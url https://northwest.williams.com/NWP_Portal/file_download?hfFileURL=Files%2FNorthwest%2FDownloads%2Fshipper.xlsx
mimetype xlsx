--- v3 (2026-07-18)
+++ v4 (2026-10-23)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\INDEX OF CUSTOMERS\1) Historical IOCs\2026-07-01\Final\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\INDEX OF CUSTOMERS\1) Historical IOCs\2026-10-01\Final\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CE440EF8-B990-4E07-B955-0028901225B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9033E970-D8B7-4F98-A0DD-80DC7D7353D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="0" windowWidth="28980" windowHeight="23280" xr2:uid="{274462D3-5CE2-400A-AB28-5BDB1A553991}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="28980" windowHeight="23280" xr2:uid="{A78D7189-B504-46DF-A405-E5B933230CB2}"/>
   </bookViews>
   <sheets>
-    <sheet name="C0006402607" sheetId="1" r:id="rId1"/>
+    <sheet name="C0006402610" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6041" uniqueCount="449">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6087" uniqueCount="449">
   <si>
     <t>INDEX OF CUSTOMERS
 TF-1 Transportation Agreement</t>
   </si>
   <si>
     <t>TSP Name:</t>
   </si>
   <si>
     <t>Northwest Pipeline LLC</t>
   </si>
   <si>
     <t>TSP:</t>
   </si>
   <si>
     <t>As Of</t>
   </si>
   <si>
     <t>Shipper Name</t>
   </si>
   <si>
     <t>Shipper ID</t>
   </si>
   <si>
     <t xml:space="preserve">Shipper Affiliation Indicator </t>
   </si>
@@ -125,62 +125,65 @@
   <si>
     <t>Point Identification Code Qualifier</t>
   </si>
   <si>
     <t>Point Identification Code</t>
   </si>
   <si>
     <t>For Transportation Maximum Daily Quantity</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>IGNACIO PLANT</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>KERN RIVER MUDDY CREEK DELIV.</t>
   </si>
   <si>
     <t>Atmos Energy Corporation</t>
   </si>
   <si>
+    <t>4,38</t>
+  </si>
+  <si>
+    <t>Koch Energy Services, LLC</t>
+  </si>
+  <si>
+    <t>OPAL PLANT</t>
+  </si>
+  <si>
+    <t>IGNACIO DELIVERY</t>
+  </si>
+  <si>
     <t>1,4,38</t>
   </si>
   <si>
-    <t>Koch Energy Services, LLC</t>
-[...7 lines deleted...]
-  <si>
     <t>Avista Corporation</t>
   </si>
   <si>
     <t>3,4,38,89</t>
   </si>
   <si>
     <t>BLANCO HUB-MILAGRO (56419)</t>
   </si>
   <si>
     <t>CLAY BASIN RECEIPT</t>
   </si>
   <si>
     <t>GREEN RIVER GATHERING</t>
   </si>
   <si>
     <t>STARR ROAD RECEIPT</t>
   </si>
   <si>
     <t>SUMAS RECEIPT</t>
   </si>
   <si>
     <t>CANYONVILLE</t>
   </si>
   <si>
     <t>CHENEY (MEDICAL LAKE)</t>
@@ -335,53 +338,50 @@
   <si>
     <t>United Energy Trading LLC</t>
   </si>
   <si>
     <t>BLANCO HUB-TW (56498)</t>
   </si>
   <si>
     <t>PORTLAND NORTHEAST</t>
   </si>
   <si>
     <t>SOUTH SEATTLE</t>
   </si>
   <si>
     <t>BOEING-FREDRICKSON</t>
   </si>
   <si>
     <t>NORTH SEATTLE/EVERETT</t>
   </si>
   <si>
     <t>NORTH TACOMA</t>
   </si>
   <si>
     <t>CARBONBETTER, LLC</t>
   </si>
   <si>
-    <t>4,38</t>
-[...1 lines deleted...]
-  <si>
     <t>LAPLATA-TW</t>
   </si>
   <si>
     <t>Cardinal FG Company</t>
   </si>
   <si>
     <t>Kinect Energy, Inc.</t>
   </si>
   <si>
     <t>WEYEHAEUSER (OSTRANDER PLANT)</t>
   </si>
   <si>
     <t>RENO LATERAL (TO PAIUTE)</t>
   </si>
   <si>
     <t>Cascade Natural Gas Corporation</t>
   </si>
   <si>
     <t>4,38,66</t>
   </si>
   <si>
     <t>Tenaska Marketing Ventures</t>
   </si>
   <si>
     <t>BLANCO RECEIPT</t>
@@ -866,68 +866,77 @@
   <si>
     <t>SIMPLOT-WESTVACO</t>
   </si>
   <si>
     <t>SODA SPRINGS</t>
   </si>
   <si>
     <t>SODA SPRINGS CANAL</t>
   </si>
   <si>
     <t>TWIN FALLS</t>
   </si>
   <si>
     <t>TWIN FALLS # 2</t>
   </si>
   <si>
     <t>INTERNATIONAL PAPER</t>
   </si>
   <si>
     <t>Oremet-Wah Chang</t>
   </si>
   <si>
     <t>Castleton Commodities Merchant Trading L.P.</t>
   </si>
   <si>
-    <t>EAST HAMILTON RECEIPT</t>
-[...1 lines deleted...]
-  <si>
     <t>Longview Fibre Paper and Packaging, Inc.</t>
   </si>
   <si>
     <t>Radiate Energy LLC</t>
   </si>
   <si>
     <t>SOUTH LONGVIEW FIBRE</t>
   </si>
   <si>
+    <t>Mercuria Commodities Canada Corporation</t>
+  </si>
+  <si>
     <t>Morgan Stanley Capital Group Inc.</t>
   </si>
   <si>
     <t>Nevada Gold Mines LLC</t>
   </si>
   <si>
+    <t>NextEra Energy Services Gas, LLC</t>
+  </si>
+  <si>
+    <t>CORTEZ &amp; DOLORES</t>
+  </si>
+  <si>
+    <t>DURANGO</t>
+  </si>
+  <si>
     <t>Nippon Dynawave Packaging Co</t>
   </si>
   <si>
     <t>North Pacific Paper Company, LLC</t>
   </si>
   <si>
     <t>Northwest Natural Gas Company</t>
   </si>
   <si>
     <t>DRAGON TRAIL</t>
   </si>
   <si>
     <t>WESTGAS ARKANSAS</t>
   </si>
   <si>
     <t>BATTLE GROUND</t>
   </si>
   <si>
     <t>CAMAS</t>
   </si>
   <si>
     <t>CARSON</t>
   </si>
   <si>
     <t>COBURG</t>
@@ -1212,59 +1221,50 @@
     <t>Questar Gas</t>
   </si>
   <si>
     <t>BLANCO DELIVERY</t>
   </si>
   <si>
     <t>Roseburg Forest Products</t>
   </si>
   <si>
     <t>Sequent Energy Management LLC</t>
   </si>
   <si>
     <t>Sierra Pacific Power Company</t>
   </si>
   <si>
     <t>Vitol Inc</t>
   </si>
   <si>
     <t>Southwest Gas Corporation</t>
   </si>
   <si>
     <t>1,4,38,82</t>
   </si>
   <si>
     <t>1,4,38,83</t>
-  </si>
-[...7 lines deleted...]
-    <t>DURANGO</t>
   </si>
   <si>
     <t>Town Of Rangely</t>
   </si>
   <si>
     <t>RANGELY CITY GATE</t>
   </si>
   <si>
     <t>Twin Eagle Resource Management, LLC</t>
   </si>
   <si>
     <t>OVERTHRUST RECEIPT</t>
   </si>
   <si>
     <t>GREEN RIVER DELIVERY</t>
   </si>
   <si>
     <t>United States Gypsum Company</t>
   </si>
   <si>
     <t>WEYERHAEUSER NR COMPANY</t>
   </si>
   <si>
     <t xml:space="preserve">INDEX OF CUSTOMERS
 SGS-2F </t>
@@ -2237,82 +2237,82 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{551BC907-8E53-4506-9C70-DE868259E02E}">
-  <dimension ref="A1:AK2688"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E16BB7-816E-40D1-A569-314BDA8286D1}">
+  <dimension ref="A1:AK2708"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:37" x14ac:dyDescent="0.25">
       <c r="J1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="G2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="G3">
         <v>67977322</v>
       </c>
       <c r="AH3" t="s">
         <v>4</v>
       </c>
       <c r="AI3" s="2">
-        <v>46204</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="4" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C4" t="s">
         <v>5</v>
       </c>
       <c r="J4" t="s">
         <v>6</v>
       </c>
       <c r="K4" t="s">
         <v>7</v>
       </c>
       <c r="M4" t="s">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>9</v>
       </c>
       <c r="Q4" t="s">
         <v>10</v>
       </c>
       <c r="U4" t="s">
         <v>11</v>
       </c>
       <c r="V4" s="1" t="s">
@@ -2346,51 +2346,51 @@
       </c>
       <c r="O5">
         <v>146763</v>
       </c>
       <c r="Q5" s="2">
         <v>46023</v>
       </c>
       <c r="U5" s="2">
         <v>46326</v>
       </c>
       <c r="W5" t="s">
         <v>20</v>
       </c>
       <c r="AC5" s="3">
         <v>20000</v>
       </c>
       <c r="AK5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M6" t="s">
         <v>22</v>
       </c>
       <c r="X6">
-        <v>122</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="N7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="H8" t="s">
         <v>26</v>
       </c>
       <c r="P8" t="s">
         <v>27</v>
       </c>
       <c r="X8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:37" x14ac:dyDescent="0.25">
@@ -2421,74 +2421,74 @@
       </c>
       <c r="I11" t="s">
         <v>33</v>
       </c>
       <c r="S11">
         <v>95</v>
       </c>
       <c r="Y11">
         <v>92</v>
       </c>
       <c r="AE11" s="3">
         <v>20000</v>
       </c>
     </row>
     <row r="12" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="J12">
         <v>108203241</v>
       </c>
       <c r="L12" t="s">
         <v>19</v>
       </c>
       <c r="O12">
-        <v>145635</v>
+        <v>145618</v>
       </c>
       <c r="Q12" s="2">
-        <v>45748</v>
+        <v>46296</v>
       </c>
       <c r="U12" s="2">
-        <v>48669</v>
+        <v>46507</v>
       </c>
       <c r="W12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="AC12" s="3">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="AK12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M13" t="s">
         <v>22</v>
       </c>
       <c r="X13">
-        <v>2465</v>
+        <v>211</v>
       </c>
     </row>
     <row r="14" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="N14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:37" x14ac:dyDescent="0.25">
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:37" x14ac:dyDescent="0.25">
       <c r="R16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D17" t="s">
         <v>25</v>
       </c>
       <c r="H17" t="s">
@@ -2498,36836 +2498,37059 @@
         <v>27</v>
       </c>
       <c r="X17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="I19" t="s">
         <v>37</v>
       </c>
       <c r="S19">
         <v>95</v>
       </c>
       <c r="Y19">
         <v>543</v>
       </c>
       <c r="AE19" s="3">
-        <v>5000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="20" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E20" t="s">
         <v>32</v>
       </c>
       <c r="I20" t="s">
         <v>38</v>
       </c>
       <c r="S20">
         <v>95</v>
       </c>
       <c r="Y20">
         <v>3</v>
       </c>
       <c r="AE20" s="3">
-        <v>5000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="21" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C21" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J21">
-        <v>7943764</v>
+        <v>108203241</v>
       </c>
       <c r="L21" t="s">
         <v>19</v>
       </c>
       <c r="O21">
-        <v>100010</v>
+        <v>145635</v>
       </c>
       <c r="Q21" s="2">
-        <v>33909</v>
+        <v>45748</v>
       </c>
       <c r="U21" s="2">
-        <v>49613</v>
+        <v>48669</v>
       </c>
       <c r="W21" t="s">
         <v>20</v>
       </c>
       <c r="AC21" s="3">
-        <v>157961</v>
+        <v>5000</v>
       </c>
       <c r="AK21" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M22" t="s">
         <v>22</v>
       </c>
       <c r="X22">
-        <v>3409</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="23" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="N23" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D24" t="s">
+      <c r="F24" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="25" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D26" t="s">
         <v>25</v>
       </c>
-      <c r="H24" t="s">
+      <c r="H26" t="s">
         <v>26</v>
       </c>
-      <c r="P24" t="s">
+      <c r="P26" t="s">
         <v>27</v>
       </c>
-      <c r="X24" t="s">
+      <c r="X26" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="25" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD25" t="s">
+    <row r="27" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD27" t="s">
         <v>29</v>
-      </c>
-[...32 lines deleted...]
-        <v>9365</v>
       </c>
     </row>
     <row r="28" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="I28" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="S28">
         <v>95</v>
       </c>
       <c r="Y28">
-        <v>80</v>
+        <v>543</v>
       </c>
       <c r="AE28" s="3">
-        <v>15418</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="29" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E29" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I29" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="S29">
         <v>95</v>
       </c>
       <c r="Y29">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AE29" s="3">
-        <v>11029</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="30" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E30" t="s">
-[...12 lines deleted...]
-        <v>21337</v>
+      <c r="C30" t="s">
+        <v>40</v>
+      </c>
+      <c r="J30">
+        <v>7943764</v>
+      </c>
+      <c r="L30" t="s">
+        <v>19</v>
+      </c>
+      <c r="O30">
+        <v>100010</v>
+      </c>
+      <c r="Q30" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U30" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W30" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC30" s="3">
+        <v>157961</v>
+      </c>
+      <c r="AK30" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="31" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E31" t="s">
-[...12 lines deleted...]
-        <v>9429</v>
+      <c r="M31" t="s">
+        <v>22</v>
+      </c>
+      <c r="X31">
+        <v>3317</v>
       </c>
     </row>
     <row r="32" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E32" t="s">
-[...12 lines deleted...]
-        <v>77801</v>
+      <c r="B32" t="s">
+        <v>23</v>
+      </c>
+      <c r="N32" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="E33" t="s">
-[...12 lines deleted...]
-        <v>250</v>
+      <c r="D33" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33" t="s">
+        <v>26</v>
+      </c>
+      <c r="P33" t="s">
+        <v>27</v>
+      </c>
+      <c r="X33" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="E34" t="s">
-[...12 lines deleted...]
-        <v>2400</v>
+      <c r="AD34" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I35" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="S35">
         <v>95</v>
       </c>
       <c r="Y35">
-        <v>523</v>
+        <v>556</v>
       </c>
       <c r="AE35" s="3">
-        <v>4999</v>
+        <v>13582</v>
       </c>
     </row>
     <row r="36" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E36" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I36" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="S36">
         <v>95</v>
       </c>
       <c r="Y36">
-        <v>522</v>
+        <v>75</v>
       </c>
       <c r="AE36" s="3">
-        <v>6000</v>
+        <v>9365</v>
       </c>
     </row>
     <row r="37" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E37" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I37" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="S37">
         <v>95</v>
       </c>
       <c r="Y37">
-        <v>417</v>
+        <v>80</v>
       </c>
       <c r="AE37" s="3">
-        <v>1226</v>
+        <v>15418</v>
       </c>
     </row>
     <row r="38" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E38" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I38" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="S38">
         <v>95</v>
       </c>
       <c r="Y38">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>4</v>
+      </c>
+      <c r="AE38" s="3">
+        <v>11029</v>
       </c>
     </row>
     <row r="39" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E39" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I39" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="S39">
         <v>95</v>
       </c>
       <c r="Y39">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>543</v>
+      </c>
+      <c r="AE39" s="3">
+        <v>21337</v>
       </c>
     </row>
     <row r="40" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E40" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I40" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="S40">
         <v>95</v>
       </c>
       <c r="Y40">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>401</v>
+      </c>
+      <c r="AE40" s="3">
+        <v>9429</v>
       </c>
     </row>
     <row r="41" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E41" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I41" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="S41">
         <v>95</v>
       </c>
       <c r="Y41">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>297</v>
+      </c>
+      <c r="AE41" s="3">
+        <v>77801</v>
       </c>
     </row>
     <row r="42" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E42" t="s">
         <v>32</v>
       </c>
       <c r="I42" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="S42">
         <v>95</v>
       </c>
       <c r="Y42">
-        <v>204</v>
+        <v>361</v>
       </c>
       <c r="AE42">
-        <v>850</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="T43">
+      <c r="E43" t="s">
+        <v>32</v>
+      </c>
+      <c r="I43" t="s">
+        <v>48</v>
+      </c>
+      <c r="S43">
+        <v>95</v>
+      </c>
+      <c r="Y43">
+        <v>382</v>
+      </c>
+      <c r="AE43" s="3">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="T44">
         <v>1</v>
       </c>
     </row>
-    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="G44" s="1" t="s">
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="F45" s="1" t="s">
         <v>0</v>
-      </c>
-[...6 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
         <v>3</v>
       </c>
-      <c r="E46">
+      <c r="D47">
         <v>67977322</v>
       </c>
-      <c r="AB46" t="s">
+      <c r="U47" t="s">
         <v>4</v>
       </c>
-      <c r="AC46" s="2">
-[...4 lines deleted...]
-      <c r="C47" t="s">
+      <c r="V47" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
         <v>5</v>
       </c>
-      <c r="G47" t="s">
+      <c r="F48" t="s">
         <v>6</v>
       </c>
-      <c r="H47" t="s">
+      <c r="G48" t="s">
         <v>7</v>
       </c>
-      <c r="J47" t="s">
+      <c r="H48" t="s">
         <v>8</v>
       </c>
-      <c r="L47" t="s">
+      <c r="I48" t="s">
         <v>9</v>
       </c>
-      <c r="M47" t="s">
+      <c r="J48" t="s">
         <v>10</v>
       </c>
-      <c r="P47" t="s">
+      <c r="M48" t="s">
         <v>11</v>
       </c>
-      <c r="Q47" s="1" t="s">
+      <c r="N48" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="S47" t="s">
+      <c r="O48" t="s">
         <v>13</v>
       </c>
-      <c r="U47" t="s">
+      <c r="Q48" t="s">
         <v>14</v>
       </c>
-      <c r="W47" t="s">
+      <c r="R48" t="s">
         <v>15</v>
       </c>
-      <c r="Z47" t="s">
+      <c r="T48" t="s">
         <v>16</v>
       </c>
-      <c r="AD47" t="s">
+      <c r="W48" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F48" t="s">
+    <row r="49" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C49" t="s">
+        <v>32</v>
+      </c>
+      <c r="E49" t="s">
+        <v>49</v>
+      </c>
+      <c r="K49">
+        <v>95</v>
+      </c>
+      <c r="P49">
+        <v>523</v>
+      </c>
+      <c r="S49" s="3">
+        <v>4999</v>
+      </c>
+    </row>
+    <row r="50" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C50" t="s">
+        <v>32</v>
+      </c>
+      <c r="E50" t="s">
+        <v>50</v>
+      </c>
+      <c r="K50">
+        <v>95</v>
+      </c>
+      <c r="P50">
+        <v>522</v>
+      </c>
+      <c r="S50" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="51" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C51" t="s">
+        <v>32</v>
+      </c>
+      <c r="E51" t="s">
+        <v>51</v>
+      </c>
+      <c r="K51">
+        <v>95</v>
+      </c>
+      <c r="P51">
+        <v>417</v>
+      </c>
+      <c r="S51" s="3">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="52" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C52" t="s">
+        <v>32</v>
+      </c>
+      <c r="E52" t="s">
+        <v>52</v>
+      </c>
+      <c r="K52">
+        <v>95</v>
+      </c>
+      <c r="P52">
+        <v>421</v>
+      </c>
+      <c r="S52">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="53" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C53" t="s">
+        <v>32</v>
+      </c>
+      <c r="E53" t="s">
+        <v>53</v>
+      </c>
+      <c r="K53">
+        <v>95</v>
+      </c>
+      <c r="P53">
+        <v>375</v>
+      </c>
+      <c r="S53">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="54" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C54" t="s">
+        <v>32</v>
+      </c>
+      <c r="E54" t="s">
+        <v>54</v>
+      </c>
+      <c r="K54">
+        <v>95</v>
+      </c>
+      <c r="P54">
+        <v>416</v>
+      </c>
+      <c r="S54">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="55" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C55" t="s">
+        <v>32</v>
+      </c>
+      <c r="E55" t="s">
+        <v>55</v>
+      </c>
+      <c r="K55">
+        <v>95</v>
+      </c>
+      <c r="P55">
+        <v>423</v>
+      </c>
+      <c r="S55">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="56" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="E56" t="s">
         <v>56</v>
       </c>
-      <c r="N48">
-[...2 lines deleted...]
-      <c r="T48">
+      <c r="K56">
+        <v>95</v>
+      </c>
+      <c r="P56">
+        <v>204</v>
+      </c>
+      <c r="S56">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="57" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C57" t="s">
+        <v>32</v>
+      </c>
+      <c r="E57" t="s">
+        <v>57</v>
+      </c>
+      <c r="K57">
+        <v>95</v>
+      </c>
+      <c r="P57">
         <v>366</v>
       </c>
-      <c r="Y48" s="3">
+      <c r="S57" s="3">
         <v>18060</v>
       </c>
     </row>
-    <row r="49" spans="4:25" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F49" t="s">
+    <row r="58" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C58" t="s">
+        <v>32</v>
+      </c>
+      <c r="E58" t="s">
+        <v>58</v>
+      </c>
+      <c r="K58">
+        <v>95</v>
+      </c>
+      <c r="P58">
+        <v>528</v>
+      </c>
+      <c r="S58" s="3">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="59" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C59" t="s">
+        <v>32</v>
+      </c>
+      <c r="E59" t="s">
+        <v>59</v>
+      </c>
+      <c r="K59">
+        <v>95</v>
+      </c>
+      <c r="P59">
+        <v>380</v>
+      </c>
+      <c r="S59">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="60" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C60" t="s">
+        <v>32</v>
+      </c>
+      <c r="E60" t="s">
+        <v>60</v>
+      </c>
+      <c r="K60">
+        <v>95</v>
+      </c>
+      <c r="P60">
+        <v>181</v>
+      </c>
+      <c r="S60" s="3">
+        <v>5440</v>
+      </c>
+    </row>
+    <row r="61" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C61" t="s">
+        <v>32</v>
+      </c>
+      <c r="E61" t="s">
+        <v>61</v>
+      </c>
+      <c r="K61">
+        <v>95</v>
+      </c>
+      <c r="P61">
+        <v>425</v>
+      </c>
+      <c r="S61" s="3">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="62" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C62" t="s">
+        <v>32</v>
+      </c>
+      <c r="E62" t="s">
+        <v>62</v>
+      </c>
+      <c r="K62">
+        <v>95</v>
+      </c>
+      <c r="P62">
+        <v>426</v>
+      </c>
+      <c r="S62" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="63" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C63" t="s">
+        <v>32</v>
+      </c>
+      <c r="E63" t="s">
+        <v>63</v>
+      </c>
+      <c r="K63">
+        <v>95</v>
+      </c>
+      <c r="P63">
+        <v>424</v>
+      </c>
+      <c r="S63" s="3">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="64" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C64" t="s">
+        <v>32</v>
+      </c>
+      <c r="E64" t="s">
+        <v>64</v>
+      </c>
+      <c r="K64">
+        <v>95</v>
+      </c>
+      <c r="P64">
+        <v>377</v>
+      </c>
+      <c r="S64">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="65" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C65" t="s">
+        <v>32</v>
+      </c>
+      <c r="E65" t="s">
+        <v>65</v>
+      </c>
+      <c r="K65">
+        <v>95</v>
+      </c>
+      <c r="P65">
+        <v>403</v>
+      </c>
+      <c r="S65" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="66" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C66" t="s">
+        <v>32</v>
+      </c>
+      <c r="E66" t="s">
+        <v>66</v>
+      </c>
+      <c r="K66">
+        <v>95</v>
+      </c>
+      <c r="P66">
+        <v>420</v>
+      </c>
+      <c r="S66" s="3">
+        <v>7400</v>
+      </c>
+    </row>
+    <row r="67" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C67" t="s">
+        <v>32</v>
+      </c>
+      <c r="E67" t="s">
+        <v>67</v>
+      </c>
+      <c r="K67">
+        <v>95</v>
+      </c>
+      <c r="P67">
+        <v>359</v>
+      </c>
+      <c r="S67" s="3">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="68" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C68" t="s">
+        <v>32</v>
+      </c>
+      <c r="E68" t="s">
+        <v>68</v>
+      </c>
+      <c r="K68">
+        <v>95</v>
+      </c>
+      <c r="P68">
+        <v>718</v>
+      </c>
+      <c r="S68" s="3">
+        <v>17179</v>
+      </c>
+    </row>
+    <row r="69" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C69" t="s">
+        <v>32</v>
+      </c>
+      <c r="E69" t="s">
+        <v>69</v>
+      </c>
+      <c r="K69">
+        <v>95</v>
+      </c>
+      <c r="P69">
+        <v>179</v>
+      </c>
+      <c r="S69">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="70" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C70" t="s">
+        <v>32</v>
+      </c>
+      <c r="E70" t="s">
+        <v>70</v>
+      </c>
+      <c r="K70">
+        <v>95</v>
+      </c>
+      <c r="P70">
+        <v>343</v>
+      </c>
+      <c r="S70">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="71" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C71" t="s">
+        <v>32</v>
+      </c>
+      <c r="E71" t="s">
+        <v>71</v>
+      </c>
+      <c r="K71">
+        <v>95</v>
+      </c>
+      <c r="P71">
+        <v>418</v>
+      </c>
+      <c r="S71">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="72" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C72" t="s">
+        <v>32</v>
+      </c>
+      <c r="E72" t="s">
+        <v>72</v>
+      </c>
+      <c r="K72">
+        <v>95</v>
+      </c>
+      <c r="P72">
+        <v>524</v>
+      </c>
+      <c r="S72">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="73" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C73" t="s">
+        <v>32</v>
+      </c>
+      <c r="E73" t="s">
+        <v>73</v>
+      </c>
+      <c r="K73">
+        <v>95</v>
+      </c>
+      <c r="P73">
+        <v>404</v>
+      </c>
+      <c r="S73" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="74" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C74" t="s">
+        <v>32</v>
+      </c>
+      <c r="E74" t="s">
+        <v>74</v>
+      </c>
+      <c r="K74">
+        <v>95</v>
+      </c>
+      <c r="P74">
+        <v>419</v>
+      </c>
+      <c r="S74" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="75" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C75" t="s">
+        <v>32</v>
+      </c>
+      <c r="E75" t="s">
+        <v>75</v>
+      </c>
+      <c r="K75">
+        <v>95</v>
+      </c>
+      <c r="P75">
+        <v>379</v>
+      </c>
+      <c r="S75">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="76" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C76" t="s">
+        <v>32</v>
+      </c>
+      <c r="E76" t="s">
+        <v>76</v>
+      </c>
+      <c r="K76">
+        <v>95</v>
+      </c>
+      <c r="P76">
+        <v>351</v>
+      </c>
+      <c r="S76" s="3">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="77" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C77" t="s">
+        <v>32</v>
+      </c>
+      <c r="E77" t="s">
+        <v>77</v>
+      </c>
+      <c r="K77">
+        <v>95</v>
+      </c>
+      <c r="P77">
+        <v>355</v>
+      </c>
+      <c r="S77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C78" t="s">
+        <v>32</v>
+      </c>
+      <c r="E78" t="s">
+        <v>78</v>
+      </c>
+      <c r="K78">
+        <v>95</v>
+      </c>
+      <c r="P78">
+        <v>527</v>
+      </c>
+      <c r="S78">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="79" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C79" t="s">
+        <v>32</v>
+      </c>
+      <c r="E79" t="s">
+        <v>79</v>
+      </c>
+      <c r="K79">
+        <v>95</v>
+      </c>
+      <c r="P79">
+        <v>385</v>
+      </c>
+      <c r="S79" s="3">
+        <v>44549</v>
+      </c>
+    </row>
+    <row r="80" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C80" t="s">
+        <v>32</v>
+      </c>
+      <c r="E80" t="s">
+        <v>80</v>
+      </c>
+      <c r="K80">
+        <v>95</v>
+      </c>
+      <c r="P80">
+        <v>383</v>
+      </c>
+      <c r="S80" s="3">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="81" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C81" t="s">
+        <v>32</v>
+      </c>
+      <c r="E81" t="s">
+        <v>81</v>
+      </c>
+      <c r="K81">
+        <v>95</v>
+      </c>
+      <c r="P81">
+        <v>381</v>
+      </c>
+      <c r="S81">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C82" t="s">
+        <v>32</v>
+      </c>
+      <c r="E82" t="s">
+        <v>82</v>
+      </c>
+      <c r="K82">
+        <v>95</v>
+      </c>
+      <c r="P82">
+        <v>188</v>
+      </c>
+      <c r="S82" s="3">
+        <v>11960</v>
+      </c>
+    </row>
+    <row r="83" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C83" t="s">
+        <v>32</v>
+      </c>
+      <c r="E83" t="s">
+        <v>83</v>
+      </c>
+      <c r="K83">
+        <v>95</v>
+      </c>
+      <c r="P83">
+        <v>213</v>
+      </c>
+      <c r="S83">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="84" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C84" t="s">
+        <v>32</v>
+      </c>
+      <c r="E84" t="s">
+        <v>84</v>
+      </c>
+      <c r="K84">
+        <v>95</v>
+      </c>
+      <c r="P84">
+        <v>212</v>
+      </c>
+      <c r="S84">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="85" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C85" t="s">
+        <v>32</v>
+      </c>
+      <c r="E85" t="s">
+        <v>85</v>
+      </c>
+      <c r="K85">
+        <v>95</v>
+      </c>
+      <c r="P85">
+        <v>345</v>
+      </c>
+      <c r="S85">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="86" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C86" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" t="s">
+        <v>86</v>
+      </c>
+      <c r="K86">
+        <v>95</v>
+      </c>
+      <c r="P86">
+        <v>180</v>
+      </c>
+      <c r="S86">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="87" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L87">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I88" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>1</v>
+      </c>
+      <c r="F89" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F90">
+        <v>67977322</v>
+      </c>
+      <c r="AF90" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG90" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="91" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="I91" t="s">
+        <v>6</v>
+      </c>
+      <c r="J91" t="s">
+        <v>7</v>
+      </c>
+      <c r="L91" t="s">
+        <v>8</v>
+      </c>
+      <c r="N91" t="s">
+        <v>9</v>
+      </c>
+      <c r="P91" t="s">
+        <v>10</v>
+      </c>
+      <c r="S91" t="s">
+        <v>11</v>
+      </c>
+      <c r="T91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V91" t="s">
+        <v>13</v>
+      </c>
+      <c r="X91" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD91" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH91" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E92" t="s">
+        <v>32</v>
+      </c>
+      <c r="H92" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q92">
+        <v>95</v>
+      </c>
+      <c r="W92">
+        <v>422</v>
+      </c>
+      <c r="AC92">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="93" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H93" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q93">
+        <v>95</v>
+      </c>
+      <c r="W93">
+        <v>409</v>
+      </c>
+      <c r="AC93" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="94" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E94" t="s">
+        <v>32</v>
+      </c>
+      <c r="H94" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q94">
+        <v>95</v>
+      </c>
+      <c r="W94">
+        <v>347</v>
+      </c>
+      <c r="AC94">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="95" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E95" t="s">
+        <v>32</v>
+      </c>
+      <c r="H95" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q95">
+        <v>95</v>
+      </c>
+      <c r="W95">
+        <v>353</v>
+      </c>
+      <c r="AC95" s="3">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="96" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C96" t="s">
+        <v>40</v>
+      </c>
+      <c r="I96">
+        <v>7943764</v>
+      </c>
+      <c r="K96" t="s">
+        <v>19</v>
+      </c>
+      <c r="N96">
+        <v>100060</v>
+      </c>
+      <c r="P96" s="2">
+        <v>34060</v>
+      </c>
+      <c r="S96" s="2">
+        <v>49613</v>
+      </c>
+      <c r="U96" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA96" s="3">
+        <v>11400</v>
+      </c>
+      <c r="AI96" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="97" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L97" t="s">
+        <v>22</v>
+      </c>
+      <c r="V97">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="98" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B98" t="s">
+        <v>23</v>
+      </c>
+      <c r="M98" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="99" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D99" t="s">
+        <v>25</v>
+      </c>
+      <c r="G99" t="s">
+        <v>26</v>
+      </c>
+      <c r="O99" t="s">
+        <v>27</v>
+      </c>
+      <c r="V99" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="100" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB100" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="101" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E101" t="s">
+        <v>30</v>
+      </c>
+      <c r="H101" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q101">
+        <v>95</v>
+      </c>
+      <c r="W101">
+        <v>4</v>
+      </c>
+      <c r="AC101">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="102" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E102" t="s">
+        <v>30</v>
+      </c>
+      <c r="H102" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q102">
+        <v>95</v>
+      </c>
+      <c r="W102">
+        <v>543</v>
+      </c>
+      <c r="AC102" s="3">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="103" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E103" t="s">
+        <v>30</v>
+      </c>
+      <c r="H103" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q103">
+        <v>95</v>
+      </c>
+      <c r="W103">
+        <v>297</v>
+      </c>
+      <c r="AC103" s="3">
+        <v>6612</v>
+      </c>
+    </row>
+    <row r="104" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E104" t="s">
+        <v>32</v>
+      </c>
+      <c r="H104" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q104">
+        <v>95</v>
+      </c>
+      <c r="W104">
+        <v>361</v>
+      </c>
+      <c r="AC104">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="105" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E105" t="s">
+        <v>32</v>
+      </c>
+      <c r="H105" t="s">
         <v>57</v>
       </c>
-      <c r="N49">
-[...768 lines deleted...]
-      <c r="W96">
+      <c r="Q105">
+        <v>95</v>
+      </c>
+      <c r="W105">
         <v>366</v>
       </c>
-      <c r="AC96" s="3">
+      <c r="AC105" s="3">
         <v>10560</v>
-      </c>
-[...130 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="106" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E106" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H106" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="Q106">
         <v>95</v>
       </c>
       <c r="W106">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>10000</v>
+        <v>359</v>
+      </c>
+      <c r="AC106">
+        <v>140</v>
       </c>
     </row>
     <row r="107" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E107" t="s">
         <v>32</v>
       </c>
       <c r="H107" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="Q107">
         <v>95</v>
       </c>
       <c r="W107">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>1500</v>
+        <v>343</v>
+      </c>
+      <c r="AC107">
+        <v>60</v>
       </c>
     </row>
     <row r="108" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E108" t="s">
         <v>32</v>
       </c>
       <c r="H108" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="Q108">
         <v>95</v>
       </c>
       <c r="W108">
+        <v>345</v>
+      </c>
+      <c r="AC108">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="109" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E109" t="s">
+        <v>32</v>
+      </c>
+      <c r="H109" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q109">
+        <v>95</v>
+      </c>
+      <c r="W109">
+        <v>347</v>
+      </c>
+      <c r="AC109">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="110" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C110" t="s">
+        <v>40</v>
+      </c>
+      <c r="I110">
+        <v>7943764</v>
+      </c>
+      <c r="K110" t="s">
+        <v>19</v>
+      </c>
+      <c r="N110">
+        <v>100164</v>
+      </c>
+      <c r="P110" s="2">
+        <v>35431</v>
+      </c>
+      <c r="S110" s="2">
+        <v>49613</v>
+      </c>
+      <c r="U110" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA110" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI110" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="111" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L111" t="s">
+        <v>22</v>
+      </c>
+      <c r="V111">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="112" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B112" t="s">
+        <v>23</v>
+      </c>
+      <c r="M112" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="113" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D113" t="s">
+        <v>25</v>
+      </c>
+      <c r="G113" t="s">
+        <v>26</v>
+      </c>
+      <c r="O113" t="s">
+        <v>27</v>
+      </c>
+      <c r="V113" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="114" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB114" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="115" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E115" t="s">
+        <v>30</v>
+      </c>
+      <c r="H115" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q115">
+        <v>95</v>
+      </c>
+      <c r="W115">
+        <v>297</v>
+      </c>
+      <c r="AC115" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="116" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E116" t="s">
+        <v>32</v>
+      </c>
+      <c r="H116" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q116">
+        <v>95</v>
+      </c>
+      <c r="W116">
+        <v>718</v>
+      </c>
+      <c r="AC116" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="117" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E117" t="s">
+        <v>32</v>
+      </c>
+      <c r="H117" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q117">
+        <v>95</v>
+      </c>
+      <c r="W117">
         <v>383</v>
       </c>
-      <c r="AC108" s="3">
+      <c r="AC117" s="3">
         <v>8500</v>
       </c>
     </row>
-    <row r="109" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C109" t="s">
+    <row r="118" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="I118">
+        <v>7943764</v>
+      </c>
+      <c r="K118" t="s">
+        <v>19</v>
+      </c>
+      <c r="N118">
+        <v>136454</v>
+      </c>
+      <c r="P118" s="2">
+        <v>39904</v>
+      </c>
+      <c r="S118" s="2">
+        <v>52170</v>
+      </c>
+      <c r="U118" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA118">
+        <v>725</v>
+      </c>
+      <c r="AI118" t="s">
         <v>39</v>
       </c>
-      <c r="I109">
-[...17 lines deleted...]
-      <c r="AA109">
+    </row>
+    <row r="119" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L119" t="s">
+        <v>22</v>
+      </c>
+      <c r="V119">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="120" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B120" t="s">
+        <v>23</v>
+      </c>
+      <c r="M120" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="121" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D121" t="s">
+        <v>25</v>
+      </c>
+      <c r="G121" t="s">
+        <v>26</v>
+      </c>
+      <c r="O121" t="s">
+        <v>27</v>
+      </c>
+      <c r="V121" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="122" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB122" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="123" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E123" t="s">
+        <v>30</v>
+      </c>
+      <c r="H123" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q123">
+        <v>95</v>
+      </c>
+      <c r="W123">
+        <v>297</v>
+      </c>
+      <c r="AC123">
         <v>725</v>
       </c>
-      <c r="AI109" t="s">
-[...51 lines deleted...]
-      <c r="AC114">
+    </row>
+    <row r="124" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E124" t="s">
+        <v>32</v>
+      </c>
+      <c r="H124" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q124">
+        <v>95</v>
+      </c>
+      <c r="W124">
+        <v>355</v>
+      </c>
+      <c r="AC124">
         <v>725</v>
       </c>
     </row>
-    <row r="115" spans="1:36" x14ac:dyDescent="0.25">
-[...132 lines deleted...]
-      <c r="R124">
+    <row r="125" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R125">
         <v>3</v>
       </c>
     </row>
-    <row r="125" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="J125" s="1" t="s">
+    <row r="126" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="J126" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="126" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A126" t="s">
+    <row r="127" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
         <v>1</v>
       </c>
-      <c r="G126" t="s">
+      <c r="G127" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="127" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A127" t="s">
+    <row r="128" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
         <v>3</v>
       </c>
-      <c r="G127">
+      <c r="G128">
         <v>67977322</v>
       </c>
-      <c r="AH127" t="s">
+      <c r="AH128" t="s">
         <v>4</v>
       </c>
-      <c r="AI127" s="2">
-[...41 lines deleted...]
-        <v>17</v>
+      <c r="AI128" s="2">
+        <v>46296</v>
       </c>
     </row>
     <row r="129" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C129" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J129">
+        <v>5</v>
+      </c>
+      <c r="J129" t="s">
+        <v>6</v>
+      </c>
+      <c r="K129" t="s">
+        <v>7</v>
+      </c>
+      <c r="M129" t="s">
+        <v>8</v>
+      </c>
+      <c r="O129" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>10</v>
+      </c>
+      <c r="U129" t="s">
+        <v>11</v>
+      </c>
+      <c r="V129" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X129" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB129" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF129" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ129" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C130" t="s">
+        <v>40</v>
+      </c>
+      <c r="J130">
         <v>7943764</v>
       </c>
-      <c r="L129" t="s">
+      <c r="L130" t="s">
         <v>19</v>
       </c>
-      <c r="O129">
-[...2 lines deleted...]
-      <c r="Q129" s="2">
+      <c r="O130">
+        <v>136948</v>
+      </c>
+      <c r="Q130" s="2">
         <v>39661</v>
       </c>
-      <c r="U129" s="2">
+      <c r="U130" s="2">
         <v>49613</v>
       </c>
-      <c r="W129" t="s">
+      <c r="W130" t="s">
         <v>20</v>
       </c>
-      <c r="AC129" s="3">
-[...7 lines deleted...]
-      <c r="M130" t="s">
+      <c r="AC130" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AK130" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="131" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M131" t="s">
         <v>22</v>
       </c>
-      <c r="X130">
-[...4 lines deleted...]
-      <c r="B131" t="s">
+      <c r="X131">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="132" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B132" t="s">
         <v>23</v>
       </c>
-      <c r="N131" t="s">
+      <c r="N132" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="132" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D132" t="s">
+    <row r="133" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D133" t="s">
         <v>25</v>
       </c>
-      <c r="H132" t="s">
+      <c r="H133" t="s">
         <v>26</v>
       </c>
-      <c r="P132" t="s">
+      <c r="P133" t="s">
         <v>27</v>
       </c>
-      <c r="X132" t="s">
+      <c r="X133" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="133" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD133" t="s">
+    <row r="134" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD134" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>5330</v>
       </c>
     </row>
     <row r="135" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E135" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I135" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="S135">
         <v>95</v>
       </c>
       <c r="Y135">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="AE135" s="3">
-        <v>3008</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="136" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E136" t="s">
         <v>32</v>
       </c>
       <c r="I136" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="S136">
         <v>95</v>
       </c>
       <c r="Y136">
+        <v>400</v>
+      </c>
+      <c r="AE136" s="3">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="137" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E137" t="s">
+        <v>32</v>
+      </c>
+      <c r="I137" t="s">
+        <v>80</v>
+      </c>
+      <c r="S137">
+        <v>95</v>
+      </c>
+      <c r="Y137">
         <v>383</v>
       </c>
-      <c r="AE136" s="3">
-[...10 lines deleted...]
-      <c r="L137" t="s">
+      <c r="AE137" s="3">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="138" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C138" t="s">
+        <v>40</v>
+      </c>
+      <c r="J138">
+        <v>7943764</v>
+      </c>
+      <c r="L138" t="s">
         <v>19</v>
       </c>
-      <c r="O137">
-[...8 lines deleted...]
-      <c r="W137" t="s">
+      <c r="O138">
+        <v>136950</v>
+      </c>
+      <c r="Q138" s="2">
+        <v>39661</v>
+      </c>
+      <c r="U138" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W138" t="s">
         <v>20</v>
       </c>
-      <c r="AC137">
-[...7 lines deleted...]
-      <c r="M138" t="s">
+      <c r="AC138" s="3">
+        <v>5330</v>
+      </c>
+      <c r="AK138" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="139" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M139" t="s">
         <v>22</v>
       </c>
-      <c r="X138">
-[...4 lines deleted...]
-      <c r="B139" t="s">
+      <c r="X139">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="140" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B140" t="s">
         <v>23</v>
       </c>
-      <c r="N139" t="s">
+      <c r="N140" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="140" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D140" t="s">
+    <row r="141" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D141" t="s">
         <v>25</v>
       </c>
-      <c r="H140" t="s">
+      <c r="H141" t="s">
         <v>26</v>
       </c>
-      <c r="P140" t="s">
+      <c r="P141" t="s">
         <v>27</v>
       </c>
-      <c r="X140" t="s">
+      <c r="X141" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="141" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD141" t="s">
+    <row r="142" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD142" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="143" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E143" t="s">
         <v>30</v>
       </c>
       <c r="I143" t="s">
-        <v>94</v>
+        <v>45</v>
       </c>
       <c r="S143">
         <v>95</v>
       </c>
       <c r="Y143">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>401</v>
+      </c>
+      <c r="AE143" s="3">
+        <v>5330</v>
       </c>
     </row>
     <row r="144" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E144" t="s">
         <v>32</v>
       </c>
       <c r="I144" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="S144">
         <v>95</v>
       </c>
       <c r="Y144">
+        <v>400</v>
+      </c>
+      <c r="AE144" s="3">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="145" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E145" t="s">
+        <v>32</v>
+      </c>
+      <c r="I145" t="s">
+        <v>80</v>
+      </c>
+      <c r="S145">
+        <v>95</v>
+      </c>
+      <c r="Y145">
+        <v>383</v>
+      </c>
+      <c r="AE145" s="3">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="146" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C146" t="s">
+        <v>93</v>
+      </c>
+      <c r="J146">
+        <v>79534838</v>
+      </c>
+      <c r="L146" t="s">
+        <v>19</v>
+      </c>
+      <c r="O146">
+        <v>100013</v>
+      </c>
+      <c r="Q146" s="2">
+        <v>32782</v>
+      </c>
+      <c r="U146" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W146" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC146">
+        <v>558</v>
+      </c>
+      <c r="AK146" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="147" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M147" t="s">
+        <v>22</v>
+      </c>
+      <c r="X147">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="148" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B148" t="s">
+        <v>23</v>
+      </c>
+      <c r="N148" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="149" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D149" t="s">
+        <v>25</v>
+      </c>
+      <c r="H149" t="s">
+        <v>26</v>
+      </c>
+      <c r="P149" t="s">
+        <v>27</v>
+      </c>
+      <c r="X149" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="150" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD150" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="151" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E151" t="s">
+        <v>30</v>
+      </c>
+      <c r="I151" t="s">
+        <v>37</v>
+      </c>
+      <c r="S151">
+        <v>95</v>
+      </c>
+      <c r="Y151">
+        <v>543</v>
+      </c>
+      <c r="AE151">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="152" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E152" t="s">
+        <v>30</v>
+      </c>
+      <c r="I152" t="s">
+        <v>95</v>
+      </c>
+      <c r="S152">
+        <v>95</v>
+      </c>
+      <c r="Y152">
+        <v>58</v>
+      </c>
+      <c r="AE152">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="153" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E153" t="s">
+        <v>32</v>
+      </c>
+      <c r="I153" t="s">
+        <v>96</v>
+      </c>
+      <c r="S153">
+        <v>95</v>
+      </c>
+      <c r="Y153">
         <v>511</v>
       </c>
-      <c r="AE144">
+      <c r="AE153">
         <v>558</v>
       </c>
     </row>
-    <row r="145" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="J145">
+    <row r="154" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C154" t="s">
+        <v>97</v>
+      </c>
+      <c r="J154">
         <v>9256819</v>
       </c>
-      <c r="L145" t="s">
+      <c r="L154" t="s">
         <v>19</v>
       </c>
-      <c r="O145">
+      <c r="O154">
         <v>100077</v>
       </c>
-      <c r="Q145" s="2">
+      <c r="Q154" s="2">
         <v>34060</v>
       </c>
-      <c r="U145" s="2">
+      <c r="U154" s="2">
         <v>39538</v>
       </c>
-      <c r="W145" t="s">
+      <c r="W154" t="s">
         <v>20</v>
       </c>
-      <c r="AC145" s="3">
+      <c r="AC154" s="3">
         <v>12600</v>
       </c>
-      <c r="AK145" t="s">
-[...4 lines deleted...]
-      <c r="M146" t="s">
+      <c r="AK154" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="155" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M155" t="s">
         <v>22</v>
       </c>
-      <c r="X146">
+      <c r="X155">
         <v>365</v>
       </c>
     </row>
-    <row r="147" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B147" t="s">
+    <row r="156" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B156" t="s">
         <v>23</v>
       </c>
-      <c r="N147" t="s">
+      <c r="N156" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="148" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R149" t="s">
+    <row r="157" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F157" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="158" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R158" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="150" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R151" t="s">
+    <row r="159" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F159" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="160" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R160" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="152" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D152" t="s">
+    <row r="161" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D161" t="s">
         <v>25</v>
       </c>
-      <c r="H152" t="s">
+      <c r="H161" t="s">
         <v>26</v>
       </c>
-      <c r="P152" t="s">
+      <c r="P161" t="s">
         <v>27</v>
       </c>
-      <c r="X152" t="s">
+      <c r="X161" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="153" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD153" t="s">
+    <row r="162" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD162" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="154" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E154" t="s">
+    <row r="163" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E163" t="s">
         <v>30</v>
       </c>
-      <c r="I154" t="s">
-[...5 lines deleted...]
-      <c r="Y154">
+      <c r="I163" t="s">
+        <v>99</v>
+      </c>
+      <c r="S163">
+        <v>95</v>
+      </c>
+      <c r="Y163">
         <v>564</v>
       </c>
-      <c r="AE154">
+      <c r="AE163">
         <v>500</v>
       </c>
     </row>
-    <row r="155" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E155" t="s">
+    <row r="164" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E164" t="s">
         <v>30</v>
       </c>
-      <c r="I155" t="s">
-[...5 lines deleted...]
-      <c r="Y155">
+      <c r="I164" t="s">
+        <v>44</v>
+      </c>
+      <c r="S164">
+        <v>95</v>
+      </c>
+      <c r="Y164">
         <v>80</v>
       </c>
-      <c r="AE155" s="3">
+      <c r="AE164" s="3">
         <v>4100</v>
       </c>
     </row>
-    <row r="156" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E156" t="s">
+    <row r="165" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E165" t="s">
         <v>30</v>
       </c>
-      <c r="I156" t="s">
+      <c r="I165" t="s">
         <v>31</v>
       </c>
-      <c r="S156">
-[...2 lines deleted...]
-      <c r="Y156">
+      <c r="S165">
+        <v>95</v>
+      </c>
+      <c r="Y165">
         <v>4</v>
       </c>
-      <c r="AE156" s="3">
+      <c r="AE165" s="3">
         <v>1060</v>
       </c>
     </row>
-    <row r="157" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E157" t="s">
+    <row r="166" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E166" t="s">
         <v>30</v>
       </c>
-      <c r="I157" t="s">
+      <c r="I166" t="s">
         <v>37</v>
       </c>
-      <c r="S157">
-[...2 lines deleted...]
-      <c r="Y157">
+      <c r="S166">
+        <v>95</v>
+      </c>
+      <c r="Y166">
         <v>543</v>
       </c>
-      <c r="AE157" s="3">
+      <c r="AE166" s="3">
         <v>6940</v>
       </c>
     </row>
-    <row r="158" spans="2:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y158">
+    <row r="167" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E167" t="s">
+        <v>32</v>
+      </c>
+      <c r="I167" t="s">
+        <v>100</v>
+      </c>
+      <c r="S167">
+        <v>95</v>
+      </c>
+      <c r="Y167">
         <v>303</v>
       </c>
-      <c r="AE158">
+      <c r="AE167">
         <v>600</v>
       </c>
     </row>
-    <row r="159" spans="2:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y159">
+    <row r="168" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T168">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="169" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J169" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>1</v>
+      </c>
+      <c r="G170" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>3</v>
+      </c>
+      <c r="G171">
+        <v>67977322</v>
+      </c>
+      <c r="AH171" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI171" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="172" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+      <c r="J172" t="s">
+        <v>6</v>
+      </c>
+      <c r="K172" t="s">
+        <v>7</v>
+      </c>
+      <c r="M172" t="s">
+        <v>8</v>
+      </c>
+      <c r="O172" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>10</v>
+      </c>
+      <c r="U172" t="s">
+        <v>11</v>
+      </c>
+      <c r="V172" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X172" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB172" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF172" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ172" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="173" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E173" t="s">
+        <v>32</v>
+      </c>
+      <c r="I173" t="s">
+        <v>101</v>
+      </c>
+      <c r="S173">
+        <v>95</v>
+      </c>
+      <c r="Y173">
         <v>451</v>
       </c>
-      <c r="AE159" s="3">
+      <c r="AE173" s="3">
         <v>12000</v>
-      </c>
-[...131 lines deleted...]
-        <v>46204</v>
       </c>
     </row>
     <row r="174" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C174" t="s">
-        <v>5</v>
-[...35 lines deleted...]
-        <v>17</v>
+        <v>97</v>
+      </c>
+      <c r="J174">
+        <v>9256819</v>
+      </c>
+      <c r="L174" t="s">
+        <v>19</v>
+      </c>
+      <c r="O174">
+        <v>100078</v>
+      </c>
+      <c r="Q174" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U174" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W174" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC174" s="3">
+        <v>2156</v>
+      </c>
+      <c r="AK174" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="175" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E175" t="s">
-[...12 lines deleted...]
-        <v>2156</v>
+      <c r="M175" t="s">
+        <v>22</v>
+      </c>
+      <c r="X175">
+        <v>365</v>
       </c>
     </row>
     <row r="176" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C176" t="s">
-[...5 lines deleted...]
-      <c r="L176" t="s">
+      <c r="B176" t="s">
+        <v>23</v>
+      </c>
+      <c r="N176" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="177" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F177" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="178" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R178" t="s">
         <v>19</v>
-      </c>
-[...32 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="179" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F179" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="180" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R180" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F181" t="s">
+      <c r="D181" t="s">
+        <v>25</v>
+      </c>
+      <c r="H181" t="s">
+        <v>26</v>
+      </c>
+      <c r="P181" t="s">
+        <v>27</v>
+      </c>
+      <c r="X181" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="182" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD182" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="183" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E183" t="s">
+        <v>30</v>
+      </c>
+      <c r="I183" t="s">
+        <v>46</v>
+      </c>
+      <c r="S183">
+        <v>95</v>
+      </c>
+      <c r="Y183">
+        <v>297</v>
+      </c>
+      <c r="AE183" s="3">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="184" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E184" t="s">
+        <v>32</v>
+      </c>
+      <c r="I184" t="s">
+        <v>102</v>
+      </c>
+      <c r="S184">
+        <v>95</v>
+      </c>
+      <c r="Y184">
+        <v>249</v>
+      </c>
+      <c r="AE184" s="3">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="185" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C185" t="s">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="R182" t="s">
+      <c r="J185">
+        <v>9256819</v>
+      </c>
+      <c r="L185" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D183" t="s">
+      <c r="O185">
+        <v>100112</v>
+      </c>
+      <c r="Q185" s="2">
+        <v>34274</v>
+      </c>
+      <c r="U185" s="2">
+        <v>44196</v>
+      </c>
+      <c r="W185" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC185" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK185" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="186" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M186" t="s">
+        <v>22</v>
+      </c>
+      <c r="X186">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="187" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B187" t="s">
+        <v>23</v>
+      </c>
+      <c r="N187" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="188" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F188" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="189" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R189" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="190" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F190" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="191" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R191" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="192" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D192" t="s">
         <v>25</v>
       </c>
-      <c r="H183" t="s">
+      <c r="H192" t="s">
         <v>26</v>
       </c>
-      <c r="P183" t="s">
+      <c r="P192" t="s">
         <v>27</v>
       </c>
-      <c r="X183" t="s">
+      <c r="X192" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="184" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD184" t="s">
+    <row r="193" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD193" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="185" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E185" t="s">
+    <row r="194" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E194" t="s">
         <v>30</v>
       </c>
-      <c r="I185" t="s">
-[...5 lines deleted...]
-      <c r="Y185">
+      <c r="I194" t="s">
+        <v>46</v>
+      </c>
+      <c r="S194">
+        <v>95</v>
+      </c>
+      <c r="Y194">
         <v>297</v>
       </c>
-      <c r="AE185" s="3">
+      <c r="AE194" s="3">
         <v>10000</v>
       </c>
     </row>
-    <row r="186" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I186" t="s">
+    <row r="195" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E195" t="s">
+        <v>32</v>
+      </c>
+      <c r="I195" t="s">
         <v>33</v>
       </c>
-      <c r="S186">
-[...2 lines deleted...]
-      <c r="Y186">
+      <c r="S195">
+        <v>95</v>
+      </c>
+      <c r="Y195">
         <v>92</v>
       </c>
-      <c r="AE186" s="3">
+      <c r="AE195" s="3">
         <v>7000</v>
       </c>
     </row>
-    <row r="187" spans="2:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y187">
+    <row r="196" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E196" t="s">
+        <v>32</v>
+      </c>
+      <c r="I196" t="s">
+        <v>103</v>
+      </c>
+      <c r="S196">
+        <v>95</v>
+      </c>
+      <c r="Y196">
         <v>481</v>
       </c>
-      <c r="AE187" s="3">
+      <c r="AE196" s="3">
         <v>3000</v>
       </c>
     </row>
-    <row r="188" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="J188">
+    <row r="197" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C197" t="s">
+        <v>97</v>
+      </c>
+      <c r="J197">
         <v>9256819</v>
       </c>
-      <c r="L188" t="s">
+      <c r="L197" t="s">
         <v>19</v>
       </c>
-      <c r="O188">
+      <c r="O197">
         <v>100114</v>
       </c>
-      <c r="Q188" s="2">
+      <c r="Q197" s="2">
         <v>34348</v>
       </c>
-      <c r="U188" s="2">
+      <c r="U197" s="2">
         <v>39538</v>
       </c>
-      <c r="W188" t="s">
+      <c r="W197" t="s">
         <v>20</v>
       </c>
-      <c r="AC188" s="3">
+      <c r="AC197" s="3">
         <v>4000</v>
       </c>
-      <c r="AK188" t="s">
-[...4 lines deleted...]
-      <c r="M189" t="s">
+      <c r="AK197" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="198" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M198" t="s">
         <v>22</v>
       </c>
-      <c r="X189">
+      <c r="X198">
         <v>365</v>
       </c>
     </row>
-    <row r="190" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B190" t="s">
+    <row r="199" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B199" t="s">
         <v>23</v>
       </c>
-      <c r="N190" t="s">
+      <c r="N199" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="191" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R192" t="s">
+    <row r="200" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F200" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="201" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R201" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="193" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R194" t="s">
+    <row r="202" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F202" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="203" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R203" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="195" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D195" t="s">
+    <row r="204" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D204" t="s">
         <v>25</v>
       </c>
-      <c r="H195" t="s">
+      <c r="H204" t="s">
         <v>26</v>
       </c>
-      <c r="P195" t="s">
+      <c r="P204" t="s">
         <v>27</v>
       </c>
-      <c r="X195" t="s">
+      <c r="X204" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="196" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD196" t="s">
+    <row r="205" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD205" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="197" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E197" t="s">
+    <row r="206" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E206" t="s">
         <v>30</v>
       </c>
-      <c r="I197" t="s">
-[...5 lines deleted...]
-      <c r="Y197">
+      <c r="I206" t="s">
+        <v>46</v>
+      </c>
+      <c r="S206">
+        <v>95</v>
+      </c>
+      <c r="Y206">
         <v>297</v>
       </c>
-      <c r="AE197" s="3">
+      <c r="AE206" s="3">
         <v>4000</v>
       </c>
     </row>
-    <row r="198" spans="2:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y198">
+    <row r="207" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E207" t="s">
+        <v>32</v>
+      </c>
+      <c r="I207" t="s">
+        <v>104</v>
+      </c>
+      <c r="S207">
+        <v>95</v>
+      </c>
+      <c r="Y207">
         <v>482</v>
       </c>
-      <c r="AE198" s="3">
+      <c r="AE207" s="3">
         <v>4000</v>
       </c>
     </row>
-    <row r="199" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="J199">
+    <row r="208" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C208" t="s">
+        <v>105</v>
+      </c>
+      <c r="J208">
         <v>79736999</v>
       </c>
-      <c r="L199" t="s">
+      <c r="L208" t="s">
         <v>19</v>
       </c>
-      <c r="O199">
+      <c r="O208">
         <v>146999</v>
       </c>
-      <c r="Q199" s="2">
+      <c r="Q208" s="2">
         <v>46113</v>
       </c>
-      <c r="U199" s="2">
+      <c r="U208" s="2">
         <v>46476</v>
       </c>
-      <c r="W199" t="s">
+      <c r="W208" t="s">
         <v>19</v>
       </c>
-      <c r="AC199" s="3">
+      <c r="AC208" s="3">
         <v>10000</v>
       </c>
-      <c r="AK199" t="s">
-[...4 lines deleted...]
-      <c r="M200" t="s">
+      <c r="AK208" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="209" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M209" t="s">
         <v>22</v>
       </c>
-      <c r="X200">
-[...4 lines deleted...]
-      <c r="B201" t="s">
+      <c r="X209">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="210" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B210" t="s">
         <v>23</v>
       </c>
-      <c r="N201" t="s">
+      <c r="N210" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="202" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D202" t="s">
+    <row r="211" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D211" t="s">
         <v>25</v>
       </c>
-      <c r="H202" t="s">
+      <c r="H211" t="s">
         <v>26</v>
       </c>
-      <c r="P202" t="s">
+      <c r="P211" t="s">
         <v>27</v>
       </c>
-      <c r="X202" t="s">
+      <c r="X211" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="203" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD203" t="s">
+    <row r="212" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD212" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="204" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E204" t="s">
+    <row r="213" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E213" t="s">
         <v>30</v>
       </c>
-      <c r="I204" t="s">
+      <c r="I213" t="s">
         <v>37</v>
       </c>
-      <c r="S204">
-[...2 lines deleted...]
-      <c r="Y204">
+      <c r="S213">
+        <v>95</v>
+      </c>
+      <c r="Y213">
         <v>543</v>
       </c>
-      <c r="AE204" s="3">
+      <c r="AE213" s="3">
         <v>10000</v>
       </c>
     </row>
-    <row r="205" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I205" t="s">
+    <row r="214" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E214" t="s">
+        <v>32</v>
+      </c>
+      <c r="I214" t="s">
         <v>106</v>
       </c>
-      <c r="S205">
-[...2 lines deleted...]
-      <c r="Y205">
+      <c r="S214">
+        <v>95</v>
+      </c>
+      <c r="Y214">
         <v>550</v>
       </c>
-      <c r="AE205" s="3">
+      <c r="AE214" s="3">
         <v>10000</v>
       </c>
     </row>
-    <row r="206" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C206" t="s">
+    <row r="215" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T215">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="216" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J216" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>1</v>
+      </c>
+      <c r="G217" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="218" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>3</v>
+      </c>
+      <c r="G218">
+        <v>67977322</v>
+      </c>
+      <c r="AH218" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI218" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="219" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C219" t="s">
+        <v>5</v>
+      </c>
+      <c r="J219" t="s">
+        <v>6</v>
+      </c>
+      <c r="K219" t="s">
+        <v>7</v>
+      </c>
+      <c r="M219" t="s">
+        <v>8</v>
+      </c>
+      <c r="O219" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>10</v>
+      </c>
+      <c r="U219" t="s">
+        <v>11</v>
+      </c>
+      <c r="V219" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X219" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB219" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF219" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ219" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="220" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C220" t="s">
         <v>107</v>
       </c>
-      <c r="J206">
+      <c r="J220">
         <v>6249015</v>
       </c>
-      <c r="L206" t="s">
+      <c r="L220" t="s">
         <v>19</v>
       </c>
-      <c r="O206">
+      <c r="O220">
         <v>132677</v>
       </c>
-      <c r="Q206" s="2">
+      <c r="Q220" s="2">
         <v>38231</v>
       </c>
-      <c r="U206" s="2">
+      <c r="U220" s="2">
         <v>44957</v>
       </c>
-      <c r="W206" t="s">
+      <c r="W220" t="s">
         <v>20</v>
       </c>
-      <c r="AC206" s="3">
+      <c r="AC220" s="3">
         <v>2000</v>
       </c>
-      <c r="AK206" t="s">
-[...4 lines deleted...]
-      <c r="M207" t="s">
+      <c r="AK220" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="221" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M221" t="s">
         <v>22</v>
       </c>
-      <c r="X207">
+      <c r="X221">
         <v>365</v>
       </c>
     </row>
-    <row r="208" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B208" t="s">
+    <row r="222" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B222" t="s">
         <v>23</v>
       </c>
-      <c r="N208" t="s">
+      <c r="N222" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="209" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="F209" t="s">
+    <row r="223" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F223" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="210" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R210" t="s">
+    <row r="224" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R224" t="s">
         <v>19</v>
-      </c>
-[...179 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="225" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F225" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
     </row>
     <row r="226" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R226" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F227" t="s">
-        <v>97</v>
+      <c r="D227" t="s">
+        <v>25</v>
+      </c>
+      <c r="H227" t="s">
+        <v>26</v>
+      </c>
+      <c r="P227" t="s">
+        <v>27</v>
+      </c>
+      <c r="X227" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="228" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R228" t="s">
+      <c r="AD228" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="229" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E229" t="s">
+        <v>30</v>
+      </c>
+      <c r="I229" t="s">
+        <v>46</v>
+      </c>
+      <c r="S229">
+        <v>95</v>
+      </c>
+      <c r="Y229">
+        <v>297</v>
+      </c>
+      <c r="AE229" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="230" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E230" t="s">
+        <v>32</v>
+      </c>
+      <c r="I230" t="s">
+        <v>33</v>
+      </c>
+      <c r="S230">
+        <v>95</v>
+      </c>
+      <c r="Y230">
+        <v>92</v>
+      </c>
+      <c r="AE230" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="231" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C231" t="s">
+        <v>107</v>
+      </c>
+      <c r="J231">
+        <v>6249015</v>
+      </c>
+      <c r="L231" t="s">
         <v>19</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="AE231" s="3">
+      <c r="O231">
+        <v>132678</v>
+      </c>
+      <c r="Q231" s="2">
+        <v>38231</v>
+      </c>
+      <c r="U231" s="2">
+        <v>44957</v>
+      </c>
+      <c r="W231" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC231" s="3">
         <v>1700</v>
       </c>
+      <c r="AK231" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="232" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E232" t="s">
-[...12 lines deleted...]
-        <v>1700</v>
+      <c r="M232" t="s">
+        <v>22</v>
+      </c>
+      <c r="X232">
+        <v>365</v>
       </c>
     </row>
     <row r="233" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C233" t="s">
-[...5 lines deleted...]
-      <c r="L233" t="s">
+      <c r="B233" t="s">
+        <v>23</v>
+      </c>
+      <c r="N233" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="234" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F234" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="235" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R235" t="s">
         <v>19</v>
-      </c>
-[...32 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="236" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F236" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
     </row>
     <row r="237" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R237" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="238" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F238" t="s">
-        <v>97</v>
+      <c r="D238" t="s">
+        <v>25</v>
+      </c>
+      <c r="H238" t="s">
+        <v>26</v>
+      </c>
+      <c r="P238" t="s">
+        <v>27</v>
+      </c>
+      <c r="X238" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="239" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R239" t="s">
+      <c r="AD239" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="240" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E240" t="s">
+        <v>30</v>
+      </c>
+      <c r="I240" t="s">
+        <v>46</v>
+      </c>
+      <c r="S240">
+        <v>95</v>
+      </c>
+      <c r="Y240">
+        <v>297</v>
+      </c>
+      <c r="AE240" s="3">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="241" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E241" t="s">
+        <v>32</v>
+      </c>
+      <c r="I241" t="s">
+        <v>109</v>
+      </c>
+      <c r="S241">
+        <v>95</v>
+      </c>
+      <c r="Y241">
+        <v>228</v>
+      </c>
+      <c r="AE241" s="3">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="242" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C242" t="s">
+        <v>107</v>
+      </c>
+      <c r="J242">
+        <v>6249015</v>
+      </c>
+      <c r="L242" t="s">
         <v>19</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="AE242">
+      <c r="O242">
+        <v>143933</v>
+      </c>
+      <c r="Q242" s="2">
+        <v>44440</v>
+      </c>
+      <c r="U242" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W242" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC242">
         <v>850</v>
       </c>
+      <c r="AK242" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="243" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E243" t="s">
-[...12 lines deleted...]
-        <v>850</v>
+      <c r="M243" t="s">
+        <v>22</v>
+      </c>
+      <c r="X243">
+        <v>6574</v>
       </c>
     </row>
     <row r="244" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C244" t="s">
-[...5 lines deleted...]
-      <c r="L244" t="s">
+      <c r="B244" t="s">
+        <v>23</v>
+      </c>
+      <c r="N244" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="245" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F245" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="246" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R246" t="s">
         <v>19</v>
-      </c>
-[...32 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="247" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F247" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
     </row>
     <row r="248" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R248" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="249" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D249" t="s">
         <v>25</v>
       </c>
       <c r="H249" t="s">
         <v>26</v>
       </c>
       <c r="P249" t="s">
         <v>27</v>
       </c>
       <c r="X249" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="250" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD250" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="251" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E251" t="s">
         <v>30</v>
       </c>
       <c r="I251" t="s">
-        <v>114</v>
+        <v>46</v>
       </c>
       <c r="S251">
         <v>95</v>
       </c>
       <c r="Y251">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>11000</v>
+        <v>297</v>
+      </c>
+      <c r="AE251">
+        <v>850</v>
       </c>
     </row>
     <row r="252" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E252" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I252" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="S252">
         <v>95</v>
       </c>
       <c r="Y252">
-        <v>75</v>
+        <v>459</v>
       </c>
       <c r="AE252">
-        <v>554</v>
+        <v>850</v>
       </c>
     </row>
     <row r="253" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E253" t="s">
-[...12 lines deleted...]
-        <v>3995</v>
+      <c r="C253" t="s">
+        <v>111</v>
+      </c>
+      <c r="J253">
+        <v>7942584</v>
+      </c>
+      <c r="L253" t="s">
+        <v>19</v>
+      </c>
+      <c r="O253">
+        <v>100002</v>
+      </c>
+      <c r="Q253" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U253" s="2">
+        <v>51591</v>
+      </c>
+      <c r="W253" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC253" s="3">
+        <v>203123</v>
+      </c>
+      <c r="AK253" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="254" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E254" t="s">
-[...12 lines deleted...]
-        <v>2084</v>
+      <c r="M254" t="s">
+        <v>22</v>
+      </c>
+      <c r="X254">
+        <v>5295</v>
       </c>
     </row>
     <row r="255" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E255" t="s">
-[...12 lines deleted...]
-        <v>16739</v>
+      <c r="B255" t="s">
+        <v>23</v>
+      </c>
+      <c r="N255" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="256" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E256" t="s">
-[...12 lines deleted...]
-        <v>18892</v>
+      <c r="F256" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="257" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="E257" t="s">
-[...12 lines deleted...]
-        <v>2781</v>
+      <c r="R257" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="258" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="E258" t="s">
-[...12 lines deleted...]
-        <v>26372</v>
+      <c r="D258" t="s">
+        <v>25</v>
+      </c>
+      <c r="H258" t="s">
+        <v>26</v>
+      </c>
+      <c r="P258" t="s">
+        <v>27</v>
+      </c>
+      <c r="X258" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="259" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="E259" t="s">
-[...12 lines deleted...]
-        <v>4863</v>
+      <c r="AD259" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="260" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E260" t="s">
         <v>30</v>
       </c>
       <c r="I260" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="S260">
         <v>95</v>
       </c>
       <c r="Y260">
-        <v>541</v>
+        <v>554</v>
       </c>
       <c r="AE260" s="3">
-        <v>5000</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="261" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E261" t="s">
         <v>30</v>
       </c>
       <c r="I261" t="s">
-        <v>120</v>
+        <v>43</v>
       </c>
       <c r="S261">
         <v>95</v>
       </c>
       <c r="Y261">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>75</v>
+      </c>
+      <c r="AE261">
+        <v>554</v>
       </c>
     </row>
     <row r="262" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E262" t="s">
         <v>30</v>
       </c>
       <c r="I262" t="s">
-        <v>44</v>
+        <v>115</v>
       </c>
       <c r="S262">
         <v>95</v>
       </c>
       <c r="Y262">
-        <v>401</v>
+        <v>700</v>
       </c>
       <c r="AE262" s="3">
-        <v>22192</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="263" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E263" t="s">
         <v>30</v>
       </c>
       <c r="I263" t="s">
-        <v>45</v>
+        <v>116</v>
       </c>
       <c r="S263">
         <v>95</v>
       </c>
       <c r="Y263">
-        <v>297</v>
+        <v>20</v>
       </c>
       <c r="AE263" s="3">
-        <v>87651</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="264" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E264" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I264" t="s">
-        <v>121</v>
+        <v>44</v>
       </c>
       <c r="S264">
         <v>95</v>
       </c>
       <c r="Y264">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>80</v>
+      </c>
+      <c r="AE264" s="3">
+        <v>16739</v>
       </c>
     </row>
     <row r="265" spans="1:31" x14ac:dyDescent="0.25">
       <c r="T265">
         <v>6</v>
       </c>
     </row>
     <row r="266" spans="1:31" x14ac:dyDescent="0.25">
       <c r="F266" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
         <v>1</v>
       </c>
       <c r="D267" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="268" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
         <v>3</v>
       </c>
       <c r="D268">
         <v>67977322</v>
       </c>
       <c r="U268" t="s">
         <v>4</v>
       </c>
       <c r="V268" s="2">
-        <v>46204</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="269" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B269" t="s">
         <v>5</v>
       </c>
       <c r="F269" t="s">
         <v>6</v>
       </c>
       <c r="G269" t="s">
         <v>7</v>
       </c>
       <c r="H269" t="s">
         <v>8</v>
       </c>
       <c r="I269" t="s">
         <v>9</v>
       </c>
       <c r="J269" t="s">
         <v>10</v>
       </c>
       <c r="M269" t="s">
         <v>11</v>
       </c>
       <c r="N269" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O269" t="s">
         <v>13</v>
       </c>
       <c r="Q269" t="s">
         <v>14</v>
       </c>
       <c r="R269" t="s">
         <v>15</v>
       </c>
       <c r="T269" t="s">
         <v>16</v>
       </c>
       <c r="W269" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:31" x14ac:dyDescent="0.25">
       <c r="C270" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E270" t="s">
-        <v>122</v>
+        <v>31</v>
       </c>
       <c r="K270">
         <v>95</v>
       </c>
       <c r="P270">
-        <v>487</v>
+        <v>4</v>
       </c>
       <c r="S270" s="3">
-        <v>4400</v>
+        <v>18892</v>
       </c>
     </row>
     <row r="271" spans="1:31" x14ac:dyDescent="0.25">
       <c r="C271" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E271" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="K271">
         <v>95</v>
       </c>
       <c r="P271">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>30</v>
+      </c>
+      <c r="S271" s="3">
+        <v>2781</v>
       </c>
     </row>
     <row r="272" spans="1:31" x14ac:dyDescent="0.25">
       <c r="C272" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E272" t="s">
-        <v>124</v>
+        <v>37</v>
       </c>
       <c r="K272">
         <v>95</v>
       </c>
       <c r="P272">
-        <v>279</v>
+        <v>543</v>
       </c>
       <c r="S272" s="3">
-        <v>2480</v>
+        <v>26372</v>
       </c>
     </row>
     <row r="273" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C273" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E273" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="K273">
         <v>95</v>
       </c>
       <c r="P273">
-        <v>518</v>
+        <v>415</v>
       </c>
       <c r="S273" s="3">
-        <v>1150</v>
+        <v>4863</v>
       </c>
     </row>
     <row r="274" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C274" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E274" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="K274">
         <v>95</v>
       </c>
       <c r="P274">
-        <v>175</v>
+        <v>541</v>
       </c>
       <c r="S274" s="3">
-        <v>5922</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="275" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C275" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E275" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="K275">
         <v>95</v>
       </c>
       <c r="P275">
-        <v>472</v>
+        <v>187</v>
       </c>
       <c r="S275" s="3">
-        <v>30023</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="276" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C276" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E276" t="s">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="K276">
         <v>95</v>
       </c>
       <c r="P276">
-        <v>486</v>
+        <v>401</v>
       </c>
       <c r="S276" s="3">
-        <v>27102</v>
+        <v>22192</v>
       </c>
     </row>
     <row r="277" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C277" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E277" t="s">
-        <v>129</v>
+        <v>46</v>
       </c>
       <c r="K277">
         <v>95</v>
       </c>
       <c r="P277">
-        <v>373</v>
+        <v>297</v>
       </c>
       <c r="S277" s="3">
-        <v>7800</v>
+        <v>87651</v>
       </c>
     </row>
     <row r="278" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C278" t="s">
         <v>32</v>
       </c>
       <c r="E278" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="K278">
         <v>95</v>
       </c>
       <c r="P278">
-        <v>230</v>
+        <v>471</v>
       </c>
       <c r="S278">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="279" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C279" t="s">
         <v>32</v>
       </c>
       <c r="E279" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="K279">
         <v>95</v>
       </c>
       <c r="P279">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>487</v>
+      </c>
+      <c r="S279" s="3">
+        <v>4400</v>
       </c>
     </row>
     <row r="280" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C280" t="s">
         <v>32</v>
       </c>
       <c r="E280" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="K280">
         <v>95</v>
       </c>
       <c r="P280">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="S280">
-        <v>210</v>
+        <v>90</v>
       </c>
     </row>
     <row r="281" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C281" t="s">
         <v>32</v>
       </c>
       <c r="E281" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="K281">
         <v>95</v>
       </c>
       <c r="P281">
-        <v>430</v>
+        <v>279</v>
       </c>
       <c r="S281" s="3">
-        <v>3200</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="282" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C282" t="s">
         <v>32</v>
       </c>
       <c r="E282" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="K282">
         <v>95</v>
       </c>
       <c r="P282">
-        <v>640</v>
+        <v>518</v>
       </c>
       <c r="S282" s="3">
-        <v>10000</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="283" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C283" t="s">
         <v>32</v>
       </c>
       <c r="E283" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="K283">
         <v>95</v>
       </c>
       <c r="P283">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="S283" s="3">
-        <v>7845</v>
+        <v>5922</v>
       </c>
     </row>
     <row r="284" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C284" t="s">
         <v>32</v>
       </c>
       <c r="E284" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="K284">
         <v>95</v>
       </c>
       <c r="P284">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>472</v>
+      </c>
+      <c r="S284" s="3">
+        <v>30023</v>
       </c>
     </row>
     <row r="285" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C285" t="s">
         <v>32</v>
       </c>
       <c r="E285" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="K285">
         <v>95</v>
       </c>
       <c r="P285">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="S285" s="3">
-        <v>3900</v>
+        <v>27102</v>
       </c>
     </row>
     <row r="286" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C286" t="s">
         <v>32</v>
       </c>
       <c r="E286" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="K286">
         <v>95</v>
       </c>
       <c r="P286">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>373</v>
+      </c>
+      <c r="S286" s="3">
+        <v>7800</v>
       </c>
     </row>
     <row r="287" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C287" t="s">
         <v>32</v>
       </c>
       <c r="E287" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="K287">
         <v>95</v>
       </c>
       <c r="P287">
-        <v>445</v>
+        <v>230</v>
       </c>
       <c r="S287">
-        <v>558</v>
+        <v>220</v>
       </c>
     </row>
     <row r="288" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C288" t="s">
         <v>32</v>
       </c>
       <c r="E288" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="K288">
         <v>95</v>
       </c>
       <c r="P288">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>8424</v>
+        <v>488</v>
+      </c>
+      <c r="S288">
+        <v>430</v>
       </c>
     </row>
     <row r="289" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C289" t="s">
         <v>32</v>
       </c>
       <c r="E289" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="K289">
         <v>95</v>
       </c>
       <c r="P289">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="S289">
-        <v>100</v>
+        <v>210</v>
       </c>
     </row>
     <row r="290" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C290" t="s">
         <v>32</v>
       </c>
       <c r="E290" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="K290">
         <v>95</v>
       </c>
       <c r="P290">
-        <v>227</v>
+        <v>430</v>
       </c>
       <c r="S290" s="3">
-        <v>38400</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="291" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C291" t="s">
         <v>32</v>
       </c>
       <c r="E291" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="K291">
         <v>95</v>
       </c>
       <c r="P291">
-        <v>289</v>
+        <v>640</v>
       </c>
       <c r="S291" s="3">
-        <v>2020</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="292" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C292" t="s">
         <v>32</v>
       </c>
       <c r="E292" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="K292">
         <v>95</v>
       </c>
       <c r="P292">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>190</v>
+      </c>
+      <c r="S292" s="3">
+        <v>7845</v>
       </c>
     </row>
     <row r="293" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C293" t="s">
         <v>32</v>
       </c>
       <c r="E293" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="K293">
         <v>95</v>
       </c>
       <c r="P293">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>1040</v>
+        <v>171</v>
+      </c>
+      <c r="S293">
+        <v>200</v>
       </c>
     </row>
     <row r="294" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C294" t="s">
         <v>32</v>
       </c>
       <c r="E294" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="K294">
         <v>95</v>
       </c>
       <c r="P294">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>469</v>
+      </c>
+      <c r="S294" s="3">
+        <v>3900</v>
       </c>
     </row>
     <row r="295" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C295" t="s">
         <v>32</v>
       </c>
       <c r="E295" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="K295">
         <v>95</v>
       </c>
       <c r="P295">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>27320</v>
+        <v>225</v>
+      </c>
+      <c r="S295">
+        <v>200</v>
       </c>
     </row>
     <row r="296" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C296" t="s">
         <v>32</v>
       </c>
       <c r="E296" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="K296">
         <v>95</v>
       </c>
       <c r="P296">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>5000</v>
+        <v>445</v>
+      </c>
+      <c r="S296">
+        <v>558</v>
       </c>
     </row>
     <row r="297" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C297" t="s">
         <v>32</v>
       </c>
       <c r="E297" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="K297">
         <v>95</v>
       </c>
       <c r="P297">
-        <v>437</v>
+        <v>369</v>
       </c>
       <c r="S297" s="3">
-        <v>2597</v>
+        <v>8424</v>
       </c>
     </row>
     <row r="298" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C298" t="s">
         <v>32</v>
       </c>
       <c r="E298" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K298">
         <v>95</v>
       </c>
       <c r="P298">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>8125</v>
+        <v>288</v>
+      </c>
+      <c r="S298">
+        <v>100</v>
       </c>
     </row>
     <row r="299" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C299" t="s">
         <v>32</v>
       </c>
       <c r="E299" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="K299">
         <v>95</v>
       </c>
       <c r="P299">
-        <v>479</v>
+        <v>227</v>
       </c>
       <c r="S299" s="3">
-        <v>3470</v>
+        <v>38400</v>
       </c>
     </row>
     <row r="300" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C300" t="s">
         <v>32</v>
       </c>
       <c r="E300" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="K300">
         <v>95</v>
       </c>
       <c r="P300">
-        <v>414</v>
+        <v>289</v>
       </c>
       <c r="S300" s="3">
-        <v>4825</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="301" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C301" t="s">
         <v>32</v>
       </c>
       <c r="E301" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="K301">
         <v>95</v>
       </c>
       <c r="P301">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>3850</v>
+        <v>411</v>
+      </c>
+      <c r="S301">
+        <v>43</v>
       </c>
     </row>
     <row r="302" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C302" t="s">
         <v>32</v>
       </c>
       <c r="E302" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="K302">
         <v>95</v>
       </c>
       <c r="P302">
-        <v>198</v>
+        <v>519</v>
       </c>
       <c r="S302" s="3">
-        <v>1000</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="303" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C303" t="s">
         <v>32</v>
       </c>
       <c r="E303" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="K303">
         <v>95</v>
       </c>
       <c r="P303">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>8487</v>
+        <v>184</v>
+      </c>
+      <c r="S303">
+        <v>133</v>
       </c>
     </row>
     <row r="304" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C304" t="s">
         <v>32</v>
       </c>
       <c r="E304" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="K304">
         <v>95</v>
       </c>
       <c r="P304">
-        <v>367</v>
+        <v>412</v>
       </c>
       <c r="S304" s="3">
-        <v>2500</v>
+        <v>27320</v>
       </c>
     </row>
     <row r="305" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C305" t="s">
         <v>32</v>
       </c>
       <c r="E305" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="K305">
         <v>95</v>
       </c>
       <c r="P305">
-        <v>427</v>
+        <v>283</v>
       </c>
       <c r="S305" s="3">
-        <v>3116</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="306" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C306" t="s">
         <v>32</v>
       </c>
       <c r="E306" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="K306">
         <v>95</v>
       </c>
       <c r="P306">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="S306" s="3">
-        <v>2779</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="307" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C307" t="s">
         <v>32</v>
       </c>
       <c r="E307" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="K307">
         <v>95</v>
       </c>
       <c r="P307">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>170</v>
+      </c>
+      <c r="S307" s="3">
+        <v>8125</v>
       </c>
     </row>
     <row r="308" spans="1:36" x14ac:dyDescent="0.25">
       <c r="L308">
         <v>7</v>
       </c>
     </row>
     <row r="309" spans="1:36" x14ac:dyDescent="0.25">
       <c r="J309" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
         <v>1</v>
       </c>
       <c r="G310" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="311" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
         <v>3</v>
       </c>
       <c r="G311">
         <v>67977322</v>
       </c>
       <c r="AH311" t="s">
         <v>4</v>
       </c>
       <c r="AI311" s="2">
-        <v>46204</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="312" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C312" t="s">
         <v>5</v>
       </c>
       <c r="J312" t="s">
         <v>6</v>
       </c>
       <c r="K312" t="s">
         <v>7</v>
       </c>
       <c r="M312" t="s">
         <v>8</v>
       </c>
       <c r="O312" t="s">
         <v>9</v>
       </c>
       <c r="Q312" t="s">
         <v>10</v>
       </c>
       <c r="U312" t="s">
         <v>11</v>
       </c>
       <c r="V312" s="1" t="s">
         <v>12</v>
       </c>
       <c r="X312" t="s">
         <v>13</v>
       </c>
       <c r="Z312" t="s">
         <v>14</v>
       </c>
       <c r="AB312" t="s">
         <v>15</v>
       </c>
       <c r="AF312" t="s">
         <v>16</v>
       </c>
       <c r="AJ312" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="313" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E313" t="s">
         <v>32</v>
       </c>
       <c r="I313" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="S313">
         <v>95</v>
       </c>
       <c r="Y313">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>479</v>
+      </c>
+      <c r="AE313" s="3">
+        <v>3470</v>
       </c>
     </row>
     <row r="314" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E314" t="s">
         <v>32</v>
       </c>
       <c r="I314" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="S314">
         <v>95</v>
       </c>
       <c r="Y314">
-        <v>284</v>
+        <v>414</v>
       </c>
       <c r="AE314" s="3">
-        <v>19363</v>
+        <v>4825</v>
       </c>
     </row>
     <row r="315" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E315" t="s">
         <v>32</v>
       </c>
       <c r="I315" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="S315">
         <v>95</v>
       </c>
       <c r="Y315">
-        <v>441</v>
+        <v>371</v>
       </c>
       <c r="AE315" s="3">
-        <v>2823</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="316" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E316" t="s">
         <v>32</v>
       </c>
       <c r="I316" t="s">
-        <v>81</v>
+        <v>154</v>
       </c>
       <c r="S316">
         <v>95</v>
       </c>
       <c r="Y316">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="AE316" s="3">
-        <v>13840</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="317" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E317" t="s">
         <v>32</v>
       </c>
       <c r="I317" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="S317">
         <v>95</v>
       </c>
       <c r="Y317">
-        <v>433</v>
+        <v>185</v>
       </c>
       <c r="AE317" s="3">
-        <v>2802</v>
+        <v>8487</v>
       </c>
     </row>
     <row r="318" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E318" t="s">
         <v>32</v>
       </c>
       <c r="I318" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="S318">
         <v>95</v>
       </c>
       <c r="Y318">
-        <v>192</v>
+        <v>367</v>
       </c>
       <c r="AE318" s="3">
-        <v>5760</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="319" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E319" t="s">
         <v>32</v>
       </c>
       <c r="I319" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="S319">
         <v>95</v>
       </c>
       <c r="Y319">
-        <v>520</v>
+        <v>427</v>
       </c>
       <c r="AE319" s="3">
-        <v>11830</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="320" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E320" t="s">
         <v>32</v>
       </c>
       <c r="I320" t="s">
+        <v>158</v>
+      </c>
+      <c r="S320">
+        <v>95</v>
+      </c>
+      <c r="Y320">
+        <v>443</v>
+      </c>
+      <c r="AE320" s="3">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="321" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E321" t="s">
+        <v>32</v>
+      </c>
+      <c r="I321" t="s">
+        <v>159</v>
+      </c>
+      <c r="S321">
+        <v>95</v>
+      </c>
+      <c r="Y321">
+        <v>370</v>
+      </c>
+      <c r="AE321">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="322" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E322" t="s">
+        <v>32</v>
+      </c>
+      <c r="I322" t="s">
+        <v>160</v>
+      </c>
+      <c r="S322">
+        <v>95</v>
+      </c>
+      <c r="Y322">
+        <v>489</v>
+      </c>
+      <c r="AE322">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="323" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E323" t="s">
+        <v>32</v>
+      </c>
+      <c r="I323" t="s">
+        <v>161</v>
+      </c>
+      <c r="S323">
+        <v>95</v>
+      </c>
+      <c r="Y323">
+        <v>284</v>
+      </c>
+      <c r="AE323" s="3">
+        <v>19363</v>
+      </c>
+    </row>
+    <row r="324" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E324" t="s">
+        <v>32</v>
+      </c>
+      <c r="I324" t="s">
+        <v>162</v>
+      </c>
+      <c r="S324">
+        <v>95</v>
+      </c>
+      <c r="Y324">
+        <v>441</v>
+      </c>
+      <c r="AE324" s="3">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="325" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E325" t="s">
+        <v>32</v>
+      </c>
+      <c r="I325" t="s">
+        <v>82</v>
+      </c>
+      <c r="S325">
+        <v>95</v>
+      </c>
+      <c r="Y325">
+        <v>188</v>
+      </c>
+      <c r="AE325" s="3">
+        <v>13840</v>
+      </c>
+    </row>
+    <row r="326" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E326" t="s">
+        <v>32</v>
+      </c>
+      <c r="I326" t="s">
+        <v>163</v>
+      </c>
+      <c r="S326">
+        <v>95</v>
+      </c>
+      <c r="Y326">
+        <v>433</v>
+      </c>
+      <c r="AE326" s="3">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="327" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E327" t="s">
+        <v>32</v>
+      </c>
+      <c r="I327" t="s">
+        <v>164</v>
+      </c>
+      <c r="S327">
+        <v>95</v>
+      </c>
+      <c r="Y327">
+        <v>192</v>
+      </c>
+      <c r="AE327" s="3">
+        <v>5760</v>
+      </c>
+    </row>
+    <row r="328" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E328" t="s">
+        <v>32</v>
+      </c>
+      <c r="I328" t="s">
+        <v>165</v>
+      </c>
+      <c r="S328">
+        <v>95</v>
+      </c>
+      <c r="Y328">
+        <v>520</v>
+      </c>
+      <c r="AE328" s="3">
+        <v>11830</v>
+      </c>
+    </row>
+    <row r="329" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E329" t="s">
+        <v>32</v>
+      </c>
+      <c r="I329" t="s">
         <v>166</v>
       </c>
-      <c r="S320">
-[...2 lines deleted...]
-      <c r="Y320">
+      <c r="S329">
+        <v>95</v>
+      </c>
+      <c r="Y329">
         <v>446</v>
       </c>
-      <c r="AE320" s="3">
+      <c r="AE329" s="3">
         <v>2459</v>
       </c>
     </row>
-    <row r="321" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I321" t="s">
+    <row r="330" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E330" t="s">
+        <v>32</v>
+      </c>
+      <c r="I330" t="s">
         <v>167</v>
       </c>
-      <c r="S321">
-[...2 lines deleted...]
-      <c r="Y321">
+      <c r="S330">
+        <v>95</v>
+      </c>
+      <c r="Y330">
         <v>223</v>
       </c>
-      <c r="AE321">
+      <c r="AE330">
         <v>920</v>
       </c>
     </row>
-    <row r="322" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I322" t="s">
+    <row r="331" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E331" t="s">
+        <v>32</v>
+      </c>
+      <c r="I331" t="s">
         <v>168</v>
       </c>
-      <c r="S322">
-[...2 lines deleted...]
-      <c r="Y322">
+      <c r="S331">
+        <v>95</v>
+      </c>
+      <c r="Y331">
         <v>428</v>
       </c>
-      <c r="AE322">
+      <c r="AE331">
         <v>50</v>
       </c>
     </row>
-    <row r="323" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I323" t="s">
+    <row r="332" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E332" t="s">
+        <v>32</v>
+      </c>
+      <c r="I332" t="s">
         <v>169</v>
       </c>
-      <c r="S323">
-[...2 lines deleted...]
-      <c r="Y323">
+      <c r="S332">
+        <v>95</v>
+      </c>
+      <c r="Y332">
         <v>440</v>
       </c>
-      <c r="AE323">
+      <c r="AE332">
         <v>302</v>
       </c>
     </row>
-    <row r="324" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I324" t="s">
+    <row r="333" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E333" t="s">
+        <v>32</v>
+      </c>
+      <c r="I333" t="s">
         <v>170</v>
       </c>
-      <c r="S324">
-[...2 lines deleted...]
-      <c r="Y324">
+      <c r="S333">
+        <v>95</v>
+      </c>
+      <c r="Y333">
         <v>439</v>
       </c>
-      <c r="AE324" s="3">
+      <c r="AE333" s="3">
         <v>17098</v>
       </c>
     </row>
-    <row r="325" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I325" t="s">
+    <row r="334" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E334" t="s">
+        <v>32</v>
+      </c>
+      <c r="I334" t="s">
         <v>171</v>
       </c>
-      <c r="S325">
-[...2 lines deleted...]
-      <c r="Y325">
+      <c r="S334">
+        <v>95</v>
+      </c>
+      <c r="Y334">
         <v>435</v>
       </c>
-      <c r="AE325" s="3">
+      <c r="AE334" s="3">
         <v>6586</v>
       </c>
     </row>
-    <row r="326" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C326" t="s">
+    <row r="335" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="C335" t="s">
         <v>111</v>
       </c>
-      <c r="J326">
+      <c r="J335">
         <v>7942584</v>
       </c>
-      <c r="L326" t="s">
+      <c r="L335" t="s">
         <v>19</v>
       </c>
-      <c r="O326">
+      <c r="O335">
         <v>100134</v>
       </c>
-      <c r="Q326" s="2">
+      <c r="Q335" s="2">
         <v>35034</v>
       </c>
-      <c r="U326" s="2">
+      <c r="U335" s="2">
         <v>42338</v>
       </c>
-      <c r="W326" t="s">
+      <c r="W335" t="s">
         <v>20</v>
       </c>
-      <c r="AC326">
+      <c r="AC335">
         <v>330</v>
       </c>
-      <c r="AK326" t="s">
+      <c r="AK335" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="327" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M327" t="s">
+    <row r="336" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="M336" t="s">
         <v>22</v>
       </c>
-      <c r="X327">
+      <c r="X336">
         <v>365</v>
       </c>
     </row>
-    <row r="328" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B328" t="s">
+    <row r="337" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B337" t="s">
         <v>23</v>
       </c>
-      <c r="N328" t="s">
+      <c r="N337" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="329" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F329" t="s">
+    <row r="338" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F338" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="330" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R330" t="s">
+    <row r="339" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R339" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="331" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D331" t="s">
+    <row r="340" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D340" t="s">
         <v>25</v>
       </c>
-      <c r="H331" t="s">
+      <c r="H340" t="s">
         <v>26</v>
       </c>
-      <c r="P331" t="s">
+      <c r="P340" t="s">
         <v>27</v>
       </c>
-      <c r="X331" t="s">
+      <c r="X340" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="332" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD332" t="s">
+    <row r="341" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD341" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="333" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E333" t="s">
+    <row r="342" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E342" t="s">
         <v>30</v>
       </c>
-      <c r="I333" t="s">
+      <c r="I342" t="s">
         <v>31</v>
       </c>
-      <c r="S333">
-[...2 lines deleted...]
-      <c r="Y333">
+      <c r="S342">
+        <v>95</v>
+      </c>
+      <c r="Y342">
         <v>4</v>
       </c>
-      <c r="AE333">
+      <c r="AE342">
         <v>165</v>
       </c>
     </row>
-    <row r="334" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E334" t="s">
+    <row r="343" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E343" t="s">
         <v>30</v>
       </c>
-      <c r="I334" t="s">
-[...5 lines deleted...]
-      <c r="Y334">
+      <c r="I343" t="s">
+        <v>46</v>
+      </c>
+      <c r="S343">
+        <v>95</v>
+      </c>
+      <c r="Y343">
         <v>297</v>
       </c>
-      <c r="AE334">
+      <c r="AE343">
         <v>165</v>
       </c>
     </row>
-    <row r="335" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I335" t="s">
+    <row r="344" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E344" t="s">
+        <v>32</v>
+      </c>
+      <c r="I344" t="s">
         <v>122</v>
       </c>
-      <c r="S335">
-[...2 lines deleted...]
-      <c r="Y335">
+      <c r="S344">
+        <v>95</v>
+      </c>
+      <c r="Y344">
         <v>487</v>
       </c>
-      <c r="AE335">
+      <c r="AE344">
         <v>80</v>
-      </c>
-[...106 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="345" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E345" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I345" t="s">
-        <v>31</v>
+        <v>129</v>
       </c>
       <c r="S345">
         <v>95</v>
       </c>
       <c r="Y345">
-        <v>4</v>
+        <v>373</v>
       </c>
       <c r="AE345">
-        <v>31</v>
+        <v>200</v>
       </c>
     </row>
     <row r="346" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E346" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I346" t="s">
-        <v>45</v>
+        <v>170</v>
       </c>
       <c r="S346">
         <v>95</v>
       </c>
       <c r="Y346">
-        <v>297</v>
+        <v>439</v>
       </c>
       <c r="AE346">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="347" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E347" t="s">
-[...11 lines deleted...]
-      <c r="AE347">
+      <c r="C347" t="s">
+        <v>111</v>
+      </c>
+      <c r="J347">
+        <v>7942584</v>
+      </c>
+      <c r="L347" t="s">
+        <v>19</v>
+      </c>
+      <c r="O347">
+        <v>100149</v>
+      </c>
+      <c r="Q347" s="2">
+        <v>35125</v>
+      </c>
+      <c r="U347" s="2">
+        <v>42338</v>
+      </c>
+      <c r="W347" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC347">
         <v>75</v>
       </c>
+      <c r="AK347" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="348" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C348" t="s">
-[...5 lines deleted...]
-      <c r="L348" t="s">
+      <c r="M348" t="s">
+        <v>22</v>
+      </c>
+      <c r="X348">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="349" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B349" t="s">
+        <v>23</v>
+      </c>
+      <c r="N349" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="350" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F350" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="351" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R351" t="s">
         <v>19</v>
       </c>
-      <c r="O348">
-[...37 lines deleted...]
-      </c>
     </row>
     <row r="352" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R352" t="s">
-        <v>19</v>
+      <c r="T352">
+        <v>8</v>
       </c>
     </row>
     <row r="353" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T353">
-        <v>8</v>
+      <c r="J353" s="1" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J354" s="1" t="s">
-        <v>0</v>
+      <c r="A354" t="s">
+        <v>1</v>
+      </c>
+      <c r="G354" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="355" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="G355">
+        <v>67977322</v>
+      </c>
+      <c r="AH355" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI355" s="2">
+        <v>46296</v>
       </c>
     </row>
     <row r="356" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A356" t="s">
-[...5 lines deleted...]
-      <c r="AH356" t="s">
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="J356" t="s">
+        <v>6</v>
+      </c>
+      <c r="K356" t="s">
+        <v>7</v>
+      </c>
+      <c r="M356" t="s">
+        <v>8</v>
+      </c>
+      <c r="O356" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q356" t="s">
+        <v>10</v>
+      </c>
+      <c r="U356" t="s">
+        <v>11</v>
+      </c>
+      <c r="V356" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X356" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB356" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF356" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ356" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="357" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D357" t="s">
+        <v>25</v>
+      </c>
+      <c r="H357" t="s">
+        <v>26</v>
+      </c>
+      <c r="P357" t="s">
+        <v>27</v>
+      </c>
+      <c r="X357" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="358" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD358" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="359" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E359" t="s">
+        <v>30</v>
+      </c>
+      <c r="I359" t="s">
+        <v>31</v>
+      </c>
+      <c r="S359">
+        <v>95</v>
+      </c>
+      <c r="Y359">
         <v>4</v>
       </c>
-      <c r="AI356" s="2">
-[...60 lines deleted...]
-        <v>29</v>
+      <c r="AE359">
+        <v>31</v>
       </c>
     </row>
     <row r="360" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E360" t="s">
         <v>30</v>
       </c>
       <c r="I360" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="S360">
         <v>95</v>
       </c>
       <c r="Y360">
-        <v>4</v>
+        <v>297</v>
       </c>
       <c r="AE360">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="361" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E361" t="s">
+        <v>32</v>
+      </c>
+      <c r="I361" t="s">
+        <v>165</v>
+      </c>
+      <c r="S361">
+        <v>95</v>
+      </c>
+      <c r="Y361">
+        <v>520</v>
+      </c>
+      <c r="AE361">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="362" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C362" t="s">
+        <v>111</v>
+      </c>
+      <c r="J362">
+        <v>7942584</v>
+      </c>
+      <c r="L362" t="s">
+        <v>19</v>
+      </c>
+      <c r="O362">
+        <v>100150</v>
+      </c>
+      <c r="Q362" s="2">
+        <v>35125</v>
+      </c>
+      <c r="U362" s="2">
+        <v>42338</v>
+      </c>
+      <c r="W362" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC362">
+        <v>160</v>
+      </c>
+      <c r="AK362" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="363" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M363" t="s">
+        <v>22</v>
+      </c>
+      <c r="X363">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="364" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B364" t="s">
+        <v>23</v>
+      </c>
+      <c r="N364" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="365" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F365" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="366" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R366" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="367" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D367" t="s">
+        <v>25</v>
+      </c>
+      <c r="H367" t="s">
+        <v>26</v>
+      </c>
+      <c r="P367" t="s">
+        <v>27</v>
+      </c>
+      <c r="X367" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="368" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD368" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="369" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E369" t="s">
         <v>30</v>
       </c>
-      <c r="I361" t="s">
-[...100 lines deleted...]
-        <v>29</v>
+      <c r="I369" t="s">
+        <v>31</v>
+      </c>
+      <c r="S369">
+        <v>95</v>
+      </c>
+      <c r="Y369">
+        <v>4</v>
+      </c>
+      <c r="AE369">
+        <v>67</v>
       </c>
     </row>
     <row r="370" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E370" t="s">
         <v>30</v>
       </c>
       <c r="I370" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S370">
         <v>95</v>
       </c>
       <c r="Y370">
         <v>297</v>
       </c>
-      <c r="AE370" s="3">
-        <v>27063</v>
+      <c r="AE370">
+        <v>93</v>
       </c>
     </row>
     <row r="371" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E371" t="s">
         <v>32</v>
       </c>
       <c r="I371" t="s">
+        <v>144</v>
+      </c>
+      <c r="S371">
+        <v>95</v>
+      </c>
+      <c r="Y371">
+        <v>411</v>
+      </c>
+      <c r="AE371">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="372" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C372" t="s">
+        <v>111</v>
+      </c>
+      <c r="J372">
+        <v>7942584</v>
+      </c>
+      <c r="L372" t="s">
+        <v>19</v>
+      </c>
+      <c r="O372">
+        <v>139090</v>
+      </c>
+      <c r="Q372" s="2">
+        <v>41000</v>
+      </c>
+      <c r="U372" s="2">
+        <v>55609</v>
+      </c>
+      <c r="W372" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC372" s="3">
+        <v>27063</v>
+      </c>
+      <c r="AK372" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="373" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M373" t="s">
+        <v>22</v>
+      </c>
+      <c r="X373">
+        <v>9313</v>
+      </c>
+    </row>
+    <row r="374" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B374" t="s">
+        <v>23</v>
+      </c>
+      <c r="N374" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="375" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F375" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="376" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R376" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="377" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D377" t="s">
+        <v>25</v>
+      </c>
+      <c r="H377" t="s">
+        <v>26</v>
+      </c>
+      <c r="P377" t="s">
+        <v>27</v>
+      </c>
+      <c r="X377" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="378" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD378" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="379" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E379" t="s">
+        <v>30</v>
+      </c>
+      <c r="I379" t="s">
+        <v>46</v>
+      </c>
+      <c r="S379">
+        <v>95</v>
+      </c>
+      <c r="Y379">
+        <v>297</v>
+      </c>
+      <c r="AE379" s="3">
+        <v>27063</v>
+      </c>
+    </row>
+    <row r="380" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E380" t="s">
+        <v>32</v>
+      </c>
+      <c r="I380" t="s">
         <v>127</v>
       </c>
-      <c r="S371">
-[...2 lines deleted...]
-      <c r="Y371">
+      <c r="S380">
+        <v>95</v>
+      </c>
+      <c r="Y380">
         <v>472</v>
       </c>
-      <c r="AE371" s="3">
+      <c r="AE380" s="3">
         <v>8074</v>
       </c>
     </row>
-    <row r="372" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I372" t="s">
+    <row r="381" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E381" t="s">
+        <v>32</v>
+      </c>
+      <c r="I381" t="s">
         <v>134</v>
       </c>
-      <c r="S372">
-[...2 lines deleted...]
-      <c r="Y372">
+      <c r="S381">
+        <v>95</v>
+      </c>
+      <c r="Y381">
         <v>640</v>
       </c>
-      <c r="AE372" s="3">
+      <c r="AE381" s="3">
         <v>10000</v>
       </c>
     </row>
-    <row r="373" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I373" t="s">
+    <row r="382" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E382" t="s">
+        <v>32</v>
+      </c>
+      <c r="I382" t="s">
         <v>172</v>
       </c>
-      <c r="S373">
-[...2 lines deleted...]
-      <c r="Y373">
+      <c r="S382">
+        <v>95</v>
+      </c>
+      <c r="Y382">
         <v>196</v>
       </c>
-      <c r="AE373" s="3">
+      <c r="AE382" s="3">
         <v>2490</v>
       </c>
     </row>
-    <row r="374" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I374" t="s">
+    <row r="383" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E383" t="s">
+        <v>32</v>
+      </c>
+      <c r="I383" t="s">
         <v>157</v>
       </c>
-      <c r="S374">
-[...2 lines deleted...]
-      <c r="Y374">
+      <c r="S383">
+        <v>95</v>
+      </c>
+      <c r="Y383">
         <v>427</v>
       </c>
-      <c r="AE374">
-[...107 lines deleted...]
-      <c r="AD383" t="s">
+      <c r="AE383">
         <v>29</v>
       </c>
     </row>
     <row r="384" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E384" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I384" t="s">
-        <v>45</v>
+        <v>164</v>
       </c>
       <c r="S384">
         <v>95</v>
       </c>
       <c r="Y384">
-        <v>297</v>
+        <v>192</v>
       </c>
       <c r="AE384" s="3">
-        <v>6191</v>
-[...2 lines deleted...]
-    <row r="385" spans="2:37" x14ac:dyDescent="0.25">
+        <v>6160</v>
+      </c>
+    </row>
+    <row r="385" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E385" t="s">
         <v>32</v>
       </c>
       <c r="I385" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="S385">
         <v>95</v>
       </c>
       <c r="Y385">
-        <v>284</v>
-[...5 lines deleted...]
-    <row r="386" spans="2:37" x14ac:dyDescent="0.25">
+        <v>439</v>
+      </c>
+      <c r="AE385">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="386" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C386" t="s">
         <v>111</v>
       </c>
       <c r="J386">
         <v>7942584</v>
       </c>
       <c r="L386" t="s">
         <v>19</v>
       </c>
       <c r="O386">
-        <v>139383</v>
+        <v>139382</v>
       </c>
       <c r="Q386" s="2">
-        <v>41000</v>
+        <v>40969</v>
       </c>
       <c r="U386" s="2">
         <v>55092</v>
       </c>
       <c r="W386" t="s">
         <v>20</v>
       </c>
       <c r="AC386" s="3">
-        <v>1050</v>
+        <v>6191</v>
       </c>
       <c r="AK386" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="387" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M387" t="s">
         <v>22</v>
       </c>
       <c r="X387">
-        <v>8888</v>
-[...2 lines deleted...]
-    <row r="388" spans="2:37" x14ac:dyDescent="0.25">
+        <v>8796</v>
+      </c>
+    </row>
+    <row r="388" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B388" t="s">
         <v>23</v>
       </c>
       <c r="N388" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="389" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:37" x14ac:dyDescent="0.25">
       <c r="F389" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="390" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:37" x14ac:dyDescent="0.25">
       <c r="R390" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="391" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D391" t="s">
         <v>25</v>
       </c>
       <c r="H391" t="s">
         <v>26</v>
       </c>
       <c r="P391" t="s">
         <v>27</v>
       </c>
       <c r="X391" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="392" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:37" x14ac:dyDescent="0.25">
       <c r="AD392" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="393" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E393" t="s">
         <v>30</v>
       </c>
       <c r="I393" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S393">
         <v>95</v>
       </c>
       <c r="Y393">
         <v>297</v>
       </c>
       <c r="AE393" s="3">
-        <v>1050</v>
-[...2 lines deleted...]
-    <row r="394" spans="2:37" x14ac:dyDescent="0.25">
+        <v>6191</v>
+      </c>
+    </row>
+    <row r="394" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E394" t="s">
         <v>32</v>
       </c>
       <c r="I394" t="s">
         <v>161</v>
       </c>
       <c r="S394">
         <v>95</v>
       </c>
       <c r="Y394">
         <v>284</v>
       </c>
       <c r="AE394" s="3">
-        <v>1050</v>
-[...2 lines deleted...]
-    <row r="395" spans="2:37" x14ac:dyDescent="0.25">
+        <v>6191</v>
+      </c>
+    </row>
+    <row r="395" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C395" t="s">
         <v>111</v>
       </c>
       <c r="J395">
         <v>7942584</v>
       </c>
       <c r="L395" t="s">
         <v>19</v>
       </c>
       <c r="O395">
-        <v>139384</v>
+        <v>139383</v>
       </c>
       <c r="Q395" s="2">
-        <v>41275</v>
+        <v>41000</v>
       </c>
       <c r="U395" s="2">
         <v>55092</v>
       </c>
       <c r="W395" t="s">
         <v>20</v>
       </c>
       <c r="AC395" s="3">
-        <v>3259</v>
+        <v>1050</v>
       </c>
       <c r="AK395" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="396" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M396" t="s">
         <v>22</v>
       </c>
       <c r="X396">
-        <v>8888</v>
-[...2 lines deleted...]
-    <row r="397" spans="2:37" x14ac:dyDescent="0.25">
+        <v>8796</v>
+      </c>
+    </row>
+    <row r="397" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B397" t="s">
         <v>23</v>
       </c>
       <c r="N397" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="398" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F398" t="s">
+    <row r="398" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T398">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="399" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J399" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>1</v>
+      </c>
+      <c r="G400" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="401" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>3</v>
+      </c>
+      <c r="G401">
+        <v>67977322</v>
+      </c>
+      <c r="AH401" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI401" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="402" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="J402" t="s">
+        <v>6</v>
+      </c>
+      <c r="K402" t="s">
+        <v>7</v>
+      </c>
+      <c r="M402" t="s">
+        <v>8</v>
+      </c>
+      <c r="O402" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q402" t="s">
+        <v>10</v>
+      </c>
+      <c r="U402" t="s">
+        <v>11</v>
+      </c>
+      <c r="V402" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X402" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z402" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB402" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF402" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ402" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="403" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B403" t="s">
+        <v>23</v>
+      </c>
+      <c r="N403" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="404" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F404" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="399" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R399" t="s">
+    <row r="405" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R405" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="400" spans="2:37" x14ac:dyDescent="0.25">
-[...73 lines deleted...]
-      <c r="D405" t="s">
+    <row r="406" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D406" t="s">
         <v>25</v>
       </c>
-      <c r="H405" t="s">
+      <c r="H406" t="s">
         <v>26</v>
       </c>
-      <c r="P405" t="s">
+      <c r="P406" t="s">
         <v>27</v>
       </c>
-      <c r="X405" t="s">
+      <c r="X406" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="406" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD406" t="s">
+    <row r="407" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD407" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>3259</v>
       </c>
     </row>
     <row r="408" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E408" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I408" t="s">
+        <v>46</v>
+      </c>
+      <c r="S408">
+        <v>95</v>
+      </c>
+      <c r="Y408">
+        <v>297</v>
+      </c>
+      <c r="AE408" s="3">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="409" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E409" t="s">
+        <v>32</v>
+      </c>
+      <c r="I409" t="s">
         <v>161</v>
       </c>
-      <c r="S408">
-[...2 lines deleted...]
-      <c r="Y408">
+      <c r="S409">
+        <v>95</v>
+      </c>
+      <c r="Y409">
         <v>284</v>
       </c>
-      <c r="AE408" s="3">
+      <c r="AE409" s="3">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="410" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C410" t="s">
+        <v>111</v>
+      </c>
+      <c r="J410">
+        <v>7942584</v>
+      </c>
+      <c r="L410" t="s">
+        <v>19</v>
+      </c>
+      <c r="O410">
+        <v>139384</v>
+      </c>
+      <c r="Q410" s="2">
+        <v>41275</v>
+      </c>
+      <c r="U410" s="2">
+        <v>55092</v>
+      </c>
+      <c r="W410" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC410" s="3">
         <v>3259</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="L409" t="s">
+      <c r="AK410" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="411" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M411" t="s">
+        <v>22</v>
+      </c>
+      <c r="X411">
+        <v>8796</v>
+      </c>
+    </row>
+    <row r="412" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B412" t="s">
+        <v>23</v>
+      </c>
+      <c r="N412" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="413" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F413" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="414" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R414" t="s">
         <v>19</v>
       </c>
-      <c r="O409">
-[...45 lines deleted...]
-      <c r="D414" t="s">
+    </row>
+    <row r="415" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D415" t="s">
         <v>25</v>
       </c>
-      <c r="H414" t="s">
+      <c r="H415" t="s">
         <v>26</v>
       </c>
-      <c r="P414" t="s">
+      <c r="P415" t="s">
         <v>27</v>
       </c>
-      <c r="X414" t="s">
+      <c r="X415" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="415" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD415" t="s">
+    <row r="416" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD416" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>7450</v>
       </c>
     </row>
     <row r="417" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E417" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I417" t="s">
-        <v>174</v>
+        <v>46</v>
       </c>
       <c r="S417">
         <v>95</v>
       </c>
       <c r="Y417">
-        <v>172</v>
+        <v>297</v>
       </c>
       <c r="AE417" s="3">
-        <v>4823</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="418" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E418" t="s">
         <v>32</v>
       </c>
       <c r="I418" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="S418">
         <v>95</v>
       </c>
       <c r="Y418">
-        <v>184</v>
+        <v>284</v>
       </c>
       <c r="AE418" s="3">
-        <v>1545</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="419" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E419" t="s">
-[...12 lines deleted...]
-        <v>1082</v>
+      <c r="C419" t="s">
+        <v>111</v>
+      </c>
+      <c r="J419">
+        <v>7942584</v>
+      </c>
+      <c r="L419" t="s">
+        <v>19</v>
+      </c>
+      <c r="O419">
+        <v>139630</v>
+      </c>
+      <c r="Q419" s="2">
+        <v>41153</v>
+      </c>
+      <c r="U419" s="2">
+        <v>55092</v>
+      </c>
+      <c r="W419" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC419" s="3">
+        <v>7450</v>
+      </c>
+      <c r="AK419" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="420" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C420" t="s">
+      <c r="M420" t="s">
+        <v>22</v>
+      </c>
+      <c r="X420">
+        <v>8796</v>
+      </c>
+    </row>
+    <row r="421" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B421" t="s">
+        <v>23</v>
+      </c>
+      <c r="N421" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="422" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F422" t="s">
         <v>111</v>
       </c>
-      <c r="J420">
-[...2 lines deleted...]
-      <c r="L420" t="s">
+    </row>
+    <row r="423" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R423" t="s">
         <v>19</v>
       </c>
-      <c r="O420">
-[...37 lines deleted...]
-      </c>
     </row>
     <row r="424" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R424" t="s">
-        <v>19</v>
+      <c r="D424" t="s">
+        <v>25</v>
+      </c>
+      <c r="H424" t="s">
+        <v>26</v>
+      </c>
+      <c r="P424" t="s">
+        <v>27</v>
+      </c>
+      <c r="X424" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="425" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D425" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="AD425" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="426" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD426" t="s">
-        <v>29</v>
+      <c r="E426" t="s">
+        <v>30</v>
+      </c>
+      <c r="I426" t="s">
+        <v>173</v>
+      </c>
+      <c r="S426">
+        <v>95</v>
+      </c>
+      <c r="Y426">
+        <v>194</v>
+      </c>
+      <c r="AE426" s="3">
+        <v>7450</v>
       </c>
     </row>
     <row r="427" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E427" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I427" t="s">
-        <v>45</v>
+        <v>174</v>
       </c>
       <c r="S427">
         <v>95</v>
       </c>
       <c r="Y427">
-        <v>297</v>
+        <v>172</v>
       </c>
       <c r="AE427" s="3">
-        <v>7241</v>
+        <v>4823</v>
       </c>
     </row>
     <row r="428" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E428" t="s">
         <v>32</v>
       </c>
       <c r="I428" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="S428">
         <v>95</v>
       </c>
       <c r="Y428">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>184</v>
+      </c>
+      <c r="AE428" s="3">
+        <v>1545</v>
       </c>
     </row>
     <row r="429" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E429" t="s">
         <v>32</v>
       </c>
       <c r="I429" t="s">
+        <v>155</v>
+      </c>
+      <c r="S429">
+        <v>95</v>
+      </c>
+      <c r="Y429">
+        <v>185</v>
+      </c>
+      <c r="AE429" s="3">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="430" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C430" t="s">
+        <v>111</v>
+      </c>
+      <c r="J430">
+        <v>7942584</v>
+      </c>
+      <c r="L430" t="s">
+        <v>19</v>
+      </c>
+      <c r="O430">
+        <v>139637</v>
+      </c>
+      <c r="Q430" s="2">
+        <v>41275</v>
+      </c>
+      <c r="U430" s="2">
+        <v>55092</v>
+      </c>
+      <c r="W430" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC430" s="3">
+        <v>7241</v>
+      </c>
+      <c r="AK430" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="431" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M431" t="s">
+        <v>22</v>
+      </c>
+      <c r="X431">
+        <v>8796</v>
+      </c>
+    </row>
+    <row r="432" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B432" t="s">
+        <v>23</v>
+      </c>
+      <c r="N432" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="433" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="F433" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="434" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R434" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="435" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D435" t="s">
+        <v>25</v>
+      </c>
+      <c r="H435" t="s">
+        <v>26</v>
+      </c>
+      <c r="P435" t="s">
+        <v>27</v>
+      </c>
+      <c r="X435" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="436" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AD436" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="437" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E437" t="s">
+        <v>30</v>
+      </c>
+      <c r="I437" t="s">
+        <v>46</v>
+      </c>
+      <c r="S437">
+        <v>95</v>
+      </c>
+      <c r="Y437">
+        <v>297</v>
+      </c>
+      <c r="AE437" s="3">
+        <v>7241</v>
+      </c>
+    </row>
+    <row r="438" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E438" t="s">
+        <v>32</v>
+      </c>
+      <c r="I438" t="s">
+        <v>124</v>
+      </c>
+      <c r="S438">
+        <v>95</v>
+      </c>
+      <c r="Y438">
+        <v>279</v>
+      </c>
+      <c r="AE438">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="439" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E439" t="s">
+        <v>32</v>
+      </c>
+      <c r="I439" t="s">
         <v>127</v>
       </c>
-      <c r="S429">
-[...2 lines deleted...]
-      <c r="Y429">
+      <c r="S439">
+        <v>95</v>
+      </c>
+      <c r="Y439">
         <v>472</v>
       </c>
-      <c r="AE429">
+      <c r="AE439">
         <v>221</v>
       </c>
     </row>
-    <row r="430" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I430" t="s">
+    <row r="440" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E440" t="s">
+        <v>32</v>
+      </c>
+      <c r="I440" t="s">
         <v>175</v>
       </c>
-      <c r="S430">
-[...2 lines deleted...]
-      <c r="Y430">
+      <c r="S440">
+        <v>95</v>
+      </c>
+      <c r="Y440">
         <v>716</v>
       </c>
-      <c r="AE430">
+      <c r="AE440">
         <v>530</v>
       </c>
     </row>
-    <row r="431" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I431" t="s">
+    <row r="441" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E441" t="s">
+        <v>32</v>
+      </c>
+      <c r="I441" t="s">
         <v>135</v>
       </c>
-      <c r="S431">
-[...2 lines deleted...]
-      <c r="Y431">
+      <c r="S441">
+        <v>95</v>
+      </c>
+      <c r="Y441">
         <v>190</v>
       </c>
-      <c r="AE431" s="3">
+      <c r="AE441" s="3">
         <v>2738</v>
       </c>
     </row>
-    <row r="432" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I432" t="s">
+    <row r="442" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E442" t="s">
+        <v>32</v>
+      </c>
+      <c r="I442" t="s">
         <v>176</v>
       </c>
-      <c r="S432">
-[...2 lines deleted...]
-      <c r="Y432">
+      <c r="S442">
+        <v>95</v>
+      </c>
+      <c r="Y442">
         <v>280</v>
       </c>
-      <c r="AE432">
+      <c r="AE442">
         <v>10</v>
       </c>
     </row>
-    <row r="433" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I433" t="s">
+    <row r="443" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E443" t="s">
+        <v>32</v>
+      </c>
+      <c r="I443" t="s">
         <v>151</v>
       </c>
-      <c r="S433">
-[...2 lines deleted...]
-      <c r="Y433">
+      <c r="S443">
+        <v>95</v>
+      </c>
+      <c r="Y443">
         <v>479</v>
       </c>
-      <c r="AE433" s="3">
+      <c r="AE443" s="3">
         <v>1564</v>
       </c>
     </row>
-    <row r="434" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I434" t="s">
+    <row r="444" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E444" t="s">
+        <v>32</v>
+      </c>
+      <c r="I444" t="s">
         <v>162</v>
       </c>
-      <c r="S434">
-[...2 lines deleted...]
-      <c r="Y434">
+      <c r="S444">
+        <v>95</v>
+      </c>
+      <c r="Y444">
         <v>441</v>
       </c>
-      <c r="AE434" s="3">
+      <c r="AE444" s="3">
         <v>1421</v>
       </c>
     </row>
-    <row r="435" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I435" t="s">
+    <row r="445" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="T445">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="446" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="J446" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>1</v>
+      </c>
+      <c r="G447" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="448" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>3</v>
+      </c>
+      <c r="G448">
+        <v>67977322</v>
+      </c>
+      <c r="AH448" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI448" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="449" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C449" t="s">
+        <v>5</v>
+      </c>
+      <c r="J449" t="s">
+        <v>6</v>
+      </c>
+      <c r="K449" t="s">
+        <v>7</v>
+      </c>
+      <c r="M449" t="s">
+        <v>8</v>
+      </c>
+      <c r="O449" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q449" t="s">
+        <v>10</v>
+      </c>
+      <c r="U449" t="s">
+        <v>11</v>
+      </c>
+      <c r="V449" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X449" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z449" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB449" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF449" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ449" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="450" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E450" t="s">
+        <v>32</v>
+      </c>
+      <c r="I450" t="s">
         <v>166</v>
       </c>
-      <c r="S435">
-[...2 lines deleted...]
-      <c r="Y435">
+      <c r="S450">
+        <v>95</v>
+      </c>
+      <c r="Y450">
         <v>446</v>
       </c>
-      <c r="AE435">
+      <c r="AE450">
         <v>582</v>
       </c>
     </row>
-    <row r="436" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C436" t="s">
+    <row r="451" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C451" t="s">
         <v>111</v>
       </c>
-      <c r="J436">
+      <c r="J451">
         <v>7942584</v>
       </c>
-      <c r="L436" t="s">
+      <c r="L451" t="s">
         <v>19</v>
       </c>
-      <c r="O436">
+      <c r="O451">
         <v>140047</v>
       </c>
-      <c r="Q436" s="2">
+      <c r="Q451" s="2">
         <v>41730</v>
       </c>
-      <c r="U436" s="2">
+      <c r="U451" s="2">
         <v>49248</v>
       </c>
-      <c r="W436" t="s">
+      <c r="W451" t="s">
         <v>20</v>
       </c>
-      <c r="AC436" s="3">
+      <c r="AC451" s="3">
         <v>46478</v>
       </c>
-      <c r="AK436" t="s">
-[...4 lines deleted...]
-      <c r="M437" t="s">
+      <c r="AK451" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="452" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M452" t="s">
         <v>22</v>
       </c>
-      <c r="X437">
-[...4 lines deleted...]
-      <c r="B438" t="s">
+      <c r="X452">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="453" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B453" t="s">
         <v>23</v>
       </c>
-      <c r="N438" t="s">
+      <c r="N453" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="439" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F439" t="s">
+    <row r="454" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F454" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="440" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R440" t="s">
+    <row r="455" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R455" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="441" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D441" t="s">
+    <row r="456" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D456" t="s">
         <v>25</v>
       </c>
-      <c r="H441" t="s">
+      <c r="H456" t="s">
         <v>26</v>
       </c>
-      <c r="P441" t="s">
+      <c r="P456" t="s">
         <v>27</v>
       </c>
-      <c r="X441" t="s">
+      <c r="X456" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="442" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD442" t="s">
+    <row r="457" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD457" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="443" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E443" t="s">
+    <row r="458" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E458" t="s">
         <v>30</v>
       </c>
-      <c r="I443" t="s">
-[...5 lines deleted...]
-      <c r="Y443">
+      <c r="I458" t="s">
+        <v>46</v>
+      </c>
+      <c r="S458">
+        <v>95</v>
+      </c>
+      <c r="Y458">
         <v>297</v>
       </c>
-      <c r="AE443" s="3">
+      <c r="AE458" s="3">
         <v>46478</v>
       </c>
     </row>
-    <row r="444" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I444" t="s">
+    <row r="459" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E459" t="s">
+        <v>32</v>
+      </c>
+      <c r="I459" t="s">
         <v>127</v>
       </c>
-      <c r="S444">
-[...2 lines deleted...]
-      <c r="Y444">
+      <c r="S459">
+        <v>95</v>
+      </c>
+      <c r="Y459">
         <v>472</v>
       </c>
-      <c r="AE444" s="3">
+      <c r="AE459" s="3">
         <v>15000</v>
       </c>
     </row>
-    <row r="445" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I445" t="s">
+    <row r="460" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E460" t="s">
+        <v>32</v>
+      </c>
+      <c r="I460" t="s">
         <v>135</v>
       </c>
-      <c r="S445">
-[...2 lines deleted...]
-      <c r="Y445">
+      <c r="S460">
+        <v>95</v>
+      </c>
+      <c r="Y460">
         <v>190</v>
       </c>
-      <c r="AE445">
+      <c r="AE460">
         <v>278</v>
       </c>
     </row>
-    <row r="446" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I446" t="s">
+    <row r="461" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E461" t="s">
+        <v>32</v>
+      </c>
+      <c r="I461" t="s">
         <v>33</v>
       </c>
-      <c r="S446">
-[...2 lines deleted...]
-      <c r="Y446">
+      <c r="S461">
+        <v>95</v>
+      </c>
+      <c r="Y461">
         <v>92</v>
       </c>
-      <c r="AE446" s="3">
+      <c r="AE461" s="3">
         <v>5000</v>
       </c>
     </row>
-    <row r="447" spans="2:37" x14ac:dyDescent="0.25">
-[...76 lines deleted...]
-      <c r="I452" t="s">
+    <row r="462" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E462" t="s">
+        <v>32</v>
+      </c>
+      <c r="I462" t="s">
         <v>177</v>
       </c>
-      <c r="S452">
-[...2 lines deleted...]
-      <c r="Y452">
+      <c r="S462">
+        <v>95</v>
+      </c>
+      <c r="Y462">
         <v>372</v>
       </c>
-      <c r="AE452">
+      <c r="AE462">
         <v>800</v>
       </c>
     </row>
-    <row r="453" spans="1:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I453" t="s">
+    <row r="463" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E463" t="s">
+        <v>32</v>
+      </c>
+      <c r="I463" t="s">
         <v>178</v>
       </c>
-      <c r="S453">
-[...2 lines deleted...]
-      <c r="Y453">
+      <c r="S463">
+        <v>95</v>
+      </c>
+      <c r="Y463">
         <v>467</v>
       </c>
-      <c r="AE453" s="3">
+      <c r="AE463" s="3">
         <v>4000</v>
       </c>
     </row>
-    <row r="454" spans="1:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y454">
+    <row r="464" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E464" t="s">
+        <v>32</v>
+      </c>
+      <c r="I464" t="s">
+        <v>82</v>
+      </c>
+      <c r="S464">
+        <v>95</v>
+      </c>
+      <c r="Y464">
         <v>188</v>
       </c>
-      <c r="AE454" s="3">
+      <c r="AE464" s="3">
         <v>21400</v>
       </c>
     </row>
-    <row r="455" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C455" t="s">
+    <row r="465" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C465" t="s">
         <v>111</v>
       </c>
-      <c r="J455">
+      <c r="J465">
         <v>7942584</v>
       </c>
-      <c r="L455" t="s">
+      <c r="L465" t="s">
         <v>19</v>
       </c>
-      <c r="O455">
+      <c r="O465">
         <v>140748</v>
       </c>
-      <c r="Q455" s="2">
+      <c r="Q465" s="2">
         <v>42095</v>
       </c>
-      <c r="U455" s="2">
+      <c r="U465" s="2">
         <v>47938</v>
       </c>
-      <c r="W455" t="s">
+      <c r="W465" t="s">
         <v>20</v>
       </c>
-      <c r="AC455" s="3">
+      <c r="AC465" s="3">
         <v>1000</v>
       </c>
-      <c r="AK455" t="s">
-[...4 lines deleted...]
-      <c r="M456" t="s">
+      <c r="AK465" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="466" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M466" t="s">
         <v>22</v>
       </c>
-      <c r="X456">
-[...4 lines deleted...]
-      <c r="B457" t="s">
+      <c r="X466">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="467" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B467" t="s">
         <v>23</v>
       </c>
-      <c r="N457" t="s">
+      <c r="N467" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="458" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D458" t="s">
+    <row r="468" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D468" t="s">
         <v>25</v>
       </c>
-      <c r="H458" t="s">
+      <c r="H468" t="s">
         <v>26</v>
       </c>
-      <c r="P458" t="s">
+      <c r="P468" t="s">
         <v>27</v>
       </c>
-      <c r="X458" t="s">
+      <c r="X468" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="459" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD459" t="s">
+    <row r="469" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD469" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="460" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E460" t="s">
+    <row r="470" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E470" t="s">
         <v>30</v>
       </c>
-      <c r="I460" t="s">
+      <c r="I470" t="s">
         <v>37</v>
       </c>
-      <c r="S460">
-[...2 lines deleted...]
-      <c r="Y460">
+      <c r="S470">
+        <v>95</v>
+      </c>
+      <c r="Y470">
         <v>543</v>
       </c>
-      <c r="AE460" s="3">
+      <c r="AE470" s="3">
         <v>1000</v>
       </c>
     </row>
-    <row r="461" spans="1:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I461" t="s">
+    <row r="471" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E471" t="s">
+        <v>32</v>
+      </c>
+      <c r="I471" t="s">
         <v>178</v>
       </c>
-      <c r="S461">
-[...2 lines deleted...]
-      <c r="Y461">
+      <c r="S471">
+        <v>95</v>
+      </c>
+      <c r="Y471">
         <v>467</v>
       </c>
-      <c r="AE461" s="3">
+      <c r="AE471" s="3">
         <v>1000</v>
       </c>
     </row>
-    <row r="462" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C462" t="s">
+    <row r="472" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C472" t="s">
         <v>111</v>
       </c>
-      <c r="J462">
+      <c r="J472">
         <v>7942584</v>
       </c>
-      <c r="L462" t="s">
+      <c r="L472" t="s">
         <v>19</v>
       </c>
-      <c r="O462">
+      <c r="O472">
         <v>142548</v>
       </c>
-      <c r="Q462" s="2">
+      <c r="Q472" s="2">
         <v>43405</v>
       </c>
-      <c r="U462" s="2">
+      <c r="U472" s="2">
         <v>49248</v>
       </c>
-      <c r="W462" t="s">
+      <c r="W472" t="s">
         <v>20</v>
       </c>
-      <c r="AC462" s="3">
+      <c r="AC472" s="3">
         <v>10000</v>
       </c>
-      <c r="AK462" t="s">
-[...4 lines deleted...]
-      <c r="M463" t="s">
+      <c r="AK472" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="473" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M473" t="s">
         <v>22</v>
       </c>
-      <c r="X463">
-[...4 lines deleted...]
-      <c r="B464" t="s">
+      <c r="X473">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="474" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B474" t="s">
         <v>23</v>
       </c>
-      <c r="N464" t="s">
+      <c r="N474" t="s">
         <v>24</v>
-      </c>
-[...123 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="475" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D475" t="s">
         <v>25</v>
       </c>
       <c r="H475" t="s">
         <v>26</v>
       </c>
       <c r="P475" t="s">
         <v>27</v>
       </c>
       <c r="X475" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="476" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD476" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="477" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E477" t="s">
         <v>30</v>
       </c>
       <c r="I477" t="s">
-        <v>118</v>
+        <v>179</v>
       </c>
       <c r="S477">
         <v>95</v>
       </c>
       <c r="Y477">
-        <v>415</v>
+        <v>235</v>
       </c>
       <c r="AE477" s="3">
         <v>10000</v>
       </c>
     </row>
     <row r="478" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E478" t="s">
         <v>32</v>
       </c>
       <c r="I478" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="S478">
         <v>95</v>
       </c>
       <c r="Y478">
-        <v>367</v>
+        <v>196</v>
       </c>
       <c r="AE478" s="3">
-        <v>5946</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="479" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E479" t="s">
         <v>32</v>
       </c>
       <c r="I479" t="s">
-        <v>180</v>
+        <v>82</v>
       </c>
       <c r="S479">
         <v>95</v>
       </c>
       <c r="Y479">
-        <v>778</v>
+        <v>188</v>
       </c>
       <c r="AE479" s="3">
-        <v>4054</v>
+        <v>8960</v>
       </c>
     </row>
     <row r="480" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C480" t="s">
         <v>111</v>
       </c>
       <c r="J480">
         <v>7942584</v>
       </c>
       <c r="L480" t="s">
         <v>19</v>
       </c>
       <c r="O480">
-        <v>143078</v>
+        <v>142967</v>
       </c>
       <c r="Q480" s="2">
-        <v>43770</v>
+        <v>43647</v>
       </c>
       <c r="U480" s="2">
-        <v>45382</v>
+        <v>47299</v>
       </c>
       <c r="W480" t="s">
         <v>20</v>
       </c>
       <c r="AC480" s="3">
         <v>10000</v>
       </c>
       <c r="AK480" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
     </row>
     <row r="481" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M481" t="s">
         <v>22</v>
       </c>
       <c r="X481">
-        <v>365</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="482" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B482" t="s">
         <v>23</v>
       </c>
       <c r="N482" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="483" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D483" t="s">
+      <c r="F483" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="484" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R484" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="485" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D485" t="s">
         <v>25</v>
       </c>
-      <c r="H483" t="s">
+      <c r="H485" t="s">
         <v>26</v>
       </c>
-      <c r="P483" t="s">
+      <c r="P485" t="s">
         <v>27</v>
       </c>
-      <c r="X483" t="s">
+      <c r="X485" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="484" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD484" t="s">
+    <row r="486" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD486" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="485" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E485" t="s">
+    <row r="487" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E487" t="s">
         <v>30</v>
       </c>
-      <c r="I485" t="s">
-[...8 lines deleted...]
-      <c r="AE485" s="3">
+      <c r="I487" t="s">
+        <v>118</v>
+      </c>
+      <c r="S487">
+        <v>95</v>
+      </c>
+      <c r="Y487">
+        <v>415</v>
+      </c>
+      <c r="AE487" s="3">
         <v>10000</v>
       </c>
     </row>
-    <row r="486" spans="1:37" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="AE486" s="3">
+    <row r="488" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E488" t="s">
+        <v>32</v>
+      </c>
+      <c r="I488" t="s">
+        <v>156</v>
+      </c>
+      <c r="S488">
+        <v>95</v>
+      </c>
+      <c r="Y488">
+        <v>367</v>
+      </c>
+      <c r="AE488" s="3">
+        <v>5946</v>
+      </c>
+    </row>
+    <row r="489" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T489">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="490" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J490" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="491" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>1</v>
+      </c>
+      <c r="G491" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="492" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>3</v>
+      </c>
+      <c r="G492">
+        <v>67977322</v>
+      </c>
+      <c r="AH492" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI492" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="493" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C493" t="s">
+        <v>5</v>
+      </c>
+      <c r="J493" t="s">
+        <v>6</v>
+      </c>
+      <c r="K493" t="s">
+        <v>7</v>
+      </c>
+      <c r="M493" t="s">
+        <v>8</v>
+      </c>
+      <c r="O493" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q493" t="s">
+        <v>10</v>
+      </c>
+      <c r="U493" t="s">
+        <v>11</v>
+      </c>
+      <c r="V493" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X493" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z493" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB493" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF493" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ493" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="494" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E494" t="s">
+        <v>32</v>
+      </c>
+      <c r="I494" t="s">
+        <v>180</v>
+      </c>
+      <c r="S494">
+        <v>95</v>
+      </c>
+      <c r="Y494">
+        <v>778</v>
+      </c>
+      <c r="AE494" s="3">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="495" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C495" t="s">
+        <v>111</v>
+      </c>
+      <c r="J495">
+        <v>7942584</v>
+      </c>
+      <c r="L495" t="s">
+        <v>19</v>
+      </c>
+      <c r="O495">
+        <v>143078</v>
+      </c>
+      <c r="Q495" s="2">
+        <v>43770</v>
+      </c>
+      <c r="U495" s="2">
+        <v>48304</v>
+      </c>
+      <c r="W495" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC495" s="3">
         <v>10000</v>
       </c>
-    </row>
-[...103 lines deleted...]
-      <c r="M493" t="s">
+      <c r="AK495" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="496" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M496" t="s">
         <v>22</v>
       </c>
-      <c r="X493">
-[...4 lines deleted...]
-      <c r="B494" t="s">
+      <c r="X496">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="497" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B497" t="s">
         <v>23</v>
       </c>
-      <c r="N494" t="s">
+      <c r="N497" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="495" spans="1:37" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="D497" t="s">
+    <row r="498" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D498" t="s">
         <v>25</v>
       </c>
-      <c r="H497" t="s">
+      <c r="H498" t="s">
         <v>26</v>
       </c>
-      <c r="P497" t="s">
+      <c r="P498" t="s">
         <v>27</v>
       </c>
-      <c r="X497" t="s">
+      <c r="X498" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="498" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD498" t="s">
+    <row r="499" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD499" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>2351</v>
       </c>
     </row>
     <row r="500" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E500" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I500" t="s">
-        <v>137</v>
+        <v>181</v>
       </c>
       <c r="S500">
         <v>95</v>
       </c>
       <c r="Y500">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>672</v>
+      </c>
+      <c r="AE500" s="3">
+        <v>10000</v>
       </c>
     </row>
     <row r="501" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E501" t="s">
         <v>32</v>
       </c>
       <c r="I501" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="S501">
         <v>95</v>
       </c>
       <c r="Y501">
-        <v>446</v>
+        <v>188</v>
       </c>
       <c r="AE501" s="3">
-        <v>1091</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="502" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E502" t="s">
-[...12 lines deleted...]
-        <v>847</v>
+      <c r="C502" t="s">
+        <v>111</v>
+      </c>
+      <c r="J502">
+        <v>7942584</v>
+      </c>
+      <c r="L502" t="s">
+        <v>19</v>
+      </c>
+      <c r="O502">
+        <v>143550</v>
+      </c>
+      <c r="Q502" s="2">
+        <v>43992</v>
+      </c>
+      <c r="U502" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W502" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC502" s="3">
+        <v>2351</v>
+      </c>
+      <c r="AK502" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="503" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C503" t="s">
-[...5 lines deleted...]
-      <c r="L503" t="s">
+      <c r="M503" t="s">
+        <v>22</v>
+      </c>
+      <c r="X503">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="504" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B504" t="s">
+        <v>23</v>
+      </c>
+      <c r="N504" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="505" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F505" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="506" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R506" t="s">
         <v>19</v>
       </c>
-      <c r="O503">
-[...35 lines deleted...]
-      <c r="D506" t="s">
+    </row>
+    <row r="507" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D507" t="s">
         <v>25</v>
       </c>
-      <c r="H506" t="s">
+      <c r="H507" t="s">
         <v>26</v>
       </c>
-      <c r="P506" t="s">
+      <c r="P507" t="s">
         <v>27</v>
       </c>
-      <c r="X506" t="s">
+      <c r="X507" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="507" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD507" t="s">
+    <row r="508" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD508" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="509" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E509" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I509" t="s">
+        <v>118</v>
+      </c>
+      <c r="S509">
+        <v>95</v>
+      </c>
+      <c r="Y509">
+        <v>415</v>
+      </c>
+      <c r="AE509" s="3">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="510" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E510" t="s">
+        <v>32</v>
+      </c>
+      <c r="I510" t="s">
+        <v>137</v>
+      </c>
+      <c r="S510">
+        <v>95</v>
+      </c>
+      <c r="Y510">
+        <v>469</v>
+      </c>
+      <c r="AE510">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="511" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E511" t="s">
+        <v>32</v>
+      </c>
+      <c r="I511" t="s">
+        <v>166</v>
+      </c>
+      <c r="S511">
+        <v>95</v>
+      </c>
+      <c r="Y511">
+        <v>446</v>
+      </c>
+      <c r="AE511" s="3">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="512" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E512" t="s">
+        <v>32</v>
+      </c>
+      <c r="I512" t="s">
+        <v>167</v>
+      </c>
+      <c r="S512">
+        <v>95</v>
+      </c>
+      <c r="Y512">
+        <v>223</v>
+      </c>
+      <c r="AE512">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="513" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C513" t="s">
+        <v>111</v>
+      </c>
+      <c r="J513">
+        <v>7942584</v>
+      </c>
+      <c r="L513" t="s">
+        <v>19</v>
+      </c>
+      <c r="O513">
+        <v>143821</v>
+      </c>
+      <c r="Q513" s="2">
+        <v>44146</v>
+      </c>
+      <c r="U513" s="2">
+        <v>47797</v>
+      </c>
+      <c r="W513" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC513" s="3">
+        <v>1083</v>
+      </c>
+      <c r="AK513" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="514" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M514" t="s">
+        <v>22</v>
+      </c>
+      <c r="X514">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="515" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B515" t="s">
+        <v>23</v>
+      </c>
+      <c r="N515" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="516" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D516" t="s">
+        <v>25</v>
+      </c>
+      <c r="H516" t="s">
+        <v>26</v>
+      </c>
+      <c r="P516" t="s">
+        <v>27</v>
+      </c>
+      <c r="X516" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="517" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD517" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="518" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E518" t="s">
+        <v>30</v>
+      </c>
+      <c r="I518" t="s">
+        <v>182</v>
+      </c>
+      <c r="S518">
+        <v>95</v>
+      </c>
+      <c r="Y518">
+        <v>912</v>
+      </c>
+      <c r="AE518" s="3">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="519" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E519" t="s">
+        <v>32</v>
+      </c>
+      <c r="I519" t="s">
         <v>165</v>
       </c>
-      <c r="S509">
-[...2 lines deleted...]
-      <c r="Y509">
+      <c r="S519">
+        <v>95</v>
+      </c>
+      <c r="Y519">
         <v>520</v>
       </c>
-      <c r="AE509" s="3">
+      <c r="AE519" s="3">
         <v>1083</v>
       </c>
     </row>
-    <row r="510" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C510" t="s">
+    <row r="520" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C520" t="s">
         <v>183</v>
       </c>
-      <c r="J510">
+      <c r="J520">
         <v>118638852</v>
       </c>
-      <c r="L510" t="s">
+      <c r="L520" t="s">
         <v>19</v>
       </c>
-      <c r="O510">
+      <c r="O520">
         <v>145139</v>
       </c>
-      <c r="Q510" s="2">
+      <c r="Q520" s="2">
         <v>45170</v>
       </c>
-      <c r="U510" s="2">
+      <c r="U520" s="2">
         <v>48883</v>
       </c>
-      <c r="W510" t="s">
+      <c r="W520" t="s">
         <v>20</v>
       </c>
-      <c r="AC510" s="3">
+      <c r="AC520" s="3">
         <v>21878</v>
       </c>
-      <c r="AK510" t="s">
+      <c r="AK520" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="511" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M511" t="s">
+    <row r="521" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M521" t="s">
         <v>22</v>
       </c>
-      <c r="X511">
-[...4 lines deleted...]
-      <c r="B512" t="s">
+      <c r="X521">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="522" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B522" t="s">
         <v>23</v>
       </c>
-      <c r="N512" t="s">
+      <c r="N522" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="513" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D513" t="s">
+    <row r="523" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D523" t="s">
         <v>25</v>
       </c>
-      <c r="H513" t="s">
+      <c r="H523" t="s">
         <v>26</v>
       </c>
-      <c r="P513" t="s">
+      <c r="P523" t="s">
         <v>27</v>
       </c>
-      <c r="X513" t="s">
+      <c r="X523" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="514" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD514" t="s">
+    <row r="524" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD524" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="515" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E515" t="s">
+    <row r="525" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E525" t="s">
         <v>30</v>
       </c>
-      <c r="I515" t="s">
-[...5 lines deleted...]
-      <c r="Y515">
+      <c r="I525" t="s">
+        <v>46</v>
+      </c>
+      <c r="S525">
+        <v>95</v>
+      </c>
+      <c r="Y525">
         <v>297</v>
       </c>
-      <c r="AE515" s="3">
+      <c r="AE525" s="3">
         <v>21878</v>
       </c>
     </row>
-    <row r="516" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I516" t="s">
+    <row r="526" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E526" t="s">
+        <v>32</v>
+      </c>
+      <c r="I526" t="s">
         <v>184</v>
       </c>
-      <c r="S516">
-[...2 lines deleted...]
-      <c r="Y516">
+      <c r="S526">
+        <v>95</v>
+      </c>
+      <c r="Y526">
         <v>628</v>
       </c>
-      <c r="AE516" s="3">
+      <c r="AE526" s="3">
         <v>21878</v>
       </c>
     </row>
-    <row r="517" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C517" t="s">
+    <row r="527" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C527" t="s">
         <v>183</v>
       </c>
-      <c r="J517">
+      <c r="J527">
         <v>118638852</v>
       </c>
-      <c r="L517" t="s">
+      <c r="L527" t="s">
         <v>19</v>
       </c>
-      <c r="O517">
+      <c r="O527">
         <v>145801</v>
       </c>
-      <c r="Q517" s="2">
+      <c r="Q527" s="2">
         <v>45597</v>
       </c>
-      <c r="U517" s="2">
-[...2 lines deleted...]
-      <c r="W517" t="s">
+      <c r="U527" s="2">
+        <v>48518</v>
+      </c>
+      <c r="W527" t="s">
         <v>20</v>
       </c>
-      <c r="AC517" s="3">
+      <c r="AC527" s="3">
         <v>9000</v>
       </c>
-      <c r="AK517" t="s">
+      <c r="AK527" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="528" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M528" t="s">
+        <v>22</v>
+      </c>
+      <c r="X528">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="529" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B529" t="s">
+        <v>23</v>
+      </c>
+      <c r="N529" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="530" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="T530">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="531" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I531" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="532" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>1</v>
+      </c>
+      <c r="F532" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="533" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
+        <v>3</v>
+      </c>
+      <c r="F533">
+        <v>67977322</v>
+      </c>
+      <c r="AF533" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG533" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="534" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C534" t="s">
+        <v>5</v>
+      </c>
+      <c r="I534" t="s">
+        <v>6</v>
+      </c>
+      <c r="J534" t="s">
+        <v>7</v>
+      </c>
+      <c r="L534" t="s">
+        <v>8</v>
+      </c>
+      <c r="N534" t="s">
+        <v>9</v>
+      </c>
+      <c r="P534" t="s">
+        <v>10</v>
+      </c>
+      <c r="S534" t="s">
+        <v>11</v>
+      </c>
+      <c r="T534" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V534" t="s">
+        <v>13</v>
+      </c>
+      <c r="X534" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z534" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD534" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH534" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="535" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D535" t="s">
+        <v>25</v>
+      </c>
+      <c r="G535" t="s">
+        <v>26</v>
+      </c>
+      <c r="O535" t="s">
+        <v>27</v>
+      </c>
+      <c r="V535" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="536" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB536" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="537" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E537" t="s">
+        <v>30</v>
+      </c>
+      <c r="H537" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q537">
+        <v>95</v>
+      </c>
+      <c r="W537">
+        <v>543</v>
+      </c>
+      <c r="AC537" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="538" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E538" t="s">
+        <v>32</v>
+      </c>
+      <c r="H538" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q538">
+        <v>95</v>
+      </c>
+      <c r="W538">
+        <v>3</v>
+      </c>
+      <c r="AC538" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="539" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C539" t="s">
+        <v>185</v>
+      </c>
+      <c r="I539">
+        <v>945601599</v>
+      </c>
+      <c r="K539" t="s">
+        <v>19</v>
+      </c>
+      <c r="N539">
+        <v>146938</v>
+      </c>
+      <c r="P539" s="2">
+        <v>46113</v>
+      </c>
+      <c r="S539" s="2">
+        <v>46326</v>
+      </c>
+      <c r="U539" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA539" s="3">
+        <v>2500</v>
+      </c>
+      <c r="AI539" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="518" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M518" t="s">
+    <row r="540" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L540" t="s">
         <v>22</v>
       </c>
-      <c r="X518">
-[...4 lines deleted...]
-      <c r="B519" t="s">
+      <c r="V540">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="541" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B541" t="s">
         <v>23</v>
       </c>
-      <c r="N519" t="s">
+      <c r="M541" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="520" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D520" t="s">
+    <row r="542" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D542" t="s">
         <v>25</v>
       </c>
-      <c r="H520" t="s">
+      <c r="G542" t="s">
         <v>26</v>
       </c>
-      <c r="P520" t="s">
+      <c r="O542" t="s">
         <v>27</v>
       </c>
-      <c r="X520" t="s">
+      <c r="V542" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="521" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD521" t="s">
+    <row r="543" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB543" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="522" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E522" t="s">
+    <row r="544" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E544" t="s">
         <v>30</v>
       </c>
-      <c r="I522" t="s">
+      <c r="H544" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q544">
+        <v>95</v>
+      </c>
+      <c r="W544">
+        <v>187</v>
+      </c>
+      <c r="AC544" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="545" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E545" t="s">
+        <v>32</v>
+      </c>
+      <c r="H545" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q545">
+        <v>95</v>
+      </c>
+      <c r="W545">
+        <v>3</v>
+      </c>
+      <c r="AC545" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="546" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C546" t="s">
+        <v>185</v>
+      </c>
+      <c r="I546">
+        <v>945601599</v>
+      </c>
+      <c r="K546" t="s">
+        <v>19</v>
+      </c>
+      <c r="N546">
+        <v>147124</v>
+      </c>
+      <c r="P546" s="2">
+        <v>46143</v>
+      </c>
+      <c r="S546" s="2">
+        <v>46173</v>
+      </c>
+      <c r="U546" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA546" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AI546" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="547" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L547" t="s">
+        <v>22</v>
+      </c>
+      <c r="V547">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="548" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B548" t="s">
+        <v>23</v>
+      </c>
+      <c r="M548" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="549" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D549" t="s">
+        <v>25</v>
+      </c>
+      <c r="G549" t="s">
+        <v>26</v>
+      </c>
+      <c r="O549" t="s">
+        <v>27</v>
+      </c>
+      <c r="V549" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="550" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB550" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="551" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E551" t="s">
+        <v>30</v>
+      </c>
+      <c r="H551" t="s">
         <v>37</v>
       </c>
-      <c r="S522">
-[...2 lines deleted...]
-      <c r="Y522">
+      <c r="Q551">
+        <v>95</v>
+      </c>
+      <c r="W551">
         <v>543</v>
       </c>
-      <c r="AE522" s="3">
-[...27 lines deleted...]
-      <c r="L524" t="s">
+      <c r="AC551" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="552" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E552" t="s">
+        <v>32</v>
+      </c>
+      <c r="H552" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q552">
+        <v>95</v>
+      </c>
+      <c r="W552">
+        <v>550</v>
+      </c>
+      <c r="AC552" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="553" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C553" t="s">
+        <v>186</v>
+      </c>
+      <c r="I553">
+        <v>79663087</v>
+      </c>
+      <c r="K553" t="s">
         <v>19</v>
       </c>
-      <c r="O524">
-[...8 lines deleted...]
-      <c r="W524" t="s">
+      <c r="N553">
+        <v>145121</v>
+      </c>
+      <c r="P553" s="2">
+        <v>45597</v>
+      </c>
+      <c r="S553" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U553" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA553" s="3">
+        <v>42000</v>
+      </c>
+      <c r="AI553" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="554" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L554" t="s">
+        <v>22</v>
+      </c>
+      <c r="V554">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="555" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B555" t="s">
+        <v>23</v>
+      </c>
+      <c r="M555" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="556" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D556" t="s">
+        <v>25</v>
+      </c>
+      <c r="G556" t="s">
+        <v>26</v>
+      </c>
+      <c r="O556" t="s">
+        <v>27</v>
+      </c>
+      <c r="V556" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="557" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB557" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="558" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E558" t="s">
+        <v>30</v>
+      </c>
+      <c r="H558" t="s">
+        <v>187</v>
+      </c>
+      <c r="Q558">
+        <v>95</v>
+      </c>
+      <c r="W558">
+        <v>727</v>
+      </c>
+      <c r="AC558" s="3">
+        <v>42000</v>
+      </c>
+    </row>
+    <row r="559" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E559" t="s">
+        <v>32</v>
+      </c>
+      <c r="H559" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q559">
+        <v>95</v>
+      </c>
+      <c r="W559">
+        <v>92</v>
+      </c>
+      <c r="AC559" s="3">
+        <v>42000</v>
+      </c>
+    </row>
+    <row r="560" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C560" t="s">
+        <v>186</v>
+      </c>
+      <c r="I560">
+        <v>79663087</v>
+      </c>
+      <c r="K560" t="s">
         <v>19</v>
       </c>
-      <c r="AC524" s="3">
-[...7 lines deleted...]
-      <c r="M525" t="s">
+      <c r="N560">
+        <v>145641</v>
+      </c>
+      <c r="P560" s="2">
+        <v>45962</v>
+      </c>
+      <c r="S560" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U560" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA560" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AI560" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="561" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="L561" t="s">
         <v>22</v>
       </c>
-      <c r="X525">
-[...4 lines deleted...]
-      <c r="B526" t="s">
+      <c r="V561">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="562" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B562" t="s">
         <v>23</v>
       </c>
-      <c r="N526" t="s">
+      <c r="M562" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="527" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D527" t="s">
+    <row r="563" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="D563" t="s">
         <v>25</v>
       </c>
-      <c r="H527" t="s">
+      <c r="G563" t="s">
         <v>26</v>
       </c>
-      <c r="P527" t="s">
+      <c r="O563" t="s">
         <v>27</v>
       </c>
-      <c r="X527" t="s">
+      <c r="V563" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="528" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD528" t="s">
+    <row r="564" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AB564" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="529" spans="1:37" x14ac:dyDescent="0.25">
-[...491 lines deleted...]
-    <row r="565" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E565" t="s">
         <v>30</v>
       </c>
-      <c r="I565" t="s">
-[...12 lines deleted...]
-    <row r="566" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="H565" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q565">
+        <v>95</v>
+      </c>
+      <c r="W565">
+        <v>187</v>
+      </c>
+      <c r="AC565" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="566" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E566" t="s">
-        <v>30</v>
-[...7 lines deleted...]
-      <c r="Y566">
+        <v>32</v>
+      </c>
+      <c r="H566" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q566">
+        <v>95</v>
+      </c>
+      <c r="W566">
+        <v>3</v>
+      </c>
+      <c r="AC566" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="567" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C567" t="s">
+        <v>188</v>
+      </c>
+      <c r="I567">
+        <v>73093437</v>
+      </c>
+      <c r="K567" t="s">
+        <v>19</v>
+      </c>
+      <c r="N567">
+        <v>100115</v>
+      </c>
+      <c r="P567" s="2">
+        <v>34516</v>
+      </c>
+      <c r="S567" s="2">
+        <v>41820</v>
+      </c>
+      <c r="U567" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA567" s="3">
+        <v>1000</v>
+      </c>
+      <c r="AI567" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="568" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="L568" t="s">
+        <v>22</v>
+      </c>
+      <c r="V568">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="569" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B569" t="s">
+        <v>23</v>
+      </c>
+      <c r="M569" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="570" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="R570">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="571" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J571" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="572" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>1</v>
+      </c>
+      <c r="G572" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="573" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>3</v>
+      </c>
+      <c r="G573">
+        <v>67977322</v>
+      </c>
+      <c r="AH573" t="s">
         <v>4</v>
       </c>
-      <c r="AE566">
-[...21 lines deleted...]
-      <c r="T568">
+      <c r="AI573" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="574" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C574" t="s">
+        <v>5</v>
+      </c>
+      <c r="J574" t="s">
+        <v>6</v>
+      </c>
+      <c r="K574" t="s">
+        <v>7</v>
+      </c>
+      <c r="M574" t="s">
+        <v>8</v>
+      </c>
+      <c r="O574" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q574" t="s">
+        <v>10</v>
+      </c>
+      <c r="U574" t="s">
+        <v>11</v>
+      </c>
+      <c r="V574" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X574" t="s">
         <v>13</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="Z572" t="s">
+      <c r="Z574" t="s">
         <v>14</v>
       </c>
-      <c r="AB572" t="s">
+      <c r="AB574" t="s">
         <v>15</v>
       </c>
-      <c r="AF572" t="s">
+      <c r="AF574" t="s">
         <v>16</v>
       </c>
-      <c r="AJ572" t="s">
+      <c r="AJ574" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="573" spans="1:37" x14ac:dyDescent="0.25">
-[...36 lines deleted...]
-    <row r="575" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="575" spans="1:36" x14ac:dyDescent="0.25">
       <c r="B575" t="s">
         <v>23</v>
       </c>
       <c r="N575" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="576" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:36" x14ac:dyDescent="0.25">
       <c r="F576" t="s">
-        <v>113</v>
+        <v>190</v>
       </c>
     </row>
     <row r="577" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R577" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="578" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D578" t="s">
         <v>25</v>
       </c>
       <c r="H578" t="s">
         <v>26</v>
       </c>
       <c r="P578" t="s">
         <v>27</v>
       </c>
       <c r="X578" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="579" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD579" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="580" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E580" t="s">
         <v>30</v>
       </c>
       <c r="I580" t="s">
         <v>42</v>
       </c>
       <c r="S580">
         <v>95</v>
       </c>
       <c r="Y580">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>1900</v>
+        <v>556</v>
+      </c>
+      <c r="AE580">
+        <v>450</v>
       </c>
     </row>
     <row r="581" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E581" t="s">
         <v>30</v>
       </c>
       <c r="I581" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="S581">
         <v>95</v>
       </c>
       <c r="Y581">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>1142</v>
+        <v>700</v>
+      </c>
+      <c r="AE581">
+        <v>450</v>
       </c>
     </row>
     <row r="582" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E582" t="s">
         <v>30</v>
       </c>
       <c r="I582" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="S582">
         <v>95</v>
       </c>
       <c r="Y582">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>2958</v>
+        <v>4</v>
+      </c>
+      <c r="AE582">
+        <v>100</v>
       </c>
     </row>
     <row r="583" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E583" t="s">
         <v>32</v>
       </c>
       <c r="I583" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="S583">
         <v>95</v>
       </c>
       <c r="Y583">
-        <v>442</v>
+        <v>27</v>
       </c>
       <c r="AE583" s="3">
-        <v>6000</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="584" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C584" t="s">
         <v>192</v>
       </c>
       <c r="J584">
         <v>60041985</v>
       </c>
       <c r="L584" t="s">
         <v>19</v>
       </c>
       <c r="O584">
-        <v>100063</v>
+        <v>100011</v>
       </c>
       <c r="Q584" s="2">
-        <v>34060</v>
+        <v>33450</v>
       </c>
       <c r="U584" s="2">
         <v>47787</v>
       </c>
       <c r="W584" t="s">
         <v>20</v>
       </c>
       <c r="AC584" s="3">
-        <v>1500</v>
+        <v>6000</v>
       </c>
       <c r="AK584" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="585" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M585" t="s">
         <v>22</v>
       </c>
       <c r="X585">
-        <v>1583</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="586" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B586" t="s">
         <v>23</v>
       </c>
       <c r="N586" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="587" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F587" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="588" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R588" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="589" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D589" t="s">
         <v>25</v>
       </c>
       <c r="H589" t="s">
         <v>26</v>
       </c>
       <c r="P589" t="s">
         <v>27</v>
       </c>
       <c r="X589" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="590" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD590" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="591" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E591" t="s">
         <v>30</v>
       </c>
       <c r="I591" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="S591">
         <v>95</v>
       </c>
       <c r="Y591">
-        <v>543</v>
+        <v>75</v>
       </c>
       <c r="AE591" s="3">
-        <v>1500</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="592" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E592" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I592" t="s">
+        <v>119</v>
+      </c>
+      <c r="S592">
+        <v>95</v>
+      </c>
+      <c r="Y592">
+        <v>541</v>
+      </c>
+      <c r="AE592" s="3">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="593" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E593" t="s">
+        <v>30</v>
+      </c>
+      <c r="I593" t="s">
+        <v>46</v>
+      </c>
+      <c r="S593">
+        <v>95</v>
+      </c>
+      <c r="Y593">
+        <v>297</v>
+      </c>
+      <c r="AE593" s="3">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="594" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E594" t="s">
+        <v>32</v>
+      </c>
+      <c r="I594" t="s">
         <v>193</v>
       </c>
-      <c r="S592">
-[...2 lines deleted...]
-      <c r="Y592">
+      <c r="S594">
+        <v>95</v>
+      </c>
+      <c r="Y594">
         <v>442</v>
       </c>
-      <c r="AE592" s="3">
+      <c r="AE594" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="595" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C595" t="s">
+        <v>192</v>
+      </c>
+      <c r="J595">
+        <v>60041985</v>
+      </c>
+      <c r="L595" t="s">
+        <v>19</v>
+      </c>
+      <c r="O595">
+        <v>100063</v>
+      </c>
+      <c r="Q595" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U595" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W595" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC595" s="3">
         <v>1500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C593" t="s">
+      <c r="AK595" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="596" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M596" t="s">
+        <v>22</v>
+      </c>
+      <c r="X596">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="597" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B597" t="s">
+        <v>23</v>
+      </c>
+      <c r="N597" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="598" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F598" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="599" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R599" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="600" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D600" t="s">
+        <v>25</v>
+      </c>
+      <c r="H600" t="s">
+        <v>26</v>
+      </c>
+      <c r="P600" t="s">
+        <v>27</v>
+      </c>
+      <c r="X600" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="601" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD601" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="602" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E602" t="s">
+        <v>30</v>
+      </c>
+      <c r="I602" t="s">
+        <v>37</v>
+      </c>
+      <c r="S602">
+        <v>95</v>
+      </c>
+      <c r="Y602">
+        <v>543</v>
+      </c>
+      <c r="AE602" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="603" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E603" t="s">
+        <v>32</v>
+      </c>
+      <c r="I603" t="s">
+        <v>193</v>
+      </c>
+      <c r="S603">
+        <v>95</v>
+      </c>
+      <c r="Y603">
+        <v>442</v>
+      </c>
+      <c r="AE603" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="604" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C604" t="s">
         <v>192</v>
       </c>
-      <c r="J593">
+      <c r="J604">
         <v>60041985</v>
       </c>
-      <c r="L593" t="s">
+      <c r="L604" t="s">
         <v>19</v>
       </c>
-      <c r="O593">
+      <c r="O604">
         <v>100135</v>
       </c>
-      <c r="Q593" s="2">
+      <c r="Q604" s="2">
         <v>35034</v>
       </c>
-      <c r="U593" s="2">
+      <c r="U604" s="2">
         <v>47787</v>
       </c>
-      <c r="W593" t="s">
+      <c r="W604" t="s">
         <v>20</v>
       </c>
-      <c r="AC593">
+      <c r="AC604">
         <v>250</v>
       </c>
-      <c r="AK593" t="s">
+      <c r="AK604" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="594" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M594" t="s">
+    <row r="605" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M605" t="s">
         <v>22</v>
       </c>
-      <c r="X594">
-[...4 lines deleted...]
-      <c r="B595" t="s">
+      <c r="X605">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="606" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B606" t="s">
         <v>23</v>
       </c>
-      <c r="N595" t="s">
+      <c r="N606" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="596" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F596" t="s">
+    <row r="607" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F607" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="597" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R597" t="s">
+    <row r="608" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R608" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="598" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D598" t="s">
+    <row r="609" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D609" t="s">
         <v>25</v>
       </c>
-      <c r="H598" t="s">
+      <c r="H609" t="s">
         <v>26</v>
       </c>
-      <c r="P598" t="s">
+      <c r="P609" t="s">
         <v>27</v>
       </c>
-      <c r="X598" t="s">
+      <c r="X609" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="599" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD599" t="s">
+    <row r="610" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD610" t="s">
         <v>29</v>
-      </c>
-[...140 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="611" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E611" t="s">
         <v>30</v>
       </c>
       <c r="I611" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="S611">
         <v>95</v>
       </c>
       <c r="Y611">
-        <v>543</v>
+        <v>297</v>
       </c>
       <c r="AE611">
-        <v>978</v>
+        <v>250</v>
       </c>
     </row>
     <row r="612" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E612" t="s">
+        <v>32</v>
+      </c>
+      <c r="I612" t="s">
+        <v>193</v>
+      </c>
+      <c r="S612">
+        <v>95</v>
+      </c>
+      <c r="Y612">
+        <v>442</v>
+      </c>
+      <c r="AE612">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="613" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C613" t="s">
+        <v>194</v>
+      </c>
+      <c r="J613">
+        <v>76642123</v>
+      </c>
+      <c r="L613" t="s">
+        <v>19</v>
+      </c>
+      <c r="O613">
+        <v>100012</v>
+      </c>
+      <c r="Q613" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U613" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W613" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC613" s="3">
+        <v>6500</v>
+      </c>
+      <c r="AK613" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="614" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M614" t="s">
+        <v>22</v>
+      </c>
+      <c r="X614">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="615" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B615" t="s">
+        <v>23</v>
+      </c>
+      <c r="N615" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="616" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F616" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="617" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R617" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="618" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T618">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="619" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J619" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="620" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>1</v>
+      </c>
+      <c r="G620" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="621" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>3</v>
+      </c>
+      <c r="G621">
+        <v>67977322</v>
+      </c>
+      <c r="AH621" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI621" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="622" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C622" t="s">
+        <v>5</v>
+      </c>
+      <c r="J622" t="s">
+        <v>6</v>
+      </c>
+      <c r="K622" t="s">
+        <v>7</v>
+      </c>
+      <c r="M622" t="s">
+        <v>8</v>
+      </c>
+      <c r="O622" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q622" t="s">
+        <v>10</v>
+      </c>
+      <c r="U622" t="s">
+        <v>11</v>
+      </c>
+      <c r="V622" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X622" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z622" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB622" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF622" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ622" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="623" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D623" t="s">
+        <v>25</v>
+      </c>
+      <c r="H623" t="s">
+        <v>26</v>
+      </c>
+      <c r="P623" t="s">
+        <v>27</v>
+      </c>
+      <c r="X623" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="624" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD624" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="625" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E625" t="s">
         <v>30</v>
       </c>
-      <c r="I612" t="s">
-[...164 lines deleted...]
-        <v>19</v>
+      <c r="I625" t="s">
+        <v>43</v>
+      </c>
+      <c r="S625">
+        <v>95</v>
+      </c>
+      <c r="Y625">
+        <v>75</v>
+      </c>
+      <c r="AE625" s="3">
+        <v>1350</v>
       </c>
     </row>
     <row r="626" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D626" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E626" t="s">
+        <v>30</v>
+      </c>
+      <c r="I626" t="s">
+        <v>44</v>
+      </c>
+      <c r="S626">
+        <v>95</v>
+      </c>
+      <c r="Y626">
+        <v>80</v>
+      </c>
+      <c r="AE626">
+        <v>464</v>
       </c>
     </row>
     <row r="627" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD627" t="s">
-        <v>29</v>
+      <c r="E627" t="s">
+        <v>30</v>
+      </c>
+      <c r="I627" t="s">
+        <v>37</v>
+      </c>
+      <c r="S627">
+        <v>95</v>
+      </c>
+      <c r="Y627">
+        <v>543</v>
+      </c>
+      <c r="AE627">
+        <v>978</v>
       </c>
     </row>
     <row r="628" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E628" t="s">
         <v>30</v>
       </c>
       <c r="I628" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="S628">
         <v>95</v>
       </c>
       <c r="Y628">
-        <v>4</v>
+        <v>297</v>
       </c>
       <c r="AE628" s="3">
-        <v>1500</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="629" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E629" t="s">
+        <v>32</v>
+      </c>
+      <c r="I629" t="s">
+        <v>196</v>
+      </c>
+      <c r="S629">
+        <v>95</v>
+      </c>
+      <c r="Y629">
+        <v>255</v>
+      </c>
+      <c r="AE629" s="3">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="630" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C630" t="s">
+        <v>197</v>
+      </c>
+      <c r="J630">
+        <v>782437318</v>
+      </c>
+      <c r="L630" t="s">
+        <v>19</v>
+      </c>
+      <c r="O630">
+        <v>137847</v>
+      </c>
+      <c r="Q630" s="2">
+        <v>40118</v>
+      </c>
+      <c r="U630" s="2">
+        <v>40512</v>
+      </c>
+      <c r="W630" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC630" s="3">
+        <v>3000</v>
+      </c>
+      <c r="AK630" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="631" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M631" t="s">
+        <v>22</v>
+      </c>
+      <c r="X631">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="632" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B632" t="s">
+        <v>23</v>
+      </c>
+      <c r="N632" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="633" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F633" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="634" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R634" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="635" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F635" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="636" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R636" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="637" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D637" t="s">
+        <v>25</v>
+      </c>
+      <c r="H637" t="s">
+        <v>26</v>
+      </c>
+      <c r="P637" t="s">
+        <v>27</v>
+      </c>
+      <c r="X637" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="638" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD638" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="639" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E639" t="s">
         <v>30</v>
       </c>
-      <c r="I629" t="s">
-[...5 lines deleted...]
-      <c r="Y629">
+      <c r="I639" t="s">
+        <v>31</v>
+      </c>
+      <c r="S639">
+        <v>95</v>
+      </c>
+      <c r="Y639">
+        <v>4</v>
+      </c>
+      <c r="AE639" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="640" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E640" t="s">
+        <v>30</v>
+      </c>
+      <c r="I640" t="s">
+        <v>46</v>
+      </c>
+      <c r="S640">
+        <v>95</v>
+      </c>
+      <c r="Y640">
         <v>297</v>
       </c>
-      <c r="AE629" s="3">
+      <c r="AE640" s="3">
         <v>1500</v>
       </c>
     </row>
-    <row r="630" spans="2:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y630">
+    <row r="641" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E641" t="s">
+        <v>32</v>
+      </c>
+      <c r="I641" t="s">
+        <v>62</v>
+      </c>
+      <c r="S641">
+        <v>95</v>
+      </c>
+      <c r="Y641">
         <v>426</v>
       </c>
-      <c r="AE630" s="3">
+      <c r="AE641" s="3">
         <v>3000</v>
       </c>
     </row>
-    <row r="631" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C631" t="s">
+    <row r="642" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C642" t="s">
         <v>199</v>
       </c>
-      <c r="J631">
+      <c r="J642">
         <v>113637503</v>
       </c>
-      <c r="L631" t="s">
+      <c r="L642" t="s">
         <v>19</v>
       </c>
-      <c r="O631">
+      <c r="O642">
         <v>145459</v>
       </c>
-      <c r="Q631" s="2">
+      <c r="Q642" s="2">
         <v>45231</v>
       </c>
-      <c r="U631" s="2">
+      <c r="U642" s="2">
         <v>45382</v>
       </c>
-      <c r="W631" t="s">
+      <c r="W642" t="s">
         <v>20</v>
       </c>
-      <c r="AC631" s="3">
+      <c r="AC642" s="3">
         <v>22500</v>
       </c>
-      <c r="AK631" t="s">
+      <c r="AK642" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="632" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M632" t="s">
+    <row r="643" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M643" t="s">
         <v>22</v>
       </c>
-      <c r="X632">
+      <c r="X643">
         <v>31</v>
       </c>
     </row>
-    <row r="633" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B633" t="s">
+    <row r="644" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B644" t="s">
         <v>23</v>
       </c>
-      <c r="N633" t="s">
+      <c r="N644" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="634" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D634" t="s">
+    <row r="645" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D645" t="s">
         <v>25</v>
       </c>
-      <c r="H634" t="s">
+      <c r="H645" t="s">
         <v>26</v>
       </c>
-      <c r="P634" t="s">
+      <c r="P645" t="s">
         <v>27</v>
       </c>
-      <c r="X634" t="s">
+      <c r="X645" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="635" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD635" t="s">
+    <row r="646" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD646" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="636" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E636" t="s">
+    <row r="647" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E647" t="s">
         <v>30</v>
       </c>
-      <c r="I636" t="s">
+      <c r="I647" t="s">
         <v>37</v>
       </c>
-      <c r="S636">
-[...2 lines deleted...]
-      <c r="Y636">
+      <c r="S647">
+        <v>95</v>
+      </c>
+      <c r="Y647">
         <v>543</v>
       </c>
-      <c r="AE636" s="3">
+      <c r="AE647" s="3">
         <v>22500</v>
       </c>
     </row>
-    <row r="637" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I637" t="s">
+    <row r="648" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E648" t="s">
+        <v>32</v>
+      </c>
+      <c r="I648" t="s">
         <v>200</v>
       </c>
-      <c r="S637">
-[...2 lines deleted...]
-      <c r="Y637">
+      <c r="S648">
+        <v>95</v>
+      </c>
+      <c r="Y648">
         <v>87</v>
       </c>
-      <c r="AE637" s="3">
+      <c r="AE648" s="3">
         <v>22500</v>
       </c>
     </row>
-    <row r="638" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C638" t="s">
+    <row r="649" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C649" t="s">
         <v>201</v>
       </c>
-      <c r="J638">
+      <c r="J649">
         <v>612755959</v>
       </c>
-      <c r="L638" t="s">
+      <c r="L649" t="s">
         <v>19</v>
       </c>
-      <c r="O638">
+      <c r="O649">
         <v>100067</v>
       </c>
-      <c r="Q638" s="2">
+      <c r="Q649" s="2">
         <v>34060</v>
       </c>
-      <c r="U638" s="2">
+      <c r="U649" s="2">
         <v>39538</v>
       </c>
-      <c r="W638" t="s">
+      <c r="W649" t="s">
         <v>20</v>
       </c>
-      <c r="AC638" s="3">
+      <c r="AC649" s="3">
         <v>2000</v>
       </c>
-      <c r="AK638" t="s">
-[...4 lines deleted...]
-      <c r="M639" t="s">
+      <c r="AK649" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="650" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M650" t="s">
         <v>22</v>
       </c>
-      <c r="X639">
+      <c r="X650">
         <v>365</v>
       </c>
     </row>
-    <row r="640" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B640" t="s">
+    <row r="651" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B651" t="s">
         <v>23</v>
       </c>
-      <c r="N640" t="s">
+      <c r="N651" t="s">
         <v>24</v>
-      </c>
-[...119 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="652" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F652" t="s">
-        <v>195</v>
+        <v>108</v>
       </c>
     </row>
     <row r="653" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R653" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="654" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D654" t="s">
         <v>25</v>
       </c>
       <c r="H654" t="s">
         <v>26</v>
       </c>
       <c r="P654" t="s">
         <v>27</v>
       </c>
       <c r="X654" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="655" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD655" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="656" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E656" t="s">
         <v>30</v>
       </c>
       <c r="I656" t="s">
-        <v>118</v>
+        <v>46</v>
       </c>
       <c r="S656">
         <v>95</v>
       </c>
       <c r="Y656">
-        <v>415</v>
+        <v>297</v>
       </c>
       <c r="AE656" s="3">
-        <v>5400</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="657" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E657" t="s">
         <v>32</v>
       </c>
       <c r="I657" t="s">
+        <v>110</v>
+      </c>
+      <c r="S657">
+        <v>95</v>
+      </c>
+      <c r="Y657">
+        <v>459</v>
+      </c>
+      <c r="AE657" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="658" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C658" t="s">
+        <v>202</v>
+      </c>
+      <c r="J658">
+        <v>20239588</v>
+      </c>
+      <c r="L658" t="s">
+        <v>19</v>
+      </c>
+      <c r="O658">
+        <v>145131</v>
+      </c>
+      <c r="Q658" s="2">
+        <v>45200</v>
+      </c>
+      <c r="U658" s="2">
+        <v>52504</v>
+      </c>
+      <c r="W658" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC658" s="3">
+        <v>5400</v>
+      </c>
+      <c r="AK658" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="659" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M659" t="s">
+        <v>22</v>
+      </c>
+      <c r="X659">
+        <v>6208</v>
+      </c>
+      <c r="AA659" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="660" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B660" t="s">
+        <v>23</v>
+      </c>
+      <c r="N660" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="661" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F661" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="662" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R662" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="663" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F663" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="664" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R664" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="665" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T665">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="666" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J666" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="667" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A667" t="s">
+        <v>1</v>
+      </c>
+      <c r="G667" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="668" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A668" t="s">
+        <v>3</v>
+      </c>
+      <c r="G668">
+        <v>67977322</v>
+      </c>
+      <c r="AH668" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI668" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="669" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C669" t="s">
+        <v>5</v>
+      </c>
+      <c r="J669" t="s">
+        <v>6</v>
+      </c>
+      <c r="K669" t="s">
+        <v>7</v>
+      </c>
+      <c r="M669" t="s">
+        <v>8</v>
+      </c>
+      <c r="O669" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q669" t="s">
+        <v>10</v>
+      </c>
+      <c r="U669" t="s">
+        <v>11</v>
+      </c>
+      <c r="V669" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X669" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z669" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB669" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF669" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ669" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="670" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D670" t="s">
+        <v>25</v>
+      </c>
+      <c r="H670" t="s">
+        <v>26</v>
+      </c>
+      <c r="P670" t="s">
+        <v>27</v>
+      </c>
+      <c r="X670" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="671" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD671" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="672" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E672" t="s">
+        <v>30</v>
+      </c>
+      <c r="I672" t="s">
+        <v>118</v>
+      </c>
+      <c r="S672">
+        <v>95</v>
+      </c>
+      <c r="Y672">
+        <v>415</v>
+      </c>
+      <c r="AE672" s="3">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="673" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E673" t="s">
+        <v>32</v>
+      </c>
+      <c r="I673" t="s">
         <v>203</v>
       </c>
-      <c r="S657">
-[...2 lines deleted...]
-      <c r="Y657">
+      <c r="S673">
+        <v>95</v>
+      </c>
+      <c r="Y673">
         <v>950</v>
       </c>
-      <c r="AE657" s="3">
+      <c r="AE673" s="3">
         <v>5400</v>
       </c>
     </row>
-    <row r="658" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T658">
+    <row r="674" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C674" t="s">
+        <v>204</v>
+      </c>
+      <c r="J674">
+        <v>80120548</v>
+      </c>
+      <c r="L674" t="s">
+        <v>19</v>
+      </c>
+      <c r="O674">
+        <v>146376</v>
+      </c>
+      <c r="Q674" s="2">
+        <v>46082</v>
+      </c>
+      <c r="U674" s="2">
+        <v>46112</v>
+      </c>
+      <c r="W674" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC674" s="3">
+        <v>2232</v>
+      </c>
+      <c r="AK674" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="675" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M675" t="s">
+        <v>22</v>
+      </c>
+      <c r="X675">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="676" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B676" t="s">
+        <v>23</v>
+      </c>
+      <c r="N676" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="677" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D677" t="s">
+        <v>25</v>
+      </c>
+      <c r="H677" t="s">
+        <v>26</v>
+      </c>
+      <c r="P677" t="s">
+        <v>27</v>
+      </c>
+      <c r="X677" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="678" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD678" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="679" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E679" t="s">
+        <v>30</v>
+      </c>
+      <c r="I679" t="s">
+        <v>205</v>
+      </c>
+      <c r="S679">
+        <v>95</v>
+      </c>
+      <c r="Y679">
+        <v>549</v>
+      </c>
+      <c r="AE679" s="3">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="680" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E680" t="s">
+        <v>32</v>
+      </c>
+      <c r="I680" t="s">
+        <v>33</v>
+      </c>
+      <c r="S680">
+        <v>95</v>
+      </c>
+      <c r="Y680">
+        <v>92</v>
+      </c>
+      <c r="AE680" s="3">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="681" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C681" t="s">
+        <v>204</v>
+      </c>
+      <c r="J681">
+        <v>80120548</v>
+      </c>
+      <c r="L681" t="s">
+        <v>19</v>
+      </c>
+      <c r="O681">
+        <v>146602</v>
+      </c>
+      <c r="Q681" s="2">
+        <v>45962</v>
+      </c>
+      <c r="U681" s="2">
+        <v>46325</v>
+      </c>
+      <c r="W681" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC681" s="3">
+        <v>50500</v>
+      </c>
+      <c r="AK681" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="682" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M682" t="s">
+        <v>22</v>
+      </c>
+      <c r="X682">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="683" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B683" t="s">
+        <v>23</v>
+      </c>
+      <c r="N683" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="684" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D684" t="s">
+        <v>25</v>
+      </c>
+      <c r="H684" t="s">
+        <v>26</v>
+      </c>
+      <c r="P684" t="s">
+        <v>27</v>
+      </c>
+      <c r="X684" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="685" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD685" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="686" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E686" t="s">
+        <v>30</v>
+      </c>
+      <c r="I686" t="s">
+        <v>120</v>
+      </c>
+      <c r="S686">
+        <v>95</v>
+      </c>
+      <c r="Y686">
+        <v>187</v>
+      </c>
+      <c r="AE686" s="3">
+        <v>50500</v>
+      </c>
+    </row>
+    <row r="687" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E687" t="s">
+        <v>32</v>
+      </c>
+      <c r="I687" t="s">
+        <v>33</v>
+      </c>
+      <c r="S687">
+        <v>95</v>
+      </c>
+      <c r="Y687">
+        <v>92</v>
+      </c>
+      <c r="AE687" s="3">
+        <v>50500</v>
+      </c>
+    </row>
+    <row r="688" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C688" t="s">
+        <v>206</v>
+      </c>
+      <c r="J688">
+        <v>130385763</v>
+      </c>
+      <c r="L688" t="s">
+        <v>19</v>
+      </c>
+      <c r="O688">
+        <v>147034</v>
+      </c>
+      <c r="Q688" s="2">
+        <v>46114</v>
+      </c>
+      <c r="U688" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W688" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC688" s="3">
+        <v>9889</v>
+      </c>
+      <c r="AK688" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="689" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M689" t="s">
+        <v>22</v>
+      </c>
+      <c r="X689">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="690" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B690" t="s">
+        <v>23</v>
+      </c>
+      <c r="N690" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="691" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D691" t="s">
+        <v>25</v>
+      </c>
+      <c r="H691" t="s">
+        <v>26</v>
+      </c>
+      <c r="P691" t="s">
+        <v>27</v>
+      </c>
+      <c r="X691" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="692" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD692" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="693" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E693" t="s">
+        <v>30</v>
+      </c>
+      <c r="I693" t="s">
+        <v>31</v>
+      </c>
+      <c r="S693">
+        <v>95</v>
+      </c>
+      <c r="Y693">
+        <v>4</v>
+      </c>
+      <c r="AE693" s="3">
+        <v>9889</v>
+      </c>
+    </row>
+    <row r="694" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E694" t="s">
+        <v>32</v>
+      </c>
+      <c r="I694" t="s">
+        <v>33</v>
+      </c>
+      <c r="S694">
+        <v>95</v>
+      </c>
+      <c r="Y694">
+        <v>92</v>
+      </c>
+      <c r="AE694" s="3">
+        <v>9889</v>
+      </c>
+    </row>
+    <row r="695" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C695" t="s">
+        <v>207</v>
+      </c>
+      <c r="J695">
+        <v>178808465</v>
+      </c>
+      <c r="L695" t="s">
+        <v>19</v>
+      </c>
+      <c r="O695">
+        <v>121638</v>
+      </c>
+      <c r="Q695" s="2">
+        <v>35886</v>
+      </c>
+      <c r="U695" s="2">
+        <v>39629</v>
+      </c>
+      <c r="W695" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC695" s="3">
+        <v>1000</v>
+      </c>
+      <c r="AK695" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="696" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M696" t="s">
+        <v>22</v>
+      </c>
+      <c r="X696">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="697" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B697" t="s">
+        <v>23</v>
+      </c>
+      <c r="N697" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="698" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F698" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="699" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R699" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="700" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D700" t="s">
+        <v>25</v>
+      </c>
+      <c r="H700" t="s">
+        <v>26</v>
+      </c>
+      <c r="P700" t="s">
+        <v>27</v>
+      </c>
+      <c r="X700" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="701" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD701" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="702" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E702" t="s">
+        <v>30</v>
+      </c>
+      <c r="I702" t="s">
+        <v>37</v>
+      </c>
+      <c r="S702">
+        <v>95</v>
+      </c>
+      <c r="Y702">
+        <v>543</v>
+      </c>
+      <c r="AE702" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="703" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E703" t="s">
+        <v>32</v>
+      </c>
+      <c r="I703" t="s">
+        <v>110</v>
+      </c>
+      <c r="S703">
+        <v>95</v>
+      </c>
+      <c r="Y703">
+        <v>459</v>
+      </c>
+      <c r="AE703" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="704" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="T704">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="705" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J705" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="706" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A706" t="s">
+        <v>1</v>
+      </c>
+      <c r="G706" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="707" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A707" t="s">
+        <v>3</v>
+      </c>
+      <c r="G707">
+        <v>67977322</v>
+      </c>
+      <c r="AH707" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI707" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="708" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C708" t="s">
+        <v>5</v>
+      </c>
+      <c r="J708" t="s">
+        <v>6</v>
+      </c>
+      <c r="K708" t="s">
+        <v>7</v>
+      </c>
+      <c r="M708" t="s">
+        <v>8</v>
+      </c>
+      <c r="O708" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q708" t="s">
+        <v>10</v>
+      </c>
+      <c r="U708" t="s">
+        <v>11</v>
+      </c>
+      <c r="V708" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X708" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z708" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB708" t="s">
         <v>15</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="AF662" t="s">
+      <c r="AF708" t="s">
         <v>16</v>
       </c>
-      <c r="AJ662" t="s">
+      <c r="AJ708" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="663" spans="1:37" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="L663" t="s">
+    <row r="709" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C709" t="s">
+        <v>208</v>
+      </c>
+      <c r="J709">
+        <v>1294834</v>
+      </c>
+      <c r="L709" t="s">
         <v>19</v>
       </c>
-      <c r="O663">
-[...8 lines deleted...]
-      <c r="W663" t="s">
+      <c r="O709">
+        <v>146990</v>
+      </c>
+      <c r="Q709" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U709" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W709" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC709" s="3">
+        <v>40000</v>
+      </c>
+      <c r="AK709" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="710" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M710" t="s">
+        <v>22</v>
+      </c>
+      <c r="X710">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="711" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B711" t="s">
+        <v>23</v>
+      </c>
+      <c r="N711" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="712" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D712" t="s">
+        <v>25</v>
+      </c>
+      <c r="H712" t="s">
+        <v>26</v>
+      </c>
+      <c r="P712" t="s">
+        <v>27</v>
+      </c>
+      <c r="X712" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="713" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD713" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="714" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E714" t="s">
+        <v>30</v>
+      </c>
+      <c r="I714" t="s">
+        <v>44</v>
+      </c>
+      <c r="S714">
+        <v>95</v>
+      </c>
+      <c r="Y714">
+        <v>80</v>
+      </c>
+      <c r="AE714" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="715" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E715" t="s">
+        <v>32</v>
+      </c>
+      <c r="I715" t="s">
+        <v>209</v>
+      </c>
+      <c r="S715">
+        <v>95</v>
+      </c>
+      <c r="Y715">
+        <v>77</v>
+      </c>
+      <c r="AE715" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="716" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C716" t="s">
+        <v>210</v>
+      </c>
+      <c r="J716">
+        <v>249953860</v>
+      </c>
+      <c r="L716" t="s">
+        <v>19</v>
+      </c>
+      <c r="O716">
+        <v>135562</v>
+      </c>
+      <c r="Q716" s="2">
+        <v>39387</v>
+      </c>
+      <c r="U716" s="2">
+        <v>45016</v>
+      </c>
+      <c r="W716" t="s">
         <v>20</v>
       </c>
-      <c r="AC663" s="3">
-[...7 lines deleted...]
-      <c r="M664" t="s">
+      <c r="AC716" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AK716" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="717" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M717" t="s">
         <v>22</v>
       </c>
-      <c r="X664">
+      <c r="X717">
         <v>365</v>
       </c>
     </row>
-    <row r="665" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="B665" t="s">
+    <row r="718" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B718" t="s">
         <v>23</v>
       </c>
-      <c r="N665" t="s">
+      <c r="N718" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="666" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D666" t="s">
+    <row r="719" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D719" t="s">
         <v>25</v>
       </c>
-      <c r="H666" t="s">
+      <c r="H719" t="s">
         <v>26</v>
       </c>
-      <c r="P666" t="s">
+      <c r="P719" t="s">
         <v>27</v>
       </c>
-      <c r="X666" t="s">
+      <c r="X719" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="667" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD667" t="s">
+    <row r="720" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD720" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="668" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E668" t="s">
+    <row r="721" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E721" t="s">
         <v>30</v>
       </c>
-      <c r="I668" t="s">
-[...36 lines deleted...]
-      <c r="L670" t="s">
+      <c r="I721" t="s">
+        <v>211</v>
+      </c>
+      <c r="S721">
+        <v>95</v>
+      </c>
+      <c r="Y721">
+        <v>620</v>
+      </c>
+      <c r="AE721" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="722" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E722" t="s">
+        <v>32</v>
+      </c>
+      <c r="I722" t="s">
+        <v>212</v>
+      </c>
+      <c r="S722">
+        <v>95</v>
+      </c>
+      <c r="Y722">
+        <v>295</v>
+      </c>
+      <c r="AE722" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="723" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C723" t="s">
+        <v>213</v>
+      </c>
+      <c r="J723">
+        <v>967963906</v>
+      </c>
+      <c r="L723" t="s">
         <v>19</v>
       </c>
-      <c r="O670">
-[...19 lines deleted...]
-      <c r="M671" t="s">
+      <c r="O723">
+        <v>147265</v>
+      </c>
+      <c r="Q723" s="2">
+        <v>46235</v>
+      </c>
+      <c r="U723" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W723" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC723" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AK723" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="724" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M724" t="s">
         <v>22</v>
       </c>
-      <c r="X671">
-[...4 lines deleted...]
-      <c r="B672" t="s">
+      <c r="X724">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="725" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B725" t="s">
         <v>23</v>
       </c>
-      <c r="N672" t="s">
+      <c r="N725" t="s">
         <v>24</v>
-      </c>
-[...689 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="726" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D726" t="s">
         <v>25</v>
       </c>
       <c r="H726" t="s">
         <v>26</v>
       </c>
       <c r="P726" t="s">
         <v>27</v>
       </c>
       <c r="X726" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="727" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD727" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="728" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E728" t="s">
         <v>30</v>
       </c>
       <c r="I728" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="S728">
         <v>95</v>
       </c>
       <c r="Y728">
-        <v>297</v>
+        <v>4</v>
       </c>
       <c r="AE728" s="3">
-        <v>10000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="729" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E729" t="s">
         <v>32</v>
       </c>
       <c r="I729" t="s">
-        <v>215</v>
+        <v>38</v>
       </c>
       <c r="S729">
         <v>95</v>
       </c>
       <c r="Y729">
-        <v>300</v>
+        <v>3</v>
       </c>
       <c r="AE729" s="3">
-        <v>3500</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="730" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E730" t="s">
-[...12 lines deleted...]
-        <v>3500</v>
+      <c r="C730" t="s">
+        <v>214</v>
+      </c>
+      <c r="J730">
+        <v>9252297</v>
+      </c>
+      <c r="L730" t="s">
+        <v>19</v>
+      </c>
+      <c r="O730">
+        <v>100034</v>
+      </c>
+      <c r="Q730" s="2">
+        <v>33117</v>
+      </c>
+      <c r="U730" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W730" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC730" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK730" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="731" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E731" t="s">
-[...12 lines deleted...]
-        <v>3000</v>
+      <c r="M731" t="s">
+        <v>22</v>
+      </c>
+      <c r="X731">
+        <v>1491</v>
       </c>
     </row>
     <row r="732" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C732" t="s">
-[...5 lines deleted...]
-      <c r="L732" t="s">
+      <c r="B732" t="s">
+        <v>23</v>
+      </c>
+      <c r="N732" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="733" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F733" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="734" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R734" t="s">
         <v>19</v>
-      </c>
-[...32 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="735" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F735" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="736" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R736" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="737" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="F737" t="s">
-        <v>36</v>
+      <c r="D737" t="s">
+        <v>25</v>
+      </c>
+      <c r="H737" t="s">
+        <v>26</v>
+      </c>
+      <c r="P737" t="s">
+        <v>27</v>
+      </c>
+      <c r="X737" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="738" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R738" t="s">
-        <v>19</v>
+      <c r="AD738" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="739" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D739" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E739" t="s">
+        <v>30</v>
+      </c>
+      <c r="I739" t="s">
+        <v>46</v>
+      </c>
+      <c r="S739">
+        <v>95</v>
+      </c>
+      <c r="Y739">
+        <v>297</v>
+      </c>
+      <c r="AE739" s="3">
+        <v>10000</v>
       </c>
     </row>
     <row r="740" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD740" t="s">
-        <v>29</v>
+      <c r="E740" t="s">
+        <v>32</v>
+      </c>
+      <c r="I740" t="s">
+        <v>215</v>
+      </c>
+      <c r="S740">
+        <v>95</v>
+      </c>
+      <c r="Y740">
+        <v>300</v>
+      </c>
+      <c r="AE740" s="3">
+        <v>3500</v>
       </c>
     </row>
     <row r="741" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E741" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I741" t="s">
-        <v>31</v>
+        <v>216</v>
       </c>
       <c r="S741">
         <v>95</v>
       </c>
       <c r="Y741">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>470</v>
+      </c>
+      <c r="AE741" s="3">
+        <v>3500</v>
       </c>
     </row>
     <row r="742" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E742" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I742" t="s">
-        <v>45</v>
+        <v>104</v>
       </c>
       <c r="S742">
         <v>95</v>
       </c>
       <c r="Y742">
-        <v>297</v>
+        <v>482</v>
       </c>
       <c r="AE742" s="3">
-        <v>1725</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="743" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E743" t="s">
-[...11 lines deleted...]
-      <c r="AE743" s="3">
+      <c r="C743" t="s">
+        <v>214</v>
+      </c>
+      <c r="J743">
+        <v>9252297</v>
+      </c>
+      <c r="L743" t="s">
+        <v>19</v>
+      </c>
+      <c r="O743">
+        <v>100082</v>
+      </c>
+      <c r="Q743" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U743" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W743" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC743" s="3">
         <v>2341</v>
       </c>
+      <c r="AK743" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="744" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T744">
+      <c r="M744" t="s">
+        <v>22</v>
+      </c>
+      <c r="X744">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="745" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B745" t="s">
+        <v>23</v>
+      </c>
+      <c r="N745" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="746" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F746" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="747" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R747" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="748" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T748">
         <v>17</v>
       </c>
     </row>
-    <row r="745" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J745" s="1" t="s">
+    <row r="749" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J749" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="746" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A746" t="s">
+    <row r="750" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A750" t="s">
         <v>1</v>
       </c>
-      <c r="G746" t="s">
+      <c r="G750" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="747" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A747" t="s">
+    <row r="751" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A751" t="s">
         <v>3</v>
       </c>
-      <c r="G747">
+      <c r="G751">
         <v>67977322</v>
       </c>
-      <c r="AH747" t="s">
+      <c r="AH751" t="s">
         <v>4</v>
       </c>
-      <c r="AI747" s="2">
-[...4 lines deleted...]
-      <c r="C748" t="s">
+      <c r="AI751" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="752" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C752" t="s">
         <v>5</v>
       </c>
-      <c r="J748" t="s">
+      <c r="J752" t="s">
         <v>6</v>
       </c>
-      <c r="K748" t="s">
+      <c r="K752" t="s">
         <v>7</v>
       </c>
-      <c r="M748" t="s">
+      <c r="M752" t="s">
         <v>8</v>
       </c>
-      <c r="O748" t="s">
+      <c r="O752" t="s">
         <v>9</v>
       </c>
-      <c r="Q748" t="s">
+      <c r="Q752" t="s">
         <v>10</v>
       </c>
-      <c r="U748" t="s">
+      <c r="U752" t="s">
         <v>11</v>
       </c>
-      <c r="V748" s="1" t="s">
+      <c r="V752" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X748" t="s">
+      <c r="X752" t="s">
         <v>13</v>
       </c>
-      <c r="Z748" t="s">
+      <c r="Z752" t="s">
         <v>14</v>
       </c>
-      <c r="AB748" t="s">
+      <c r="AB752" t="s">
         <v>15</v>
       </c>
-      <c r="AF748" t="s">
+      <c r="AF752" t="s">
         <v>16</v>
       </c>
-      <c r="AJ748" t="s">
+      <c r="AJ752" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="749" spans="1:37" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="B751" t="s">
+    <row r="753" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B753" t="s">
         <v>23</v>
       </c>
-      <c r="N751" t="s">
+      <c r="N753" t="s">
         <v>24</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="754" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F754" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="755" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R755" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="756" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D756" t="s">
         <v>25</v>
       </c>
       <c r="H756" t="s">
         <v>26</v>
       </c>
       <c r="P756" t="s">
         <v>27</v>
       </c>
       <c r="X756" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="757" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD757" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="758" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E758" t="s">
         <v>30</v>
       </c>
       <c r="I758" t="s">
         <v>31</v>
       </c>
       <c r="S758">
         <v>95</v>
       </c>
       <c r="Y758">
         <v>4</v>
       </c>
-      <c r="AE758" s="3">
-        <v>8750</v>
+      <c r="AE758">
+        <v>616</v>
       </c>
     </row>
     <row r="759" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E759" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I759" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
       <c r="S759">
         <v>95</v>
       </c>
       <c r="Y759">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>297</v>
+      </c>
+      <c r="AE759" s="3">
+        <v>1725</v>
       </c>
     </row>
     <row r="760" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E760" t="s">
         <v>32</v>
       </c>
       <c r="I760" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="S760">
         <v>95</v>
       </c>
       <c r="Y760">
-        <v>330</v>
+        <v>300</v>
       </c>
       <c r="AE760" s="3">
-        <v>1750</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="761" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E761" t="s">
-[...12 lines deleted...]
-        <v>4750</v>
+      <c r="C761" t="s">
+        <v>214</v>
+      </c>
+      <c r="J761">
+        <v>9252297</v>
+      </c>
+      <c r="L761" t="s">
+        <v>19</v>
+      </c>
+      <c r="O761">
+        <v>100136</v>
+      </c>
+      <c r="Q761" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U761" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W761" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC761" s="3">
+        <v>8750</v>
+      </c>
+      <c r="AK761" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="762" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E762" t="s">
-[...12 lines deleted...]
-        <v>1500</v>
+      <c r="M762" t="s">
+        <v>22</v>
+      </c>
+      <c r="X762">
+        <v>1491</v>
       </c>
     </row>
     <row r="763" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C763" t="s">
-[...5 lines deleted...]
-      <c r="L763" t="s">
+      <c r="B763" t="s">
+        <v>23</v>
+      </c>
+      <c r="N763" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="764" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F764" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="765" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R765" t="s">
         <v>19</v>
-      </c>
-[...32 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="766" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F766" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
     </row>
     <row r="767" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R767" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="768" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D768" t="s">
         <v>25</v>
       </c>
       <c r="H768" t="s">
         <v>26</v>
       </c>
       <c r="P768" t="s">
         <v>27</v>
       </c>
       <c r="X768" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="769" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD769" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="770" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E770" t="s">
         <v>30</v>
       </c>
       <c r="I770" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="S770">
         <v>95</v>
       </c>
       <c r="Y770">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>4</v>
+      </c>
+      <c r="AE770" s="3">
+        <v>8750</v>
       </c>
     </row>
     <row r="771" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E771" t="s">
         <v>32</v>
       </c>
       <c r="I771" t="s">
+        <v>127</v>
+      </c>
+      <c r="S771">
+        <v>95</v>
+      </c>
+      <c r="Y771">
+        <v>472</v>
+      </c>
+      <c r="AE771">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="772" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E772" t="s">
+        <v>32</v>
+      </c>
+      <c r="I772" t="s">
+        <v>217</v>
+      </c>
+      <c r="S772">
+        <v>95</v>
+      </c>
+      <c r="Y772">
+        <v>330</v>
+      </c>
+      <c r="AE772" s="3">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="773" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E773" t="s">
+        <v>32</v>
+      </c>
+      <c r="I773" t="s">
+        <v>215</v>
+      </c>
+      <c r="S773">
+        <v>95</v>
+      </c>
+      <c r="Y773">
+        <v>300</v>
+      </c>
+      <c r="AE773" s="3">
+        <v>4750</v>
+      </c>
+    </row>
+    <row r="774" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E774" t="s">
+        <v>32</v>
+      </c>
+      <c r="I774" t="s">
+        <v>216</v>
+      </c>
+      <c r="S774">
+        <v>95</v>
+      </c>
+      <c r="Y774">
+        <v>470</v>
+      </c>
+      <c r="AE774" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="775" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C775" t="s">
+        <v>218</v>
+      </c>
+      <c r="J775">
+        <v>9238965</v>
+      </c>
+      <c r="L775" t="s">
+        <v>19</v>
+      </c>
+      <c r="O775">
+        <v>100072</v>
+      </c>
+      <c r="Q775" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U775" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W775" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC775">
+        <v>500</v>
+      </c>
+      <c r="AK775" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="776" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M776" t="s">
+        <v>22</v>
+      </c>
+      <c r="X776">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="777" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B777" t="s">
+        <v>23</v>
+      </c>
+      <c r="N777" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="778" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F778" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="779" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R779" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="780" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D780" t="s">
+        <v>25</v>
+      </c>
+      <c r="H780" t="s">
+        <v>26</v>
+      </c>
+      <c r="P780" t="s">
+        <v>27</v>
+      </c>
+      <c r="X780" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="781" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD781" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="782" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E782" t="s">
+        <v>30</v>
+      </c>
+      <c r="I782" t="s">
+        <v>46</v>
+      </c>
+      <c r="S782">
+        <v>95</v>
+      </c>
+      <c r="Y782">
+        <v>297</v>
+      </c>
+      <c r="AE782">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="783" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E783" t="s">
+        <v>32</v>
+      </c>
+      <c r="I783" t="s">
         <v>110</v>
       </c>
-      <c r="S771">
-[...2 lines deleted...]
-      <c r="Y771">
+      <c r="S783">
+        <v>95</v>
+      </c>
+      <c r="Y783">
         <v>459</v>
       </c>
-      <c r="AE771">
+      <c r="AE783">
         <v>500</v>
       </c>
     </row>
-    <row r="772" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C772" t="s">
+    <row r="784" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C784" t="s">
         <v>218</v>
       </c>
-      <c r="J772">
+      <c r="J784">
         <v>9238965</v>
       </c>
-      <c r="L772" t="s">
+      <c r="L784" t="s">
         <v>19</v>
       </c>
-      <c r="O772">
+      <c r="O784">
         <v>100073</v>
       </c>
-      <c r="Q772" s="2">
+      <c r="Q784" s="2">
         <v>34060</v>
       </c>
-      <c r="U772" s="2">
+      <c r="U784" s="2">
         <v>52870</v>
       </c>
-      <c r="W772" t="s">
+      <c r="W784" t="s">
         <v>20</v>
       </c>
-      <c r="AC772">
+      <c r="AC784">
         <v>165</v>
       </c>
-      <c r="AK772" t="s">
-[...4 lines deleted...]
-      <c r="M773" t="s">
+      <c r="AK784" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="785" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="M785" t="s">
         <v>22</v>
       </c>
-      <c r="X773">
-[...4 lines deleted...]
-      <c r="B774" t="s">
+      <c r="X785">
+        <v>6574</v>
+      </c>
+    </row>
+    <row r="786" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B786" t="s">
         <v>23</v>
       </c>
-      <c r="N774" t="s">
+      <c r="N786" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="775" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F775" t="s">
+    <row r="787" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="F787" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="776" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R776" t="s">
+    <row r="788" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R788" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="777" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D777" t="s">
+    <row r="789" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D789" t="s">
         <v>25</v>
       </c>
-      <c r="H777" t="s">
+      <c r="H789" t="s">
         <v>26</v>
       </c>
-      <c r="P777" t="s">
+      <c r="P789" t="s">
         <v>27</v>
       </c>
-      <c r="X777" t="s">
+      <c r="X789" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="778" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD778" t="s">
+    <row r="790" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AD790" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="779" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E779" t="s">
+    <row r="791" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E791" t="s">
         <v>30</v>
       </c>
-      <c r="I779" t="s">
-[...5 lines deleted...]
-      <c r="Y779">
+      <c r="I791" t="s">
+        <v>46</v>
+      </c>
+      <c r="S791">
+        <v>95</v>
+      </c>
+      <c r="Y791">
         <v>297</v>
       </c>
-      <c r="AE779">
+      <c r="AE791">
         <v>165</v>
       </c>
     </row>
-    <row r="780" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I780" t="s">
+    <row r="792" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E792" t="s">
+        <v>32</v>
+      </c>
+      <c r="I792" t="s">
         <v>110</v>
       </c>
-      <c r="S780">
-[...2 lines deleted...]
-      <c r="Y780">
+      <c r="S792">
+        <v>95</v>
+      </c>
+      <c r="Y792">
         <v>459</v>
       </c>
-      <c r="AE780">
+      <c r="AE792">
         <v>165</v>
       </c>
     </row>
-    <row r="781" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C781" t="s">
+    <row r="793" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="T793">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="794" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I794" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="795" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A795" t="s">
+        <v>1</v>
+      </c>
+      <c r="F795" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="796" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A796" t="s">
+        <v>3</v>
+      </c>
+      <c r="F796">
+        <v>67977322</v>
+      </c>
+      <c r="AF796" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG796" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="797" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C797" t="s">
+        <v>5</v>
+      </c>
+      <c r="I797" t="s">
+        <v>6</v>
+      </c>
+      <c r="J797" t="s">
+        <v>7</v>
+      </c>
+      <c r="L797" t="s">
+        <v>8</v>
+      </c>
+      <c r="N797" t="s">
+        <v>9</v>
+      </c>
+      <c r="P797" t="s">
+        <v>10</v>
+      </c>
+      <c r="S797" t="s">
+        <v>11</v>
+      </c>
+      <c r="T797" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V797" t="s">
+        <v>13</v>
+      </c>
+      <c r="X797" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z797" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD797" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH797" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="798" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C798" t="s">
         <v>219</v>
       </c>
-      <c r="J781">
+      <c r="I798">
         <v>6927271</v>
       </c>
-      <c r="L781" t="s">
+      <c r="K798" t="s">
         <v>19</v>
       </c>
-      <c r="O781">
+      <c r="N798">
         <v>126442</v>
       </c>
-      <c r="Q781" s="2">
+      <c r="P798" s="2">
         <v>37561</v>
       </c>
-      <c r="U781" s="2">
+      <c r="S798" s="2">
         <v>49613</v>
       </c>
-      <c r="W781" t="s">
+      <c r="U798" t="s">
         <v>20</v>
       </c>
-      <c r="AC781" s="3">
+      <c r="AA798" s="3">
         <v>24523</v>
       </c>
-      <c r="AK781" t="s">
-[...4 lines deleted...]
-      <c r="M782" t="s">
+      <c r="AI798" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="799" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L799" t="s">
         <v>22</v>
       </c>
-      <c r="X782">
-[...4 lines deleted...]
-      <c r="B783" t="s">
+      <c r="V799">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="800" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B800" t="s">
         <v>23</v>
       </c>
-      <c r="N783" t="s">
+      <c r="M800" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="784" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D784" t="s">
+    <row r="801" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D801" t="s">
         <v>25</v>
       </c>
-      <c r="H784" t="s">
+      <c r="G801" t="s">
         <v>26</v>
       </c>
-      <c r="P784" t="s">
+      <c r="O801" t="s">
         <v>27</v>
       </c>
-      <c r="X784" t="s">
+      <c r="V801" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="785" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AD785" t="s">
+    <row r="802" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB802" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="786" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E786" t="s">
+    <row r="803" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E803" t="s">
         <v>30</v>
       </c>
-      <c r="I786" t="s">
-[...5 lines deleted...]
-      <c r="Y786">
+      <c r="H803" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q803">
+        <v>95</v>
+      </c>
+      <c r="W803">
         <v>297</v>
       </c>
-      <c r="AE786" s="3">
+      <c r="AC803" s="3">
         <v>24523</v>
       </c>
     </row>
-    <row r="787" spans="1:35" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I787" t="s">
+    <row r="804" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E804" t="s">
+        <v>32</v>
+      </c>
+      <c r="H804" t="s">
         <v>220</v>
       </c>
-      <c r="S787">
-[...2 lines deleted...]
-      <c r="Y787">
+      <c r="Q804">
+        <v>95</v>
+      </c>
+      <c r="W804">
         <v>616</v>
       </c>
-      <c r="AE787" s="3">
+      <c r="AC804" s="3">
         <v>24523</v>
       </c>
     </row>
-    <row r="788" spans="1:35" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="I789" s="1" t="s">
+    <row r="805" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C805" t="s">
+        <v>219</v>
+      </c>
+      <c r="I805">
+        <v>6927271</v>
+      </c>
+      <c r="K805" t="s">
+        <v>19</v>
+      </c>
+      <c r="N805">
+        <v>126951</v>
+      </c>
+      <c r="P805" s="2">
+        <v>37158</v>
+      </c>
+      <c r="S805" s="2">
+        <v>48114</v>
+      </c>
+      <c r="U805" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA805" s="3">
+        <v>36977</v>
+      </c>
+      <c r="AI805" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="806" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L806" t="s">
+        <v>22</v>
+      </c>
+      <c r="V806">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="807" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B807" t="s">
+        <v>23</v>
+      </c>
+      <c r="M807" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="808" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D808" t="s">
+        <v>25</v>
+      </c>
+      <c r="G808" t="s">
+        <v>26</v>
+      </c>
+      <c r="O808" t="s">
+        <v>27</v>
+      </c>
+      <c r="V808" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="809" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB809" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="810" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E810" t="s">
+        <v>30</v>
+      </c>
+      <c r="H810" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q810">
+        <v>95</v>
+      </c>
+      <c r="W810">
+        <v>617</v>
+      </c>
+      <c r="AC810" s="3">
+        <v>36977</v>
+      </c>
+    </row>
+    <row r="811" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E811" t="s">
+        <v>32</v>
+      </c>
+      <c r="H811" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q811">
+        <v>95</v>
+      </c>
+      <c r="W811">
+        <v>616</v>
+      </c>
+      <c r="AC811" s="3">
+        <v>36977</v>
+      </c>
+    </row>
+    <row r="812" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C812" t="s">
+        <v>219</v>
+      </c>
+      <c r="I812">
+        <v>6927271</v>
+      </c>
+      <c r="K812" t="s">
+        <v>19</v>
+      </c>
+      <c r="N812">
+        <v>138369</v>
+      </c>
+      <c r="P812" s="2">
+        <v>40603</v>
+      </c>
+      <c r="S812" s="2">
+        <v>52017</v>
+      </c>
+      <c r="U812" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA812" s="3">
+        <v>4500</v>
+      </c>
+      <c r="AI812" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="813" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L813" t="s">
+        <v>22</v>
+      </c>
+      <c r="V813">
+        <v>5721</v>
+      </c>
+    </row>
+    <row r="814" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B814" t="s">
+        <v>23</v>
+      </c>
+      <c r="M814" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="815" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D815" t="s">
+        <v>25</v>
+      </c>
+      <c r="G815" t="s">
+        <v>26</v>
+      </c>
+      <c r="O815" t="s">
+        <v>27</v>
+      </c>
+      <c r="V815" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="816" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB816" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="817" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E817" t="s">
+        <v>30</v>
+      </c>
+      <c r="H817" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q817">
+        <v>95</v>
+      </c>
+      <c r="W817">
+        <v>297</v>
+      </c>
+      <c r="AC817" s="3">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="818" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E818" t="s">
+        <v>32</v>
+      </c>
+      <c r="H818" t="s">
+        <v>223</v>
+      </c>
+      <c r="Q818">
+        <v>95</v>
+      </c>
+      <c r="W818">
+        <v>737</v>
+      </c>
+      <c r="AC818" s="3">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="819" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C819" t="s">
+        <v>219</v>
+      </c>
+      <c r="I819">
+        <v>6927271</v>
+      </c>
+      <c r="K819" t="s">
+        <v>19</v>
+      </c>
+      <c r="N819">
+        <v>138370</v>
+      </c>
+      <c r="P819" s="2">
+        <v>41579</v>
+      </c>
+      <c r="S819" s="2">
+        <v>52017</v>
+      </c>
+      <c r="U819" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA819">
+        <v>250</v>
+      </c>
+      <c r="AI819" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="820" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L820" t="s">
+        <v>22</v>
+      </c>
+      <c r="V820">
+        <v>5721</v>
+      </c>
+    </row>
+    <row r="821" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B821" t="s">
+        <v>23</v>
+      </c>
+      <c r="M821" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="822" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D822" t="s">
+        <v>25</v>
+      </c>
+      <c r="G822" t="s">
+        <v>26</v>
+      </c>
+      <c r="O822" t="s">
+        <v>27</v>
+      </c>
+      <c r="V822" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="823" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB823" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="824" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E824" t="s">
+        <v>30</v>
+      </c>
+      <c r="H824" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q824">
+        <v>95</v>
+      </c>
+      <c r="W824">
+        <v>187</v>
+      </c>
+      <c r="AC824">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="825" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E825" t="s">
+        <v>32</v>
+      </c>
+      <c r="H825" t="s">
+        <v>223</v>
+      </c>
+      <c r="Q825">
+        <v>95</v>
+      </c>
+      <c r="W825">
+        <v>737</v>
+      </c>
+      <c r="AC825">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="826" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C826" t="s">
+        <v>219</v>
+      </c>
+      <c r="I826">
+        <v>6927271</v>
+      </c>
+      <c r="K826" t="s">
+        <v>19</v>
+      </c>
+      <c r="N826">
+        <v>138390</v>
+      </c>
+      <c r="P826" s="2">
+        <v>40634</v>
+      </c>
+      <c r="S826" s="2">
+        <v>49979</v>
+      </c>
+      <c r="U826" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA826" s="3">
+        <v>4311</v>
+      </c>
+      <c r="AI826" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="827" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L827" t="s">
+        <v>22</v>
+      </c>
+      <c r="V827">
+        <v>3683</v>
+      </c>
+    </row>
+    <row r="828" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B828" t="s">
+        <v>23</v>
+      </c>
+      <c r="M828" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="829" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D829" t="s">
+        <v>25</v>
+      </c>
+      <c r="G829" t="s">
+        <v>26</v>
+      </c>
+      <c r="O829" t="s">
+        <v>27</v>
+      </c>
+      <c r="V829" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="830" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB830" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="831" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E831" t="s">
+        <v>30</v>
+      </c>
+      <c r="H831" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q831">
+        <v>95</v>
+      </c>
+      <c r="W831">
+        <v>297</v>
+      </c>
+      <c r="AC831" s="3">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="832" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E832" t="s">
+        <v>32</v>
+      </c>
+      <c r="H832" t="s">
+        <v>223</v>
+      </c>
+      <c r="Q832">
+        <v>95</v>
+      </c>
+      <c r="W832">
+        <v>737</v>
+      </c>
+      <c r="AC832" s="3">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="833" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R833">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="834" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J834" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="790" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A790" t="s">
+    <row r="835" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A835" t="s">
         <v>1</v>
       </c>
-      <c r="F790" t="s">
+      <c r="G835" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="791" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A791" t="s">
+    <row r="836" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A836" t="s">
         <v>3</v>
       </c>
-      <c r="F791">
+      <c r="G836">
         <v>67977322</v>
       </c>
-      <c r="AF791" t="s">
+      <c r="AH836" t="s">
         <v>4</v>
       </c>
-      <c r="AG791" s="2">
-[...4 lines deleted...]
-      <c r="C792" t="s">
+      <c r="AI836" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="837" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C837" t="s">
         <v>5</v>
       </c>
-      <c r="I792" t="s">
+      <c r="J837" t="s">
         <v>6</v>
       </c>
-      <c r="J792" t="s">
+      <c r="K837" t="s">
         <v>7</v>
       </c>
-      <c r="L792" t="s">
+      <c r="M837" t="s">
         <v>8</v>
       </c>
-      <c r="N792" t="s">
+      <c r="O837" t="s">
         <v>9</v>
       </c>
-      <c r="P792" t="s">
+      <c r="Q837" t="s">
         <v>10</v>
       </c>
-      <c r="S792" t="s">
+      <c r="U837" t="s">
         <v>11</v>
       </c>
-      <c r="T792" s="1" t="s">
+      <c r="V837" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V792" t="s">
+      <c r="X837" t="s">
         <v>13</v>
       </c>
-      <c r="X792" t="s">
+      <c r="Z837" t="s">
         <v>14</v>
       </c>
-      <c r="Z792" t="s">
+      <c r="AB837" t="s">
         <v>15</v>
       </c>
-      <c r="AD792" t="s">
+      <c r="AF837" t="s">
         <v>16</v>
       </c>
-      <c r="AH792" t="s">
+      <c r="AJ837" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="793" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="C793" t="s">
+    <row r="838" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C838" t="s">
         <v>219</v>
       </c>
-      <c r="I793">
+      <c r="J838">
         <v>6927271</v>
       </c>
-      <c r="K793" t="s">
+      <c r="L838" t="s">
         <v>19</v>
       </c>
-      <c r="N793">
-[...8 lines deleted...]
-      <c r="U793" t="s">
+      <c r="O838">
+        <v>139664</v>
+      </c>
+      <c r="Q838" s="2">
+        <v>41214</v>
+      </c>
+      <c r="U838" s="2">
+        <v>50344</v>
+      </c>
+      <c r="W838" t="s">
         <v>20</v>
       </c>
-      <c r="AA793" s="3">
-[...7 lines deleted...]
-      <c r="L794" t="s">
+      <c r="AC838" s="3">
+        <v>22000</v>
+      </c>
+      <c r="AK838" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="839" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M839" t="s">
         <v>22</v>
       </c>
-      <c r="V794">
-[...4 lines deleted...]
-      <c r="B795" t="s">
+      <c r="X839">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="840" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B840" t="s">
         <v>23</v>
       </c>
-      <c r="M795" t="s">
+      <c r="N840" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="796" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D796" t="s">
+    <row r="841" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D841" t="s">
         <v>25</v>
       </c>
-      <c r="G796" t="s">
+      <c r="H841" t="s">
         <v>26</v>
       </c>
-      <c r="O796" t="s">
+      <c r="P841" t="s">
         <v>27</v>
       </c>
-      <c r="V796" t="s">
+      <c r="X841" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="797" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB797" t="s">
+    <row r="842" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD842" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="798" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E798" t="s">
+    <row r="843" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E843" t="s">
         <v>30</v>
       </c>
-      <c r="H798" t="s">
-[...30 lines deleted...]
-      <c r="C800" t="s">
+      <c r="I843" t="s">
+        <v>120</v>
+      </c>
+      <c r="S843">
+        <v>95</v>
+      </c>
+      <c r="Y843">
+        <v>187</v>
+      </c>
+      <c r="AE843" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="844" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E844" t="s">
+        <v>32</v>
+      </c>
+      <c r="I844" t="s">
+        <v>223</v>
+      </c>
+      <c r="S844">
+        <v>95</v>
+      </c>
+      <c r="Y844">
+        <v>737</v>
+      </c>
+      <c r="AE844" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="845" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C845" t="s">
         <v>219</v>
       </c>
-      <c r="I800">
+      <c r="J845">
         <v>6927271</v>
       </c>
-      <c r="K800" t="s">
+      <c r="L845" t="s">
         <v>19</v>
       </c>
-      <c r="N800">
-[...8 lines deleted...]
-      <c r="U800" t="s">
+      <c r="O845">
+        <v>145985</v>
+      </c>
+      <c r="Q845" s="2">
+        <v>45748</v>
+      </c>
+      <c r="U845" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W845" t="s">
         <v>20</v>
       </c>
-      <c r="AA800" s="3">
-[...2 lines deleted...]
-      <c r="AI800" t="s">
+      <c r="AC845" s="3">
+        <v>48000</v>
+      </c>
+      <c r="AK845" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="801" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="L801" t="s">
+    <row r="846" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M846" t="s">
         <v>22</v>
       </c>
-      <c r="V801">
-[...4 lines deleted...]
-      <c r="B802" t="s">
+      <c r="X846">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="847" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B847" t="s">
         <v>23</v>
       </c>
-      <c r="M802" t="s">
+      <c r="N847" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="803" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D803" t="s">
+    <row r="848" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D848" t="s">
         <v>25</v>
       </c>
-      <c r="G803" t="s">
+      <c r="H848" t="s">
         <v>26</v>
       </c>
-      <c r="O803" t="s">
+      <c r="P848" t="s">
         <v>27</v>
       </c>
-      <c r="V803" t="s">
+      <c r="X848" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="804" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB804" t="s">
+    <row r="849" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD849" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="805" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E805" t="s">
+    <row r="850" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E850" t="s">
         <v>30</v>
       </c>
-      <c r="H805" t="s">
-[...16 lines deleted...]
-      <c r="H806" t="s">
+      <c r="I850" t="s">
+        <v>120</v>
+      </c>
+      <c r="S850">
+        <v>95</v>
+      </c>
+      <c r="Y850">
+        <v>187</v>
+      </c>
+      <c r="AE850" s="3">
+        <v>48000</v>
+      </c>
+    </row>
+    <row r="851" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E851" t="s">
+        <v>32</v>
+      </c>
+      <c r="I851" t="s">
+        <v>33</v>
+      </c>
+      <c r="S851">
+        <v>95</v>
+      </c>
+      <c r="Y851">
+        <v>92</v>
+      </c>
+      <c r="AE851" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="852" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E852" t="s">
+        <v>32</v>
+      </c>
+      <c r="I852" t="s">
         <v>223</v>
       </c>
-      <c r="Q806">
-[...2 lines deleted...]
-      <c r="W806">
+      <c r="S852">
+        <v>95</v>
+      </c>
+      <c r="Y852">
         <v>737</v>
       </c>
-      <c r="AC806" s="3">
-[...4 lines deleted...]
-      <c r="C807" t="s">
+      <c r="AE852" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="853" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C853" t="s">
         <v>219</v>
       </c>
-      <c r="I807">
+      <c r="J853">
         <v>6927271</v>
       </c>
-      <c r="K807" t="s">
+      <c r="L853" t="s">
         <v>19</v>
       </c>
-      <c r="N807">
-[...8 lines deleted...]
-      <c r="U807" t="s">
+      <c r="O853">
+        <v>145986</v>
+      </c>
+      <c r="Q853" s="2">
+        <v>45962</v>
+      </c>
+      <c r="U853" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W853" t="s">
         <v>20</v>
       </c>
-      <c r="AA807">
-[...2 lines deleted...]
-      <c r="AI807" t="s">
+      <c r="AC853" s="3">
+        <v>32179</v>
+      </c>
+      <c r="AK853" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="808" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="L808" t="s">
+    <row r="854" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M854" t="s">
         <v>22</v>
       </c>
-      <c r="V808">
-[...4 lines deleted...]
-      <c r="B809" t="s">
+      <c r="X854">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="855" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B855" t="s">
         <v>23</v>
       </c>
-      <c r="M809" t="s">
+      <c r="N855" t="s">
         <v>24</v>
-      </c>
-[...615 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="856" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D856" t="s">
         <v>25</v>
       </c>
       <c r="H856" t="s">
         <v>26</v>
       </c>
       <c r="P856" t="s">
         <v>27</v>
       </c>
       <c r="X856" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="857" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD857" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="858" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E858" t="s">
         <v>30</v>
       </c>
       <c r="I858" t="s">
-        <v>37</v>
+        <v>120</v>
       </c>
       <c r="S858">
         <v>95</v>
       </c>
       <c r="Y858">
-        <v>543</v>
+        <v>187</v>
       </c>
       <c r="AE858" s="3">
-        <v>1000</v>
+        <v>32179</v>
       </c>
     </row>
     <row r="859" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E859" t="s">
         <v>32</v>
       </c>
       <c r="I859" t="s">
+        <v>224</v>
+      </c>
+      <c r="S859">
+        <v>95</v>
+      </c>
+      <c r="Y859">
+        <v>679</v>
+      </c>
+      <c r="AE859" s="3">
+        <v>17179</v>
+      </c>
+    </row>
+    <row r="860" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E860" t="s">
+        <v>32</v>
+      </c>
+      <c r="I860" t="s">
+        <v>33</v>
+      </c>
+      <c r="S860">
+        <v>95</v>
+      </c>
+      <c r="Y860">
+        <v>92</v>
+      </c>
+      <c r="AE860" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="861" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C861" t="s">
+        <v>225</v>
+      </c>
+      <c r="J861">
+        <v>65008559</v>
+      </c>
+      <c r="L861" t="s">
+        <v>19</v>
+      </c>
+      <c r="O861">
+        <v>121657</v>
+      </c>
+      <c r="Q861" s="2">
+        <v>35886</v>
+      </c>
+      <c r="U861" s="2">
+        <v>39629</v>
+      </c>
+      <c r="W861" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC861" s="3">
+        <v>1000</v>
+      </c>
+      <c r="AK861" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="862" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M862" t="s">
+        <v>22</v>
+      </c>
+      <c r="X862">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="863" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B863" t="s">
+        <v>23</v>
+      </c>
+      <c r="N863" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="864" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F864" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="865" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R865" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="866" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F866" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="867" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R867" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="868" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D868" t="s">
+        <v>25</v>
+      </c>
+      <c r="H868" t="s">
+        <v>26</v>
+      </c>
+      <c r="P868" t="s">
+        <v>27</v>
+      </c>
+      <c r="X868" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="869" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD869" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="870" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E870" t="s">
+        <v>30</v>
+      </c>
+      <c r="I870" t="s">
+        <v>37</v>
+      </c>
+      <c r="S870">
+        <v>95</v>
+      </c>
+      <c r="Y870">
+        <v>543</v>
+      </c>
+      <c r="AE870" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="871" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E871" t="s">
+        <v>32</v>
+      </c>
+      <c r="I871" t="s">
         <v>110</v>
       </c>
-      <c r="S859">
-[...2 lines deleted...]
-      <c r="Y859">
+      <c r="S871">
+        <v>95</v>
+      </c>
+      <c r="Y871">
         <v>459</v>
       </c>
-      <c r="AE859" s="3">
+      <c r="AE871" s="3">
         <v>1000</v>
       </c>
     </row>
-    <row r="860" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C860" t="s">
+    <row r="872" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C872" t="s">
         <v>195</v>
       </c>
-      <c r="J860">
+      <c r="J872">
         <v>194290953</v>
       </c>
-      <c r="L860" t="s">
+      <c r="L872" t="s">
         <v>19</v>
       </c>
-      <c r="O860">
+      <c r="O872">
         <v>123302</v>
       </c>
-      <c r="Q860" s="2">
+      <c r="Q872" s="2">
         <v>36465</v>
       </c>
-      <c r="U860" s="2">
+      <c r="U872" s="2">
         <v>49399</v>
       </c>
-      <c r="W860" t="s">
+      <c r="W872" t="s">
         <v>20</v>
       </c>
-      <c r="AC860" s="3">
+      <c r="AC872" s="3">
         <v>21000</v>
       </c>
-      <c r="AK860" t="s">
-[...4 lines deleted...]
-      <c r="M861" t="s">
+      <c r="AK872" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="873" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M873" t="s">
         <v>22</v>
       </c>
-      <c r="X861">
-[...4 lines deleted...]
-      <c r="B862" t="s">
+      <c r="X873">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="874" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B874" t="s">
         <v>23</v>
       </c>
-      <c r="N862" t="s">
+      <c r="N874" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="863" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D863" t="s">
+    <row r="875" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T875">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="876" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="I876" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="877" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A877" t="s">
+        <v>1</v>
+      </c>
+      <c r="F877" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="878" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A878" t="s">
+        <v>3</v>
+      </c>
+      <c r="F878">
+        <v>67977322</v>
+      </c>
+      <c r="AF878" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG878" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="879" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C879" t="s">
+        <v>5</v>
+      </c>
+      <c r="I879" t="s">
+        <v>6</v>
+      </c>
+      <c r="J879" t="s">
+        <v>7</v>
+      </c>
+      <c r="L879" t="s">
+        <v>8</v>
+      </c>
+      <c r="N879" t="s">
+        <v>9</v>
+      </c>
+      <c r="P879" t="s">
+        <v>10</v>
+      </c>
+      <c r="S879" t="s">
+        <v>11</v>
+      </c>
+      <c r="T879" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V879" t="s">
+        <v>13</v>
+      </c>
+      <c r="X879" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z879" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD879" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH879" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="880" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D880" t="s">
         <v>25</v>
       </c>
-      <c r="H863" t="s">
+      <c r="G880" t="s">
         <v>26</v>
       </c>
-      <c r="P863" t="s">
+      <c r="O880" t="s">
         <v>27</v>
       </c>
-      <c r="X863" t="s">
+      <c r="V880" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="864" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD864" t="s">
+    <row r="881" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB881" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="865" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E865" t="s">
+    <row r="882" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E882" t="s">
         <v>30</v>
       </c>
-      <c r="I865" t="s">
-[...5 lines deleted...]
-      <c r="Y865">
+      <c r="H882" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q882">
+        <v>95</v>
+      </c>
+      <c r="W882">
         <v>297</v>
       </c>
-      <c r="AE865" s="3">
+      <c r="AC882" s="3">
         <v>21000</v>
       </c>
     </row>
-    <row r="866" spans="1:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I866" t="s">
+    <row r="883" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E883" t="s">
+        <v>32</v>
+      </c>
+      <c r="H883" t="s">
         <v>33</v>
       </c>
-      <c r="S866">
-[...2 lines deleted...]
-      <c r="Y866">
+      <c r="Q883">
+        <v>95</v>
+      </c>
+      <c r="W883">
         <v>92</v>
       </c>
-      <c r="AE866" s="3">
+      <c r="AC883" s="3">
         <v>21000</v>
       </c>
     </row>
-    <row r="867" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C867" t="s">
+    <row r="884" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C884" t="s">
         <v>195</v>
       </c>
-      <c r="J867">
+      <c r="I884">
         <v>194290953</v>
       </c>
-      <c r="L867" t="s">
+      <c r="K884" t="s">
         <v>19</v>
       </c>
-      <c r="O867">
+      <c r="N884">
         <v>124045</v>
       </c>
-      <c r="Q867" s="2">
+      <c r="P884" s="2">
         <v>36892</v>
       </c>
-      <c r="U867" s="2">
+      <c r="S884" s="2">
         <v>48152</v>
       </c>
-      <c r="W867" t="s">
+      <c r="U884" t="s">
         <v>20</v>
       </c>
-      <c r="AC867" s="3">
+      <c r="AA884" s="3">
         <v>5040</v>
       </c>
-      <c r="AK867" t="s">
-[...4 lines deleted...]
-      <c r="M868" t="s">
+      <c r="AI884" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="885" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L885" t="s">
         <v>22</v>
       </c>
-      <c r="X868">
-[...4 lines deleted...]
-      <c r="B869" t="s">
+      <c r="V885">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="886" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B886" t="s">
         <v>23</v>
       </c>
-      <c r="N869" t="s">
+      <c r="M886" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="870" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T870">
+    <row r="887" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D887" t="s">
+        <v>25</v>
+      </c>
+      <c r="G887" t="s">
+        <v>26</v>
+      </c>
+      <c r="O887" t="s">
+        <v>27</v>
+      </c>
+      <c r="V887" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="888" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB888" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="889" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E889" t="s">
+        <v>30</v>
+      </c>
+      <c r="H889" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q889">
+        <v>95</v>
+      </c>
+      <c r="W889">
+        <v>187</v>
+      </c>
+      <c r="AC889" s="3">
+        <v>5040</v>
+      </c>
+    </row>
+    <row r="890" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E890" t="s">
+        <v>32</v>
+      </c>
+      <c r="H890" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q890">
+        <v>95</v>
+      </c>
+      <c r="W890">
+        <v>327</v>
+      </c>
+      <c r="AC890" s="3">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="891" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E891" t="s">
+        <v>32</v>
+      </c>
+      <c r="H891" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q891">
+        <v>95</v>
+      </c>
+      <c r="W891">
+        <v>334</v>
+      </c>
+      <c r="AC891">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="892" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E892" t="s">
+        <v>32</v>
+      </c>
+      <c r="H892" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q892">
+        <v>95</v>
+      </c>
+      <c r="W892">
+        <v>336</v>
+      </c>
+      <c r="AC892" s="3">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="893" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C893" t="s">
+        <v>195</v>
+      </c>
+      <c r="I893">
+        <v>194290953</v>
+      </c>
+      <c r="K893" t="s">
+        <v>19</v>
+      </c>
+      <c r="N893">
+        <v>137605</v>
+      </c>
+      <c r="P893" s="2">
+        <v>40118</v>
+      </c>
+      <c r="S893" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U893" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="I871" s="1" t="s">
+      <c r="AA893" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI893" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="894" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L894" t="s">
+        <v>22</v>
+      </c>
+      <c r="V894">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="895" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B895" t="s">
+        <v>23</v>
+      </c>
+      <c r="M895" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="896" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D896" t="s">
+        <v>25</v>
+      </c>
+      <c r="G896" t="s">
+        <v>26</v>
+      </c>
+      <c r="O896" t="s">
+        <v>27</v>
+      </c>
+      <c r="V896" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="897" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB897" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="898" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E898" t="s">
+        <v>30</v>
+      </c>
+      <c r="H898" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q898">
+        <v>95</v>
+      </c>
+      <c r="W898">
+        <v>187</v>
+      </c>
+      <c r="AC898" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="899" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E899" t="s">
+        <v>32</v>
+      </c>
+      <c r="H899" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q899">
+        <v>95</v>
+      </c>
+      <c r="W899">
+        <v>718</v>
+      </c>
+      <c r="AC899" s="3">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="900" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E900" t="s">
+        <v>32</v>
+      </c>
+      <c r="H900" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q900">
+        <v>95</v>
+      </c>
+      <c r="W900">
+        <v>385</v>
+      </c>
+      <c r="AC900" s="3">
+        <v>7159</v>
+      </c>
+    </row>
+    <row r="901" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C901" t="s">
+        <v>195</v>
+      </c>
+      <c r="I901">
+        <v>194290953</v>
+      </c>
+      <c r="K901" t="s">
+        <v>19</v>
+      </c>
+      <c r="N901">
+        <v>138238</v>
+      </c>
+      <c r="P901" s="2">
+        <v>40330</v>
+      </c>
+      <c r="S901" s="2">
+        <v>48152</v>
+      </c>
+      <c r="U901" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA901" s="3">
+        <v>3671</v>
+      </c>
+      <c r="AI901" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="902" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L902" t="s">
+        <v>22</v>
+      </c>
+      <c r="V902">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="903" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B903" t="s">
+        <v>23</v>
+      </c>
+      <c r="M903" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="904" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D904" t="s">
+        <v>25</v>
+      </c>
+      <c r="G904" t="s">
+        <v>26</v>
+      </c>
+      <c r="O904" t="s">
+        <v>27</v>
+      </c>
+      <c r="V904" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="905" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB905" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="906" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E906" t="s">
+        <v>30</v>
+      </c>
+      <c r="H906" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q906">
+        <v>95</v>
+      </c>
+      <c r="W906">
+        <v>297</v>
+      </c>
+      <c r="AC906" s="3">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="907" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E907" t="s">
+        <v>32</v>
+      </c>
+      <c r="H907" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q907">
+        <v>95</v>
+      </c>
+      <c r="W907">
+        <v>467</v>
+      </c>
+      <c r="AC907" s="3">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="908" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E908" t="s">
+        <v>32</v>
+      </c>
+      <c r="H908" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q908">
+        <v>95</v>
+      </c>
+      <c r="W908">
+        <v>427</v>
+      </c>
+      <c r="AC908" s="3">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="909" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C909" t="s">
+        <v>195</v>
+      </c>
+      <c r="I909">
+        <v>194290953</v>
+      </c>
+      <c r="K909" t="s">
+        <v>19</v>
+      </c>
+      <c r="N909">
+        <v>138431</v>
+      </c>
+      <c r="P909" s="2">
+        <v>42064</v>
+      </c>
+      <c r="S909" s="2">
+        <v>48152</v>
+      </c>
+      <c r="U909" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA909" s="3">
+        <v>2800</v>
+      </c>
+      <c r="AI909" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="910" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L910" t="s">
+        <v>22</v>
+      </c>
+      <c r="V910">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="911" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B911" t="s">
+        <v>23</v>
+      </c>
+      <c r="M911" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="912" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D912" t="s">
+        <v>25</v>
+      </c>
+      <c r="G912" t="s">
+        <v>26</v>
+      </c>
+      <c r="O912" t="s">
+        <v>27</v>
+      </c>
+      <c r="V912" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="913" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AB913" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="914" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E914" t="s">
+        <v>30</v>
+      </c>
+      <c r="H914" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q914">
+        <v>95</v>
+      </c>
+      <c r="W914">
+        <v>297</v>
+      </c>
+      <c r="AC914" s="3">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="915" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E915" t="s">
+        <v>32</v>
+      </c>
+      <c r="H915" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q915">
+        <v>95</v>
+      </c>
+      <c r="W915">
+        <v>327</v>
+      </c>
+      <c r="AC915" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="916" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R916">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="917" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J917" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="872" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A872" t="s">
+    <row r="918" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A918" t="s">
         <v>1</v>
       </c>
-      <c r="F872" t="s">
+      <c r="G918" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="873" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A873" t="s">
+    <row r="919" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A919" t="s">
         <v>3</v>
       </c>
-      <c r="F873">
+      <c r="G919">
         <v>67977322</v>
       </c>
-      <c r="AF873" t="s">
+      <c r="AH919" t="s">
         <v>4</v>
       </c>
-      <c r="AG873" s="2">
-[...4 lines deleted...]
-      <c r="C874" t="s">
+      <c r="AI919" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="920" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C920" t="s">
         <v>5</v>
       </c>
-      <c r="I874" t="s">
+      <c r="J920" t="s">
         <v>6</v>
       </c>
-      <c r="J874" t="s">
+      <c r="K920" t="s">
         <v>7</v>
       </c>
-      <c r="L874" t="s">
+      <c r="M920" t="s">
         <v>8</v>
       </c>
-      <c r="N874" t="s">
+      <c r="O920" t="s">
         <v>9</v>
       </c>
-      <c r="P874" t="s">
+      <c r="Q920" t="s">
         <v>10</v>
       </c>
-      <c r="S874" t="s">
+      <c r="U920" t="s">
         <v>11</v>
       </c>
-      <c r="T874" s="1" t="s">
+      <c r="V920" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V874" t="s">
+      <c r="X920" t="s">
         <v>13</v>
       </c>
-      <c r="X874" t="s">
+      <c r="Z920" t="s">
         <v>14</v>
       </c>
-      <c r="Z874" t="s">
+      <c r="AB920" t="s">
         <v>15</v>
       </c>
-      <c r="AD874" t="s">
+      <c r="AF920" t="s">
         <v>16</v>
       </c>
-      <c r="AH874" t="s">
+      <c r="AJ920" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="875" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D875" t="s">
+    <row r="921" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E921" t="s">
+        <v>32</v>
+      </c>
+      <c r="I921" t="s">
+        <v>228</v>
+      </c>
+      <c r="S921">
+        <v>95</v>
+      </c>
+      <c r="Y921">
+        <v>336</v>
+      </c>
+      <c r="AE921" s="3">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="922" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C922" t="s">
+        <v>195</v>
+      </c>
+      <c r="J922">
+        <v>194290953</v>
+      </c>
+      <c r="L922" t="s">
+        <v>19</v>
+      </c>
+      <c r="O922">
+        <v>139514</v>
+      </c>
+      <c r="Q922" s="2">
+        <v>41030</v>
+      </c>
+      <c r="U922" s="2">
+        <v>49399</v>
+      </c>
+      <c r="W922" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC922" s="3">
+        <v>12700</v>
+      </c>
+      <c r="AK922" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="923" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M923" t="s">
+        <v>22</v>
+      </c>
+      <c r="X923">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="924" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B924" t="s">
+        <v>23</v>
+      </c>
+      <c r="N924" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="925" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D925" t="s">
         <v>25</v>
       </c>
-      <c r="G875" t="s">
+      <c r="H925" t="s">
         <v>26</v>
       </c>
-      <c r="O875" t="s">
+      <c r="P925" t="s">
         <v>27</v>
       </c>
-      <c r="V875" t="s">
+      <c r="X925" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="876" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AB876" t="s">
+    <row r="926" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD926" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="877" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E877" t="s">
+    <row r="927" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E927" t="s">
         <v>30</v>
       </c>
-      <c r="H877" t="s">
-[...64 lines deleted...]
-      <c r="C881" t="s">
+      <c r="I927" t="s">
+        <v>46</v>
+      </c>
+      <c r="S927">
+        <v>95</v>
+      </c>
+      <c r="Y927">
+        <v>297</v>
+      </c>
+      <c r="AE927" s="3">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="928" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E928" t="s">
+        <v>32</v>
+      </c>
+      <c r="I928" t="s">
+        <v>33</v>
+      </c>
+      <c r="S928">
+        <v>95</v>
+      </c>
+      <c r="Y928">
+        <v>92</v>
+      </c>
+      <c r="AE928" s="3">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="929" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C929" t="s">
         <v>195</v>
       </c>
-      <c r="I881">
+      <c r="J929">
         <v>194290953</v>
       </c>
-      <c r="K881" t="s">
+      <c r="L929" t="s">
         <v>19</v>
       </c>
-      <c r="N881">
-[...8 lines deleted...]
-      <c r="U881" t="s">
+      <c r="O929">
+        <v>142840</v>
+      </c>
+      <c r="Q929" s="2">
+        <v>44136</v>
+      </c>
+      <c r="U929" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W929" t="s">
         <v>20</v>
       </c>
-      <c r="AA881" s="3">
-[...7 lines deleted...]
-      <c r="L882" t="s">
+      <c r="AC929" s="3">
+        <v>4291</v>
+      </c>
+      <c r="AK929" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="930" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M930" t="s">
         <v>22</v>
       </c>
-      <c r="V882">
-[...4 lines deleted...]
-      <c r="B883" t="s">
+      <c r="X930">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="931" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B931" t="s">
         <v>23</v>
       </c>
-      <c r="M883" t="s">
+      <c r="N931" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="884" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D884" t="s">
+    <row r="932" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D932" t="s">
         <v>25</v>
       </c>
-      <c r="G884" t="s">
+      <c r="H932" t="s">
         <v>26</v>
       </c>
-      <c r="O884" t="s">
+      <c r="P932" t="s">
         <v>27</v>
       </c>
-      <c r="V884" t="s">
+      <c r="X932" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="885" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB885" t="s">
+    <row r="933" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD933" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="886" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E886" t="s">
+    <row r="934" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E934" t="s">
         <v>30</v>
       </c>
-      <c r="H886" t="s">
-[...47 lines deleted...]
-      <c r="C889" t="s">
+      <c r="I934" t="s">
+        <v>37</v>
+      </c>
+      <c r="S934">
+        <v>95</v>
+      </c>
+      <c r="Y934">
+        <v>543</v>
+      </c>
+      <c r="AE934" s="3">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="935" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E935" t="s">
+        <v>30</v>
+      </c>
+      <c r="I935" t="s">
+        <v>46</v>
+      </c>
+      <c r="S935">
+        <v>95</v>
+      </c>
+      <c r="Y935">
+        <v>297</v>
+      </c>
+      <c r="AE935" s="3">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="936" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E936" t="s">
+        <v>32</v>
+      </c>
+      <c r="I936" t="s">
+        <v>110</v>
+      </c>
+      <c r="S936">
+        <v>95</v>
+      </c>
+      <c r="Y936">
+        <v>459</v>
+      </c>
+      <c r="AE936" s="3">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="937" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C937" t="s">
         <v>195</v>
       </c>
-      <c r="I889">
+      <c r="J937">
         <v>194290953</v>
       </c>
-      <c r="K889" t="s">
+      <c r="L937" t="s">
         <v>19</v>
       </c>
-      <c r="N889">
-[...5 lines deleted...]
-      <c r="S889" s="2">
+      <c r="O937">
+        <v>142961</v>
+      </c>
+      <c r="Q937" s="2">
+        <v>43922</v>
+      </c>
+      <c r="U937" s="2">
         <v>48152</v>
       </c>
-      <c r="U889" t="s">
+      <c r="W937" t="s">
         <v>20</v>
       </c>
-      <c r="AA889" s="3">
-[...7 lines deleted...]
-      <c r="L890" t="s">
+      <c r="AC937" s="3">
+        <v>1864</v>
+      </c>
+      <c r="AK937" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="938" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M938" t="s">
         <v>22</v>
       </c>
-      <c r="V890">
-[...4 lines deleted...]
-      <c r="B891" t="s">
+      <c r="X938">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="939" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B939" t="s">
         <v>23</v>
       </c>
-      <c r="M891" t="s">
+      <c r="N939" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="892" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D892" t="s">
+    <row r="940" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D940" t="s">
         <v>25</v>
       </c>
-      <c r="G892" t="s">
+      <c r="H940" t="s">
         <v>26</v>
       </c>
-      <c r="O892" t="s">
+      <c r="P940" t="s">
         <v>27</v>
       </c>
-      <c r="V892" t="s">
+      <c r="X940" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="893" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB893" t="s">
+    <row r="941" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD941" t="s">
         <v>29</v>
-      </c>
-[...649 lines deleted...]
-        <v>3527</v>
       </c>
     </row>
     <row r="942" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E942" t="s">
         <v>30</v>
       </c>
       <c r="I942" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="S942">
         <v>95</v>
       </c>
       <c r="Y942">
-        <v>75</v>
+        <v>297</v>
       </c>
       <c r="AE942" s="3">
-        <v>20000</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="943" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E943" t="s">
+        <v>32</v>
+      </c>
+      <c r="I943" t="s">
+        <v>33</v>
+      </c>
+      <c r="S943">
+        <v>95</v>
+      </c>
+      <c r="Y943">
+        <v>92</v>
+      </c>
+      <c r="AE943" s="3">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="944" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C944" t="s">
+        <v>230</v>
+      </c>
+      <c r="J944">
+        <v>181912262</v>
+      </c>
+      <c r="L944" t="s">
+        <v>19</v>
+      </c>
+      <c r="O944">
+        <v>100004</v>
+      </c>
+      <c r="Q944" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U944" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W944" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC944" s="3">
+        <v>113024</v>
+      </c>
+      <c r="AK944" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="945" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="M945" t="s">
+        <v>22</v>
+      </c>
+      <c r="X945">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="946" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="B946" t="s">
+        <v>23</v>
+      </c>
+      <c r="N946" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="947" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="F947" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="948" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="R948" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="949" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="F949" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="950" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="R950" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="951" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="D951" t="s">
+        <v>25</v>
+      </c>
+      <c r="H951" t="s">
+        <v>26</v>
+      </c>
+      <c r="P951" t="s">
+        <v>27</v>
+      </c>
+      <c r="X951" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="952" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="AD952" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="953" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="E953" t="s">
         <v>30</v>
       </c>
-      <c r="I943" t="s">
+      <c r="I953" t="s">
+        <v>99</v>
+      </c>
+      <c r="S953">
+        <v>95</v>
+      </c>
+      <c r="Y953">
+        <v>564</v>
+      </c>
+      <c r="AE953" s="3">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="954" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="E954" t="s">
+        <v>30</v>
+      </c>
+      <c r="I954" t="s">
+        <v>43</v>
+      </c>
+      <c r="S954">
+        <v>95</v>
+      </c>
+      <c r="Y954">
+        <v>75</v>
+      </c>
+      <c r="AE954" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="955" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="E955" t="s">
+        <v>30</v>
+      </c>
+      <c r="I955" t="s">
         <v>232</v>
       </c>
-      <c r="S943">
-[...2 lines deleted...]
-      <c r="Y943">
+      <c r="S955">
+        <v>95</v>
+      </c>
+      <c r="Y955">
         <v>516</v>
       </c>
-      <c r="AE943">
+      <c r="AE955">
         <v>50</v>
       </c>
     </row>
-    <row r="944" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E944" t="s">
+    <row r="956" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="E956" t="s">
         <v>30</v>
       </c>
-      <c r="I944" t="s">
+      <c r="I956" t="s">
         <v>233</v>
       </c>
-      <c r="S944">
-[...2 lines deleted...]
-      <c r="Y944">
+      <c r="S956">
+        <v>95</v>
+      </c>
+      <c r="Y956">
         <v>501</v>
       </c>
-      <c r="AE944" s="3">
+      <c r="AE956" s="3">
         <v>8063</v>
       </c>
     </row>
-    <row r="945" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="E945" t="s">
+    <row r="957" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="E957" t="s">
         <v>30</v>
       </c>
-      <c r="I945" t="s">
+      <c r="I957" t="s">
         <v>31</v>
       </c>
-      <c r="S945">
-[...2 lines deleted...]
-      <c r="Y945">
+      <c r="S957">
+        <v>95</v>
+      </c>
+      <c r="Y957">
         <v>4</v>
       </c>
-      <c r="AE945" s="3">
+      <c r="AE957" s="3">
         <v>3876</v>
       </c>
     </row>
-    <row r="946" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="E946" t="s">
+    <row r="958" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="E958" t="s">
         <v>30</v>
       </c>
-      <c r="I946" t="s">
+      <c r="I958" t="s">
         <v>234</v>
       </c>
-      <c r="S946">
-[...2 lines deleted...]
-      <c r="Y946">
+      <c r="S958">
+        <v>95</v>
+      </c>
+      <c r="Y958">
         <v>61</v>
       </c>
-      <c r="AE946" s="3">
+      <c r="AE958" s="3">
         <v>2257</v>
       </c>
     </row>
-    <row r="947" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="E947" t="s">
+    <row r="959" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="T959">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="960" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="F960" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="961" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A961" t="s">
+        <v>1</v>
+      </c>
+      <c r="D961" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="962" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A962" t="s">
+        <v>3</v>
+      </c>
+      <c r="D962">
+        <v>67977322</v>
+      </c>
+      <c r="U962" t="s">
+        <v>4</v>
+      </c>
+      <c r="V962" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="963" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B963" t="s">
+        <v>5</v>
+      </c>
+      <c r="F963" t="s">
+        <v>6</v>
+      </c>
+      <c r="G963" t="s">
+        <v>7</v>
+      </c>
+      <c r="H963" t="s">
+        <v>8</v>
+      </c>
+      <c r="I963" t="s">
+        <v>9</v>
+      </c>
+      <c r="J963" t="s">
+        <v>10</v>
+      </c>
+      <c r="M963" t="s">
+        <v>11</v>
+      </c>
+      <c r="N963" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O963" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q963" t="s">
+        <v>14</v>
+      </c>
+      <c r="R963" t="s">
+        <v>15</v>
+      </c>
+      <c r="T963" t="s">
+        <v>16</v>
+      </c>
+      <c r="W963" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="964" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C964" t="s">
         <v>30</v>
       </c>
-      <c r="I947" t="s">
+      <c r="E964" t="s">
         <v>37</v>
       </c>
-      <c r="S947">
-[...2 lines deleted...]
-      <c r="Y947">
+      <c r="K964">
+        <v>95</v>
+      </c>
+      <c r="P964">
         <v>543</v>
       </c>
-      <c r="AE947" s="3">
+      <c r="S964" s="3">
         <v>9255</v>
       </c>
     </row>
-    <row r="948" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="E948" t="s">
+    <row r="965" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C965" t="s">
         <v>30</v>
       </c>
-      <c r="I948" t="s">
-[...5 lines deleted...]
-      <c r="Y948">
+      <c r="E965" t="s">
+        <v>46</v>
+      </c>
+      <c r="K965">
+        <v>95</v>
+      </c>
+      <c r="P965">
         <v>297</v>
       </c>
-      <c r="AE948" s="3">
+      <c r="S965" s="3">
         <v>65496</v>
       </c>
     </row>
-    <row r="949" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="E949" t="s">
+    <row r="966" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C966" t="s">
         <v>30</v>
       </c>
-      <c r="I949" t="s">
+      <c r="E966" t="s">
         <v>235</v>
       </c>
-      <c r="S949">
-[...2 lines deleted...]
-      <c r="Y949">
+      <c r="K966">
+        <v>95</v>
+      </c>
+      <c r="P966">
         <v>57</v>
       </c>
-      <c r="AE949">
+      <c r="S966">
         <v>500</v>
       </c>
     </row>
-    <row r="950" spans="1:31" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I950" t="s">
+    <row r="967" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C967" t="s">
+        <v>32</v>
+      </c>
+      <c r="E967" t="s">
         <v>236</v>
       </c>
-      <c r="S950">
-[...2 lines deleted...]
-      <c r="Y950">
+      <c r="K967">
+        <v>95</v>
+      </c>
+      <c r="P967">
         <v>134</v>
       </c>
-      <c r="AE950" s="3">
+      <c r="S967" s="3">
         <v>3766</v>
       </c>
     </row>
-    <row r="951" spans="1:31" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I951" t="s">
+    <row r="968" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C968" t="s">
+        <v>32</v>
+      </c>
+      <c r="E968" t="s">
         <v>237</v>
       </c>
-      <c r="S951">
-[...2 lines deleted...]
-      <c r="Y951">
+      <c r="K968">
+        <v>95</v>
+      </c>
+      <c r="P968">
         <v>158</v>
       </c>
-      <c r="AE951">
+      <c r="S968">
         <v>316</v>
       </c>
     </row>
-    <row r="952" spans="1:31" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I952" t="s">
+    <row r="969" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C969" t="s">
+        <v>32</v>
+      </c>
+      <c r="E969" t="s">
         <v>238</v>
       </c>
-      <c r="S952">
-[...2 lines deleted...]
-      <c r="Y952">
+      <c r="K969">
+        <v>95</v>
+      </c>
+      <c r="P969">
         <v>133</v>
       </c>
-      <c r="AE952">
+      <c r="S969">
         <v>882</v>
       </c>
     </row>
-    <row r="953" spans="1:31" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I953" t="s">
+    <row r="970" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C970" t="s">
+        <v>32</v>
+      </c>
+      <c r="E970" t="s">
         <v>239</v>
       </c>
-      <c r="S953">
-[...2 lines deleted...]
-      <c r="Y953">
+      <c r="K970">
+        <v>95</v>
+      </c>
+      <c r="P970">
         <v>119</v>
       </c>
-      <c r="AE953">
+      <c r="S970">
         <v>183</v>
       </c>
     </row>
-    <row r="954" spans="1:31" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I954" t="s">
+    <row r="971" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C971" t="s">
+        <v>32</v>
+      </c>
+      <c r="E971" t="s">
         <v>240</v>
       </c>
-      <c r="S954">
-[...2 lines deleted...]
-      <c r="Y954">
+      <c r="K971">
+        <v>95</v>
+      </c>
+      <c r="P971">
         <v>455</v>
       </c>
-      <c r="AE954">
+      <c r="S971">
         <v>50</v>
       </c>
     </row>
-    <row r="955" spans="1:31" x14ac:dyDescent="0.25">
-[...76 lines deleted...]
-      <c r="E960" t="s">
+    <row r="972" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C972" t="s">
+        <v>32</v>
+      </c>
+      <c r="E972" t="s">
         <v>241</v>
       </c>
-      <c r="K960">
-[...2 lines deleted...]
-      <c r="P960">
+      <c r="K972">
+        <v>95</v>
+      </c>
+      <c r="P972">
         <v>148</v>
       </c>
-      <c r="S960" s="3">
+      <c r="S972" s="3">
         <v>4267</v>
       </c>
     </row>
-    <row r="961" spans="3:19" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E961" t="s">
+    <row r="973" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C973" t="s">
+        <v>32</v>
+      </c>
+      <c r="E973" t="s">
         <v>242</v>
       </c>
-      <c r="K961">
-[...2 lines deleted...]
-      <c r="P961">
+      <c r="K973">
+        <v>95</v>
+      </c>
+      <c r="P973">
         <v>138</v>
       </c>
-      <c r="S961" s="3">
+      <c r="S973" s="3">
         <v>8550</v>
       </c>
     </row>
-    <row r="962" spans="3:19" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E962" t="s">
+    <row r="974" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C974" t="s">
+        <v>32</v>
+      </c>
+      <c r="E974" t="s">
         <v>243</v>
       </c>
-      <c r="K962">
-[...2 lines deleted...]
-      <c r="P962">
+      <c r="K974">
+        <v>95</v>
+      </c>
+      <c r="P974">
         <v>137</v>
       </c>
-      <c r="S962" s="3">
+      <c r="S974" s="3">
         <v>9000</v>
       </c>
     </row>
-    <row r="963" spans="3:19" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E963" t="s">
+    <row r="975" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C975" t="s">
+        <v>32</v>
+      </c>
+      <c r="E975" t="s">
         <v>244</v>
       </c>
-      <c r="K963">
-[...2 lines deleted...]
-      <c r="P963">
+      <c r="K975">
+        <v>95</v>
+      </c>
+      <c r="P975">
         <v>161</v>
       </c>
-      <c r="S963" s="3">
+      <c r="S975" s="3">
         <v>23054</v>
       </c>
     </row>
-    <row r="964" spans="3:19" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E964" t="s">
+    <row r="976" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C976" t="s">
+        <v>32</v>
+      </c>
+      <c r="E976" t="s">
         <v>245</v>
       </c>
-      <c r="K964">
-[...2 lines deleted...]
-      <c r="P964">
+      <c r="K976">
+        <v>95</v>
+      </c>
+      <c r="P976">
         <v>116</v>
       </c>
-      <c r="S964">
+      <c r="S976">
         <v>200</v>
-      </c>
-[...202 lines deleted...]
-        <v>69400</v>
       </c>
     </row>
     <row r="977" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C977" t="s">
         <v>32</v>
       </c>
       <c r="E977" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="K977">
         <v>95</v>
       </c>
       <c r="P977">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>26250</v>
+        <v>136</v>
+      </c>
+      <c r="S977">
+        <v>110</v>
       </c>
     </row>
     <row r="978" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C978" t="s">
         <v>32</v>
       </c>
       <c r="E978" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="K978">
         <v>95</v>
       </c>
       <c r="P978">
-        <v>452</v>
+        <v>135</v>
       </c>
       <c r="S978">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="979" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C979" t="s">
         <v>32</v>
       </c>
       <c r="E979" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="K979">
         <v>95</v>
       </c>
       <c r="P979">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>163</v>
+      </c>
+      <c r="S979" s="3">
+        <v>2633</v>
       </c>
     </row>
     <row r="980" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C980" t="s">
         <v>32</v>
       </c>
       <c r="E980" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="K980">
         <v>95</v>
       </c>
       <c r="P980">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="S980">
-        <v>809</v>
+        <v>600</v>
       </c>
     </row>
     <row r="981" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C981" t="s">
         <v>32</v>
       </c>
       <c r="E981" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="K981">
         <v>95</v>
       </c>
       <c r="P981">
-        <v>121</v>
+        <v>453</v>
       </c>
       <c r="S981">
-        <v>258</v>
+        <v>778</v>
       </c>
     </row>
     <row r="982" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C982" t="s">
         <v>32</v>
       </c>
       <c r="E982" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="K982">
         <v>95</v>
       </c>
       <c r="P982">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="S982">
-        <v>183</v>
+        <v>470</v>
       </c>
     </row>
     <row r="983" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C983" t="s">
         <v>32</v>
       </c>
       <c r="E983" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="K983">
         <v>95</v>
       </c>
       <c r="P983">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>22649</v>
+        <v>109</v>
+      </c>
+      <c r="S983">
+        <v>100</v>
       </c>
     </row>
     <row r="984" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C984" t="s">
         <v>32</v>
       </c>
       <c r="E984" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="K984">
         <v>95</v>
       </c>
       <c r="P984">
-        <v>106</v>
+        <v>151</v>
       </c>
       <c r="S984" s="3">
-        <v>1240</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="985" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C985" t="s">
         <v>32</v>
       </c>
       <c r="E985" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="K985">
         <v>95</v>
       </c>
       <c r="P985">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>7000</v>
+        <v>113</v>
+      </c>
+      <c r="S985">
+        <v>200</v>
       </c>
     </row>
     <row r="986" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C986" t="s">
         <v>32</v>
       </c>
       <c r="E986" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="K986">
         <v>95</v>
       </c>
       <c r="P986">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="S986">
-        <v>120</v>
+        <v>58</v>
       </c>
     </row>
     <row r="987" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C987" t="s">
         <v>32</v>
       </c>
       <c r="E987" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="K987">
         <v>95</v>
       </c>
       <c r="P987">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>33644</v>
+        <v>166</v>
+      </c>
+      <c r="S987">
+        <v>30</v>
       </c>
     </row>
     <row r="988" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C988" t="s">
         <v>32</v>
       </c>
       <c r="E988" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="K988">
         <v>95</v>
       </c>
       <c r="P988">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>128</v>
+      </c>
+      <c r="S988" s="3">
+        <v>69400</v>
       </c>
     </row>
     <row r="989" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C989" t="s">
         <v>32</v>
       </c>
       <c r="E989" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="K989">
         <v>95</v>
       </c>
       <c r="P989">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>157</v>
+      </c>
+      <c r="S989" s="3">
+        <v>26250</v>
       </c>
     </row>
     <row r="990" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C990" t="s">
         <v>32</v>
       </c>
       <c r="E990" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="K990">
         <v>95</v>
       </c>
       <c r="P990">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>3693</v>
+        <v>452</v>
+      </c>
+      <c r="S990">
+        <v>30</v>
       </c>
     </row>
     <row r="991" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C991" t="s">
         <v>32</v>
       </c>
       <c r="E991" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="K991">
         <v>95</v>
       </c>
       <c r="P991">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>15367</v>
+        <v>491</v>
+      </c>
+      <c r="S991">
+        <v>187</v>
       </c>
     </row>
     <row r="992" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C992" t="s">
         <v>32</v>
       </c>
       <c r="E992" t="s">
+        <v>261</v>
+      </c>
+      <c r="K992">
+        <v>95</v>
+      </c>
+      <c r="P992">
+        <v>144</v>
+      </c>
+      <c r="S992">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="993" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C993" t="s">
+        <v>32</v>
+      </c>
+      <c r="E993" t="s">
+        <v>262</v>
+      </c>
+      <c r="K993">
+        <v>95</v>
+      </c>
+      <c r="P993">
+        <v>121</v>
+      </c>
+      <c r="S993">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="994" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C994" t="s">
+        <v>32</v>
+      </c>
+      <c r="E994" t="s">
+        <v>263</v>
+      </c>
+      <c r="K994">
+        <v>95</v>
+      </c>
+      <c r="P994">
+        <v>124</v>
+      </c>
+      <c r="S994">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="995" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C995" t="s">
+        <v>32</v>
+      </c>
+      <c r="E995" t="s">
+        <v>264</v>
+      </c>
+      <c r="K995">
+        <v>95</v>
+      </c>
+      <c r="P995">
+        <v>159</v>
+      </c>
+      <c r="S995" s="3">
+        <v>22649</v>
+      </c>
+    </row>
+    <row r="996" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C996" t="s">
+        <v>32</v>
+      </c>
+      <c r="E996" t="s">
+        <v>265</v>
+      </c>
+      <c r="K996">
+        <v>95</v>
+      </c>
+      <c r="P996">
+        <v>106</v>
+      </c>
+      <c r="S996" s="3">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="997" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C997" t="s">
+        <v>32</v>
+      </c>
+      <c r="E997" t="s">
+        <v>266</v>
+      </c>
+      <c r="K997">
+        <v>95</v>
+      </c>
+      <c r="P997">
+        <v>154</v>
+      </c>
+      <c r="S997" s="3">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="998" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C998" t="s">
+        <v>32</v>
+      </c>
+      <c r="E998" t="s">
+        <v>267</v>
+      </c>
+      <c r="K998">
+        <v>95</v>
+      </c>
+      <c r="P998">
+        <v>142</v>
+      </c>
+      <c r="S998">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="999" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C999" t="s">
+        <v>32</v>
+      </c>
+      <c r="E999" t="s">
+        <v>268</v>
+      </c>
+      <c r="K999">
+        <v>95</v>
+      </c>
+      <c r="P999">
+        <v>717</v>
+      </c>
+      <c r="S999" s="3">
+        <v>33644</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1000" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>269</v>
+      </c>
+      <c r="K1000">
+        <v>95</v>
+      </c>
+      <c r="P1000">
+        <v>165</v>
+      </c>
+      <c r="S1000">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1001" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>270</v>
+      </c>
+      <c r="K1001">
+        <v>95</v>
+      </c>
+      <c r="P1001">
+        <v>155</v>
+      </c>
+      <c r="S1001">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="L1002">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J1003" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1004" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1004" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1005" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1005">
+        <v>67977322</v>
+      </c>
+      <c r="AH1005" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1005" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1006" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1006" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1006" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1006" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1006" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1006" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1006" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1006" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1006" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1006" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1006" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1006" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1007" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1007" t="s">
+        <v>271</v>
+      </c>
+      <c r="S1007">
+        <v>95</v>
+      </c>
+      <c r="Y1007">
+        <v>169</v>
+      </c>
+      <c r="AE1007" s="3">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1008" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1008" t="s">
+        <v>272</v>
+      </c>
+      <c r="S1008">
+        <v>95</v>
+      </c>
+      <c r="Y1008">
+        <v>129</v>
+      </c>
+      <c r="AE1008" s="3">
+        <v>15367</v>
+      </c>
+    </row>
+    <row r="1009" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1009" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1009" t="s">
         <v>273</v>
       </c>
-      <c r="K992">
-[...2 lines deleted...]
-      <c r="P992">
+      <c r="S1009">
+        <v>95</v>
+      </c>
+      <c r="Y1009">
         <v>130</v>
       </c>
-      <c r="S992" s="3">
+      <c r="AE1009" s="3">
         <v>5100</v>
-      </c>
-[...230 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="1010" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1010" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I1010" t="s">
-        <v>234</v>
+        <v>274</v>
       </c>
       <c r="S1010">
         <v>95</v>
       </c>
       <c r="Y1010">
-        <v>61</v>
+        <v>537</v>
       </c>
       <c r="AE1010" s="3">
-        <v>1300</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="1011" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1011" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I1011" t="s">
-        <v>37</v>
+        <v>275</v>
       </c>
       <c r="S1011">
         <v>95</v>
       </c>
       <c r="Y1011">
-        <v>543</v>
+        <v>112</v>
       </c>
       <c r="AE1011" s="3">
-        <v>1500</v>
+        <v>10001</v>
       </c>
     </row>
     <row r="1012" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1012" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I1012" t="s">
-        <v>45</v>
+        <v>276</v>
       </c>
       <c r="S1012">
         <v>95</v>
       </c>
       <c r="Y1012">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>4200</v>
+        <v>114</v>
+      </c>
+      <c r="AE1012">
+        <v>50</v>
       </c>
     </row>
     <row r="1013" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1013" t="s">
         <v>32</v>
       </c>
       <c r="I1013" t="s">
-        <v>236</v>
+        <v>277</v>
       </c>
       <c r="S1013">
         <v>95</v>
       </c>
       <c r="Y1013">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>146</v>
+      </c>
+      <c r="AE1013" s="3">
+        <v>19283</v>
       </c>
     </row>
     <row r="1014" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1014" t="s">
         <v>32</v>
       </c>
       <c r="I1014" t="s">
-        <v>244</v>
+        <v>278</v>
       </c>
       <c r="S1014">
         <v>95</v>
       </c>
       <c r="Y1014">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>145</v>
+      </c>
+      <c r="AE1014">
+        <v>858</v>
       </c>
     </row>
     <row r="1015" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1015" t="s">
-[...12 lines deleted...]
-        <v>200</v>
+      <c r="C1015" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1015">
+        <v>181912262</v>
+      </c>
+      <c r="L1015" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1015">
+        <v>122470</v>
+      </c>
+      <c r="Q1015" s="2">
+        <v>36039</v>
+      </c>
+      <c r="U1015" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1015" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1015" s="3">
+        <v>7000</v>
+      </c>
+      <c r="AK1015" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="1016" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1016" t="s">
-[...12 lines deleted...]
-        <v>100</v>
+      <c r="M1016" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1016">
+        <v>5874</v>
       </c>
     </row>
     <row r="1017" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1017" t="s">
-[...12 lines deleted...]
-        <v>1700</v>
+      <c r="B1017" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1017" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="1018" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1018" t="s">
-[...11 lines deleted...]
-      <c r="AE1018" s="3">
+      <c r="F1018" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1019" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1019" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1020" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1020" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1020" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1020" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1021" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1021" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1022" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1022" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1022" t="s">
+        <v>234</v>
+      </c>
+      <c r="S1022">
+        <v>95</v>
+      </c>
+      <c r="Y1022">
+        <v>61</v>
+      </c>
+      <c r="AE1022" s="3">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="1023" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1023" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1023" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1023">
+        <v>95</v>
+      </c>
+      <c r="Y1023">
+        <v>543</v>
+      </c>
+      <c r="AE1023" s="3">
         <v>1500</v>
       </c>
     </row>
-    <row r="1019" spans="2:37" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-    </row>
     <row r="1024" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1024" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E1024" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1024" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1024">
+        <v>95</v>
+      </c>
+      <c r="Y1024">
+        <v>297</v>
+      </c>
+      <c r="AE1024" s="3">
+        <v>4200</v>
       </c>
     </row>
     <row r="1025" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1025" t="s">
-        <v>29</v>
+      <c r="E1025" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1025" t="s">
+        <v>236</v>
+      </c>
+      <c r="S1025">
+        <v>95</v>
+      </c>
+      <c r="Y1025">
+        <v>134</v>
+      </c>
+      <c r="AE1025">
+        <v>500</v>
       </c>
     </row>
     <row r="1026" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1026" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I1026" t="s">
-        <v>120</v>
+        <v>244</v>
       </c>
       <c r="S1026">
         <v>95</v>
       </c>
       <c r="Y1026">
-        <v>187</v>
+        <v>161</v>
       </c>
       <c r="AE1026" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="1027" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1027" t="s">
         <v>32</v>
       </c>
       <c r="I1027" t="s">
+        <v>246</v>
+      </c>
+      <c r="S1027">
+        <v>95</v>
+      </c>
+      <c r="Y1027">
+        <v>136</v>
+      </c>
+      <c r="AE1027">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1028" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1028" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1028" t="s">
+        <v>255</v>
+      </c>
+      <c r="S1028">
+        <v>95</v>
+      </c>
+      <c r="Y1028">
+        <v>143</v>
+      </c>
+      <c r="AE1028">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1029" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1029" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1029" t="s">
+        <v>264</v>
+      </c>
+      <c r="S1029">
+        <v>95</v>
+      </c>
+      <c r="Y1029">
+        <v>159</v>
+      </c>
+      <c r="AE1029" s="3">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="1030" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1030" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1030" t="s">
+        <v>274</v>
+      </c>
+      <c r="S1030">
+        <v>95</v>
+      </c>
+      <c r="Y1030">
+        <v>537</v>
+      </c>
+      <c r="AE1030" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="1031" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1031" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1031">
+        <v>181912262</v>
+      </c>
+      <c r="L1031" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1031">
+        <v>136288</v>
+      </c>
+      <c r="Q1031" s="2">
+        <v>41122</v>
+      </c>
+      <c r="U1031" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1031" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1031" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AK1031" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1032" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1032" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1032">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="1033" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1033" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1033" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1034" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1034" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1035" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1035" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1036" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1036" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1036" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1036" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1037" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1037" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1038" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1038" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1038" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1038">
+        <v>95</v>
+      </c>
+      <c r="Y1038">
+        <v>187</v>
+      </c>
+      <c r="AE1038" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1039" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1039" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1039" t="s">
         <v>38</v>
       </c>
-      <c r="S1027">
-[...2 lines deleted...]
-      <c r="Y1027">
+      <c r="S1039">
+        <v>95</v>
+      </c>
+      <c r="Y1039">
         <v>3</v>
       </c>
-      <c r="AE1027" s="3">
+      <c r="AE1039" s="3">
         <v>5000</v>
       </c>
     </row>
-    <row r="1028" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C1028" t="s">
+    <row r="1040" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1040" t="s">
         <v>230</v>
       </c>
-      <c r="J1028">
+      <c r="J1040">
         <v>181912262</v>
       </c>
-      <c r="L1028" t="s">
+      <c r="L1040" t="s">
         <v>19</v>
       </c>
-      <c r="O1028">
+      <c r="O1040">
         <v>136289</v>
       </c>
-      <c r="Q1028" s="2">
+      <c r="Q1040" s="2">
         <v>41122</v>
       </c>
-      <c r="U1028" s="2">
+      <c r="U1040" s="2">
         <v>52170</v>
       </c>
-      <c r="W1028" t="s">
+      <c r="W1040" t="s">
         <v>20</v>
       </c>
-      <c r="AC1028" s="3">
+      <c r="AC1040" s="3">
         <v>10000</v>
       </c>
-      <c r="AK1028" t="s">
-[...4 lines deleted...]
-      <c r="M1029" t="s">
+      <c r="AK1040" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1041" t="s">
         <v>22</v>
       </c>
-      <c r="X1029">
-[...4 lines deleted...]
-      <c r="B1030" t="s">
+      <c r="X1041">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1042" t="s">
         <v>23</v>
       </c>
-      <c r="N1030" t="s">
+      <c r="N1042" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1031" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F1031" t="s">
+    <row r="1043" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1043" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="1032" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R1032" t="s">
+    <row r="1044" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1044" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1033" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1033" t="s">
+    <row r="1045" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1045" t="s">
         <v>25</v>
       </c>
-      <c r="H1033" t="s">
+      <c r="H1045" t="s">
         <v>26</v>
       </c>
-      <c r="P1033" t="s">
+      <c r="P1045" t="s">
         <v>27</v>
       </c>
-      <c r="X1033" t="s">
+      <c r="X1045" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1034" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1034" t="s">
+    <row r="1046" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1046" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1035" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1035" t="s">
+    <row r="1047" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1047" t="s">
         <v>30</v>
       </c>
-      <c r="I1035" t="s">
+      <c r="I1047" t="s">
         <v>120</v>
       </c>
-      <c r="S1035">
-[...2 lines deleted...]
-      <c r="Y1035">
+      <c r="S1047">
+        <v>95</v>
+      </c>
+      <c r="Y1047">
         <v>187</v>
       </c>
-      <c r="AE1035" s="3">
+      <c r="AE1047" s="3">
         <v>10000</v>
       </c>
     </row>
-    <row r="1036" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I1036" t="s">
+    <row r="1048" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1048">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1049" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1050" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1050" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1051" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1051">
+        <v>67977322</v>
+      </c>
+      <c r="AH1051" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1051" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1052" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1052" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1052" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1052" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1052" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1052" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1052" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1052" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1052" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1052" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1052" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1052" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1052" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1053" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1053" t="s">
         <v>38</v>
       </c>
-      <c r="S1036">
-[...2 lines deleted...]
-      <c r="Y1036">
+      <c r="S1053">
+        <v>95</v>
+      </c>
+      <c r="Y1053">
         <v>3</v>
       </c>
-      <c r="AE1036" s="3">
+      <c r="AE1053" s="3">
         <v>10000</v>
       </c>
     </row>
-    <row r="1037" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C1037" t="s">
+    <row r="1054" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1054" t="s">
         <v>230</v>
       </c>
-      <c r="J1037">
+      <c r="J1054">
         <v>181912262</v>
       </c>
-      <c r="L1037" t="s">
+      <c r="L1054" t="s">
         <v>19</v>
       </c>
-      <c r="O1037">
+      <c r="O1054">
         <v>136290</v>
       </c>
-      <c r="Q1037" s="2">
+      <c r="Q1054" s="2">
         <v>41122</v>
       </c>
-      <c r="U1037" s="2">
+      <c r="U1054" s="2">
         <v>52170</v>
       </c>
-      <c r="W1037" t="s">
+      <c r="W1054" t="s">
         <v>20</v>
       </c>
-      <c r="AC1037" s="3">
+      <c r="AC1054" s="3">
         <v>28629</v>
       </c>
-      <c r="AK1037" t="s">
-[...4 lines deleted...]
-      <c r="M1038" t="s">
+      <c r="AK1054" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1055" t="s">
         <v>22</v>
       </c>
-      <c r="X1038">
-[...4 lines deleted...]
-      <c r="B1039" t="s">
+      <c r="X1055">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1056" t="s">
         <v>23</v>
       </c>
-      <c r="N1039" t="s">
+      <c r="N1056" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1040" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F1040" t="s">
+    <row r="1057" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1057" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="1041" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R1041" t="s">
+    <row r="1058" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1058" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1042" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D1042" t="s">
+    <row r="1059" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1059" t="s">
         <v>25</v>
       </c>
-      <c r="H1042" t="s">
+      <c r="H1059" t="s">
         <v>26</v>
       </c>
-      <c r="P1042" t="s">
+      <c r="P1059" t="s">
         <v>27</v>
       </c>
-      <c r="X1042" t="s">
+      <c r="X1059" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1043" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD1043" t="s">
+    <row r="1060" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1060" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1044" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E1044" t="s">
+    <row r="1061" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1061" t="s">
         <v>30</v>
       </c>
-      <c r="I1044" t="s">
+      <c r="I1061" t="s">
         <v>120</v>
       </c>
-      <c r="S1044">
-[...2 lines deleted...]
-      <c r="Y1044">
+      <c r="S1061">
+        <v>95</v>
+      </c>
+      <c r="Y1061">
         <v>187</v>
       </c>
-      <c r="AE1044" s="3">
+      <c r="AE1061" s="3">
         <v>28629</v>
       </c>
     </row>
-    <row r="1045" spans="1:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I1045" t="s">
+    <row r="1062" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1062" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1062" t="s">
         <v>38</v>
       </c>
-      <c r="S1045">
-[...2 lines deleted...]
-      <c r="Y1045">
+      <c r="S1062">
+        <v>95</v>
+      </c>
+      <c r="Y1062">
         <v>3</v>
       </c>
-      <c r="AE1045" s="3">
+      <c r="AE1062" s="3">
         <v>28629</v>
       </c>
     </row>
-    <row r="1046" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T1046">
+    <row r="1063" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1063" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1063">
+        <v>181912262</v>
+      </c>
+      <c r="L1063" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1063">
+        <v>139176</v>
+      </c>
+      <c r="Q1063" s="2">
+        <v>40848</v>
+      </c>
+      <c r="U1063" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1063" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1063" s="3">
+        <v>13995</v>
+      </c>
+      <c r="AK1063" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1064" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1064" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1064">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="1065" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1065" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1065" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1047" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J1047" s="1" t="s">
+    <row r="1066" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1066" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1067" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1067" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1068" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1068" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1068" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1068" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1069" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1069" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1070" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1070" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1070" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1070">
+        <v>95</v>
+      </c>
+      <c r="Y1070">
+        <v>297</v>
+      </c>
+      <c r="AE1070" s="3">
+        <v>13995</v>
+      </c>
+    </row>
+    <row r="1071" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1071" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1071" t="s">
+        <v>33</v>
+      </c>
+      <c r="S1071">
+        <v>95</v>
+      </c>
+      <c r="Y1071">
+        <v>92</v>
+      </c>
+      <c r="AE1071" s="3">
+        <v>13995</v>
+      </c>
+    </row>
+    <row r="1072" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1072" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1072">
+        <v>181912262</v>
+      </c>
+      <c r="L1072" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1072">
+        <v>139401</v>
+      </c>
+      <c r="Q1072" s="2">
+        <v>40969</v>
+      </c>
+      <c r="U1072" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1072" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1072" s="3">
+        <v>7241</v>
+      </c>
+      <c r="AK1072" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1073" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1073" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1073">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="1074" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1074" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1074" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1075" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1075" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1076" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1076" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1077" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1077" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1077" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1077" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1077" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1078" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1078" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1079" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1079" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1079" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1079">
+        <v>95</v>
+      </c>
+      <c r="Y1079">
+        <v>187</v>
+      </c>
+      <c r="AE1079" s="3">
+        <v>7241</v>
+      </c>
+    </row>
+    <row r="1080" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1080" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1080" t="s">
+        <v>264</v>
+      </c>
+      <c r="S1080">
+        <v>95</v>
+      </c>
+      <c r="Y1080">
+        <v>159</v>
+      </c>
+      <c r="AE1080" s="3">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="1081" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1081" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1081" t="s">
+        <v>277</v>
+      </c>
+      <c r="S1081">
+        <v>95</v>
+      </c>
+      <c r="Y1081">
+        <v>146</v>
+      </c>
+      <c r="AE1081" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="1082" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1082" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1082">
+        <v>181912262</v>
+      </c>
+      <c r="L1082" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1082">
+        <v>139404</v>
+      </c>
+      <c r="Q1082" s="2">
+        <v>40969</v>
+      </c>
+      <c r="U1082" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1082" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1082" s="3">
+        <v>7250</v>
+      </c>
+      <c r="AK1082" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1083" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1083" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1083">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="1084" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1084" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1084" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1085" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1085" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1086" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1086" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1087" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1087" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1087" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1087" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1087" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1088" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1088" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1089" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1089" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1089">
+        <v>95</v>
+      </c>
+      <c r="Y1089">
+        <v>297</v>
+      </c>
+      <c r="AE1089" s="3">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1090" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1090" t="s">
+        <v>209</v>
+      </c>
+      <c r="S1090">
+        <v>95</v>
+      </c>
+      <c r="Y1090">
+        <v>77</v>
+      </c>
+      <c r="AE1090" s="3">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1091" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1091">
+        <v>181912262</v>
+      </c>
+      <c r="L1091" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1091">
+        <v>142982</v>
+      </c>
+      <c r="Q1091" s="2">
+        <v>43647</v>
+      </c>
+      <c r="U1091" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1091" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1091" s="3">
+        <v>16305</v>
+      </c>
+      <c r="AK1091" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1092" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1092">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1093" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1093" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1094" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1095" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1096">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1097" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1048" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1048" t="s">
+    <row r="1098" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1098" t="s">
         <v>1</v>
       </c>
-      <c r="G1048" t="s">
+      <c r="G1098" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1049" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1049" t="s">
+    <row r="1099" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1099" t="s">
         <v>3</v>
       </c>
-      <c r="G1049">
+      <c r="G1099">
         <v>67977322</v>
       </c>
-      <c r="AH1049" t="s">
+      <c r="AH1099" t="s">
         <v>4</v>
       </c>
-      <c r="AI1049" s="2">
-[...4 lines deleted...]
-      <c r="C1050" t="s">
+      <c r="AI1099" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1100" t="s">
         <v>5</v>
       </c>
-      <c r="J1050" t="s">
+      <c r="J1100" t="s">
         <v>6</v>
       </c>
-      <c r="K1050" t="s">
+      <c r="K1100" t="s">
         <v>7</v>
       </c>
-      <c r="M1050" t="s">
+      <c r="M1100" t="s">
         <v>8</v>
       </c>
-      <c r="O1050" t="s">
+      <c r="O1100" t="s">
         <v>9</v>
       </c>
-      <c r="Q1050" t="s">
+      <c r="Q1100" t="s">
         <v>10</v>
       </c>
-      <c r="U1050" t="s">
+      <c r="U1100" t="s">
         <v>11</v>
       </c>
-      <c r="V1050" s="1" t="s">
+      <c r="V1100" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X1050" t="s">
+      <c r="X1100" t="s">
         <v>13</v>
       </c>
-      <c r="Z1050" t="s">
+      <c r="Z1100" t="s">
         <v>14</v>
       </c>
-      <c r="AB1050" t="s">
+      <c r="AB1100" t="s">
         <v>15</v>
       </c>
-      <c r="AF1050" t="s">
+      <c r="AF1100" t="s">
         <v>16</v>
       </c>
-      <c r="AJ1050" t="s">
+      <c r="AJ1100" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1051" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C1051" t="s">
+    <row r="1101" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1101" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1101" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1101" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1101" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1102" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1103" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1103" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1103">
+        <v>95</v>
+      </c>
+      <c r="Y1103">
+        <v>187</v>
+      </c>
+      <c r="AE1103" s="3">
+        <v>16305</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1104" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1104" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1104">
+        <v>95</v>
+      </c>
+      <c r="Y1104">
+        <v>3</v>
+      </c>
+      <c r="AE1104" s="3">
+        <v>16305</v>
+      </c>
+    </row>
+    <row r="1105" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1105" t="s">
         <v>230</v>
       </c>
-      <c r="J1051">
+      <c r="J1105">
         <v>181912262</v>
       </c>
-      <c r="L1051" t="s">
+      <c r="L1105" t="s">
         <v>19</v>
       </c>
-      <c r="O1051">
-[...5 lines deleted...]
-      <c r="U1051" s="2">
+      <c r="O1105">
+        <v>143037</v>
+      </c>
+      <c r="Q1105" s="2">
+        <v>43831</v>
+      </c>
+      <c r="U1105" s="2">
         <v>52170</v>
       </c>
-      <c r="W1051" t="s">
+      <c r="W1105" t="s">
         <v>20</v>
       </c>
-      <c r="AC1051" s="3">
-[...7 lines deleted...]
-      <c r="M1052" t="s">
+      <c r="AC1105" s="3">
+        <v>17449</v>
+      </c>
+      <c r="AK1105" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1106" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1106" t="s">
         <v>22</v>
       </c>
-      <c r="X1052">
-[...4 lines deleted...]
-      <c r="B1053" t="s">
+      <c r="X1106">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="1107" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1107" t="s">
         <v>23</v>
       </c>
-      <c r="N1053" t="s">
+      <c r="N1107" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1054" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="F1054" t="s">
+    <row r="1108" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1108" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="1055" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R1055" t="s">
+    <row r="1109" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1109" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1056" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D1056" t="s">
+    <row r="1110" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1110" t="s">
         <v>25</v>
       </c>
-      <c r="H1056" t="s">
+      <c r="H1110" t="s">
         <v>26</v>
       </c>
-      <c r="P1056" t="s">
+      <c r="P1110" t="s">
         <v>27</v>
       </c>
-      <c r="X1056" t="s">
+      <c r="X1110" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1057" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1057" t="s">
+    <row r="1111" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1111" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1058" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1058" t="s">
+    <row r="1112" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1112" t="s">
         <v>30</v>
       </c>
-      <c r="I1058" t="s">
-[...30 lines deleted...]
-      <c r="C1060" t="s">
+      <c r="I1112" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1112">
+        <v>95</v>
+      </c>
+      <c r="Y1112">
+        <v>187</v>
+      </c>
+      <c r="AE1112" s="3">
+        <v>17449</v>
+      </c>
+    </row>
+    <row r="1113" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1113" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1113" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1113">
+        <v>95</v>
+      </c>
+      <c r="Y1113">
+        <v>550</v>
+      </c>
+      <c r="AE1113" s="3">
+        <v>17449</v>
+      </c>
+    </row>
+    <row r="1114" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1114" t="s">
         <v>230</v>
       </c>
-      <c r="J1060">
+      <c r="J1114">
         <v>181912262</v>
       </c>
-      <c r="L1060" t="s">
+      <c r="L1114" t="s">
         <v>19</v>
       </c>
-      <c r="O1060">
-[...5 lines deleted...]
-      <c r="U1060" s="2">
+      <c r="O1114">
+        <v>143072</v>
+      </c>
+      <c r="Q1114" s="2">
+        <v>44136</v>
+      </c>
+      <c r="U1114" s="2">
         <v>52170</v>
       </c>
-      <c r="W1060" t="s">
+      <c r="W1114" t="s">
         <v>20</v>
       </c>
-      <c r="AC1060" s="3">
-[...7 lines deleted...]
-      <c r="M1061" t="s">
+      <c r="AC1114" s="3">
+        <v>25000</v>
+      </c>
+      <c r="AK1114" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1115" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1115" t="s">
         <v>22</v>
       </c>
-      <c r="X1061">
-[...4 lines deleted...]
-      <c r="B1062" t="s">
+      <c r="X1115">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="1116" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1116" t="s">
         <v>23</v>
       </c>
-      <c r="N1062" t="s">
+      <c r="N1116" t="s">
         <v>24</v>
-      </c>
-[...655 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="1117" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F1117" t="s">
-        <v>281</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1118" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R1118" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="1119" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F1119" t="s">
-        <v>281</v>
+      <c r="D1119" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1119" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1119" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1119" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="1120" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R1120" t="s">
-        <v>19</v>
+      <c r="AD1120" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="1121" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1121" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E1121" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1121" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1121">
+        <v>95</v>
+      </c>
+      <c r="Y1121">
+        <v>187</v>
+      </c>
+      <c r="AE1121" s="3">
+        <v>25000</v>
       </c>
     </row>
     <row r="1122" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1122" t="s">
-        <v>29</v>
+      <c r="E1122" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1122" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1122">
+        <v>95</v>
+      </c>
+      <c r="Y1122">
+        <v>3</v>
+      </c>
+      <c r="AE1122" s="3">
+        <v>20000</v>
       </c>
     </row>
     <row r="1123" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1123" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1123" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1123">
+        <v>95</v>
+      </c>
+      <c r="Y1123">
+        <v>550</v>
+      </c>
+      <c r="AE1123" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1124" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1124" t="s">
+        <v>279</v>
+      </c>
+      <c r="J1124">
+        <v>1316561</v>
+      </c>
+      <c r="L1124" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1124">
+        <v>136994</v>
+      </c>
+      <c r="Q1124" s="2">
+        <v>39666</v>
+      </c>
+      <c r="U1124" s="2">
+        <v>47452</v>
+      </c>
+      <c r="W1124" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1124" s="3">
+        <v>11720</v>
+      </c>
+      <c r="AK1124" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1125" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1125" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1125">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="1126" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1126" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1126" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1127" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1127" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="1128" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1128" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1129" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1129" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1130" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1130" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1131" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1131" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1132" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1132" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1133" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1133" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1133" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1133" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1133" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1134" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1134" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1135" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1135" t="s">
         <v>30</v>
       </c>
-      <c r="I1123" t="s">
+      <c r="I1135" t="s">
         <v>31</v>
       </c>
-      <c r="S1123">
-[...2 lines deleted...]
-      <c r="Y1123">
+      <c r="S1135">
+        <v>95</v>
+      </c>
+      <c r="Y1135">
         <v>4</v>
       </c>
-      <c r="AE1123" s="3">
+      <c r="AE1135" s="3">
         <v>5300</v>
       </c>
     </row>
-    <row r="1124" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1124" t="s">
+    <row r="1136" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1136" t="s">
         <v>30</v>
       </c>
-      <c r="I1124" t="s">
-[...5 lines deleted...]
-      <c r="Y1124">
+      <c r="I1136" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1136">
+        <v>95</v>
+      </c>
+      <c r="Y1136">
         <v>297</v>
       </c>
-      <c r="AE1124" s="3">
+      <c r="AE1136" s="3">
         <v>6420</v>
       </c>
     </row>
-    <row r="1125" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I1125" t="s">
+    <row r="1137" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1137" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1137" t="s">
         <v>228</v>
       </c>
-      <c r="S1125">
-[...2 lines deleted...]
-      <c r="Y1125">
+      <c r="S1137">
+        <v>95</v>
+      </c>
+      <c r="Y1137">
         <v>336</v>
       </c>
-      <c r="AE1125" s="3">
+      <c r="AE1137" s="3">
         <v>11400</v>
       </c>
     </row>
-    <row r="1126" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I1126" t="s">
+    <row r="1138" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1138" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1138" t="s">
         <v>170</v>
       </c>
-      <c r="S1126">
-[...2 lines deleted...]
-      <c r="Y1126">
+      <c r="S1138">
+        <v>95</v>
+      </c>
+      <c r="Y1138">
         <v>439</v>
       </c>
-      <c r="AE1126">
+      <c r="AE1138">
         <v>320</v>
       </c>
     </row>
-    <row r="1127" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C1127" t="s">
+    <row r="1139" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1139" t="s">
         <v>36</v>
       </c>
-      <c r="J1127">
+      <c r="J1139">
         <v>832703297</v>
       </c>
-      <c r="L1127" t="s">
+      <c r="L1139" t="s">
         <v>19</v>
       </c>
-      <c r="O1127">
+      <c r="O1139">
         <v>146122</v>
       </c>
-      <c r="Q1127" s="2">
+      <c r="Q1139" s="2">
         <v>45597</v>
       </c>
-      <c r="U1127" s="2">
+      <c r="U1139" s="2">
         <v>53266</v>
       </c>
-      <c r="W1127" t="s">
+      <c r="W1139" t="s">
         <v>20</v>
       </c>
-      <c r="AC1127" s="3">
+      <c r="AC1139" s="3">
         <v>4842</v>
       </c>
-      <c r="AK1127" t="s">
-[...4 lines deleted...]
-      <c r="M1128" t="s">
+      <c r="AK1139" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1140" t="s">
         <v>22</v>
       </c>
-      <c r="X1128">
-[...4 lines deleted...]
-      <c r="B1129" t="s">
+      <c r="X1140">
+        <v>6970</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1141" t="s">
         <v>23</v>
       </c>
-      <c r="N1129" t="s">
+      <c r="N1141" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1130" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1130" t="s">
+    <row r="1142" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1142" t="s">
         <v>25</v>
       </c>
-      <c r="H1130" t="s">
+      <c r="H1142" t="s">
         <v>26</v>
       </c>
-      <c r="P1130" t="s">
+      <c r="P1142" t="s">
         <v>27</v>
       </c>
-      <c r="X1130" t="s">
+      <c r="X1142" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1131" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1131" t="s">
+    <row r="1143" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1143" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1132" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1132" t="s">
+    <row r="1144" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1144">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1145" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1146" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1146" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1147" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1147">
+        <v>67977322</v>
+      </c>
+      <c r="AH1147" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1147" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1148" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1148" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1148" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1148" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1148" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1148" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1148" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1148" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1148" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1148" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1148" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1148" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1148" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1149" t="s">
         <v>30</v>
       </c>
-      <c r="I1132" t="s">
+      <c r="I1149" t="s">
         <v>187</v>
       </c>
-      <c r="S1132">
-[...2 lines deleted...]
-      <c r="Y1132">
+      <c r="S1149">
+        <v>95</v>
+      </c>
+      <c r="Y1149">
         <v>727</v>
       </c>
-      <c r="AE1132" s="3">
+      <c r="AE1149" s="3">
         <v>4842</v>
       </c>
     </row>
-    <row r="1133" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I1133" t="s">
+    <row r="1150" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1150" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1150" t="s">
         <v>33</v>
       </c>
-      <c r="S1133">
-[...2 lines deleted...]
-      <c r="Y1133">
+      <c r="S1150">
+        <v>95</v>
+      </c>
+      <c r="Y1150">
         <v>92</v>
       </c>
-      <c r="AE1133" s="3">
+      <c r="AE1150" s="3">
         <v>4842</v>
       </c>
     </row>
-    <row r="1134" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C1134" t="s">
+    <row r="1151" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1151" t="s">
         <v>36</v>
       </c>
-      <c r="J1134">
+      <c r="J1151">
         <v>832703297</v>
       </c>
-      <c r="L1134" t="s">
+      <c r="L1151" t="s">
         <v>19</v>
       </c>
-      <c r="O1134">
-[...5 lines deleted...]
-      <c r="U1134" s="2">
+      <c r="O1151">
+        <v>147262</v>
+      </c>
+      <c r="Q1151" s="2">
+        <v>46235</v>
+      </c>
+      <c r="U1151" s="2">
+        <v>46265</v>
+      </c>
+      <c r="W1151" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1151" s="3">
+        <v>14429</v>
+      </c>
+      <c r="AK1151" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1152" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1152">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1153" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1153" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1153" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1154" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1154" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1154" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1154" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1154" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1155" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1155" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1156" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1156" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1156" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1156">
+        <v>95</v>
+      </c>
+      <c r="Y1156">
+        <v>543</v>
+      </c>
+      <c r="AE1156" s="3">
+        <v>14429</v>
+      </c>
+    </row>
+    <row r="1157" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1157" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1157" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1157">
+        <v>95</v>
+      </c>
+      <c r="Y1157">
+        <v>550</v>
+      </c>
+      <c r="AE1157" s="3">
+        <v>14429</v>
+      </c>
+    </row>
+    <row r="1158" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1158" t="s">
+        <v>282</v>
+      </c>
+      <c r="J1158">
+        <v>9041443</v>
+      </c>
+      <c r="L1158" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1158">
+        <v>100168</v>
+      </c>
+      <c r="Q1158" s="2">
+        <v>35521</v>
+      </c>
+      <c r="U1158" s="2">
+        <v>44985</v>
+      </c>
+      <c r="W1158" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1158" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AK1158" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1159" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1159" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1159">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1160" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1160" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1160" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1161" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1161" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1162" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1162" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1163" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1163" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="1164" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1164" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1165" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1165" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="1166" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1166" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1167" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1167" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1167" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1167" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1167" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1168" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1168" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1169" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1169" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S1169">
+        <v>95</v>
+      </c>
+      <c r="Y1169">
+        <v>4</v>
+      </c>
+      <c r="AE1169" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1170" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1170" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1170" t="s">
+        <v>284</v>
+      </c>
+      <c r="S1170">
+        <v>95</v>
+      </c>
+      <c r="Y1170">
+        <v>226</v>
+      </c>
+      <c r="AE1170" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1171" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1171" t="s">
+        <v>285</v>
+      </c>
+      <c r="J1171">
+        <v>202789301</v>
+      </c>
+      <c r="L1171" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1171">
+        <v>147290</v>
+      </c>
+      <c r="Q1171" s="2">
+        <v>46240</v>
+      </c>
+      <c r="U1171" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W1171" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1171" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AK1171" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1172" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1172" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1172">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1173" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1173" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1173" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1174" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1174" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1174" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1174" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1174" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1175" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1175" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1176" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1176" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1176" t="s">
+        <v>31</v>
+      </c>
+      <c r="S1176">
+        <v>95</v>
+      </c>
+      <c r="Y1176">
+        <v>4</v>
+      </c>
+      <c r="AE1176" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1177" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1177" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1177" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1177">
+        <v>95</v>
+      </c>
+      <c r="Y1177">
+        <v>3</v>
+      </c>
+      <c r="AE1177" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1178" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1178" t="s">
+        <v>286</v>
+      </c>
+      <c r="J1178">
+        <v>130198013</v>
+      </c>
+      <c r="L1178" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1178">
+        <v>147203</v>
+      </c>
+      <c r="Q1178" s="2">
+        <v>46189</v>
+      </c>
+      <c r="U1178" s="2">
         <v>46203</v>
       </c>
-      <c r="W1134" t="s">
+      <c r="W1178" t="s">
         <v>20</v>
       </c>
-      <c r="AC1134" s="3">
-[...2 lines deleted...]
-      <c r="AK1134" t="s">
+      <c r="AC1178" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK1178" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="1135" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M1135" t="s">
+    <row r="1179" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1179" t="s">
         <v>22</v>
       </c>
-      <c r="X1135">
+      <c r="X1179">
         <v>31</v>
       </c>
     </row>
-    <row r="1136" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B1136" t="s">
+    <row r="1180" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1180" t="s">
         <v>23</v>
       </c>
-      <c r="N1136" t="s">
+      <c r="N1180" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1137" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D1137" t="s">
+    <row r="1181" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1181" t="s">
         <v>25</v>
       </c>
-      <c r="H1137" t="s">
+      <c r="H1181" t="s">
         <v>26</v>
       </c>
-      <c r="P1137" t="s">
+      <c r="P1181" t="s">
         <v>27</v>
       </c>
-      <c r="X1137" t="s">
+      <c r="X1181" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1138" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD1138" t="s">
+    <row r="1182" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1182" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1139" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T1139">
+    <row r="1183" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1183" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1183" t="s">
+        <v>187</v>
+      </c>
+      <c r="S1183">
+        <v>95</v>
+      </c>
+      <c r="Y1183">
+        <v>727</v>
+      </c>
+      <c r="AE1183" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1184" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1184" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1184" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1184">
+        <v>95</v>
+      </c>
+      <c r="Y1184">
+        <v>3</v>
+      </c>
+      <c r="AE1184" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1185">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1186" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1187" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1187" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1188" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1188">
+        <v>67977322</v>
+      </c>
+      <c r="AH1188" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1188" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1189" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1189" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1189" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1189" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1189" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1189" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1189" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1189" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1189" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1189" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1189" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1189" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1189" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1190" t="s">
+        <v>287</v>
+      </c>
+      <c r="J1190">
+        <v>117128893</v>
+      </c>
+      <c r="L1190" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1190">
+        <v>100070</v>
+      </c>
+      <c r="Q1190" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1190" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W1190" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1190" s="3">
+        <v>1100</v>
+      </c>
+      <c r="AK1190" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1191" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1191">
+        <v>6574</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1192" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1192" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1193" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1194" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1195" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1195" t="s">
         <v>26</v>
       </c>
-    </row>
-[...154 lines deleted...]
-      <c r="P1149" t="s">
+      <c r="P1195" t="s">
         <v>27</v>
       </c>
-      <c r="X1149" t="s">
+      <c r="X1195" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1150" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD1150" t="s">
+    <row r="1196" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1196" t="s">
         <v>29</v>
-      </c>
-[...540 lines deleted...]
-        <v>11600</v>
       </c>
     </row>
     <row r="1197" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1197" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1197" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1197">
+        <v>95</v>
+      </c>
+      <c r="Y1197">
+        <v>297</v>
+      </c>
+      <c r="AE1197" s="3">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1198" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1198" t="s">
+        <v>110</v>
+      </c>
+      <c r="S1198">
+        <v>95</v>
+      </c>
+      <c r="Y1198">
+        <v>459</v>
+      </c>
+      <c r="AE1198" s="3">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1199" t="s">
+        <v>288</v>
+      </c>
+      <c r="J1199">
+        <v>838611739</v>
+      </c>
+      <c r="L1199" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1199">
+        <v>146685</v>
+      </c>
+      <c r="Q1199" s="2">
+        <v>45992</v>
+      </c>
+      <c r="U1199" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W1199" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1199">
+        <v>350</v>
+      </c>
+      <c r="AK1199" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1200" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1200">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1201" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1201" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1201" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1202" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1202" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1202" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1202" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1202" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1203" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1203" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1204" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1204" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1204" t="s">
+        <v>233</v>
+      </c>
+      <c r="S1204">
+        <v>95</v>
+      </c>
+      <c r="Y1204">
+        <v>501</v>
+      </c>
+      <c r="AE1204">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="1205" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1205" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1205" t="s">
+        <v>289</v>
+      </c>
+      <c r="S1205">
+        <v>95</v>
+      </c>
+      <c r="Y1205">
+        <v>18</v>
+      </c>
+      <c r="AE1205">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="1206" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1206" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1206" t="s">
+        <v>290</v>
+      </c>
+      <c r="S1206">
+        <v>95</v>
+      </c>
+      <c r="Y1206">
+        <v>11</v>
+      </c>
+      <c r="AE1206">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1207" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1207" t="s">
+        <v>291</v>
+      </c>
+      <c r="J1207">
+        <v>999991054</v>
+      </c>
+      <c r="L1207" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1207">
+        <v>141369</v>
+      </c>
+      <c r="Q1207" s="2">
+        <v>42614</v>
+      </c>
+      <c r="U1207" s="2">
+        <v>44592</v>
+      </c>
+      <c r="W1207" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1207" s="3">
+        <v>11600</v>
+      </c>
+      <c r="AK1207" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1208" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1208" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1208">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1209" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1209" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1209" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1210" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1210" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1211" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1211" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1212" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1212" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1213" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1213" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1214" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1214" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1214" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1214" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1214" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1215" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1215" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1216" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1216" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1216" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1216">
+        <v>95</v>
+      </c>
+      <c r="Y1216">
+        <v>297</v>
+      </c>
+      <c r="AE1216" s="3">
+        <v>11600</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1217" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1217" t="s">
         <v>33</v>
       </c>
-      <c r="S1197">
-[...2 lines deleted...]
-      <c r="Y1197">
+      <c r="S1217">
+        <v>95</v>
+      </c>
+      <c r="Y1217">
         <v>92</v>
       </c>
-      <c r="AE1197" s="3">
+      <c r="AE1217" s="3">
         <v>11600</v>
       </c>
     </row>
-    <row r="1198" spans="1:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="J1198">
+    <row r="1218" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1218" t="s">
+        <v>292</v>
+      </c>
+      <c r="J1218">
         <v>41956012</v>
       </c>
-      <c r="L1198" t="s">
+      <c r="L1218" t="s">
         <v>19</v>
       </c>
-      <c r="O1198">
+      <c r="O1218">
         <v>141365</v>
       </c>
-      <c r="Q1198" s="2">
+      <c r="Q1218" s="2">
         <v>42614</v>
       </c>
-      <c r="U1198" s="2">
+      <c r="U1218" s="2">
         <v>44530</v>
       </c>
-      <c r="W1198" t="s">
+      <c r="W1218" t="s">
         <v>20</v>
       </c>
-      <c r="AC1198" s="3">
+      <c r="AC1218" s="3">
         <v>2153</v>
       </c>
-      <c r="AK1198" t="s">
+      <c r="AK1218" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="1199" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="M1199" t="s">
+    <row r="1219" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1219" t="s">
         <v>22</v>
       </c>
-      <c r="X1199">
+      <c r="X1219">
         <v>365</v>
       </c>
     </row>
-    <row r="1200" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="B1200" t="s">
+    <row r="1220" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1220" t="s">
         <v>23</v>
       </c>
-      <c r="N1200" t="s">
+      <c r="N1220" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1201" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F1201" t="s">
+    <row r="1221" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1221" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="1202" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R1202" t="s">
+    <row r="1222" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1222" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1203" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F1203" t="s">
+    <row r="1223" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1223" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="1204" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R1204" t="s">
+    <row r="1224" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1224" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1205" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1205" t="s">
+    <row r="1225" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1225" t="s">
         <v>25</v>
       </c>
-      <c r="H1205" t="s">
+      <c r="H1225" t="s">
         <v>26</v>
       </c>
-      <c r="P1205" t="s">
+      <c r="P1225" t="s">
         <v>27</v>
       </c>
-      <c r="X1205" t="s">
+      <c r="X1225" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1206" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1206" t="s">
+    <row r="1226" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1226" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1207" spans="2:37" x14ac:dyDescent="0.25">
-[...249 lines deleted...]
-    <row r="1227" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1227" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1227" t="s">
         <v>30</v>
       </c>
       <c r="I1227" t="s">
-        <v>291</v>
+        <v>46</v>
       </c>
       <c r="S1227">
         <v>95</v>
       </c>
       <c r="Y1227">
+        <v>297</v>
+      </c>
+      <c r="AE1227" s="3">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1228" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1228" t="s">
+        <v>77</v>
+      </c>
+      <c r="S1228">
+        <v>95</v>
+      </c>
+      <c r="Y1228">
+        <v>355</v>
+      </c>
+      <c r="AE1228" s="3">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1229" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1229" t="s">
+        <v>228</v>
+      </c>
+      <c r="S1229">
+        <v>95</v>
+      </c>
+      <c r="Y1229">
+        <v>336</v>
+      </c>
+      <c r="AE1229" s="3">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1230">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1231" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1232" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1232" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1233" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1233">
+        <v>67977322</v>
+      </c>
+      <c r="AH1233" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1233" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1234" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1234" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1234" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1234" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1234" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1234" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1234" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1234" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1234" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1234" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1234" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1234" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1234" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1235" t="s">
+        <v>292</v>
+      </c>
+      <c r="J1235">
+        <v>41956012</v>
+      </c>
+      <c r="L1235" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1235">
+        <v>141372</v>
+      </c>
+      <c r="Q1235" s="2">
+        <v>42614</v>
+      </c>
+      <c r="U1235" s="2">
+        <v>44592</v>
+      </c>
+      <c r="W1235" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1235">
+        <v>200</v>
+      </c>
+      <c r="AK1235" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1236" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1236">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1237" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1237" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1238" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1239" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1240" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1240" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1240" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1240" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1241" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1242" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1242" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1242">
+        <v>95</v>
+      </c>
+      <c r="Y1242">
+        <v>297</v>
+      </c>
+      <c r="AE1242">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1243" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1243" t="s">
+        <v>33</v>
+      </c>
+      <c r="S1243">
+        <v>95</v>
+      </c>
+      <c r="Y1243">
+        <v>92</v>
+      </c>
+      <c r="AE1243">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1244" t="s">
+        <v>293</v>
+      </c>
+      <c r="J1244">
+        <v>7908916</v>
+      </c>
+      <c r="L1244" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1244">
+        <v>100005</v>
+      </c>
+      <c r="Q1244" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U1244" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1244" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1244" s="3">
+        <v>214889</v>
+      </c>
+      <c r="AK1244" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1245" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1245">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1246" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1246" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1247" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1248" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1249" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="D1249" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1249" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1249" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1249" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1250" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="AD1250" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1251" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1251" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1251" t="s">
+        <v>43</v>
+      </c>
+      <c r="S1251">
+        <v>95</v>
+      </c>
+      <c r="Y1251">
+        <v>75</v>
+      </c>
+      <c r="AE1251" s="3">
+        <v>18829</v>
+      </c>
+    </row>
+    <row r="1252" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1252" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1252" t="s">
+        <v>294</v>
+      </c>
+      <c r="S1252">
+        <v>95</v>
+      </c>
+      <c r="Y1252">
         <v>59</v>
       </c>
-      <c r="AE1227" s="3">
+      <c r="AE1252" s="3">
         <v>5000</v>
       </c>
     </row>
-    <row r="1228" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1228" t="s">
+    <row r="1253" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1253" t="s">
         <v>30</v>
       </c>
-      <c r="I1228" t="s">
+      <c r="I1253" t="s">
         <v>233</v>
       </c>
-      <c r="S1228">
-[...2 lines deleted...]
-      <c r="Y1228">
+      <c r="S1253">
+        <v>95</v>
+      </c>
+      <c r="Y1253">
         <v>501</v>
       </c>
-      <c r="AE1228" s="3">
+      <c r="AE1253" s="3">
         <v>2165</v>
       </c>
     </row>
-    <row r="1229" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1229" t="s">
+    <row r="1254" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1254" t="s">
         <v>30</v>
       </c>
-      <c r="I1229" t="s">
-[...5 lines deleted...]
-      <c r="Y1229">
+      <c r="I1254" t="s">
+        <v>44</v>
+      </c>
+      <c r="S1254">
+        <v>95</v>
+      </c>
+      <c r="Y1254">
         <v>80</v>
       </c>
-      <c r="AE1229" s="3">
+      <c r="AE1254" s="3">
         <v>6033</v>
       </c>
     </row>
-    <row r="1230" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1230" t="s">
+    <row r="1255" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1255" t="s">
         <v>30</v>
       </c>
-      <c r="I1230" t="s">
+      <c r="I1255" t="s">
         <v>31</v>
       </c>
-      <c r="S1230">
-[...2 lines deleted...]
-      <c r="Y1230">
+      <c r="S1255">
+        <v>95</v>
+      </c>
+      <c r="Y1255">
         <v>4</v>
       </c>
-      <c r="AE1230" s="3">
+      <c r="AE1255" s="3">
         <v>26101</v>
       </c>
     </row>
-    <row r="1231" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1232" s="1" t="s">
+    <row r="1256" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1256" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1256" t="s">
+        <v>117</v>
+      </c>
+      <c r="S1256">
+        <v>95</v>
+      </c>
+      <c r="Y1256">
+        <v>30</v>
+      </c>
+      <c r="AE1256" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1257" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1257" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1257" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1257">
+        <v>95</v>
+      </c>
+      <c r="Y1257">
+        <v>543</v>
+      </c>
+      <c r="AE1257" s="3">
+        <v>20727</v>
+      </c>
+    </row>
+    <row r="1258" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1258" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1258" t="s">
+        <v>119</v>
+      </c>
+      <c r="S1258">
+        <v>95</v>
+      </c>
+      <c r="Y1258">
+        <v>541</v>
+      </c>
+      <c r="AE1258" s="3">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="1259" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1259" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1259" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1259">
+        <v>95</v>
+      </c>
+      <c r="Y1259">
+        <v>401</v>
+      </c>
+      <c r="AE1259" s="3">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="1260" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1260" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1260" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1260">
+        <v>95</v>
+      </c>
+      <c r="Y1260">
+        <v>297</v>
+      </c>
+      <c r="AE1260" s="3">
+        <v>108637</v>
+      </c>
+    </row>
+    <row r="1261" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1261" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1261" t="s">
+        <v>235</v>
+      </c>
+      <c r="S1261">
+        <v>95</v>
+      </c>
+      <c r="Y1261">
+        <v>57</v>
+      </c>
+      <c r="AE1261" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1262" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1262" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1262" t="s">
+        <v>295</v>
+      </c>
+      <c r="S1262">
+        <v>95</v>
+      </c>
+      <c r="Y1262">
+        <v>552</v>
+      </c>
+      <c r="AE1262" s="3">
+        <v>9875</v>
+      </c>
+    </row>
+    <row r="1263" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1263" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1263" t="s">
+        <v>226</v>
+      </c>
+      <c r="S1263">
+        <v>95</v>
+      </c>
+      <c r="Y1263">
+        <v>327</v>
+      </c>
+      <c r="AE1263" s="3">
+        <v>33132</v>
+      </c>
+    </row>
+    <row r="1264" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E1264" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1264" t="s">
+        <v>296</v>
+      </c>
+      <c r="S1264">
+        <v>95</v>
+      </c>
+      <c r="Y1264">
+        <v>219</v>
+      </c>
+      <c r="AE1264">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1265" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1265" t="s">
+        <v>217</v>
+      </c>
+      <c r="S1265">
+        <v>95</v>
+      </c>
+      <c r="Y1265">
+        <v>330</v>
+      </c>
+      <c r="AE1265" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1266" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1266" t="s">
+        <v>297</v>
+      </c>
+      <c r="S1266">
+        <v>95</v>
+      </c>
+      <c r="Y1266">
+        <v>217</v>
+      </c>
+      <c r="AE1266">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1267" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1267" t="s">
+        <v>298</v>
+      </c>
+      <c r="S1267">
+        <v>95</v>
+      </c>
+      <c r="Y1267">
+        <v>211</v>
+      </c>
+      <c r="AE1267">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1268" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1268" t="s">
+        <v>299</v>
+      </c>
+      <c r="S1268">
+        <v>95</v>
+      </c>
+      <c r="Y1268">
+        <v>332</v>
+      </c>
+      <c r="AE1268">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1269" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1269" t="s">
+        <v>300</v>
+      </c>
+      <c r="S1269">
+        <v>95</v>
+      </c>
+      <c r="Y1269">
+        <v>342</v>
+      </c>
+      <c r="AE1269" s="3">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1270" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1270" t="s">
+        <v>301</v>
+      </c>
+      <c r="S1270">
+        <v>95</v>
+      </c>
+      <c r="Y1270">
+        <v>339</v>
+      </c>
+      <c r="AE1270">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1271" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1271" t="s">
+        <v>302</v>
+      </c>
+      <c r="S1271">
+        <v>95</v>
+      </c>
+      <c r="Y1271">
+        <v>473</v>
+      </c>
+      <c r="AE1271" s="3">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1272" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1272" t="s">
+        <v>216</v>
+      </c>
+      <c r="S1272">
+        <v>95</v>
+      </c>
+      <c r="Y1272">
+        <v>470</v>
+      </c>
+      <c r="AE1272" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1273" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1273" t="s">
+        <v>303</v>
+      </c>
+      <c r="S1273">
+        <v>95</v>
+      </c>
+      <c r="Y1273">
+        <v>304</v>
+      </c>
+      <c r="AE1273" s="3">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1274" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1274" t="s">
+        <v>304</v>
+      </c>
+      <c r="S1274">
+        <v>95</v>
+      </c>
+      <c r="Y1274">
+        <v>448</v>
+      </c>
+      <c r="AE1274" s="3">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1275" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1275" t="s">
+        <v>305</v>
+      </c>
+      <c r="S1275">
+        <v>95</v>
+      </c>
+      <c r="Y1275">
+        <v>237</v>
+      </c>
+      <c r="AE1275">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="T1276">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J1277" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1233" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A1233" t="s">
+    <row r="1278" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1278" t="s">
         <v>1</v>
       </c>
-      <c r="D1233" t="s">
+      <c r="G1278" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1234" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A1234" t="s">
+    <row r="1279" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1279" t="s">
         <v>3</v>
       </c>
-      <c r="D1234">
+      <c r="G1279">
         <v>67977322</v>
       </c>
-      <c r="U1234" t="s">
+      <c r="AH1279" t="s">
         <v>4</v>
       </c>
-      <c r="V1234" s="2">
-[...4 lines deleted...]
-      <c r="B1235" t="s">
+      <c r="AI1279" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1280" t="s">
         <v>5</v>
       </c>
-      <c r="F1235" t="s">
+      <c r="J1280" t="s">
         <v>6</v>
       </c>
-      <c r="G1235" t="s">
+      <c r="K1280" t="s">
         <v>7</v>
       </c>
-      <c r="H1235" t="s">
+      <c r="M1280" t="s">
         <v>8</v>
       </c>
-      <c r="I1235" t="s">
+      <c r="O1280" t="s">
         <v>9</v>
       </c>
-      <c r="J1235" t="s">
+      <c r="Q1280" t="s">
         <v>10</v>
       </c>
-      <c r="M1235" t="s">
+      <c r="U1280" t="s">
         <v>11</v>
       </c>
-      <c r="N1235" s="1" t="s">
+      <c r="V1280" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="O1235" t="s">
+      <c r="X1280" t="s">
         <v>13</v>
       </c>
-      <c r="Q1235" t="s">
+      <c r="Z1280" t="s">
         <v>14</v>
       </c>
-      <c r="R1235" t="s">
+      <c r="AB1280" t="s">
         <v>15</v>
       </c>
-      <c r="T1235" t="s">
+      <c r="AF1280" t="s">
         <v>16</v>
       </c>
-      <c r="W1235" t="s">
+      <c r="AJ1280" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1236" spans="1:23" x14ac:dyDescent="0.25">
-[...148 lines deleted...]
-      <c r="S1244">
+    <row r="1281" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1281" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1281" t="s">
+        <v>306</v>
+      </c>
+      <c r="S1281">
+        <v>95</v>
+      </c>
+      <c r="Y1281">
+        <v>324</v>
+      </c>
+      <c r="AE1281">
         <v>10</v>
       </c>
     </row>
-    <row r="1245" spans="1:23" x14ac:dyDescent="0.25">
-[...213 lines deleted...]
-      <c r="P1257">
+    <row r="1282" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1282" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1282" t="s">
+        <v>307</v>
+      </c>
+      <c r="S1282">
+        <v>95</v>
+      </c>
+      <c r="Y1282">
         <v>202</v>
       </c>
-      <c r="S1257" s="3">
+      <c r="AE1282" s="3">
         <v>1060</v>
       </c>
     </row>
-    <row r="1258" spans="3:19" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="P1258">
+    <row r="1283" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1283" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1283" t="s">
+        <v>308</v>
+      </c>
+      <c r="S1283">
+        <v>95</v>
+      </c>
+      <c r="Y1283">
         <v>229</v>
       </c>
-      <c r="S1258" s="3">
+      <c r="AE1283" s="3">
         <v>27000</v>
       </c>
     </row>
-    <row r="1259" spans="3:19" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="P1259">
+    <row r="1284" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1284" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1284" t="s">
+        <v>309</v>
+      </c>
+      <c r="S1284">
+        <v>95</v>
+      </c>
+      <c r="Y1284">
         <v>205</v>
       </c>
-      <c r="S1259">
+      <c r="AE1284">
         <v>152</v>
       </c>
     </row>
-    <row r="1260" spans="3:19" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="P1260">
+    <row r="1285" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1285" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1285" t="s">
+        <v>310</v>
+      </c>
+      <c r="S1285">
+        <v>95</v>
+      </c>
+      <c r="Y1285">
         <v>322</v>
-      </c>
-[...411 lines deleted...]
-        <v>222</v>
       </c>
       <c r="AE1285">
         <v>5</v>
       </c>
     </row>
-    <row r="1286" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1286" spans="5:31" x14ac:dyDescent="0.25">
       <c r="E1286" t="s">
         <v>32</v>
       </c>
       <c r="I1286" t="s">
+        <v>311</v>
+      </c>
+      <c r="S1286">
+        <v>95</v>
+      </c>
+      <c r="Y1286">
+        <v>315</v>
+      </c>
+      <c r="AE1286" s="3">
+        <v>15420</v>
+      </c>
+    </row>
+    <row r="1287" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1287" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1287" t="s">
+        <v>312</v>
+      </c>
+      <c r="S1287">
+        <v>95</v>
+      </c>
+      <c r="Y1287">
+        <v>312</v>
+      </c>
+      <c r="AE1287">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="1288" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1288" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1288" t="s">
+        <v>313</v>
+      </c>
+      <c r="S1288">
+        <v>95</v>
+      </c>
+      <c r="Y1288">
+        <v>313</v>
+      </c>
+      <c r="AE1288">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1289" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1289" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1289" t="s">
+        <v>314</v>
+      </c>
+      <c r="S1289">
+        <v>95</v>
+      </c>
+      <c r="Y1289">
+        <v>314</v>
+      </c>
+      <c r="AE1289">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1290" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1290" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1290" t="s">
+        <v>315</v>
+      </c>
+      <c r="S1290">
+        <v>95</v>
+      </c>
+      <c r="Y1290">
+        <v>214</v>
+      </c>
+      <c r="AE1290">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1291" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1291" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1291" t="s">
+        <v>227</v>
+      </c>
+      <c r="S1291">
+        <v>95</v>
+      </c>
+      <c r="Y1291">
+        <v>334</v>
+      </c>
+      <c r="AE1291" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1292" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1292" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1292" t="s">
+        <v>316</v>
+      </c>
+      <c r="S1292">
+        <v>95</v>
+      </c>
+      <c r="Y1292">
+        <v>218</v>
+      </c>
+      <c r="AE1292" s="3">
+        <v>6700</v>
+      </c>
+    </row>
+    <row r="1293" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1293" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1293" t="s">
+        <v>317</v>
+      </c>
+      <c r="S1293">
+        <v>95</v>
+      </c>
+      <c r="Y1293">
+        <v>309</v>
+      </c>
+      <c r="AE1293">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="1294" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1294" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1294" t="s">
+        <v>172</v>
+      </c>
+      <c r="S1294">
+        <v>95</v>
+      </c>
+      <c r="Y1294">
+        <v>196</v>
+      </c>
+      <c r="AE1294">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1295" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1295" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1295" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1295">
+        <v>95</v>
+      </c>
+      <c r="Y1295">
+        <v>303</v>
+      </c>
+      <c r="AE1295" s="3">
+        <v>33000</v>
+      </c>
+    </row>
+    <row r="1296" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1296" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1296" t="s">
+        <v>318</v>
+      </c>
+      <c r="S1296">
+        <v>95</v>
+      </c>
+      <c r="Y1296">
+        <v>307</v>
+      </c>
+      <c r="AE1296" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="1297" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1297" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1297" t="s">
+        <v>178</v>
+      </c>
+      <c r="S1297">
+        <v>95</v>
+      </c>
+      <c r="Y1297">
+        <v>467</v>
+      </c>
+      <c r="AE1297" s="3">
+        <v>59950</v>
+      </c>
+    </row>
+    <row r="1298" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1298" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1298" t="s">
+        <v>319</v>
+      </c>
+      <c r="S1298">
+        <v>95</v>
+      </c>
+      <c r="Y1298">
+        <v>221</v>
+      </c>
+      <c r="AE1298">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1299" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1299" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1299" t="s">
+        <v>320</v>
+      </c>
+      <c r="S1299">
+        <v>95</v>
+      </c>
+      <c r="Y1299">
+        <v>319</v>
+      </c>
+      <c r="AE1299" s="3">
+        <v>17000</v>
+      </c>
+    </row>
+    <row r="1300" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1300" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1300" t="s">
+        <v>321</v>
+      </c>
+      <c r="S1300">
+        <v>95</v>
+      </c>
+      <c r="Y1300">
+        <v>464</v>
+      </c>
+      <c r="AE1300" s="3">
+        <v>5064</v>
+      </c>
+    </row>
+    <row r="1301" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1301" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1301" t="s">
+        <v>228</v>
+      </c>
+      <c r="S1301">
+        <v>95</v>
+      </c>
+      <c r="Y1301">
+        <v>336</v>
+      </c>
+      <c r="AE1301" s="3">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="1302" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1302" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1302" t="s">
+        <v>322</v>
+      </c>
+      <c r="S1302">
+        <v>95</v>
+      </c>
+      <c r="Y1302">
+        <v>462</v>
+      </c>
+      <c r="AE1302" s="3">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="1303" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1303" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1303" t="s">
         <v>323</v>
       </c>
-      <c r="S1286">
-[...2 lines deleted...]
-      <c r="Y1286">
+      <c r="S1303">
+        <v>95</v>
+      </c>
+      <c r="Y1303">
+        <v>474</v>
+      </c>
+      <c r="AE1303" s="3">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="1304" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1304" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1304" t="s">
+        <v>324</v>
+      </c>
+      <c r="S1304">
+        <v>95</v>
+      </c>
+      <c r="Y1304">
+        <v>320</v>
+      </c>
+      <c r="AE1304" s="3">
+        <v>4462</v>
+      </c>
+    </row>
+    <row r="1305" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1305" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1305" t="s">
+        <v>325</v>
+      </c>
+      <c r="S1305">
+        <v>95</v>
+      </c>
+      <c r="Y1305">
+        <v>222</v>
+      </c>
+      <c r="AE1305">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1306" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1306" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1306" t="s">
+        <v>326</v>
+      </c>
+      <c r="S1306">
+        <v>95</v>
+      </c>
+      <c r="Y1306">
         <v>301</v>
       </c>
-      <c r="AE1286">
+      <c r="AE1306">
         <v>10</v>
       </c>
     </row>
-    <row r="1287" spans="2:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1287">
+    <row r="1307" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1307" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1307" t="s">
+        <v>327</v>
+      </c>
+      <c r="S1307">
+        <v>95</v>
+      </c>
+      <c r="Y1307">
         <v>447</v>
       </c>
-      <c r="AE1287" s="3">
+      <c r="AE1307" s="3">
         <v>1340</v>
       </c>
     </row>
-    <row r="1288" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="J1288">
+    <row r="1308" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1308" t="s">
+        <v>293</v>
+      </c>
+      <c r="J1308">
         <v>7908916</v>
       </c>
-      <c r="L1288" t="s">
+      <c r="L1308" t="s">
         <v>19</v>
       </c>
-      <c r="O1288">
+      <c r="O1308">
         <v>100058</v>
       </c>
-      <c r="Q1288" s="2">
+      <c r="Q1308" s="2">
         <v>34060</v>
       </c>
-      <c r="U1288" s="2">
+      <c r="U1308" s="2">
         <v>52870</v>
       </c>
-      <c r="W1288" t="s">
+      <c r="W1308" t="s">
         <v>20</v>
       </c>
-      <c r="AC1288" s="3">
+      <c r="AC1308" s="3">
         <v>35155</v>
       </c>
-      <c r="AK1288" t="s">
-[...4 lines deleted...]
-      <c r="M1289" t="s">
+      <c r="AK1308" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1309" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1309" t="s">
         <v>22</v>
       </c>
-      <c r="X1289">
-[...4 lines deleted...]
-      <c r="B1290" t="s">
+      <c r="X1309">
+        <v>6574</v>
+      </c>
+    </row>
+    <row r="1310" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1310" t="s">
         <v>23</v>
       </c>
-      <c r="N1290" t="s">
+      <c r="N1310" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1291" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F1291" t="s">
+    <row r="1311" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1311" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="1292" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R1292" t="s">
+    <row r="1312" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1312" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1293" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1293" t="s">
+    <row r="1313" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="D1313" t="s">
         <v>25</v>
       </c>
-      <c r="H1293" t="s">
+      <c r="H1313" t="s">
         <v>26</v>
       </c>
-      <c r="P1293" t="s">
+      <c r="P1313" t="s">
         <v>27</v>
       </c>
-      <c r="X1293" t="s">
+      <c r="X1313" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1294" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1294" t="s">
+    <row r="1314" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AD1314" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1295" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1295" t="s">
+    <row r="1315" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1315" t="s">
         <v>30</v>
       </c>
-      <c r="I1295" t="s">
+      <c r="I1315" t="s">
         <v>115</v>
       </c>
-      <c r="S1295">
-[...2 lines deleted...]
-      <c r="Y1295">
+      <c r="S1315">
+        <v>95</v>
+      </c>
+      <c r="Y1315">
         <v>700</v>
       </c>
-      <c r="AE1295" s="3">
+      <c r="AE1315" s="3">
         <v>2200</v>
       </c>
     </row>
-    <row r="1296" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1296" t="s">
+    <row r="1316" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1316" t="s">
         <v>30</v>
       </c>
-      <c r="I1296" t="s">
-[...5 lines deleted...]
-      <c r="Y1296">
+      <c r="I1316" t="s">
+        <v>44</v>
+      </c>
+      <c r="S1316">
+        <v>95</v>
+      </c>
+      <c r="Y1316">
         <v>80</v>
       </c>
-      <c r="AE1296" s="3">
+      <c r="AE1316" s="3">
         <v>3187</v>
       </c>
     </row>
-    <row r="1297" spans="5:31" x14ac:dyDescent="0.25">
-      <c r="E1297" t="s">
+    <row r="1317" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1317" t="s">
         <v>30</v>
       </c>
-      <c r="I1297" t="s">
+      <c r="I1317" t="s">
         <v>31</v>
       </c>
-      <c r="S1297">
-[...2 lines deleted...]
-      <c r="Y1297">
+      <c r="S1317">
+        <v>95</v>
+      </c>
+      <c r="Y1317">
         <v>4</v>
       </c>
-      <c r="AE1297" s="3">
+      <c r="AE1317" s="3">
         <v>7938</v>
       </c>
     </row>
-    <row r="1298" spans="5:31" x14ac:dyDescent="0.25">
-      <c r="E1298" t="s">
+    <row r="1318" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1318" t="s">
         <v>30</v>
       </c>
-      <c r="I1298" t="s">
+      <c r="I1318" t="s">
         <v>37</v>
       </c>
-      <c r="S1298">
-[...2 lines deleted...]
-      <c r="Y1298">
+      <c r="S1318">
+        <v>95</v>
+      </c>
+      <c r="Y1318">
         <v>543</v>
       </c>
-      <c r="AE1298" s="3">
+      <c r="AE1318" s="3">
         <v>8491</v>
       </c>
     </row>
-    <row r="1299" spans="5:31" x14ac:dyDescent="0.25">
-      <c r="E1299" t="s">
+    <row r="1319" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1319" t="s">
         <v>30</v>
       </c>
-      <c r="I1299" t="s">
+      <c r="I1319" t="s">
         <v>119</v>
       </c>
-      <c r="S1299">
-[...2 lines deleted...]
-      <c r="Y1299">
+      <c r="S1319">
+        <v>95</v>
+      </c>
+      <c r="Y1319">
         <v>541</v>
       </c>
-      <c r="AE1299" s="3">
+      <c r="AE1319" s="3">
         <v>6875</v>
       </c>
     </row>
-    <row r="1300" spans="5:31" x14ac:dyDescent="0.25">
-      <c r="E1300" t="s">
+    <row r="1320" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="T1320">
         <v>30</v>
       </c>
-      <c r="I1300" t="s">
-[...5 lines deleted...]
-      <c r="Y1300">
+    </row>
+    <row r="1321" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J1321" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1322" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1322" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1323" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1323">
+        <v>67977322</v>
+      </c>
+      <c r="AH1323" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1323" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1324" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1324" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1324" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1324" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1324" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1324" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1324" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1324" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1324" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1324" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1324" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1324" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1324" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1325" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1325" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1325">
+        <v>95</v>
+      </c>
+      <c r="Y1325">
         <v>297</v>
       </c>
-      <c r="AE1300">
+      <c r="AE1325">
         <v>589</v>
       </c>
     </row>
-    <row r="1301" spans="5:31" x14ac:dyDescent="0.25">
-[...367 lines deleted...]
-    <row r="1326" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="1326" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E1326" t="s">
         <v>30</v>
       </c>
       <c r="I1326" t="s">
-        <v>120</v>
+        <v>295</v>
       </c>
       <c r="S1326">
         <v>95</v>
       </c>
       <c r="Y1326">
-        <v>187</v>
+        <v>552</v>
       </c>
       <c r="AE1326" s="3">
-        <v>102000</v>
-[...2 lines deleted...]
-    <row r="1327" spans="1:37" x14ac:dyDescent="0.25">
+        <v>5875</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E1327" t="s">
         <v>32</v>
       </c>
       <c r="I1327" t="s">
         <v>226</v>
       </c>
       <c r="S1327">
         <v>95</v>
       </c>
       <c r="Y1327">
         <v>327</v>
       </c>
       <c r="AE1327" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1328" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1328" t="s">
+        <v>296</v>
+      </c>
+      <c r="S1328">
+        <v>95</v>
+      </c>
+      <c r="Y1328">
+        <v>219</v>
+      </c>
+      <c r="AE1328" s="3">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="1329" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1329" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1329" t="s">
+        <v>303</v>
+      </c>
+      <c r="S1329">
+        <v>95</v>
+      </c>
+      <c r="Y1329">
+        <v>304</v>
+      </c>
+      <c r="AE1329" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="1330" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1330" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1330" t="s">
+        <v>306</v>
+      </c>
+      <c r="S1330">
+        <v>95</v>
+      </c>
+      <c r="Y1330">
+        <v>324</v>
+      </c>
+      <c r="AE1330">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1331" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1331" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1331" t="s">
+        <v>308</v>
+      </c>
+      <c r="S1331">
+        <v>95</v>
+      </c>
+      <c r="Y1331">
+        <v>229</v>
+      </c>
+      <c r="AE1331" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1332" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1332" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1332" t="s">
+        <v>310</v>
+      </c>
+      <c r="S1332">
+        <v>95</v>
+      </c>
+      <c r="Y1332">
+        <v>322</v>
+      </c>
+      <c r="AE1332">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1333" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1333" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1333" t="s">
+        <v>312</v>
+      </c>
+      <c r="S1333">
+        <v>95</v>
+      </c>
+      <c r="Y1333">
+        <v>312</v>
+      </c>
+      <c r="AE1333" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1334" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1334" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1334" t="s">
+        <v>313</v>
+      </c>
+      <c r="S1334">
+        <v>95</v>
+      </c>
+      <c r="Y1334">
+        <v>313</v>
+      </c>
+      <c r="AE1334">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1335" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1335" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1335" t="s">
+        <v>314</v>
+      </c>
+      <c r="S1335">
+        <v>95</v>
+      </c>
+      <c r="Y1335">
+        <v>314</v>
+      </c>
+      <c r="AE1335" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1336" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1336" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1336" t="s">
+        <v>227</v>
+      </c>
+      <c r="S1336">
+        <v>95</v>
+      </c>
+      <c r="Y1336">
+        <v>334</v>
+      </c>
+      <c r="AE1336" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1337" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1337" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1337" t="s">
+        <v>317</v>
+      </c>
+      <c r="S1337">
+        <v>95</v>
+      </c>
+      <c r="Y1337">
+        <v>309</v>
+      </c>
+      <c r="AE1337" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1338" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1338" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1338" t="s">
+        <v>228</v>
+      </c>
+      <c r="S1338">
+        <v>95</v>
+      </c>
+      <c r="Y1338">
+        <v>336</v>
+      </c>
+      <c r="AE1338" s="3">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="1339" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1339" t="s">
+        <v>293</v>
+      </c>
+      <c r="J1339">
+        <v>7908916</v>
+      </c>
+      <c r="L1339" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1339">
+        <v>100138</v>
+      </c>
+      <c r="Q1339" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U1339" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1339" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1339" s="3">
+        <v>102000</v>
+      </c>
+      <c r="AK1339" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1340" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1340" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1340">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="1341" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1341" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1341" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1342" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1342" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1343" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1343" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1344" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1344" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1344" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1344" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1344" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1345" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="AD1345" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1346" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1346" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1346" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1346">
+        <v>95</v>
+      </c>
+      <c r="Y1346">
+        <v>187</v>
+      </c>
+      <c r="AE1346" s="3">
+        <v>102000</v>
+      </c>
+    </row>
+    <row r="1347" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1347" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1347" t="s">
+        <v>226</v>
+      </c>
+      <c r="S1347">
+        <v>95</v>
+      </c>
+      <c r="Y1347">
+        <v>327</v>
+      </c>
+      <c r="AE1347" s="3">
         <v>10000</v>
       </c>
     </row>
-    <row r="1328" spans="1:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I1328" t="s">
+    <row r="1348" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1348" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1348" t="s">
         <v>217</v>
       </c>
-      <c r="S1328">
-[...2 lines deleted...]
-      <c r="Y1328">
+      <c r="S1348">
+        <v>95</v>
+      </c>
+      <c r="Y1348">
         <v>330</v>
       </c>
-      <c r="AE1328" s="3">
+      <c r="AE1348" s="3">
         <v>8900</v>
       </c>
     </row>
-    <row r="1329" spans="5:31" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1329">
+    <row r="1349" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1349" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1349" t="s">
+        <v>300</v>
+      </c>
+      <c r="S1349">
+        <v>95</v>
+      </c>
+      <c r="Y1349">
         <v>342</v>
       </c>
-      <c r="AE1329">
+      <c r="AE1349">
         <v>800</v>
       </c>
     </row>
-    <row r="1330" spans="5:31" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1330">
+    <row r="1350" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1350" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1350" t="s">
+        <v>301</v>
+      </c>
+      <c r="S1350">
+        <v>95</v>
+      </c>
+      <c r="Y1350">
         <v>339</v>
       </c>
-      <c r="AE1330">
+      <c r="AE1350">
         <v>300</v>
       </c>
     </row>
-    <row r="1331" spans="5:31" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1331">
+    <row r="1351" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1351" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1351" t="s">
+        <v>303</v>
+      </c>
+      <c r="S1351">
+        <v>95</v>
+      </c>
+      <c r="Y1351">
         <v>304</v>
       </c>
-      <c r="AE1331" s="3">
+      <c r="AE1351" s="3">
         <v>5300</v>
       </c>
     </row>
-    <row r="1332" spans="5:31" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I1332" t="s">
+    <row r="1352" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1352" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1352" t="s">
+        <v>306</v>
+      </c>
+      <c r="S1352">
+        <v>95</v>
+      </c>
+      <c r="Y1352">
+        <v>324</v>
+      </c>
+      <c r="AE1352">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1353" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1353" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1353" t="s">
+        <v>328</v>
+      </c>
+      <c r="S1353">
+        <v>95</v>
+      </c>
+      <c r="Y1353">
+        <v>305</v>
+      </c>
+      <c r="AE1353" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1354" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1354" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1354" t="s">
+        <v>311</v>
+      </c>
+      <c r="S1354">
+        <v>95</v>
+      </c>
+      <c r="Y1354">
+        <v>315</v>
+      </c>
+      <c r="AE1354" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1355" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1355" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1355" t="s">
+        <v>312</v>
+      </c>
+      <c r="S1355">
+        <v>95</v>
+      </c>
+      <c r="Y1355">
+        <v>312</v>
+      </c>
+      <c r="AE1355" s="3">
+        <v>13200</v>
+      </c>
+    </row>
+    <row r="1356" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1356" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1356" t="s">
+        <v>313</v>
+      </c>
+      <c r="S1356">
+        <v>95</v>
+      </c>
+      <c r="Y1356">
+        <v>313</v>
+      </c>
+      <c r="AE1356">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1357" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1357" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1357" t="s">
+        <v>227</v>
+      </c>
+      <c r="S1357">
+        <v>95</v>
+      </c>
+      <c r="Y1357">
+        <v>334</v>
+      </c>
+      <c r="AE1357" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1358" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1358" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1358" t="s">
+        <v>316</v>
+      </c>
+      <c r="S1358">
+        <v>95</v>
+      </c>
+      <c r="Y1358">
+        <v>218</v>
+      </c>
+      <c r="AE1358" s="3">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="1359" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1359" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1359" t="s">
+        <v>317</v>
+      </c>
+      <c r="S1359">
+        <v>95</v>
+      </c>
+      <c r="Y1359">
+        <v>309</v>
+      </c>
+      <c r="AE1359">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1360" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1360" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1360" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1360">
+        <v>95</v>
+      </c>
+      <c r="Y1360">
         <v>303</v>
       </c>
-      <c r="S1332">
-[...141 lines deleted...]
-      <c r="AE1340" s="3">
+      <c r="AE1360" s="3">
         <v>2400</v>
-      </c>
-[...272 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="1361" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1361" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I1361" t="s">
-        <v>45</v>
+        <v>318</v>
       </c>
       <c r="S1361">
         <v>95</v>
       </c>
       <c r="Y1361">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="AE1361" s="3">
-        <v>4147</v>
+        <v>10100</v>
       </c>
     </row>
     <row r="1362" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1362" t="s">
         <v>32</v>
       </c>
       <c r="I1362" t="s">
-        <v>327</v>
+        <v>178</v>
       </c>
       <c r="S1362">
         <v>95</v>
       </c>
       <c r="Y1362">
-        <v>670</v>
+        <v>467</v>
       </c>
       <c r="AE1362" s="3">
-        <v>4147</v>
+        <v>12400</v>
       </c>
     </row>
     <row r="1363" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T1363">
+      <c r="E1363" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1363" t="s">
+        <v>329</v>
+      </c>
+      <c r="S1363">
+        <v>95</v>
+      </c>
+      <c r="Y1363">
+        <v>306</v>
+      </c>
+      <c r="AE1363" s="3">
+        <v>6600</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1364">
         <v>31</v>
       </c>
     </row>
-    <row r="1364" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J1364" s="1" t="s">
+    <row r="1365" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1365" s="1" t="s">
         <v>0</v>
-      </c>
-[...6 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="1366" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A1366" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1366" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1367" t="s">
         <v>3</v>
       </c>
-      <c r="G1366">
+      <c r="G1367">
         <v>67977322</v>
       </c>
-      <c r="AH1366" t="s">
+      <c r="AH1367" t="s">
         <v>4</v>
       </c>
-      <c r="AI1366" s="2">
-[...41 lines deleted...]
-        <v>17</v>
+      <c r="AI1367" s="2">
+        <v>46296</v>
       </c>
     </row>
     <row r="1368" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C1368" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="J1368">
+        <v>5</v>
+      </c>
+      <c r="J1368" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1368" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1368" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1368" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1368" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1368" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1368" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1368" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1368" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1368" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1368" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1368" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1369" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1369" t="s">
+        <v>228</v>
+      </c>
+      <c r="S1369">
+        <v>95</v>
+      </c>
+      <c r="Y1369">
+        <v>336</v>
+      </c>
+      <c r="AE1369" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1370" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1370" t="s">
+        <v>324</v>
+      </c>
+      <c r="S1370">
+        <v>95</v>
+      </c>
+      <c r="Y1370">
+        <v>320</v>
+      </c>
+      <c r="AE1370" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1371" t="s">
+        <v>293</v>
+      </c>
+      <c r="J1371">
         <v>7908916</v>
       </c>
-      <c r="L1368" t="s">
+      <c r="L1371" t="s">
         <v>19</v>
       </c>
-      <c r="O1368">
+      <c r="O1371">
+        <v>136455</v>
+      </c>
+      <c r="Q1371" s="2">
+        <v>42736</v>
+      </c>
+      <c r="U1371" s="2">
+        <v>53692</v>
+      </c>
+      <c r="W1371" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1371" s="3">
+        <v>12000</v>
+      </c>
+      <c r="AK1371" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1372" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1372">
+        <v>7396</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1373" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1373" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1374" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1374" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1374" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1374" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1375" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1376" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1376" t="s">
+        <v>115</v>
+      </c>
+      <c r="S1376">
+        <v>95</v>
+      </c>
+      <c r="Y1376">
+        <v>700</v>
+      </c>
+      <c r="AE1376" s="3">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="1377" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1377" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1377" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1377">
+        <v>95</v>
+      </c>
+      <c r="Y1377">
+        <v>543</v>
+      </c>
+      <c r="AE1377" s="3">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="1378" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1378" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1378" t="s">
+        <v>212</v>
+      </c>
+      <c r="S1378">
+        <v>95</v>
+      </c>
+      <c r="Y1378">
+        <v>295</v>
+      </c>
+      <c r="AE1378" s="3">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="1379" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1379" t="s">
+        <v>293</v>
+      </c>
+      <c r="J1379">
+        <v>7908916</v>
+      </c>
+      <c r="L1379" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1379">
+        <v>138065</v>
+      </c>
+      <c r="Q1379" s="2">
+        <v>40148</v>
+      </c>
+      <c r="U1379" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1379" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1379" s="3">
+        <v>4147</v>
+      </c>
+      <c r="AK1379" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1380" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1380" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1380">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="1381" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1381" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1381" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1382" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1382" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1383" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1383" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1384" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1384" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1384" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1384" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1384" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1385" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1385" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1386" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1386" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1386" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1386">
+        <v>95</v>
+      </c>
+      <c r="Y1386">
+        <v>297</v>
+      </c>
+      <c r="AE1386" s="3">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1387" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1387" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1387" t="s">
+        <v>330</v>
+      </c>
+      <c r="S1387">
+        <v>95</v>
+      </c>
+      <c r="Y1387">
+        <v>670</v>
+      </c>
+      <c r="AE1387" s="3">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1388" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1388" t="s">
+        <v>293</v>
+      </c>
+      <c r="J1388">
+        <v>7908916</v>
+      </c>
+      <c r="L1388" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1388">
         <v>138587</v>
       </c>
-      <c r="Q1368" s="2">
+      <c r="Q1388" s="2">
         <v>40848</v>
       </c>
-      <c r="U1368" s="2">
+      <c r="U1388" s="2">
         <v>47422</v>
       </c>
-      <c r="W1368" t="s">
+      <c r="W1388" t="s">
         <v>20</v>
       </c>
-      <c r="AC1368" s="3">
+      <c r="AC1388" s="3">
         <v>23347</v>
       </c>
-      <c r="AK1368" t="s">
-[...4 lines deleted...]
-      <c r="M1369" t="s">
+      <c r="AK1388" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1389" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1389" t="s">
         <v>22</v>
       </c>
-      <c r="X1369">
-[...4 lines deleted...]
-      <c r="B1370" t="s">
+      <c r="X1389">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="1390" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1390" t="s">
         <v>23</v>
       </c>
-      <c r="N1370" t="s">
+      <c r="N1390" t="s">
         <v>24</v>
-      </c>
-[...248 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="1391" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D1391" t="s">
         <v>25</v>
       </c>
       <c r="H1391" t="s">
         <v>26</v>
       </c>
       <c r="P1391" t="s">
         <v>27</v>
       </c>
       <c r="X1391" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1392" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD1392" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1393" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1393" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1393" t="s">
         <v>30</v>
       </c>
       <c r="I1393" t="s">
-        <v>45</v>
+        <v>211</v>
       </c>
       <c r="S1393">
         <v>95</v>
       </c>
       <c r="Y1393">
-        <v>297</v>
+        <v>620</v>
       </c>
       <c r="AE1393" s="3">
-        <v>4000</v>
-[...2 lines deleted...]
-    <row r="1394" spans="2:37" x14ac:dyDescent="0.25">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1394" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1394" t="s">
-        <v>294</v>
+        <v>179</v>
       </c>
       <c r="S1394">
         <v>95</v>
       </c>
       <c r="Y1394">
-        <v>217</v>
-[...5 lines deleted...]
-    <row r="1395" spans="2:37" x14ac:dyDescent="0.25">
+        <v>235</v>
+      </c>
+      <c r="AE1394" s="3">
+        <v>8347</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1395" t="s">
         <v>32</v>
       </c>
       <c r="I1395" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="S1395">
         <v>95</v>
       </c>
       <c r="Y1395">
-        <v>470</v>
-[...43 lines deleted...]
-      <c r="J1398">
+        <v>295</v>
+      </c>
+      <c r="AE1395" s="3">
+        <v>23347</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1396" t="s">
+        <v>293</v>
+      </c>
+      <c r="J1396">
         <v>7908916</v>
       </c>
-      <c r="L1398" t="s">
+      <c r="L1396" t="s">
         <v>19</v>
       </c>
-      <c r="O1398">
-[...5 lines deleted...]
-      <c r="U1398" s="2">
+      <c r="O1396">
+        <v>139153</v>
+      </c>
+      <c r="Q1396" s="2">
+        <v>41000</v>
+      </c>
+      <c r="U1396" s="2">
         <v>48883</v>
       </c>
-      <c r="W1398" t="s">
+      <c r="W1396" t="s">
         <v>20</v>
       </c>
-      <c r="AC1398" s="3">
-[...7 lines deleted...]
-      <c r="M1399" t="s">
+      <c r="AC1396" s="3">
+        <v>1046</v>
+      </c>
+      <c r="AK1396" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1397" t="s">
         <v>22</v>
       </c>
-      <c r="X1399">
-[...4 lines deleted...]
-      <c r="B1400" t="s">
+      <c r="X1397">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1398" t="s">
         <v>23</v>
       </c>
-      <c r="N1400" t="s">
+      <c r="N1398" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1401" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1399" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1399" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1400" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D1401" t="s">
         <v>25</v>
       </c>
       <c r="H1401" t="s">
         <v>26</v>
       </c>
       <c r="P1401" t="s">
         <v>27</v>
       </c>
       <c r="X1401" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1402" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1402" spans="1:37" x14ac:dyDescent="0.25">
       <c r="AD1402" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1403" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1403" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1403" t="s">
         <v>30</v>
       </c>
       <c r="I1403" t="s">
-        <v>179</v>
+        <v>46</v>
       </c>
       <c r="S1403">
         <v>95</v>
       </c>
       <c r="Y1403">
-        <v>235</v>
+        <v>297</v>
       </c>
       <c r="AE1403" s="3">
-        <v>13525</v>
-[...2 lines deleted...]
-    <row r="1404" spans="2:37" x14ac:dyDescent="0.25">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1404" t="s">
         <v>32</v>
       </c>
       <c r="I1404" t="s">
-        <v>328</v>
+        <v>216</v>
       </c>
       <c r="S1404">
         <v>95</v>
       </c>
       <c r="Y1404">
-        <v>750</v>
-[...5 lines deleted...]
-    <row r="1405" spans="2:37" x14ac:dyDescent="0.25">
+        <v>470</v>
+      </c>
+      <c r="AE1404">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1405" t="s">
         <v>32</v>
       </c>
       <c r="I1405" t="s">
         <v>178</v>
       </c>
       <c r="S1405">
         <v>95</v>
       </c>
       <c r="Y1405">
         <v>467</v>
       </c>
-      <c r="AE1405" s="3">
-[...26 lines deleted...]
-      <c r="J1408" s="1" t="s">
+      <c r="AE1405">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1406">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1407" s="1" t="s">
         <v>0</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1408" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1408" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="1409" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A1409" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="G1409">
+        <v>67977322</v>
+      </c>
+      <c r="AH1409" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1409" s="2">
+        <v>46296</v>
       </c>
     </row>
     <row r="1410" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1410" t="s">
-[...9 lines deleted...]
-        <v>46204</v>
+      <c r="C1410" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1410" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1410" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1410" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1410" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1410" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1410" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1410" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1410" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1410" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1410" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1410" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1410" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="1411" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C1411" t="s">
-        <v>5</v>
-[...35 lines deleted...]
-        <v>17</v>
+        <v>293</v>
+      </c>
+      <c r="J1411">
+        <v>7908916</v>
+      </c>
+      <c r="L1411" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1411">
+        <v>139154</v>
+      </c>
+      <c r="Q1411" s="2">
+        <v>41000</v>
+      </c>
+      <c r="U1411" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1411" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1411" s="3">
+        <v>4000</v>
+      </c>
+      <c r="AK1411" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="1412" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E1412" t="s">
-[...12 lines deleted...]
-        <v>2900</v>
+      <c r="M1412" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1412">
+        <v>2587</v>
       </c>
     </row>
     <row r="1413" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C1413" t="s">
-[...5 lines deleted...]
-      <c r="L1413" t="s">
+      <c r="B1413" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1413" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1414" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1415" t="s">
         <v>19</v>
-      </c>
-[...32 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="1416" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D1416" t="s">
         <v>25</v>
       </c>
       <c r="H1416" t="s">
         <v>26</v>
       </c>
       <c r="P1416" t="s">
         <v>27</v>
       </c>
       <c r="X1416" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1417" spans="1:37" x14ac:dyDescent="0.25">
       <c r="AD1417" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="1418" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1418" t="s">
         <v>30</v>
       </c>
       <c r="I1418" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="S1418">
         <v>95</v>
       </c>
       <c r="Y1418">
-        <v>80</v>
+        <v>297</v>
       </c>
       <c r="AE1418" s="3">
-        <v>19608</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="1419" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1419" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I1419" t="s">
-        <v>31</v>
+        <v>297</v>
       </c>
       <c r="S1419">
         <v>95</v>
       </c>
       <c r="Y1419">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>4392</v>
+        <v>217</v>
+      </c>
+      <c r="AE1419">
+        <v>100</v>
       </c>
     </row>
     <row r="1420" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1420" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I1420" t="s">
-        <v>45</v>
+        <v>216</v>
       </c>
       <c r="S1420">
         <v>95</v>
       </c>
       <c r="Y1420">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>3050</v>
+        <v>470</v>
+      </c>
+      <c r="AE1420">
+        <v>100</v>
       </c>
     </row>
     <row r="1421" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1421" t="s">
         <v>32</v>
       </c>
       <c r="I1421" t="s">
-        <v>127</v>
+        <v>318</v>
       </c>
       <c r="S1421">
         <v>95</v>
       </c>
       <c r="Y1421">
-        <v>472</v>
+        <v>307</v>
       </c>
       <c r="AE1421" s="3">
-        <v>21872</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="1422" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1422" t="s">
         <v>32</v>
       </c>
       <c r="I1422" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="S1422">
         <v>95</v>
       </c>
       <c r="Y1422">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>2378</v>
+        <v>336</v>
+      </c>
+      <c r="AE1422">
+        <v>600</v>
       </c>
     </row>
     <row r="1423" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E1423" t="s">
-[...12 lines deleted...]
-        <v>2400</v>
+      <c r="C1423" t="s">
+        <v>293</v>
+      </c>
+      <c r="J1423">
+        <v>7908916</v>
+      </c>
+      <c r="L1423" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1423">
+        <v>140964</v>
+      </c>
+      <c r="Q1423" s="2">
+        <v>42309</v>
+      </c>
+      <c r="U1423" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1423" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1423" s="3">
+        <v>13525</v>
+      </c>
+      <c r="AK1423" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="1424" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E1424" t="s">
-[...12 lines deleted...]
-        <v>400</v>
+      <c r="M1424" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1424">
+        <v>2587</v>
       </c>
     </row>
     <row r="1425" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C1425" t="s">
-[...24 lines deleted...]
-        <v>90</v>
+      <c r="B1425" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1425" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="1426" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M1426" t="s">
-[...3 lines deleted...]
-        <v>365</v>
+      <c r="D1426" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1426" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1426" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1426" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="1427" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B1427" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="AD1427" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="1428" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1428" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E1428" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1428" t="s">
+        <v>179</v>
+      </c>
+      <c r="S1428">
+        <v>95</v>
+      </c>
+      <c r="Y1428">
+        <v>235</v>
+      </c>
+      <c r="AE1428" s="3">
+        <v>13525</v>
       </c>
     </row>
     <row r="1429" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1429" t="s">
-        <v>29</v>
+      <c r="E1429" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1429" t="s">
+        <v>331</v>
+      </c>
+      <c r="S1429">
+        <v>95</v>
+      </c>
+      <c r="Y1429">
+        <v>750</v>
+      </c>
+      <c r="AE1429" s="3">
+        <v>1492</v>
       </c>
     </row>
     <row r="1430" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1430" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I1430" t="s">
-        <v>43</v>
+        <v>178</v>
       </c>
       <c r="S1430">
         <v>95</v>
       </c>
       <c r="Y1430">
-        <v>80</v>
+        <v>467</v>
       </c>
       <c r="AE1430" s="3">
-        <v>2464</v>
+        <v>8914</v>
       </c>
     </row>
     <row r="1431" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1431" t="s">
         <v>32</v>
       </c>
       <c r="I1431" t="s">
-        <v>127</v>
+        <v>321</v>
       </c>
       <c r="S1431">
         <v>95</v>
       </c>
       <c r="Y1431">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>2464</v>
+        <v>464</v>
+      </c>
+      <c r="AE1431">
+        <v>219</v>
       </c>
     </row>
     <row r="1432" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C1432" t="s">
-[...2 lines deleted...]
-      <c r="J1432">
+      <c r="E1432" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1432" t="s">
+        <v>322</v>
+      </c>
+      <c r="S1432">
+        <v>95</v>
+      </c>
+      <c r="Y1432">
+        <v>462</v>
+      </c>
+      <c r="AE1432" s="3">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="1433" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1433" t="s">
+        <v>332</v>
+      </c>
+      <c r="J1433">
         <v>52298721</v>
       </c>
-      <c r="L1432" t="s">
+      <c r="L1433" t="s">
         <v>19</v>
       </c>
-      <c r="O1432">
-[...5 lines deleted...]
-      <c r="U1432" s="2">
+      <c r="O1433">
+        <v>100022</v>
+      </c>
+      <c r="Q1433" s="2">
+        <v>32813</v>
+      </c>
+      <c r="U1433" s="2">
         <v>45747</v>
       </c>
-      <c r="W1432" t="s">
+      <c r="W1433" t="s">
         <v>20</v>
       </c>
-      <c r="AC1432" s="3">
-[...7 lines deleted...]
-      <c r="M1433" t="s">
+      <c r="AC1433" s="3">
+        <v>27050</v>
+      </c>
+      <c r="AK1433" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1434" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1434" t="s">
         <v>22</v>
       </c>
-      <c r="X1433">
+      <c r="X1434">
         <v>365</v>
       </c>
     </row>
-    <row r="1434" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B1434" t="s">
+    <row r="1435" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1435" t="s">
         <v>23</v>
       </c>
-      <c r="N1434" t="s">
+      <c r="N1435" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1435" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1435" t="s">
+    <row r="1436" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1436" t="s">
         <v>25</v>
       </c>
-      <c r="H1435" t="s">
+      <c r="H1436" t="s">
         <v>26</v>
       </c>
-      <c r="P1435" t="s">
+      <c r="P1436" t="s">
         <v>27</v>
       </c>
-      <c r="X1435" t="s">
+      <c r="X1436" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1436" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1436" t="s">
+    <row r="1437" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1437" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>2464</v>
       </c>
     </row>
     <row r="1438" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1438" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1438" t="s">
+        <v>44</v>
+      </c>
+      <c r="S1438">
+        <v>95</v>
+      </c>
+      <c r="Y1438">
+        <v>80</v>
+      </c>
+      <c r="AE1438" s="3">
+        <v>19608</v>
+      </c>
+    </row>
+    <row r="1439" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1439" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1439" t="s">
+        <v>31</v>
+      </c>
+      <c r="S1439">
+        <v>95</v>
+      </c>
+      <c r="Y1439">
+        <v>4</v>
+      </c>
+      <c r="AE1439" s="3">
+        <v>4392</v>
+      </c>
+    </row>
+    <row r="1440" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1440" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1440" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1440">
+        <v>95</v>
+      </c>
+      <c r="Y1440">
+        <v>297</v>
+      </c>
+      <c r="AE1440" s="3">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1441" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1441" t="s">
         <v>127</v>
       </c>
-      <c r="S1438">
-[...2 lines deleted...]
-      <c r="Y1438">
+      <c r="S1441">
+        <v>95</v>
+      </c>
+      <c r="Y1441">
         <v>472</v>
       </c>
-      <c r="AE1438" s="3">
+      <c r="AE1441" s="3">
+        <v>21872</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1442" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1442" t="s">
+        <v>216</v>
+      </c>
+      <c r="S1442">
+        <v>95</v>
+      </c>
+      <c r="Y1442">
+        <v>470</v>
+      </c>
+      <c r="AE1442" s="3">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1443" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1443" t="s">
+        <v>318</v>
+      </c>
+      <c r="S1443">
+        <v>95</v>
+      </c>
+      <c r="Y1443">
+        <v>307</v>
+      </c>
+      <c r="AE1443" s="3">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1444" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1444" t="s">
+        <v>333</v>
+      </c>
+      <c r="S1444">
+        <v>95</v>
+      </c>
+      <c r="Y1444">
+        <v>326</v>
+      </c>
+      <c r="AE1444">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1445" t="s">
+        <v>332</v>
+      </c>
+      <c r="J1445">
+        <v>52298721</v>
+      </c>
+      <c r="L1445" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1445">
+        <v>100090</v>
+      </c>
+      <c r="Q1445" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1445" s="2">
+        <v>45747</v>
+      </c>
+      <c r="W1445" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1445" s="3">
         <v>2464</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="J1439">
+      <c r="AK1445" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1446" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1446">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1447" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1447" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1448">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1449" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1450" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1450" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1451" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1451">
+        <v>67977322</v>
+      </c>
+      <c r="AH1451" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1451" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1452" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1452" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1452" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1452" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1452" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1452" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1452" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1452" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1452" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1452" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1452" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1452" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1452" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1453" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1453" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1453" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1453" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1454" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1455" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1455" t="s">
+        <v>44</v>
+      </c>
+      <c r="S1455">
+        <v>95</v>
+      </c>
+      <c r="Y1455">
+        <v>80</v>
+      </c>
+      <c r="AE1455" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1456" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1456" t="s">
+        <v>127</v>
+      </c>
+      <c r="S1456">
+        <v>95</v>
+      </c>
+      <c r="Y1456">
+        <v>472</v>
+      </c>
+      <c r="AE1456" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1457" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1457" t="s">
+        <v>332</v>
+      </c>
+      <c r="J1457">
+        <v>52298721</v>
+      </c>
+      <c r="L1457" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1457">
+        <v>100095</v>
+      </c>
+      <c r="Q1457" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1457" s="2">
+        <v>45747</v>
+      </c>
+      <c r="W1457" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1457" s="3">
+        <v>2464</v>
+      </c>
+      <c r="AK1457" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1458" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1458" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1458">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1459" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1459" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1459" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1460" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1460" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1460" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1460" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1460" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1461" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1461" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1462" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1462" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1462" t="s">
+        <v>44</v>
+      </c>
+      <c r="S1462">
+        <v>95</v>
+      </c>
+      <c r="Y1462">
+        <v>80</v>
+      </c>
+      <c r="AE1462" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1463" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1463" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1463" t="s">
+        <v>127</v>
+      </c>
+      <c r="S1463">
+        <v>95</v>
+      </c>
+      <c r="Y1463">
+        <v>472</v>
+      </c>
+      <c r="AE1463" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1464" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1464" t="s">
+        <v>334</v>
+      </c>
+      <c r="J1464">
         <v>9106055</v>
       </c>
-      <c r="L1439" t="s">
+      <c r="L1464" t="s">
         <v>19</v>
       </c>
-      <c r="O1439">
+      <c r="O1464">
         <v>100139</v>
       </c>
-      <c r="Q1439" s="2">
+      <c r="Q1464" s="2">
         <v>35034</v>
       </c>
-      <c r="U1439" s="2">
+      <c r="U1464" s="2">
         <v>40512</v>
       </c>
-      <c r="W1439" t="s">
+      <c r="W1464" t="s">
         <v>20</v>
       </c>
-      <c r="AC1439" s="3">
+      <c r="AC1464" s="3">
         <v>3000</v>
       </c>
-      <c r="AK1439" t="s">
-[...4 lines deleted...]
-      <c r="M1440" t="s">
+      <c r="AK1464" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1465" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1465" t="s">
         <v>22</v>
       </c>
-      <c r="X1440">
+      <c r="X1465">
         <v>365</v>
       </c>
     </row>
-    <row r="1441" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="B1441" t="s">
+    <row r="1466" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1466" t="s">
         <v>23</v>
       </c>
-      <c r="N1441" t="s">
+      <c r="N1466" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1442" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R1443" t="s">
+    <row r="1467" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1467" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1468" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1468" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1444" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R1445" t="s">
+    <row r="1469" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1469" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1470" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1470" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1446" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D1446" t="s">
+    <row r="1471" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1471" t="s">
         <v>25</v>
       </c>
-      <c r="H1446" t="s">
+      <c r="H1471" t="s">
         <v>26</v>
       </c>
-      <c r="P1446" t="s">
+      <c r="P1471" t="s">
         <v>27</v>
       </c>
-      <c r="X1446" t="s">
+      <c r="X1471" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1447" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD1447" t="s">
+    <row r="1472" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1472" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1448" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E1448" t="s">
+    <row r="1473" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1473" t="s">
         <v>30</v>
       </c>
-      <c r="I1448" t="s">
-[...5 lines deleted...]
-      <c r="Y1448">
+      <c r="I1473" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1473">
+        <v>95</v>
+      </c>
+      <c r="Y1473">
         <v>297</v>
       </c>
-      <c r="AE1448" s="3">
+      <c r="AE1473" s="3">
         <v>3000</v>
       </c>
     </row>
-    <row r="1449" spans="1:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1449">
+    <row r="1474" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1474" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1474" t="s">
+        <v>335</v>
+      </c>
+      <c r="S1474">
+        <v>95</v>
+      </c>
+      <c r="Y1474">
         <v>468</v>
       </c>
-      <c r="AE1449" s="3">
+      <c r="AE1474" s="3">
         <v>3000</v>
       </c>
     </row>
-    <row r="1450" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="J1451" s="1" t="s">
+    <row r="1475" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1475" t="s">
+        <v>336</v>
+      </c>
+      <c r="J1475">
+        <v>7909013</v>
+      </c>
+      <c r="L1475" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1475">
+        <v>129875</v>
+      </c>
+      <c r="Q1475" s="2">
+        <v>37561</v>
+      </c>
+      <c r="U1475" s="2">
+        <v>47026</v>
+      </c>
+      <c r="W1475" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1475" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AK1475" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="1476" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1476" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1476">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1477" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1477" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1477" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1478" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1478" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1478" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1478" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1478" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1479" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1479" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1480" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1480" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1480" t="s">
+        <v>337</v>
+      </c>
+      <c r="S1480">
+        <v>95</v>
+      </c>
+      <c r="Y1480">
+        <v>641</v>
+      </c>
+      <c r="AE1480" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1481" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1481" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1481" t="s">
+        <v>338</v>
+      </c>
+      <c r="S1481">
+        <v>95</v>
+      </c>
+      <c r="Y1481">
+        <v>642</v>
+      </c>
+      <c r="AE1481" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1482" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1482" t="s">
+        <v>336</v>
+      </c>
+      <c r="J1482">
+        <v>7909013</v>
+      </c>
+      <c r="L1482" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1482">
+        <v>130983</v>
+      </c>
+      <c r="Q1482" s="2">
+        <v>37895</v>
+      </c>
+      <c r="U1482" s="2">
+        <v>47026</v>
+      </c>
+      <c r="W1482" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1482" s="3">
+        <v>90000</v>
+      </c>
+      <c r="AK1482" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="1483" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1483" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1483">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1484" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1484" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1484" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1485" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1485" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1486" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1486" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1487" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1487" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1487" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1487" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1487" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1488" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1488" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1489" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1489" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1489">
+        <v>95</v>
+      </c>
+      <c r="Y1489">
+        <v>297</v>
+      </c>
+      <c r="AE1489" s="3">
+        <v>90000</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1490" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1490" t="s">
+        <v>338</v>
+      </c>
+      <c r="S1490">
+        <v>95</v>
+      </c>
+      <c r="Y1490">
+        <v>642</v>
+      </c>
+      <c r="AE1490" s="3">
+        <v>90000</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1491">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1492" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1452" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1452" t="s">
+    <row r="1493" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1493" t="s">
         <v>1</v>
       </c>
-      <c r="G1452" t="s">
+      <c r="G1493" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1453" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1453" t="s">
+    <row r="1494" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1494" t="s">
         <v>3</v>
       </c>
-      <c r="G1453">
+      <c r="G1494">
         <v>67977322</v>
       </c>
-      <c r="AH1453" t="s">
+      <c r="AH1494" t="s">
         <v>4</v>
       </c>
-      <c r="AI1453" s="2">
-[...4 lines deleted...]
-      <c r="C1454" t="s">
+      <c r="AI1494" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1495" t="s">
         <v>5</v>
       </c>
-      <c r="J1454" t="s">
+      <c r="J1495" t="s">
         <v>6</v>
       </c>
-      <c r="K1454" t="s">
+      <c r="K1495" t="s">
         <v>7</v>
       </c>
-      <c r="M1454" t="s">
+      <c r="M1495" t="s">
         <v>8</v>
       </c>
-      <c r="O1454" t="s">
+      <c r="O1495" t="s">
         <v>9</v>
       </c>
-      <c r="Q1454" t="s">
+      <c r="Q1495" t="s">
         <v>10</v>
       </c>
-      <c r="U1454" t="s">
+      <c r="U1495" t="s">
         <v>11</v>
       </c>
-      <c r="V1454" s="1" t="s">
+      <c r="V1495" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X1454" t="s">
+      <c r="X1495" t="s">
         <v>13</v>
       </c>
-      <c r="Z1454" t="s">
+      <c r="Z1495" t="s">
         <v>14</v>
       </c>
-      <c r="AB1454" t="s">
+      <c r="AB1495" t="s">
         <v>15</v>
       </c>
-      <c r="AF1454" t="s">
+      <c r="AF1495" t="s">
         <v>16</v>
       </c>
-      <c r="AJ1454" t="s">
+      <c r="AJ1495" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1455" spans="1:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="J1455">
+    <row r="1496" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1496" t="s">
+        <v>336</v>
+      </c>
+      <c r="J1496">
         <v>7909013</v>
       </c>
-      <c r="L1455" t="s">
+      <c r="L1496" t="s">
         <v>19</v>
       </c>
-      <c r="O1455">
-[...8 lines deleted...]
-      <c r="W1455" t="s">
+      <c r="O1496">
+        <v>146120</v>
+      </c>
+      <c r="Q1496" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U1496" s="2">
+        <v>47938</v>
+      </c>
+      <c r="W1496" t="s">
         <v>20</v>
       </c>
-      <c r="AC1455" s="3">
-[...7 lines deleted...]
-      <c r="M1456" t="s">
+      <c r="AC1496" s="3">
+        <v>25000</v>
+      </c>
+      <c r="AK1496" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1497" t="s">
         <v>22</v>
       </c>
-      <c r="X1456">
-[...4 lines deleted...]
-      <c r="B1457" t="s">
+      <c r="X1497">
+        <v>1642</v>
+      </c>
+      <c r="AA1497" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1498" t="s">
         <v>23</v>
       </c>
-      <c r="N1457" t="s">
+      <c r="N1498" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1458" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1458" t="s">
+    <row r="1499" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1499" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1500" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1501" t="s">
         <v>25</v>
       </c>
-      <c r="H1458" t="s">
+      <c r="H1501" t="s">
         <v>26</v>
       </c>
-      <c r="P1458" t="s">
+      <c r="P1501" t="s">
         <v>27</v>
       </c>
-      <c r="X1458" t="s">
+      <c r="X1501" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1459" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1459" t="s">
+    <row r="1502" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1502" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1460" spans="2:37" x14ac:dyDescent="0.25">
-[...592 lines deleted...]
-    <row r="1503" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="1503" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1503" t="s">
         <v>30</v>
       </c>
-      <c r="H1503" t="s">
+      <c r="I1503" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1503">
+        <v>95</v>
+      </c>
+      <c r="Y1503">
+        <v>187</v>
+      </c>
+      <c r="AE1503" s="3">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1504" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1504" t="s">
+        <v>340</v>
+      </c>
+      <c r="S1504">
+        <v>95</v>
+      </c>
+      <c r="Y1504">
+        <v>969</v>
+      </c>
+      <c r="AE1504" s="3">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="1505" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1505" t="s">
+        <v>336</v>
+      </c>
+      <c r="J1505">
+        <v>7909013</v>
+      </c>
+      <c r="L1505" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1505">
+        <v>146121</v>
+      </c>
+      <c r="Q1505" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U1505" s="2">
+        <v>47938</v>
+      </c>
+      <c r="W1505" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1505" s="3">
+        <v>73000</v>
+      </c>
+      <c r="AK1505" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1506" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1506" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1506">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="1507" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1507" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1507" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1508" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1508" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1508" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1508" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1508" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1509" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1509" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1510" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1510" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1510" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1510">
+        <v>95</v>
+      </c>
+      <c r="Y1510">
+        <v>543</v>
+      </c>
+      <c r="AE1510" s="3">
+        <v>73000</v>
+      </c>
+    </row>
+    <row r="1511" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1511" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1511" t="s">
+        <v>340</v>
+      </c>
+      <c r="S1511">
+        <v>95</v>
+      </c>
+      <c r="Y1511">
+        <v>969</v>
+      </c>
+      <c r="AE1511" s="3">
+        <v>73000</v>
+      </c>
+    </row>
+    <row r="1512" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1512" t="s">
+        <v>341</v>
+      </c>
+      <c r="J1512">
+        <v>7909054</v>
+      </c>
+      <c r="L1512" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1512">
+        <v>100130</v>
+      </c>
+      <c r="Q1512" s="2">
+        <v>35004</v>
+      </c>
+      <c r="U1512" s="2">
+        <v>43373</v>
+      </c>
+      <c r="W1512" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1512" s="3">
+        <v>30000</v>
+      </c>
+      <c r="AK1512" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1513" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1513" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1513">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1514" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1514" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1514" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1515" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1515" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1515" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1515" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1515" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1516" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1516" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1517" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1517" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1517" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1517">
+        <v>95</v>
+      </c>
+      <c r="Y1517">
+        <v>297</v>
+      </c>
+      <c r="AE1517" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1518" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1518" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1518" t="s">
+        <v>308</v>
+      </c>
+      <c r="S1518">
+        <v>95</v>
+      </c>
+      <c r="Y1518">
+        <v>229</v>
+      </c>
+      <c r="AE1518" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1519" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1519" t="s">
+        <v>341</v>
+      </c>
+      <c r="J1519">
+        <v>7909054</v>
+      </c>
+      <c r="L1519" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1519">
+        <v>100131</v>
+      </c>
+      <c r="Q1519" s="2">
+        <v>35065</v>
+      </c>
+      <c r="U1519" s="2">
+        <v>41547</v>
+      </c>
+      <c r="W1519" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1519" s="3">
+        <v>16000</v>
+      </c>
+      <c r="AK1519" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1520" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1520" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1520">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1521" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1521" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1522" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1522" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1522" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1522" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1523" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1524" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1524" t="s">
+        <v>44</v>
+      </c>
+      <c r="S1524">
+        <v>95</v>
+      </c>
+      <c r="Y1524">
+        <v>80</v>
+      </c>
+      <c r="AE1524" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1525" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1525" t="s">
         <v>31</v>
       </c>
-      <c r="Q1503">
-[...2 lines deleted...]
-      <c r="W1503">
+      <c r="S1525">
+        <v>95</v>
+      </c>
+      <c r="Y1525">
         <v>4</v>
       </c>
-      <c r="AC1503" s="3">
+      <c r="AE1525" s="3">
         <v>2000</v>
       </c>
     </row>
-    <row r="1504" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1504" t="s">
+    <row r="1526" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1526" t="s">
         <v>30</v>
       </c>
-      <c r="H1504" t="s">
+      <c r="I1526" t="s">
         <v>37</v>
       </c>
-      <c r="Q1504">
-[...2 lines deleted...]
-      <c r="W1504">
+      <c r="S1526">
+        <v>95</v>
+      </c>
+      <c r="Y1526">
         <v>543</v>
       </c>
-      <c r="AC1504" s="3">
+      <c r="AE1526" s="3">
         <v>5000</v>
-      </c>
-[...309 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="1527" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1527" t="s">
         <v>30</v>
       </c>
-      <c r="H1527" t="s">
-[...9 lines deleted...]
-        <v>1454</v>
+      <c r="I1527" t="s">
+        <v>119</v>
+      </c>
+      <c r="S1527">
+        <v>95</v>
+      </c>
+      <c r="Y1527">
+        <v>541</v>
+      </c>
+      <c r="AE1527" s="3">
+        <v>3000</v>
       </c>
     </row>
     <row r="1528" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1528" t="s">
-        <v>32</v>
-[...7 lines deleted...]
-      <c r="W1528">
+        <v>30</v>
+      </c>
+      <c r="I1528" t="s">
+        <v>295</v>
+      </c>
+      <c r="S1528">
+        <v>95</v>
+      </c>
+      <c r="Y1528">
+        <v>552</v>
+      </c>
+      <c r="AE1528" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1529" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1529" t="s">
+        <v>308</v>
+      </c>
+      <c r="S1529">
+        <v>95</v>
+      </c>
+      <c r="Y1529">
         <v>229</v>
       </c>
-      <c r="AC1528" s="3">
-[...4 lines deleted...]
-      <c r="R1529">
+      <c r="AE1529" s="3">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1530">
         <v>35</v>
       </c>
     </row>
-    <row r="1530" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J1530" s="1" t="s">
+    <row r="1531" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1531" s="1" t="s">
         <v>0</v>
-      </c>
-[...6 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="1532" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A1532" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1532" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1533" t="s">
         <v>3</v>
       </c>
-      <c r="G1532">
+      <c r="G1533">
         <v>67977322</v>
       </c>
-      <c r="AH1532" t="s">
+      <c r="AH1533" t="s">
         <v>4</v>
       </c>
-      <c r="AI1532" s="2">
-[...41 lines deleted...]
-        <v>17</v>
+      <c r="AI1533" s="2">
+        <v>46296</v>
       </c>
     </row>
     <row r="1534" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C1534" t="s">
-        <v>339</v>
-[...4 lines deleted...]
-      <c r="L1534" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1534" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1534" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1534" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1534" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1534" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1534" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1534" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1534" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1534" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1534" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1534" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1534" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1535" t="s">
+        <v>341</v>
+      </c>
+      <c r="J1535">
+        <v>7909054</v>
+      </c>
+      <c r="L1535" t="s">
         <v>19</v>
       </c>
-      <c r="O1534">
-[...8 lines deleted...]
-      <c r="W1534" t="s">
+      <c r="O1535">
+        <v>132685</v>
+      </c>
+      <c r="Q1535" s="2">
+        <v>38292</v>
+      </c>
+      <c r="U1535" s="2">
+        <v>41547</v>
+      </c>
+      <c r="W1535" t="s">
         <v>20</v>
       </c>
-      <c r="AC1534" s="3">
-[...7 lines deleted...]
-      <c r="M1535" t="s">
+      <c r="AC1535" s="3">
+        <v>11000</v>
+      </c>
+      <c r="AK1535" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1536" t="s">
         <v>22</v>
       </c>
-      <c r="X1535">
-[...4 lines deleted...]
-      <c r="B1536" t="s">
+      <c r="X1536">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1537" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1537" t="s">
         <v>23</v>
       </c>
-      <c r="N1536" t="s">
+      <c r="N1537" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1537" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1537" t="s">
+    <row r="1538" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1538" t="s">
         <v>25</v>
       </c>
-      <c r="H1537" t="s">
+      <c r="H1538" t="s">
         <v>26</v>
       </c>
-      <c r="P1537" t="s">
+      <c r="P1538" t="s">
         <v>27</v>
       </c>
-      <c r="X1537" t="s">
+      <c r="X1538" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1538" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1538" t="s">
+    <row r="1539" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1539" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>30000</v>
       </c>
     </row>
     <row r="1540" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1540" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1540" t="s">
-        <v>106</v>
+        <v>46</v>
       </c>
       <c r="S1540">
         <v>95</v>
       </c>
       <c r="Y1540">
-        <v>550</v>
+        <v>297</v>
       </c>
       <c r="AE1540" s="3">
-        <v>30000</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="1541" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C1541" t="s">
-[...5 lines deleted...]
-      <c r="L1541" t="s">
+      <c r="E1541" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1541" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1541">
+        <v>95</v>
+      </c>
+      <c r="Y1541">
+        <v>188</v>
+      </c>
+      <c r="AE1541" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="1542" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1542" t="s">
+        <v>341</v>
+      </c>
+      <c r="J1542">
+        <v>7909054</v>
+      </c>
+      <c r="L1542" t="s">
         <v>19</v>
       </c>
-      <c r="O1541">
-[...8 lines deleted...]
-      <c r="W1541" t="s">
+      <c r="O1542">
+        <v>138137</v>
+      </c>
+      <c r="Q1542" s="2">
+        <v>40179</v>
+      </c>
+      <c r="U1542" s="2">
+        <v>45961</v>
+      </c>
+      <c r="W1542" t="s">
         <v>20</v>
       </c>
-      <c r="AC1541">
+      <c r="AC1542" s="3">
+        <v>14851</v>
+      </c>
+      <c r="AK1542" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1543" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1543" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1543">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1544" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1544" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1544" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1545" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1545" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1545" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1545" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1545" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1546" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1546" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1547" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1547" t="s">
         <v>30</v>
       </c>
-      <c r="AK1541" t="s">
-[...45 lines deleted...]
-        <v>29</v>
+      <c r="I1547" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1547">
+        <v>95</v>
+      </c>
+      <c r="Y1547">
+        <v>297</v>
+      </c>
+      <c r="AE1547" s="3">
+        <v>14851</v>
       </c>
     </row>
     <row r="1548" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1548" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1548" t="s">
+        <v>308</v>
+      </c>
+      <c r="S1548">
+        <v>95</v>
+      </c>
+      <c r="Y1548">
+        <v>229</v>
+      </c>
+      <c r="AE1548" s="3">
+        <v>14851</v>
+      </c>
+    </row>
+    <row r="1549" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1549" t="s">
+        <v>341</v>
+      </c>
+      <c r="J1549">
+        <v>7909054</v>
+      </c>
+      <c r="L1549" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1549">
+        <v>138154</v>
+      </c>
+      <c r="Q1549" s="2">
+        <v>40179</v>
+      </c>
+      <c r="U1549" s="2">
+        <v>45961</v>
+      </c>
+      <c r="W1549" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1549" s="3">
+        <v>1454</v>
+      </c>
+      <c r="AK1549" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1550" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1550" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1550">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1551" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1551" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1551" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1552" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1552" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1552" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1552" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1552" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1553" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1553" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1554" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1554" t="s">
         <v>30</v>
       </c>
-      <c r="I1548" t="s">
-[...5 lines deleted...]
-      <c r="Y1548">
+      <c r="I1554" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1554">
+        <v>95</v>
+      </c>
+      <c r="Y1554">
         <v>297</v>
       </c>
-      <c r="AE1548">
+      <c r="AE1554" s="3">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="1555" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1555" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1555" t="s">
+        <v>308</v>
+      </c>
+      <c r="S1555">
+        <v>95</v>
+      </c>
+      <c r="Y1555">
+        <v>229</v>
+      </c>
+      <c r="AE1555" s="3">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="1556" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1556" t="s">
+        <v>342</v>
+      </c>
+      <c r="J1556">
+        <v>253301949</v>
+      </c>
+      <c r="L1556" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1556">
+        <v>147348</v>
+      </c>
+      <c r="Q1556" s="2">
+        <v>46296</v>
+      </c>
+      <c r="U1556" s="2">
+        <v>46659</v>
+      </c>
+      <c r="W1556" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1556" s="3">
+        <v>30000</v>
+      </c>
+      <c r="AK1556" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1557" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1557" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1557">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="1558" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1558" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1558" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1559" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1559" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1559" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1559" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1559" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1560" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1560" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1561" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1561" t="s">
         <v>30</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="AE1549">
+      <c r="I1561" t="s">
+        <v>31</v>
+      </c>
+      <c r="S1561">
+        <v>95</v>
+      </c>
+      <c r="Y1561">
+        <v>4</v>
+      </c>
+      <c r="AE1561" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1562" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1562" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1562" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1562">
+        <v>95</v>
+      </c>
+      <c r="Y1562">
+        <v>550</v>
+      </c>
+      <c r="AE1562" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1563" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1563" t="s">
+        <v>343</v>
+      </c>
+      <c r="J1563">
+        <v>98864010</v>
+      </c>
+      <c r="L1563" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1563">
+        <v>100074</v>
+      </c>
+      <c r="Q1563" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1563" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W1563" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1563">
         <v>30</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="L1550" t="s">
+      <c r="AK1563" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1564" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1564" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1564">
+        <v>6574</v>
+      </c>
+    </row>
+    <row r="1565" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1565" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1565" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1566" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1566" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1567" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1567" t="s">
         <v>19</v>
       </c>
-      <c r="O1550">
-[...45 lines deleted...]
-      <c r="D1555" t="s">
+    </row>
+    <row r="1568" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1568" t="s">
         <v>25</v>
       </c>
-      <c r="H1555" t="s">
+      <c r="H1568" t="s">
         <v>26</v>
       </c>
-      <c r="P1555" t="s">
+      <c r="P1568" t="s">
         <v>27</v>
       </c>
-      <c r="X1555" t="s">
+      <c r="X1568" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1556" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1556" t="s">
+    <row r="1569" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1569" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1557" spans="2:37" x14ac:dyDescent="0.25">
-[...199 lines deleted...]
-    <row r="1570" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="1570" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1570" t="s">
         <v>30</v>
       </c>
       <c r="I1570" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1570">
+        <v>95</v>
+      </c>
+      <c r="Y1570">
+        <v>297</v>
+      </c>
+      <c r="AE1570">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1571" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1571" t="s">
+        <v>110</v>
+      </c>
+      <c r="S1571">
+        <v>95</v>
+      </c>
+      <c r="Y1571">
+        <v>459</v>
+      </c>
+      <c r="AE1571">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1572">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1573" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1574" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1574" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1575" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1575">
+        <v>67977322</v>
+      </c>
+      <c r="AH1575" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1575" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1576" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1576" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1576" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1576" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1576" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1576" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1576" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1576" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1576" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1576" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1576" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1576" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1576" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1577" t="s">
+        <v>344</v>
+      </c>
+      <c r="J1577">
+        <v>44111037</v>
+      </c>
+      <c r="L1577" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1577">
+        <v>132246</v>
+      </c>
+      <c r="Q1577" s="2">
+        <v>38292</v>
+      </c>
+      <c r="U1577" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W1577" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1577" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK1577" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1578" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1578">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1579" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1579" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1580" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1581" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1582" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1582" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1582" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1582" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1583" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1584" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1584" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1584">
+        <v>95</v>
+      </c>
+      <c r="Y1584">
+        <v>297</v>
+      </c>
+      <c r="AE1584" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1585" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1585" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1585" t="s">
+        <v>345</v>
+      </c>
+      <c r="S1585">
+        <v>95</v>
+      </c>
+      <c r="Y1585">
+        <v>463</v>
+      </c>
+      <c r="AE1585" s="3">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="1586" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1586" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1586" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1586">
+        <v>95</v>
+      </c>
+      <c r="Y1586">
+        <v>188</v>
+      </c>
+      <c r="AE1586" s="3">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1587" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1587" t="s">
+        <v>346</v>
+      </c>
+      <c r="J1587">
+        <v>7942113</v>
+      </c>
+      <c r="L1587" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1587">
+        <v>100009</v>
+      </c>
+      <c r="Q1587" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U1587" s="2">
+        <v>49979</v>
+      </c>
+      <c r="W1587" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1587" s="3">
+        <v>288303</v>
+      </c>
+      <c r="AK1587" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1588" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1588" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1588">
+        <v>3683</v>
+      </c>
+    </row>
+    <row r="1589" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1589" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1589" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1590" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1590" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1590" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1590" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1590" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1591" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1591" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1592" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1592" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1592" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1592">
+        <v>95</v>
+      </c>
+      <c r="Y1592">
+        <v>564</v>
+      </c>
+      <c r="AE1592" s="3">
+        <v>14164</v>
+      </c>
+    </row>
+    <row r="1593" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1593" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1593" t="s">
+        <v>114</v>
+      </c>
+      <c r="S1593">
+        <v>95</v>
+      </c>
+      <c r="Y1593">
+        <v>554</v>
+      </c>
+      <c r="AE1593" s="3">
+        <v>14775</v>
+      </c>
+    </row>
+    <row r="1594" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1594" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1594" t="s">
+        <v>43</v>
+      </c>
+      <c r="S1594">
+        <v>95</v>
+      </c>
+      <c r="Y1594">
+        <v>75</v>
+      </c>
+      <c r="AE1594" s="3">
+        <v>58906</v>
+      </c>
+    </row>
+    <row r="1595" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1595" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1595" t="s">
         <v>44</v>
       </c>
-      <c r="S1570">
-[...2 lines deleted...]
-      <c r="Y1570">
+      <c r="S1595">
+        <v>95</v>
+      </c>
+      <c r="Y1595">
+        <v>80</v>
+      </c>
+      <c r="AE1595" s="3">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="1596" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1596" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1596" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1596">
+        <v>95</v>
+      </c>
+      <c r="Y1596">
+        <v>543</v>
+      </c>
+      <c r="AE1596" s="3">
+        <v>35541</v>
+      </c>
+    </row>
+    <row r="1597" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1597" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1597" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1597">
+        <v>95</v>
+      </c>
+      <c r="Y1597">
         <v>401</v>
       </c>
-      <c r="AE1570" s="3">
+      <c r="AE1597" s="3">
         <v>75936</v>
       </c>
     </row>
-    <row r="1571" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="E1571" t="s">
+    <row r="1598" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1598" t="s">
         <v>30</v>
       </c>
-      <c r="I1571" t="s">
-[...5 lines deleted...]
-      <c r="Y1571">
+      <c r="I1598" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1598">
+        <v>95</v>
+      </c>
+      <c r="Y1598">
         <v>297</v>
       </c>
-      <c r="AE1571" s="3">
+      <c r="AE1598" s="3">
         <v>77875</v>
       </c>
     </row>
-    <row r="1572" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="E1572" t="s">
+    <row r="1599" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1599" t="s">
         <v>30</v>
       </c>
-      <c r="I1572" t="s">
-[...5 lines deleted...]
-      <c r="Y1572">
+      <c r="I1599" t="s">
+        <v>295</v>
+      </c>
+      <c r="S1599">
+        <v>95</v>
+      </c>
+      <c r="Y1599">
         <v>552</v>
       </c>
-      <c r="AE1572" s="3">
+      <c r="AE1599" s="3">
         <v>8897</v>
       </c>
     </row>
-    <row r="1573" spans="1:34" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="A1575" t="s">
+    <row r="1600" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1600" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1600" t="s">
+        <v>347</v>
+      </c>
+      <c r="S1600">
+        <v>95</v>
+      </c>
+      <c r="Y1600">
+        <v>273</v>
+      </c>
+      <c r="AE1600">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="1601" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1601" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1601" t="s">
+        <v>348</v>
+      </c>
+      <c r="S1601">
+        <v>95</v>
+      </c>
+      <c r="Y1601">
+        <v>246</v>
+      </c>
+      <c r="AE1601" s="3">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="1602" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1602" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1602" t="s">
+        <v>349</v>
+      </c>
+      <c r="S1602">
+        <v>95</v>
+      </c>
+      <c r="Y1602">
+        <v>258</v>
+      </c>
+      <c r="AE1602" s="3">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="1603" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1603" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1603" t="s">
+        <v>350</v>
+      </c>
+      <c r="S1603">
+        <v>95</v>
+      </c>
+      <c r="Y1603">
+        <v>257</v>
+      </c>
+      <c r="AE1603">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1604" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1604" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1604" t="s">
+        <v>351</v>
+      </c>
+      <c r="S1604">
+        <v>95</v>
+      </c>
+      <c r="Y1604">
+        <v>243</v>
+      </c>
+      <c r="AE1604" s="3">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="1605" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1605" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1605" t="s">
+        <v>352</v>
+      </c>
+      <c r="S1605">
+        <v>95</v>
+      </c>
+      <c r="Y1605">
+        <v>259</v>
+      </c>
+      <c r="AE1605" s="3">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="1606" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1606" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1606" t="s">
+        <v>353</v>
+      </c>
+      <c r="S1606">
+        <v>95</v>
+      </c>
+      <c r="Y1606">
+        <v>268</v>
+      </c>
+      <c r="AE1606" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1607" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1607" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1607" t="s">
+        <v>354</v>
+      </c>
+      <c r="S1607">
+        <v>95</v>
+      </c>
+      <c r="Y1607">
+        <v>271</v>
+      </c>
+      <c r="AE1607">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="1608" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1608" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1608" t="s">
+        <v>355</v>
+      </c>
+      <c r="S1608">
+        <v>95</v>
+      </c>
+      <c r="Y1608">
+        <v>484</v>
+      </c>
+      <c r="AE1608">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1609" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1609" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1609" t="s">
+        <v>356</v>
+      </c>
+      <c r="S1609">
+        <v>95</v>
+      </c>
+      <c r="Y1609">
+        <v>247</v>
+      </c>
+      <c r="AE1609" s="3">
+        <v>16767</v>
+      </c>
+    </row>
+    <row r="1610" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1610" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1610" t="s">
+        <v>357</v>
+      </c>
+      <c r="S1610">
+        <v>95</v>
+      </c>
+      <c r="Y1610">
+        <v>478</v>
+      </c>
+      <c r="AE1610">
         <v>1</v>
       </c>
-      <c r="F1575" t="s">
-[...255 lines deleted...]
-      <c r="W1589">
+    </row>
+    <row r="1611" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1611" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1611" t="s">
+        <v>358</v>
+      </c>
+      <c r="S1611">
+        <v>95</v>
+      </c>
+      <c r="Y1611">
         <v>278</v>
       </c>
-      <c r="AC1589" s="3">
+      <c r="AE1611" s="3">
         <v>8820</v>
       </c>
     </row>
-    <row r="1590" spans="5:29" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="W1590">
+    <row r="1612" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1612" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1612" t="s">
+        <v>359</v>
+      </c>
+      <c r="S1612">
+        <v>95</v>
+      </c>
+      <c r="Y1612">
         <v>263</v>
       </c>
-      <c r="AC1590" s="3">
+      <c r="AE1612" s="3">
         <v>28850</v>
       </c>
     </row>
-    <row r="1591" spans="5:29" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="W1591">
+    <row r="1613" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1613" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1613" t="s">
+        <v>360</v>
+      </c>
+      <c r="S1613">
+        <v>95</v>
+      </c>
+      <c r="Y1613">
         <v>260</v>
       </c>
-      <c r="AC1591" s="3">
+      <c r="AE1613" s="3">
         <v>4755</v>
       </c>
     </row>
-    <row r="1592" spans="5:29" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="W1592">
+    <row r="1614" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1614" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1614" t="s">
+        <v>361</v>
+      </c>
+      <c r="S1614">
+        <v>95</v>
+      </c>
+      <c r="Y1614">
         <v>277</v>
       </c>
-      <c r="AC1592" s="3">
+      <c r="AE1614" s="3">
         <v>1666</v>
       </c>
     </row>
-    <row r="1593" spans="5:29" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="W1593">
+    <row r="1615" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1615" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1615" t="s">
+        <v>362</v>
+      </c>
+      <c r="S1615">
+        <v>95</v>
+      </c>
+      <c r="Y1615">
         <v>483</v>
       </c>
-      <c r="AC1593" s="3">
+      <c r="AE1615" s="3">
         <v>1140</v>
       </c>
     </row>
-    <row r="1594" spans="5:29" x14ac:dyDescent="0.25">
-[...353 lines deleted...]
-      <c r="R1616">
+    <row r="1616" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="T1616">
         <v>37</v>
       </c>
     </row>
-    <row r="1617" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="1617" spans="1:34" x14ac:dyDescent="0.25">
       <c r="I1617" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1618" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="1618" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A1618" t="s">
         <v>1</v>
       </c>
       <c r="F1618" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1619" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="1619" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A1619" t="s">
         <v>3</v>
       </c>
       <c r="F1619">
         <v>67977322</v>
       </c>
       <c r="AF1619" t="s">
         <v>4</v>
       </c>
       <c r="AG1619" s="2">
-        <v>46204</v>
-[...2 lines deleted...]
-    <row r="1620" spans="1:35" x14ac:dyDescent="0.25">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:34" x14ac:dyDescent="0.25">
       <c r="C1620" t="s">
         <v>5</v>
       </c>
       <c r="I1620" t="s">
         <v>6</v>
       </c>
       <c r="J1620" t="s">
         <v>7</v>
       </c>
       <c r="L1620" t="s">
         <v>8</v>
       </c>
       <c r="N1620" t="s">
         <v>9</v>
       </c>
       <c r="P1620" t="s">
         <v>10</v>
       </c>
       <c r="S1620" t="s">
         <v>11</v>
       </c>
       <c r="T1620" s="1" t="s">
         <v>12</v>
       </c>
       <c r="V1620" t="s">
         <v>13</v>
       </c>
       <c r="X1620" t="s">
         <v>14</v>
       </c>
       <c r="Z1620" t="s">
         <v>15</v>
       </c>
       <c r="AD1620" t="s">
         <v>16</v>
       </c>
       <c r="AH1620" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1621" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="1621" spans="1:34" x14ac:dyDescent="0.25">
       <c r="E1621" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1621" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q1621">
+        <v>95</v>
+      </c>
+      <c r="W1621">
+        <v>450</v>
+      </c>
+      <c r="AC1621">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1622" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1622" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q1622">
+        <v>95</v>
+      </c>
+      <c r="W1622">
+        <v>475</v>
+      </c>
+      <c r="AC1622" s="3">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1623" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1623" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q1623">
+        <v>95</v>
+      </c>
+      <c r="W1623">
+        <v>264</v>
+      </c>
+      <c r="AC1623" s="3">
+        <v>10250</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1624" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1624" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1624">
+        <v>95</v>
+      </c>
+      <c r="W1624">
+        <v>481</v>
+      </c>
+      <c r="AC1624" s="3">
+        <v>83600</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1625" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1625" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1625">
+        <v>95</v>
+      </c>
+      <c r="W1625">
+        <v>482</v>
+      </c>
+      <c r="AC1625" s="3">
+        <v>80700</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1626" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1626" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q1626">
+        <v>95</v>
+      </c>
+      <c r="W1626">
+        <v>547</v>
+      </c>
+      <c r="AC1626">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1627" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1627" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q1627">
+        <v>95</v>
+      </c>
+      <c r="W1627">
+        <v>545</v>
+      </c>
+      <c r="AC1627">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1628" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1628" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q1628">
+        <v>95</v>
+      </c>
+      <c r="W1628">
+        <v>251</v>
+      </c>
+      <c r="AC1628" s="3">
+        <v>11020</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1629" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1629" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q1629">
+        <v>95</v>
+      </c>
+      <c r="W1629">
+        <v>265</v>
+      </c>
+      <c r="AC1629" s="3">
+        <v>28876</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1630" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1630" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q1630">
+        <v>95</v>
+      </c>
+      <c r="W1630">
+        <v>275</v>
+      </c>
+      <c r="AC1630" s="3">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1631" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1631" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1631">
+        <v>95</v>
+      </c>
+      <c r="W1631">
+        <v>451</v>
+      </c>
+      <c r="AC1631" s="3">
+        <v>48000</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1632" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1632" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q1632">
+        <v>95</v>
+      </c>
+      <c r="W1632">
+        <v>250</v>
+      </c>
+      <c r="AC1632" s="3">
+        <v>26640</v>
+      </c>
+    </row>
+    <row r="1633" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1633" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1633" t="s">
+        <v>372</v>
+      </c>
+      <c r="Q1633">
+        <v>95</v>
+      </c>
+      <c r="W1633">
+        <v>477</v>
+      </c>
+      <c r="AC1633">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1634" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1634" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1634" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q1634">
+        <v>95</v>
+      </c>
+      <c r="W1634">
+        <v>476</v>
+      </c>
+      <c r="AC1634">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1635" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1635" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1635" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q1635">
+        <v>95</v>
+      </c>
+      <c r="W1635">
+        <v>232</v>
+      </c>
+      <c r="AC1635">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1636" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1636" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1636" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q1636">
+        <v>95</v>
+      </c>
+      <c r="W1636">
+        <v>233</v>
+      </c>
+      <c r="AC1636">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1637" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1637" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1637" t="s">
+        <v>376</v>
+      </c>
+      <c r="Q1637">
+        <v>95</v>
+      </c>
+      <c r="W1637">
+        <v>245</v>
+      </c>
+      <c r="AC1637" s="3">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="1638" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1638" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1638">
+        <v>7942113</v>
+      </c>
+      <c r="K1638" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1638">
+        <v>100035</v>
+      </c>
+      <c r="P1638" s="2">
+        <v>33147</v>
+      </c>
+      <c r="S1638" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1638" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1638" s="3">
+        <v>32800</v>
+      </c>
+      <c r="AI1638" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1639" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1639" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1639">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="1640" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1640" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1640" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1641" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1641" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1641" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1641" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1641" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1642" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1642" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1643" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1643" t="s">
         <v>30</v>
       </c>
-      <c r="H1621" t="s">
-[...5 lines deleted...]
-      <c r="W1621">
+      <c r="H1643" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1643">
+        <v>95</v>
+      </c>
+      <c r="W1643">
         <v>297</v>
       </c>
-      <c r="AC1621" s="3">
+      <c r="AC1643" s="3">
         <v>32800</v>
       </c>
     </row>
-    <row r="1622" spans="1:35" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="H1622" t="s">
+    <row r="1644" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1644" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1644" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1644">
+        <v>95</v>
+      </c>
+      <c r="W1644">
+        <v>451</v>
+      </c>
+      <c r="AC1644" s="3">
+        <v>32800</v>
+      </c>
+    </row>
+    <row r="1645" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1645" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1645">
+        <v>7942113</v>
+      </c>
+      <c r="K1645" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1645">
+        <v>100051</v>
+      </c>
+      <c r="P1645" s="2">
+        <v>33664</v>
+      </c>
+      <c r="S1645" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1645" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1645" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AI1645" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1646" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1646" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1646">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1647" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1647" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1647" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1648" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1648" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1648" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1648" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1648" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1649" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1650" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1650" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1650">
+        <v>95</v>
+      </c>
+      <c r="W1650">
+        <v>297</v>
+      </c>
+      <c r="AC1650" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1651" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1651" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1651">
+        <v>95</v>
+      </c>
+      <c r="W1651">
+        <v>451</v>
+      </c>
+      <c r="AC1651" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1652" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1652">
+        <v>7942113</v>
+      </c>
+      <c r="K1652" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1652">
+        <v>100056</v>
+      </c>
+      <c r="P1652" s="2">
+        <v>34060</v>
+      </c>
+      <c r="S1652" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1652" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1652" s="3">
+        <v>48000</v>
+      </c>
+      <c r="AI1652" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1653" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1653">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1654" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1654" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1655" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1655" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1655" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1655" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1656" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1657">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1658" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1659" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1659" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1660" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1660">
+        <v>67977322</v>
+      </c>
+      <c r="AF1660" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1660" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1661" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1661" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1661" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1661" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1661" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1661" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1661" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1661" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1661" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1661" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1661" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1661" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1661" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1662" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1662" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1662">
+        <v>95</v>
+      </c>
+      <c r="W1662">
+        <v>564</v>
+      </c>
+      <c r="AC1662" s="3">
+        <v>9216</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1663" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1663" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q1663">
+        <v>95</v>
+      </c>
+      <c r="W1663">
+        <v>80</v>
+      </c>
+      <c r="AC1663" s="3">
+        <v>10944</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1664" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1664" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1664">
+        <v>95</v>
+      </c>
+      <c r="W1664">
+        <v>297</v>
+      </c>
+      <c r="AC1664" s="3">
+        <v>27840</v>
+      </c>
+    </row>
+    <row r="1665" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1665" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1665" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q1665">
+        <v>95</v>
+      </c>
+      <c r="W1665">
+        <v>246</v>
+      </c>
+      <c r="AC1665">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="1666" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1666" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1666" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q1666">
+        <v>95</v>
+      </c>
+      <c r="W1666">
+        <v>257</v>
+      </c>
+      <c r="AC1666">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1667" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1667" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1667" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q1667">
+        <v>95</v>
+      </c>
+      <c r="W1667">
+        <v>243</v>
+      </c>
+      <c r="AC1667">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1668" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1668" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1668" t="s">
+        <v>377</v>
+      </c>
+      <c r="Q1668">
+        <v>95</v>
+      </c>
+      <c r="W1668">
+        <v>234</v>
+      </c>
+      <c r="AC1668">
         <v>100</v>
       </c>
-      <c r="Q1622">
-[...31 lines deleted...]
-      <c r="AA1623" s="3">
+    </row>
+    <row r="1669" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1669" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1669" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q1669">
+        <v>95</v>
+      </c>
+      <c r="W1669">
+        <v>259</v>
+      </c>
+      <c r="AC1669" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="1670" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1670" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1670" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q1670">
+        <v>95</v>
+      </c>
+      <c r="W1670">
+        <v>268</v>
+      </c>
+      <c r="AC1670" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1671" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1671" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1671" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q1671">
+        <v>95</v>
+      </c>
+      <c r="W1671">
+        <v>484</v>
+      </c>
+      <c r="AC1671">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1672" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1672" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1672" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q1672">
+        <v>95</v>
+      </c>
+      <c r="W1672">
+        <v>278</v>
+      </c>
+      <c r="AC1672">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="1673" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1673" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1673" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q1673">
+        <v>95</v>
+      </c>
+      <c r="W1673">
+        <v>263</v>
+      </c>
+      <c r="AC1673">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1674" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1674" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1674" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q1674">
+        <v>95</v>
+      </c>
+      <c r="W1674">
+        <v>92</v>
+      </c>
+      <c r="AC1674" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1675" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1675" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1675" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q1675">
+        <v>95</v>
+      </c>
+      <c r="W1675">
+        <v>260</v>
+      </c>
+      <c r="AC1675">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1676" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1676" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1676" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q1676">
+        <v>95</v>
+      </c>
+      <c r="W1676">
+        <v>483</v>
+      </c>
+      <c r="AC1676">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1677" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1677" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1677" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q1677">
+        <v>95</v>
+      </c>
+      <c r="W1677">
+        <v>242</v>
+      </c>
+      <c r="AC1677">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1678" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1678" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1678" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q1678">
+        <v>95</v>
+      </c>
+      <c r="W1678">
+        <v>475</v>
+      </c>
+      <c r="AC1678">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1679" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1679" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1679" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q1679">
+        <v>95</v>
+      </c>
+      <c r="W1679">
+        <v>264</v>
+      </c>
+      <c r="AC1679" s="3">
         <v>5000</v>
       </c>
-      <c r="AI1623" t="s">
-[...452 lines deleted...]
-      <c r="W1653">
+    </row>
+    <row r="1680" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1680" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1680" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1680">
+        <v>95</v>
+      </c>
+      <c r="W1680">
         <v>481</v>
       </c>
-      <c r="AC1653" s="3">
+      <c r="AC1680" s="3">
         <v>6181</v>
-      </c>
-[...424 lines deleted...]
-        <v>3333</v>
       </c>
     </row>
     <row r="1681" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1681" t="s">
         <v>32</v>
       </c>
       <c r="H1681" t="s">
-        <v>363</v>
+        <v>104</v>
       </c>
       <c r="Q1681">
         <v>95</v>
       </c>
       <c r="W1681">
+        <v>482</v>
+      </c>
+      <c r="AC1681" s="3">
+        <v>14450</v>
+      </c>
+    </row>
+    <row r="1682" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1682" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1682" t="s">
+        <v>379</v>
+      </c>
+      <c r="Q1682">
+        <v>95</v>
+      </c>
+      <c r="W1682">
+        <v>608</v>
+      </c>
+      <c r="AC1682" s="3">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="1683" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1683" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1683" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q1683">
+        <v>95</v>
+      </c>
+      <c r="W1683">
         <v>547</v>
       </c>
-      <c r="AC1681" s="3">
-[...37 lines deleted...]
-        <v>853</v>
+      <c r="AC1683">
+        <v>10</v>
       </c>
     </row>
     <row r="1684" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="B1684" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="E1684" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1684" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q1684">
+        <v>95</v>
+      </c>
+      <c r="W1684">
+        <v>545</v>
+      </c>
+      <c r="AC1684">
+        <v>100</v>
       </c>
     </row>
     <row r="1685" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1685" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E1685" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1685" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q1685">
+        <v>95</v>
+      </c>
+      <c r="W1685">
+        <v>251</v>
+      </c>
+      <c r="AC1685">
+        <v>10</v>
       </c>
     </row>
     <row r="1686" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1686" t="s">
-        <v>29</v>
+      <c r="E1686" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1686" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q1686">
+        <v>95</v>
+      </c>
+      <c r="W1686">
+        <v>265</v>
+      </c>
+      <c r="AC1686" s="3">
+        <v>6100</v>
       </c>
     </row>
     <row r="1687" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1687" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H1687" t="s">
-        <v>45</v>
+        <v>161</v>
       </c>
       <c r="Q1687">
         <v>95</v>
       </c>
       <c r="W1687">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>10000</v>
+        <v>284</v>
+      </c>
+      <c r="AC1687">
+        <v>29</v>
       </c>
     </row>
     <row r="1688" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1688" t="s">
         <v>32</v>
       </c>
       <c r="H1688" t="s">
-        <v>33</v>
+        <v>370</v>
       </c>
       <c r="Q1688">
         <v>95</v>
       </c>
       <c r="W1688">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>10000</v>
+        <v>275</v>
+      </c>
+      <c r="AC1688">
+        <v>100</v>
       </c>
     </row>
     <row r="1689" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C1689" t="s">
-[...2 lines deleted...]
-      <c r="I1689">
+      <c r="E1689" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1689" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1689">
+        <v>95</v>
+      </c>
+      <c r="W1689">
+        <v>451</v>
+      </c>
+      <c r="AC1689" s="3">
+        <v>4890</v>
+      </c>
+    </row>
+    <row r="1690" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1690" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1690" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q1690">
+        <v>95</v>
+      </c>
+      <c r="W1690">
+        <v>250</v>
+      </c>
+      <c r="AC1690">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1691" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1691" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1691" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q1691">
+        <v>95</v>
+      </c>
+      <c r="W1691">
+        <v>232</v>
+      </c>
+      <c r="AC1691">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1692" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1692" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1692">
         <v>7942113</v>
       </c>
-      <c r="K1689" t="s">
+      <c r="K1692" t="s">
         <v>19</v>
       </c>
-      <c r="N1689">
-[...8 lines deleted...]
-      <c r="U1689" t="s">
+      <c r="N1692">
+        <v>100120</v>
+      </c>
+      <c r="P1692" s="2">
+        <v>34578</v>
+      </c>
+      <c r="S1692" s="2">
+        <v>47422</v>
+      </c>
+      <c r="U1692" t="s">
         <v>20</v>
       </c>
-      <c r="AA1689" s="3">
-[...7 lines deleted...]
-      <c r="L1690" t="s">
+      <c r="AA1692" s="3">
+        <v>18430</v>
+      </c>
+      <c r="AI1692" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1693" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1693" t="s">
         <v>22</v>
       </c>
-      <c r="V1690">
-[...4 lines deleted...]
-      <c r="B1691" t="s">
+      <c r="V1693">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="1694" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1694" t="s">
         <v>23</v>
       </c>
-      <c r="M1691" t="s">
+      <c r="M1694" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1692" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1692" t="s">
+    <row r="1695" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1695" t="s">
         <v>25</v>
       </c>
-      <c r="G1692" t="s">
+      <c r="G1695" t="s">
         <v>26</v>
       </c>
-      <c r="O1692" t="s">
+      <c r="O1695" t="s">
         <v>27</v>
       </c>
-      <c r="V1692" t="s">
+      <c r="V1695" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1693" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1693" t="s">
+    <row r="1696" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1696" t="s">
         <v>29</v>
-      </c>
-[...49 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
     <row r="1697" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1697" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1697" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q1697">
+        <v>95</v>
+      </c>
+      <c r="W1697">
+        <v>554</v>
+      </c>
+      <c r="AC1697" s="3">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1698" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1698" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1698">
+        <v>95</v>
+      </c>
+      <c r="W1698">
+        <v>297</v>
+      </c>
+      <c r="AC1698" s="3">
+        <v>13030</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1699" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1699" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q1699">
+        <v>95</v>
+      </c>
+      <c r="W1699">
+        <v>484</v>
+      </c>
+      <c r="AC1699" s="3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1700">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1701" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1702" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1702" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1703" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1703">
+        <v>67977322</v>
+      </c>
+      <c r="AF1703" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1703" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1704" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1704" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1704" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1704" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1704" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1704" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1704" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1704" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1704" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1704" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1704" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1704" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1704" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1705" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1705" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q1705">
+        <v>95</v>
+      </c>
+      <c r="W1705">
+        <v>276</v>
+      </c>
+      <c r="AC1705">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1706" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1706" t="s">
         <v>381</v>
       </c>
-      <c r="Q1697">
-[...141 lines deleted...]
-        <v>28</v>
+      <c r="Q1706">
+        <v>95</v>
+      </c>
+      <c r="W1706">
+        <v>262</v>
+      </c>
+      <c r="AC1706" s="3">
+        <v>1250</v>
       </c>
     </row>
     <row r="1707" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB1707" t="s">
-        <v>29</v>
+      <c r="E1707" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1707" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q1707">
+        <v>95</v>
+      </c>
+      <c r="W1707">
+        <v>252</v>
+      </c>
+      <c r="AC1707" s="3">
+        <v>3333</v>
       </c>
     </row>
     <row r="1708" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1708" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1708" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q1708">
+        <v>95</v>
+      </c>
+      <c r="W1708">
+        <v>547</v>
+      </c>
+      <c r="AC1708" s="3">
+        <v>11320</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1709" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1709">
+        <v>7942113</v>
+      </c>
+      <c r="K1709" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1709">
+        <v>100132</v>
+      </c>
+      <c r="P1709" s="2">
+        <v>35004</v>
+      </c>
+      <c r="S1709" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1709" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1709" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI1709" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1710" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1710">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1711" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1711" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1712" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1712" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1712" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1712" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1713" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1713" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1714" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1714" t="s">
         <v>30</v>
       </c>
-      <c r="H1708" t="s">
-[...90 lines deleted...]
-        <v>29</v>
+      <c r="H1714" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1714">
+        <v>95</v>
+      </c>
+      <c r="W1714">
+        <v>297</v>
+      </c>
+      <c r="AC1714" s="3">
+        <v>10000</v>
       </c>
     </row>
     <row r="1715" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1715" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1715" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q1715">
+        <v>95</v>
+      </c>
+      <c r="W1715">
+        <v>92</v>
+      </c>
+      <c r="AC1715" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1716" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1716" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1716">
+        <v>7942113</v>
+      </c>
+      <c r="K1716" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1716">
+        <v>121293</v>
+      </c>
+      <c r="P1716" s="2">
+        <v>35798</v>
+      </c>
+      <c r="S1716" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1716" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1716" s="3">
+        <v>2464</v>
+      </c>
+      <c r="AI1716" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1717" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1717" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1717">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="1718" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1718" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1718" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1719" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1719" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1719" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1719" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1719" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1720" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1720" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1721" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1721" t="s">
         <v>30</v>
       </c>
-      <c r="H1715" t="s">
-[...101 lines deleted...]
-      <c r="I1721">
+      <c r="H1721" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q1721">
+        <v>95</v>
+      </c>
+      <c r="W1721">
+        <v>4</v>
+      </c>
+      <c r="AC1721" s="3">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="1722" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1722" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1722" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1722">
+        <v>95</v>
+      </c>
+      <c r="W1722">
+        <v>543</v>
+      </c>
+      <c r="AC1722">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="1723" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1723" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1723" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q1723">
+        <v>95</v>
+      </c>
+      <c r="W1723">
+        <v>290</v>
+      </c>
+      <c r="AC1723" s="3">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="1724" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1724" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1724" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q1724">
+        <v>95</v>
+      </c>
+      <c r="W1724">
+        <v>248</v>
+      </c>
+      <c r="AC1724">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="1725" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1725" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1725">
         <v>7942113</v>
       </c>
-      <c r="K1721" t="s">
+      <c r="K1725" t="s">
         <v>19</v>
       </c>
-      <c r="N1721">
-[...8 lines deleted...]
-      <c r="U1721" t="s">
+      <c r="N1725">
+        <v>127115</v>
+      </c>
+      <c r="P1725" s="2">
+        <v>37240</v>
+      </c>
+      <c r="S1725" s="2">
+        <v>46843</v>
+      </c>
+      <c r="U1725" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA1725" s="3">
+        <v>50350</v>
+      </c>
+      <c r="AI1725" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1726" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1726" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1726">
+        <v>547</v>
+      </c>
+      <c r="Y1726" t="s">
         <v>20</v>
       </c>
-      <c r="AA1721" s="3">
-[...15 lines deleted...]
-      <c r="B1723" t="s">
+    </row>
+    <row r="1727" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1727" t="s">
         <v>23</v>
       </c>
-      <c r="M1723" t="s">
+      <c r="M1727" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1724" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1724" t="s">
+    <row r="1728" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1728" t="s">
         <v>25</v>
       </c>
-      <c r="G1724" t="s">
+      <c r="G1728" t="s">
         <v>26</v>
       </c>
-      <c r="O1724" t="s">
+      <c r="O1728" t="s">
         <v>27</v>
       </c>
-      <c r="V1724" t="s">
+      <c r="V1728" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1725" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1725" t="s">
+    <row r="1729" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1729" t="s">
         <v>29</v>
-      </c>
-[...66 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="1730" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1730" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1730" t="s">
-        <v>356</v>
+        <v>385</v>
       </c>
       <c r="Q1730">
         <v>95</v>
       </c>
       <c r="W1730">
-        <v>263</v>
+        <v>619</v>
       </c>
       <c r="AC1730" s="3">
-        <v>5600</v>
+        <v>50350</v>
       </c>
     </row>
     <row r="1731" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1731" t="s">
         <v>32</v>
       </c>
       <c r="H1731" t="s">
-        <v>302</v>
+        <v>386</v>
       </c>
       <c r="Q1731">
         <v>95</v>
       </c>
       <c r="W1731">
-        <v>237</v>
+        <v>618</v>
       </c>
       <c r="AC1731" s="3">
-        <v>7840</v>
+        <v>50350</v>
       </c>
     </row>
     <row r="1732" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1732" t="s">
-[...12 lines deleted...]
-        <v>3100</v>
+      <c r="C1732" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1732">
+        <v>7942113</v>
+      </c>
+      <c r="K1732" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1732">
+        <v>132124</v>
+      </c>
+      <c r="P1732" s="2">
+        <v>38107</v>
+      </c>
+      <c r="S1732" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1732" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1732" s="3">
+        <v>21747</v>
+      </c>
+      <c r="AI1732" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="1733" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1733" t="s">
-[...12 lines deleted...]
-        <v>2000</v>
+      <c r="L1733" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1733">
+        <v>2222</v>
       </c>
     </row>
     <row r="1734" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1734" t="s">
-[...12 lines deleted...]
-        <v>4990</v>
+      <c r="B1734" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1734" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="1735" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1735" t="s">
-[...12 lines deleted...]
-        <v>4990</v>
+      <c r="D1735" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1735" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1735" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1735" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="1736" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1736" t="s">
-[...12 lines deleted...]
-        <v>3110</v>
+      <c r="AB1736" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="1737" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1737" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1737" t="s">
-        <v>368</v>
+        <v>46</v>
       </c>
       <c r="Q1737">
         <v>95</v>
       </c>
       <c r="W1737">
-        <v>250</v>
+        <v>297</v>
       </c>
       <c r="AC1737" s="3">
-        <v>3990</v>
+        <v>21747</v>
       </c>
     </row>
     <row r="1738" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="R1738">
+      <c r="E1738" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1738" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q1738">
+        <v>95</v>
+      </c>
+      <c r="W1738">
+        <v>217</v>
+      </c>
+      <c r="AC1738">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1739" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1739" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q1739">
+        <v>95</v>
+      </c>
+      <c r="W1739">
+        <v>470</v>
+      </c>
+      <c r="AC1739" s="3">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1740">
         <v>40</v>
       </c>
     </row>
-    <row r="1739" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="I1739" s="1" t="s">
+    <row r="1741" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1741" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1740" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1740" t="s">
+    <row r="1742" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1742" t="s">
         <v>1</v>
       </c>
-      <c r="F1740" t="s">
+      <c r="F1742" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1741" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1741" t="s">
+    <row r="1743" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1743" t="s">
         <v>3</v>
       </c>
-      <c r="F1741">
+      <c r="F1743">
         <v>67977322</v>
       </c>
-      <c r="AF1741" t="s">
+      <c r="AF1743" t="s">
         <v>4</v>
       </c>
-      <c r="AG1741" s="2">
-[...4 lines deleted...]
-      <c r="C1742" t="s">
+      <c r="AG1743" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1744" t="s">
         <v>5</v>
       </c>
-      <c r="I1742" t="s">
+      <c r="I1744" t="s">
         <v>6</v>
       </c>
-      <c r="J1742" t="s">
+      <c r="J1744" t="s">
         <v>7</v>
       </c>
-      <c r="L1742" t="s">
+      <c r="L1744" t="s">
         <v>8</v>
       </c>
-      <c r="N1742" t="s">
+      <c r="N1744" t="s">
         <v>9</v>
       </c>
-      <c r="P1742" t="s">
+      <c r="P1744" t="s">
         <v>10</v>
       </c>
-      <c r="S1742" t="s">
+      <c r="S1744" t="s">
         <v>11</v>
       </c>
-      <c r="T1742" s="1" t="s">
+      <c r="T1744" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V1742" t="s">
+      <c r="V1744" t="s">
         <v>13</v>
       </c>
-      <c r="X1742" t="s">
+      <c r="X1744" t="s">
         <v>14</v>
       </c>
-      <c r="Z1742" t="s">
+      <c r="Z1744" t="s">
         <v>15</v>
       </c>
-      <c r="AD1742" t="s">
+      <c r="AD1744" t="s">
         <v>16</v>
       </c>
-      <c r="AH1742" t="s">
+      <c r="AH1744" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1743" spans="1:35" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I1743">
+    <row r="1745" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1745" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1745" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q1745">
+        <v>95</v>
+      </c>
+      <c r="W1745">
+        <v>315</v>
+      </c>
+      <c r="AC1745" s="3">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="1746" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1746" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1746" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q1746">
+        <v>95</v>
+      </c>
+      <c r="W1746">
+        <v>303</v>
+      </c>
+      <c r="AC1746">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1747" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1747" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1747" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q1747">
+        <v>95</v>
+      </c>
+      <c r="W1747">
+        <v>628</v>
+      </c>
+      <c r="AC1747" s="3">
+        <v>15597</v>
+      </c>
+    </row>
+    <row r="1748" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1748" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1748">
         <v>7942113</v>
       </c>
-      <c r="K1743" t="s">
+      <c r="K1748" t="s">
         <v>19</v>
       </c>
-      <c r="N1743">
-[...8 lines deleted...]
-      <c r="U1743" t="s">
+      <c r="N1748">
+        <v>134258</v>
+      </c>
+      <c r="P1748" s="2">
+        <v>38718</v>
+      </c>
+      <c r="S1748" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1748" t="s">
         <v>20</v>
       </c>
-      <c r="AA1743" s="3">
-[...7 lines deleted...]
-      <c r="L1744" t="s">
+      <c r="AA1748" s="3">
+        <v>55000</v>
+      </c>
+      <c r="AI1748" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1749" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1749" t="s">
         <v>22</v>
       </c>
-      <c r="V1744">
-[...4 lines deleted...]
-      <c r="B1745" t="s">
+      <c r="V1749">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="1750" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1750" t="s">
         <v>23</v>
       </c>
-      <c r="M1745" t="s">
+      <c r="M1750" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1746" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1746" t="s">
+    <row r="1751" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1751" t="s">
         <v>25</v>
       </c>
-      <c r="G1746" t="s">
+      <c r="G1751" t="s">
         <v>26</v>
       </c>
-      <c r="O1746" t="s">
+      <c r="O1751" t="s">
         <v>27</v>
       </c>
-      <c r="V1746" t="s">
+      <c r="V1751" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1747" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1747" t="s">
+    <row r="1752" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1752" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1748" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1748" t="s">
+    <row r="1753" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1753" t="s">
         <v>30</v>
       </c>
-      <c r="H1748" t="s">
-[...39 lines deleted...]
-      <c r="W1750">
+      <c r="H1753" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1753">
+        <v>95</v>
+      </c>
+      <c r="W1753">
+        <v>297</v>
+      </c>
+      <c r="AC1753" s="3">
+        <v>55000</v>
+      </c>
+    </row>
+    <row r="1754" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1754" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1754" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q1754">
+        <v>95</v>
+      </c>
+      <c r="W1754">
+        <v>246</v>
+      </c>
+      <c r="AC1754" s="3">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="1755" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1755" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1755" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q1755">
+        <v>95</v>
+      </c>
+      <c r="W1755">
         <v>674</v>
       </c>
-      <c r="AC1750" s="3">
-[...42 lines deleted...]
-      <c r="AA1752" s="3">
+      <c r="AC1755" s="3">
         <v>15000</v>
       </c>
-      <c r="AI1752" t="s">
-[...31 lines deleted...]
-      </c>
     </row>
     <row r="1756" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1756" t="s">
-        <v>29</v>
+      <c r="E1756" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1756" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q1756">
+        <v>95</v>
+      </c>
+      <c r="W1756">
+        <v>484</v>
+      </c>
+      <c r="AC1756">
+        <v>890</v>
       </c>
     </row>
     <row r="1757" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1757" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H1757" t="s">
-        <v>45</v>
+        <v>359</v>
       </c>
       <c r="Q1757">
         <v>95</v>
       </c>
       <c r="W1757">
-        <v>297</v>
+        <v>263</v>
       </c>
       <c r="AC1757" s="3">
-        <v>15000</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="1758" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1758" t="s">
         <v>32</v>
       </c>
       <c r="H1758" t="s">
-        <v>134</v>
+        <v>305</v>
       </c>
       <c r="Q1758">
         <v>95</v>
       </c>
       <c r="W1758">
-        <v>640</v>
+        <v>237</v>
       </c>
       <c r="AC1758" s="3">
-        <v>10403</v>
+        <v>7840</v>
       </c>
     </row>
     <row r="1759" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1759" t="s">
         <v>32</v>
       </c>
       <c r="H1759" t="s">
-        <v>302</v>
+        <v>360</v>
       </c>
       <c r="Q1759">
         <v>95</v>
       </c>
       <c r="W1759">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="AC1759" s="3">
-        <v>4597</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="1760" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C1760" t="s">
-[...2 lines deleted...]
-      <c r="I1760">
+      <c r="E1760" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1760" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1760">
+        <v>95</v>
+      </c>
+      <c r="W1760">
+        <v>482</v>
+      </c>
+      <c r="AC1760" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1761" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1761" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1761" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q1761">
+        <v>95</v>
+      </c>
+      <c r="W1761">
+        <v>547</v>
+      </c>
+      <c r="AC1761" s="3">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="1762" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1762" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1762" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q1762">
+        <v>95</v>
+      </c>
+      <c r="W1762">
+        <v>251</v>
+      </c>
+      <c r="AC1762" s="3">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="1763" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1763" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1763" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1763">
+        <v>95</v>
+      </c>
+      <c r="W1763">
+        <v>451</v>
+      </c>
+      <c r="AC1763" s="3">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="1764" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1764" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1764" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q1764">
+        <v>95</v>
+      </c>
+      <c r="W1764">
+        <v>250</v>
+      </c>
+      <c r="AC1764" s="3">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1765" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1765" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1765">
         <v>7942113</v>
       </c>
-      <c r="K1760" t="s">
+      <c r="K1765" t="s">
         <v>19</v>
       </c>
-      <c r="N1760">
-[...2 lines deleted...]
-      <c r="P1760" s="2">
+      <c r="N1765">
+        <v>135434</v>
+      </c>
+      <c r="P1765" s="2">
         <v>39753</v>
       </c>
-      <c r="S1760" s="2">
-[...2 lines deleted...]
-      <c r="U1760" t="s">
+      <c r="S1765" s="2">
+        <v>47208</v>
+      </c>
+      <c r="U1765" t="s">
         <v>20</v>
       </c>
-      <c r="AA1760" s="3">
-[...7 lines deleted...]
-      <c r="L1761" t="s">
+      <c r="AA1765" s="3">
+        <v>110704</v>
+      </c>
+      <c r="AI1765" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1766" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1766" t="s">
         <v>22</v>
       </c>
-      <c r="V1761">
-[...4 lines deleted...]
-      <c r="B1762" t="s">
+      <c r="V1766">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="1767" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1767" t="s">
         <v>23</v>
       </c>
-      <c r="M1762" t="s">
+      <c r="M1767" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1763" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1763" t="s">
+    <row r="1768" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1768" t="s">
         <v>25</v>
       </c>
-      <c r="G1763" t="s">
+      <c r="G1768" t="s">
         <v>26</v>
       </c>
-      <c r="O1763" t="s">
+      <c r="O1768" t="s">
         <v>27</v>
       </c>
-      <c r="V1763" t="s">
+      <c r="V1768" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1764" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1764" t="s">
+    <row r="1769" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1769" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1765" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1765" t="s">
+    <row r="1770" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1770" t="s">
         <v>30</v>
       </c>
-      <c r="H1765" t="s">
-[...5 lines deleted...]
-      <c r="W1765">
+      <c r="H1770" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q1770">
+        <v>95</v>
+      </c>
+      <c r="W1770">
+        <v>235</v>
+      </c>
+      <c r="AC1770" s="3">
+        <v>110704</v>
+      </c>
+    </row>
+    <row r="1771" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1771" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1771" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q1771">
+        <v>95</v>
+      </c>
+      <c r="W1771">
+        <v>472</v>
+      </c>
+      <c r="AC1771" s="3">
+        <v>30500</v>
+      </c>
+    </row>
+    <row r="1772" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1772" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1772" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q1772">
+        <v>95</v>
+      </c>
+      <c r="W1772">
+        <v>674</v>
+      </c>
+      <c r="AC1772" s="3">
+        <v>75704</v>
+      </c>
+    </row>
+    <row r="1773" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1773" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1773" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1773">
+        <v>95</v>
+      </c>
+      <c r="W1773">
+        <v>284</v>
+      </c>
+      <c r="AC1773" s="3">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="1774" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1774" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1774">
+        <v>7942113</v>
+      </c>
+      <c r="K1774" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1774">
+        <v>135602</v>
+      </c>
+      <c r="P1774" s="2">
+        <v>43344</v>
+      </c>
+      <c r="S1774" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1774" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1774" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AI1774" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1775" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1775" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1775">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1776" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1776" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1776" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1777" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1777" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1777" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1777" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1778" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1779" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1779" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1779">
+        <v>95</v>
+      </c>
+      <c r="W1779">
         <v>297</v>
       </c>
-      <c r="AC1765" s="3">
-[...156 lines deleted...]
-      <c r="R1776">
+      <c r="AC1779" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1780" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1780" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q1780">
+        <v>95</v>
+      </c>
+      <c r="W1780">
+        <v>640</v>
+      </c>
+      <c r="AC1780" s="3">
+        <v>10403</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1781">
         <v>41</v>
       </c>
     </row>
-    <row r="1777" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="I1777" s="1" t="s">
+    <row r="1782" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1782" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1778" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1778" t="s">
+    <row r="1783" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1783" t="s">
         <v>1</v>
       </c>
-      <c r="F1778" t="s">
+      <c r="F1783" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1779" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1779" t="s">
+    <row r="1784" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1784" t="s">
         <v>3</v>
       </c>
-      <c r="F1779">
+      <c r="F1784">
         <v>67977322</v>
       </c>
-      <c r="AF1779" t="s">
+      <c r="AF1784" t="s">
         <v>4</v>
       </c>
-      <c r="AG1779" s="2">
-[...4 lines deleted...]
-      <c r="C1780" t="s">
+      <c r="AG1784" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1785" t="s">
         <v>5</v>
       </c>
-      <c r="I1780" t="s">
+      <c r="I1785" t="s">
         <v>6</v>
       </c>
-      <c r="J1780" t="s">
+      <c r="J1785" t="s">
         <v>7</v>
       </c>
-      <c r="L1780" t="s">
+      <c r="L1785" t="s">
         <v>8</v>
       </c>
-      <c r="N1780" t="s">
+      <c r="N1785" t="s">
         <v>9</v>
       </c>
-      <c r="P1780" t="s">
+      <c r="P1785" t="s">
         <v>10</v>
       </c>
-      <c r="S1780" t="s">
+      <c r="S1785" t="s">
         <v>11</v>
       </c>
-      <c r="T1780" s="1" t="s">
+      <c r="T1785" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V1780" t="s">
+      <c r="V1785" t="s">
         <v>13</v>
       </c>
-      <c r="X1780" t="s">
+      <c r="X1785" t="s">
         <v>14</v>
       </c>
-      <c r="Z1780" t="s">
+      <c r="Z1785" t="s">
         <v>15</v>
       </c>
-      <c r="AD1780" t="s">
+      <c r="AD1785" t="s">
         <v>16</v>
       </c>
-      <c r="AH1780" t="s">
+      <c r="AH1785" t="s">
         <v>17</v>
-      </c>
-[...62 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="1786" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1786" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1786" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q1786">
+        <v>95</v>
+      </c>
+      <c r="W1786">
+        <v>237</v>
+      </c>
+      <c r="AC1786" s="3">
+        <v>4597</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1787" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1787">
+        <v>7942113</v>
+      </c>
+      <c r="K1787" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1787">
+        <v>136459</v>
+      </c>
+      <c r="P1787" s="2">
+        <v>39753</v>
+      </c>
+      <c r="S1787" s="2">
+        <v>52870</v>
+      </c>
+      <c r="U1787" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1787" s="3">
+        <v>11210</v>
+      </c>
+      <c r="AI1787" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1788" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1788">
+        <v>6574</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1789" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1789" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1790" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1790" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1790" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1790" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1791" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1792" t="s">
         <v>30</v>
       </c>
-      <c r="H1786" t="s">
-[...5 lines deleted...]
-      <c r="W1786">
+      <c r="H1792" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1792">
+        <v>95</v>
+      </c>
+      <c r="W1792">
         <v>297</v>
       </c>
-      <c r="AC1786" s="3">
-[...81 lines deleted...]
-        <v>29</v>
+      <c r="AC1792" s="3">
+        <v>11210</v>
       </c>
     </row>
     <row r="1793" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1793" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H1793" t="s">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="Q1793">
         <v>95</v>
       </c>
       <c r="W1793">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>9000</v>
+        <v>459</v>
+      </c>
+      <c r="AC1793">
+        <v>710</v>
       </c>
     </row>
     <row r="1794" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1794" t="s">
         <v>32</v>
       </c>
       <c r="H1794" t="s">
-        <v>285</v>
+        <v>82</v>
       </c>
       <c r="Q1794">
         <v>95</v>
       </c>
       <c r="W1794">
-        <v>226</v>
+        <v>188</v>
       </c>
       <c r="AC1794" s="3">
-        <v>9000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="1795" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C1795" t="s">
-[...2 lines deleted...]
-      <c r="I1795">
+      <c r="E1795" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1795" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q1795">
+        <v>95</v>
+      </c>
+      <c r="W1795">
+        <v>228</v>
+      </c>
+      <c r="AC1795">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="1796" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1796" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1796">
         <v>7942113</v>
       </c>
-      <c r="K1795" t="s">
+      <c r="K1796" t="s">
         <v>19</v>
       </c>
-      <c r="N1795">
-[...8 lines deleted...]
-      <c r="U1795" t="s">
+      <c r="N1796">
+        <v>138077</v>
+      </c>
+      <c r="P1796" s="2">
+        <v>40151</v>
+      </c>
+      <c r="S1796" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U1796" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA1796" s="3">
+        <v>36928</v>
+      </c>
+      <c r="AI1796" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1797" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1797" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1797">
+        <v>2373</v>
+      </c>
+      <c r="Y1797" t="s">
         <v>20</v>
       </c>
-      <c r="AA1795" s="3">
-[...15 lines deleted...]
-      <c r="B1797" t="s">
+    </row>
+    <row r="1798" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1798" t="s">
         <v>23</v>
       </c>
-      <c r="M1797" t="s">
+      <c r="M1798" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1798" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1798" t="s">
+    <row r="1799" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1799" t="s">
         <v>25</v>
       </c>
-      <c r="G1798" t="s">
+      <c r="G1799" t="s">
         <v>26</v>
       </c>
-      <c r="O1798" t="s">
+      <c r="O1799" t="s">
         <v>27</v>
       </c>
-      <c r="V1798" t="s">
+      <c r="V1799" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1799" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1799" t="s">
+    <row r="1800" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1800" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>50000</v>
       </c>
     </row>
     <row r="1801" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1801" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1801" t="s">
-        <v>212</v>
+        <v>388</v>
       </c>
       <c r="Q1801">
         <v>95</v>
       </c>
       <c r="W1801">
-        <v>295</v>
+        <v>735</v>
       </c>
       <c r="AC1801" s="3">
-        <v>50000</v>
+        <v>36928</v>
       </c>
     </row>
     <row r="1802" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C1802" t="s">
-[...2 lines deleted...]
-      <c r="I1802">
+      <c r="E1802" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1802" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q1802">
+        <v>95</v>
+      </c>
+      <c r="W1802">
+        <v>547</v>
+      </c>
+      <c r="AC1802" s="3">
+        <v>36928</v>
+      </c>
+    </row>
+    <row r="1803" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1803" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1803">
         <v>7942113</v>
       </c>
-      <c r="K1802" t="s">
+      <c r="K1803" t="s">
         <v>19</v>
       </c>
-      <c r="N1802">
-[...8 lines deleted...]
-      <c r="U1802" t="s">
+      <c r="N1803">
+        <v>138409</v>
+      </c>
+      <c r="P1803" s="2">
+        <v>40299</v>
+      </c>
+      <c r="S1803" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U1803" t="s">
         <v>20</v>
       </c>
-      <c r="AA1802" s="3">
-[...7 lines deleted...]
-      <c r="L1803" t="s">
+      <c r="AA1803" s="3">
+        <v>2000</v>
+      </c>
+      <c r="AI1803" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1804" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1804" t="s">
         <v>22</v>
       </c>
-      <c r="V1803">
-[...4 lines deleted...]
-      <c r="B1804" t="s">
+      <c r="V1804">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="1805" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1805" t="s">
         <v>23</v>
       </c>
-      <c r="M1804" t="s">
+      <c r="M1805" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1805" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1805" t="s">
+    <row r="1806" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1806" t="s">
         <v>25</v>
       </c>
-      <c r="G1805" t="s">
+      <c r="G1806" t="s">
         <v>26</v>
       </c>
-      <c r="O1805" t="s">
+      <c r="O1806" t="s">
         <v>27</v>
       </c>
-      <c r="V1805" t="s">
+      <c r="V1806" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1806" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1806" t="s">
+    <row r="1807" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1807" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>80120</v>
       </c>
     </row>
     <row r="1808" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1808" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1808" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="Q1808">
         <v>95</v>
       </c>
       <c r="W1808">
-        <v>481</v>
+        <v>297</v>
       </c>
       <c r="AC1808" s="3">
-        <v>80120</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1809" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="C1809" t="s">
-[...2 lines deleted...]
-      <c r="I1809">
+      <c r="E1809" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1809" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q1809">
+        <v>95</v>
+      </c>
+      <c r="W1809">
+        <v>640</v>
+      </c>
+      <c r="AC1809" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1810" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1810">
         <v>7942113</v>
       </c>
-      <c r="K1809" t="s">
+      <c r="K1810" t="s">
         <v>19</v>
       </c>
-      <c r="N1809">
-[...8 lines deleted...]
-      <c r="U1809" t="s">
+      <c r="N1810">
+        <v>138412</v>
+      </c>
+      <c r="P1810" s="2">
+        <v>40330</v>
+      </c>
+      <c r="S1810" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U1810" t="s">
         <v>20</v>
       </c>
-      <c r="AA1809" s="3">
-[...7 lines deleted...]
-      <c r="L1810" t="s">
+      <c r="AA1810" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AI1810" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1811" t="s">
         <v>22</v>
       </c>
-      <c r="V1810">
-[...4 lines deleted...]
-      <c r="B1811" t="s">
+      <c r="V1811">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1812" t="s">
         <v>23</v>
       </c>
-      <c r="M1811" t="s">
+      <c r="M1812" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1812" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D1812" t="s">
+    <row r="1813" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1813" t="s">
         <v>25</v>
       </c>
-      <c r="G1812" t="s">
+      <c r="G1813" t="s">
         <v>26</v>
       </c>
-      <c r="O1812" t="s">
+      <c r="O1813" t="s">
         <v>27</v>
       </c>
-      <c r="V1812" t="s">
+      <c r="V1813" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1813" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB1813" t="s">
+    <row r="1814" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1814" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>63900</v>
       </c>
     </row>
     <row r="1815" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1815" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1815" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="Q1815">
         <v>95</v>
       </c>
       <c r="W1815">
-        <v>451</v>
+        <v>297</v>
       </c>
       <c r="AC1815" s="3">
-        <v>63900</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="1816" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="R1816">
+      <c r="E1816" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1816" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q1816">
+        <v>95</v>
+      </c>
+      <c r="W1816">
+        <v>226</v>
+      </c>
+      <c r="AC1816" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1817" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1817">
+        <v>7942113</v>
+      </c>
+      <c r="K1817" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1817">
+        <v>139052</v>
+      </c>
+      <c r="P1817" s="2">
+        <v>45748</v>
+      </c>
+      <c r="S1817" s="2">
+        <v>49399</v>
+      </c>
+      <c r="U1817" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1817" s="3">
+        <v>50000</v>
+      </c>
+      <c r="AI1817" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1818" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1818">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1819" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1819" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1820">
         <v>42</v>
       </c>
     </row>
-    <row r="1817" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="I1817" s="1" t="s">
+    <row r="1821" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1821" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1818" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1818" t="s">
+    <row r="1822" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1822" t="s">
         <v>1</v>
       </c>
-      <c r="F1818" t="s">
+      <c r="F1822" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1819" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1819" t="s">
+    <row r="1823" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1823" t="s">
         <v>3</v>
       </c>
-      <c r="F1819">
+      <c r="F1823">
         <v>67977322</v>
       </c>
-      <c r="AF1819" t="s">
+      <c r="AF1823" t="s">
         <v>4</v>
       </c>
-      <c r="AG1819" s="2">
-[...4 lines deleted...]
-      <c r="C1820" t="s">
+      <c r="AG1823" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1824" t="s">
         <v>5</v>
       </c>
-      <c r="I1820" t="s">
+      <c r="I1824" t="s">
         <v>6</v>
       </c>
-      <c r="J1820" t="s">
+      <c r="J1824" t="s">
         <v>7</v>
       </c>
-      <c r="L1820" t="s">
+      <c r="L1824" t="s">
         <v>8</v>
       </c>
-      <c r="N1820" t="s">
+      <c r="N1824" t="s">
         <v>9</v>
       </c>
-      <c r="P1820" t="s">
+      <c r="P1824" t="s">
         <v>10</v>
       </c>
-      <c r="S1820" t="s">
+      <c r="S1824" t="s">
         <v>11</v>
       </c>
-      <c r="T1820" s="1" t="s">
+      <c r="T1824" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V1820" t="s">
+      <c r="V1824" t="s">
         <v>13</v>
       </c>
-      <c r="X1820" t="s">
+      <c r="X1824" t="s">
         <v>14</v>
       </c>
-      <c r="Z1820" t="s">
+      <c r="Z1824" t="s">
         <v>15</v>
       </c>
-      <c r="AD1820" t="s">
+      <c r="AD1824" t="s">
         <v>16</v>
       </c>
-      <c r="AH1820" t="s">
+      <c r="AH1824" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1821" spans="1:35" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-      <c r="D1824" t="s">
+    <row r="1825" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1825" t="s">
         <v>25</v>
       </c>
-      <c r="G1824" t="s">
+      <c r="G1825" t="s">
         <v>26</v>
       </c>
-      <c r="O1824" t="s">
+      <c r="O1825" t="s">
         <v>27</v>
       </c>
-      <c r="V1824" t="s">
+      <c r="V1825" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1825" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1825" t="s">
+    <row r="1826" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1826" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>2139</v>
       </c>
     </row>
     <row r="1827" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1827" t="s">
         <v>30</v>
       </c>
       <c r="H1827" t="s">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="Q1827">
         <v>95</v>
       </c>
       <c r="W1827">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>187</v>
+      </c>
+      <c r="AC1827" s="3">
+        <v>50000</v>
       </c>
     </row>
     <row r="1828" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1828" t="s">
         <v>32</v>
       </c>
       <c r="H1828" t="s">
-        <v>388</v>
+        <v>212</v>
       </c>
       <c r="Q1828">
         <v>95</v>
       </c>
       <c r="W1828">
-        <v>256</v>
+        <v>295</v>
       </c>
       <c r="AC1828" s="3">
-        <v>2469</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="1829" spans="2:35" x14ac:dyDescent="0.25">
       <c r="C1829" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="I1829">
         <v>7942113</v>
       </c>
       <c r="K1829" t="s">
         <v>19</v>
       </c>
       <c r="N1829">
-        <v>140669</v>
+        <v>139859</v>
       </c>
       <c r="P1829" s="2">
-        <v>42064</v>
+        <v>41221</v>
       </c>
       <c r="S1829" s="2">
-        <v>47787</v>
+        <v>46698</v>
       </c>
       <c r="U1829" t="s">
         <v>20</v>
       </c>
       <c r="AA1829" s="3">
-        <v>6150</v>
+        <v>80120</v>
       </c>
       <c r="AI1829" t="s">
-        <v>90</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1830" spans="2:35" x14ac:dyDescent="0.25">
       <c r="L1830" t="s">
         <v>22</v>
       </c>
       <c r="V1830">
-        <v>1583</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1831" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B1831" t="s">
         <v>23</v>
       </c>
       <c r="M1831" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1832" spans="2:35" x14ac:dyDescent="0.25">
       <c r="D1832" t="s">
         <v>25</v>
       </c>
       <c r="G1832" t="s">
         <v>26</v>
       </c>
       <c r="O1832" t="s">
         <v>27</v>
       </c>
       <c r="V1832" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1833" spans="2:35" x14ac:dyDescent="0.25">
       <c r="AB1833" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="1834" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1834" t="s">
         <v>30</v>
       </c>
       <c r="H1834" t="s">
-        <v>45</v>
+        <v>389</v>
       </c>
       <c r="Q1834">
         <v>95</v>
       </c>
       <c r="W1834">
-        <v>297</v>
+        <v>754</v>
       </c>
       <c r="AC1834" s="3">
-        <v>6150</v>
+        <v>80120</v>
       </c>
     </row>
     <row r="1835" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1835" t="s">
         <v>32</v>
       </c>
       <c r="H1835" t="s">
-        <v>184</v>
+        <v>103</v>
       </c>
       <c r="Q1835">
         <v>95</v>
       </c>
       <c r="W1835">
-        <v>628</v>
+        <v>481</v>
       </c>
       <c r="AC1835" s="3">
-        <v>6150</v>
+        <v>80120</v>
       </c>
     </row>
     <row r="1836" spans="2:35" x14ac:dyDescent="0.25">
       <c r="C1836" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="I1836">
         <v>7942113</v>
       </c>
       <c r="K1836" t="s">
         <v>19</v>
       </c>
       <c r="N1836">
-        <v>140678</v>
+        <v>140053</v>
       </c>
       <c r="P1836" s="2">
-        <v>42095</v>
+        <v>41579</v>
       </c>
       <c r="S1836" s="2">
-        <v>48518</v>
+        <v>47057</v>
       </c>
       <c r="U1836" t="s">
         <v>20</v>
       </c>
       <c r="AA1836" s="3">
-        <v>1200</v>
+        <v>63900</v>
       </c>
       <c r="AI1836" t="s">
-        <v>35</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1837" spans="2:35" x14ac:dyDescent="0.25">
       <c r="L1837" t="s">
         <v>22</v>
       </c>
       <c r="V1837">
-        <v>2314</v>
+        <v>761</v>
       </c>
     </row>
     <row r="1838" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B1838" t="s">
         <v>23</v>
       </c>
       <c r="M1838" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1839" spans="2:35" x14ac:dyDescent="0.25">
       <c r="D1839" t="s">
         <v>25</v>
       </c>
       <c r="G1839" t="s">
         <v>26</v>
       </c>
       <c r="O1839" t="s">
         <v>27</v>
       </c>
       <c r="V1839" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1840" spans="2:35" x14ac:dyDescent="0.25">
       <c r="AB1840" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="1841" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1841" t="s">
         <v>30</v>
       </c>
       <c r="H1841" t="s">
-        <v>45</v>
+        <v>390</v>
       </c>
       <c r="Q1841">
         <v>95</v>
       </c>
       <c r="W1841">
-        <v>297</v>
+        <v>759</v>
       </c>
       <c r="AC1841" s="3">
-        <v>1200</v>
+        <v>63900</v>
       </c>
     </row>
     <row r="1842" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1842" t="s">
         <v>32</v>
       </c>
       <c r="H1842" t="s">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="Q1842">
         <v>95</v>
       </c>
       <c r="W1842">
-        <v>92</v>
+        <v>451</v>
       </c>
       <c r="AC1842" s="3">
-        <v>1200</v>
+        <v>63900</v>
       </c>
     </row>
     <row r="1843" spans="2:35" x14ac:dyDescent="0.25">
       <c r="C1843" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="I1843">
         <v>7942113</v>
       </c>
       <c r="K1843" t="s">
         <v>19</v>
       </c>
       <c r="N1843">
-        <v>140766</v>
+        <v>140415</v>
       </c>
       <c r="P1843" s="2">
-        <v>42309</v>
+        <v>41817</v>
       </c>
       <c r="S1843" s="2">
-        <v>48669</v>
+        <v>47787</v>
       </c>
       <c r="U1843" t="s">
         <v>20</v>
       </c>
       <c r="AA1843" s="3">
-        <v>6650</v>
+        <v>2469</v>
       </c>
       <c r="AI1843" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1844" spans="2:35" x14ac:dyDescent="0.25">
       <c r="L1844" t="s">
         <v>22</v>
       </c>
       <c r="V1844">
-        <v>2465</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="1845" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B1845" t="s">
         <v>23</v>
       </c>
       <c r="M1845" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1846" spans="2:35" x14ac:dyDescent="0.25">
       <c r="D1846" t="s">
         <v>25</v>
       </c>
       <c r="G1846" t="s">
         <v>26</v>
       </c>
       <c r="O1846" t="s">
         <v>27</v>
       </c>
       <c r="V1846" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1847" spans="2:35" x14ac:dyDescent="0.25">
       <c r="AB1847" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="1848" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1848" t="s">
         <v>30</v>
       </c>
       <c r="H1848" t="s">
-        <v>179</v>
+        <v>31</v>
       </c>
       <c r="Q1848">
         <v>95</v>
       </c>
       <c r="W1848">
-        <v>235</v>
+        <v>4</v>
       </c>
       <c r="AC1848" s="3">
-        <v>6650</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="1849" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1849" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1849" t="s">
-        <v>285</v>
+        <v>46</v>
       </c>
       <c r="Q1849">
         <v>95</v>
       </c>
       <c r="W1849">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>6650</v>
+        <v>297</v>
+      </c>
+      <c r="AC1849">
+        <v>330</v>
       </c>
     </row>
     <row r="1850" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C1850" t="s">
-[...2 lines deleted...]
-      <c r="I1850">
+      <c r="E1850" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1850" t="s">
+        <v>391</v>
+      </c>
+      <c r="Q1850">
+        <v>95</v>
+      </c>
+      <c r="W1850">
+        <v>256</v>
+      </c>
+      <c r="AC1850" s="3">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="1851" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1851" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1851">
         <v>7942113</v>
       </c>
-      <c r="K1850" t="s">
+      <c r="K1851" t="s">
         <v>19</v>
       </c>
-      <c r="N1850">
-[...8 lines deleted...]
-      <c r="U1850" t="s">
+      <c r="N1851">
+        <v>140669</v>
+      </c>
+      <c r="P1851" s="2">
+        <v>42064</v>
+      </c>
+      <c r="S1851" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U1851" t="s">
         <v>20</v>
       </c>
-      <c r="AA1850" s="3">
-[...7 lines deleted...]
-      <c r="L1851" t="s">
+      <c r="AA1851" s="3">
+        <v>6150</v>
+      </c>
+      <c r="AI1851" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1852" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1852" t="s">
         <v>22</v>
       </c>
-      <c r="V1851">
-[...4 lines deleted...]
-      <c r="B1852" t="s">
+      <c r="V1852">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="1853" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1853" t="s">
         <v>23</v>
       </c>
-      <c r="M1852" t="s">
+      <c r="M1853" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1853" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1853" t="s">
+    <row r="1854" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1854" t="s">
         <v>25</v>
       </c>
-      <c r="G1853" t="s">
+      <c r="G1854" t="s">
         <v>26</v>
       </c>
-      <c r="O1853" t="s">
+      <c r="O1854" t="s">
         <v>27</v>
       </c>
-      <c r="V1853" t="s">
+      <c r="V1854" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1854" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1854" t="s">
+    <row r="1855" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1855" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1855" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1855" t="s">
+    <row r="1856" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1856" t="s">
         <v>30</v>
       </c>
-      <c r="H1855" t="s">
-[...5 lines deleted...]
-      <c r="W1855">
+      <c r="H1856" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1856">
+        <v>95</v>
+      </c>
+      <c r="W1856">
         <v>297</v>
       </c>
-      <c r="AC1855" s="3">
-[...4 lines deleted...]
-      <c r="R1856">
+      <c r="AC1856" s="3">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1857" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1857" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q1857">
+        <v>95</v>
+      </c>
+      <c r="W1857">
+        <v>628</v>
+      </c>
+      <c r="AC1857" s="3">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1858">
         <v>43</v>
       </c>
     </row>
-    <row r="1857" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="I1857" s="1" t="s">
+    <row r="1859" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1859" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1858" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1858" t="s">
+    <row r="1860" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1860" t="s">
         <v>1</v>
       </c>
-      <c r="F1858" t="s">
+      <c r="F1860" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1859" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1859" t="s">
+    <row r="1861" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1861" t="s">
         <v>3</v>
       </c>
-      <c r="F1859">
+      <c r="F1861">
         <v>67977322</v>
       </c>
-      <c r="AF1859" t="s">
+      <c r="AF1861" t="s">
         <v>4</v>
       </c>
-      <c r="AG1859" s="2">
-[...58 lines deleted...]
-        <v>20000</v>
+      <c r="AG1861" s="2">
+        <v>46296</v>
       </c>
     </row>
     <row r="1862" spans="1:35" x14ac:dyDescent="0.25">
       <c r="C1862" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="I1862">
+        <v>5</v>
+      </c>
+      <c r="I1862" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1862" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1862" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1862" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1862" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1862" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1862" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1862" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1862" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1862" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1862" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1862" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1863" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1863">
         <v>7942113</v>
       </c>
-      <c r="K1862" t="s">
+      <c r="K1863" t="s">
         <v>19</v>
       </c>
-      <c r="N1862">
-[...8 lines deleted...]
-      <c r="U1862" t="s">
+      <c r="N1863">
+        <v>140678</v>
+      </c>
+      <c r="P1863" s="2">
+        <v>42095</v>
+      </c>
+      <c r="S1863" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1863" t="s">
         <v>20</v>
       </c>
-      <c r="AA1862" s="3">
-[...7 lines deleted...]
-      <c r="L1863" t="s">
+      <c r="AA1863" s="3">
+        <v>1200</v>
+      </c>
+      <c r="AI1863" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1864" t="s">
         <v>22</v>
       </c>
-      <c r="V1863">
-[...4 lines deleted...]
-      <c r="B1864" t="s">
+      <c r="V1864">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1865" t="s">
         <v>23</v>
       </c>
-      <c r="M1864" t="s">
+      <c r="M1865" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1865" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D1865" t="s">
+    <row r="1866" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1866" t="s">
         <v>25</v>
       </c>
-      <c r="G1865" t="s">
+      <c r="G1866" t="s">
         <v>26</v>
       </c>
-      <c r="O1865" t="s">
+      <c r="O1866" t="s">
         <v>27</v>
       </c>
-      <c r="V1865" t="s">
+      <c r="V1866" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1866" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB1866" t="s">
+    <row r="1867" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1867" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>27547</v>
       </c>
     </row>
     <row r="1868" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1868" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1868" t="s">
-        <v>161</v>
+        <v>46</v>
       </c>
       <c r="Q1868">
         <v>95</v>
       </c>
       <c r="W1868">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="AC1868" s="3">
-        <v>27547</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="1869" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="C1869" t="s">
-[...2 lines deleted...]
-      <c r="I1869">
+      <c r="E1869" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1869" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q1869">
+        <v>95</v>
+      </c>
+      <c r="W1869">
+        <v>92</v>
+      </c>
+      <c r="AC1869" s="3">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1870" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1870">
         <v>7942113</v>
       </c>
-      <c r="K1869" t="s">
+      <c r="K1870" t="s">
         <v>19</v>
       </c>
-      <c r="N1869">
-[...8 lines deleted...]
-      <c r="U1869" t="s">
+      <c r="N1870">
+        <v>140766</v>
+      </c>
+      <c r="P1870" s="2">
+        <v>42309</v>
+      </c>
+      <c r="S1870" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U1870" t="s">
         <v>20</v>
       </c>
-      <c r="AA1869" s="3">
-[...7 lines deleted...]
-      <c r="L1870" t="s">
+      <c r="AA1870" s="3">
+        <v>6650</v>
+      </c>
+      <c r="AI1870" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1871" t="s">
         <v>22</v>
       </c>
-      <c r="V1870">
-[...4 lines deleted...]
-      <c r="B1871" t="s">
+      <c r="V1871">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1872" t="s">
         <v>23</v>
       </c>
-      <c r="M1871" t="s">
+      <c r="M1872" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1872" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D1872" t="s">
+    <row r="1873" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1873" t="s">
         <v>25</v>
       </c>
-      <c r="G1872" t="s">
+      <c r="G1873" t="s">
         <v>26</v>
       </c>
-      <c r="O1872" t="s">
+      <c r="O1873" t="s">
         <v>27</v>
       </c>
-      <c r="V1872" t="s">
+      <c r="V1873" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1873" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1873" t="s">
+    <row r="1874" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1874" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>172799</v>
       </c>
     </row>
     <row r="1875" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1875" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1875" t="s">
-        <v>102</v>
+        <v>179</v>
       </c>
       <c r="Q1875">
         <v>95</v>
       </c>
       <c r="W1875">
-        <v>481</v>
+        <v>235</v>
       </c>
       <c r="AC1875" s="3">
-        <v>172799</v>
+        <v>6650</v>
       </c>
     </row>
     <row r="1876" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C1876" t="s">
-[...2 lines deleted...]
-      <c r="I1876">
+      <c r="E1876" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1876" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q1876">
+        <v>95</v>
+      </c>
+      <c r="W1876">
+        <v>226</v>
+      </c>
+      <c r="AC1876" s="3">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="1877" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1877" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1877">
         <v>7942113</v>
       </c>
-      <c r="K1876" t="s">
+      <c r="K1877" t="s">
         <v>19</v>
       </c>
-      <c r="N1876">
-[...8 lines deleted...]
-      <c r="U1876" t="s">
+      <c r="N1877">
+        <v>140907</v>
+      </c>
+      <c r="P1877" s="2">
+        <v>43374</v>
+      </c>
+      <c r="S1877" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1877" t="s">
         <v>20</v>
       </c>
-      <c r="AA1876" s="3">
-[...7 lines deleted...]
-      <c r="L1877" t="s">
+      <c r="AA1877" s="3">
+        <v>20000</v>
+      </c>
+      <c r="AI1877" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1878" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1878" t="s">
         <v>22</v>
       </c>
-      <c r="V1877">
-[...4 lines deleted...]
-      <c r="B1878" t="s">
+      <c r="V1878">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="1879" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1879" t="s">
         <v>23</v>
       </c>
-      <c r="M1878" t="s">
+      <c r="M1879" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1879" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1879" t="s">
+    <row r="1880" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1880" t="s">
         <v>25</v>
       </c>
-      <c r="G1879" t="s">
+      <c r="G1880" t="s">
         <v>26</v>
       </c>
-      <c r="O1879" t="s">
+      <c r="O1880" t="s">
         <v>27</v>
       </c>
-      <c r="V1879" t="s">
+      <c r="V1880" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1880" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1880" t="s">
+    <row r="1881" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1881" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="1882" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1882" t="s">
         <v>30</v>
       </c>
       <c r="H1882" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q1882">
         <v>95</v>
       </c>
       <c r="W1882">
         <v>297</v>
       </c>
       <c r="AC1882" s="3">
-        <v>1740</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="1883" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1883" t="s">
         <v>32</v>
       </c>
       <c r="H1883" t="s">
-        <v>166</v>
+        <v>305</v>
       </c>
       <c r="Q1883">
         <v>95</v>
       </c>
       <c r="W1883">
-        <v>446</v>
+        <v>237</v>
       </c>
       <c r="AC1883" s="3">
-        <v>4636</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="1884" spans="2:35" x14ac:dyDescent="0.25">
       <c r="C1884" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="I1884">
         <v>7942113</v>
       </c>
       <c r="K1884" t="s">
         <v>19</v>
       </c>
       <c r="N1884">
-        <v>145168</v>
+        <v>140910</v>
       </c>
       <c r="P1884" s="2">
-        <v>46082</v>
+        <v>42309</v>
       </c>
       <c r="S1884" s="2">
-        <v>53417</v>
+        <v>48669</v>
       </c>
       <c r="U1884" t="s">
         <v>20</v>
       </c>
       <c r="AA1884" s="3">
-        <v>8500</v>
+        <v>27547</v>
       </c>
       <c r="AI1884" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1885" spans="2:35" x14ac:dyDescent="0.25">
       <c r="L1885" t="s">
         <v>22</v>
       </c>
       <c r="V1885">
-        <v>7213</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="1886" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B1886" t="s">
         <v>23</v>
       </c>
       <c r="M1886" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1887" spans="2:35" x14ac:dyDescent="0.25">
       <c r="D1887" t="s">
         <v>25</v>
       </c>
       <c r="G1887" t="s">
         <v>26</v>
       </c>
       <c r="O1887" t="s">
         <v>27</v>
       </c>
       <c r="V1887" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1888" spans="2:35" x14ac:dyDescent="0.25">
       <c r="AB1888" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="1889" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1889" t="s">
         <v>30</v>
       </c>
       <c r="H1889" t="s">
-        <v>45</v>
+        <v>179</v>
       </c>
       <c r="Q1889">
         <v>95</v>
       </c>
       <c r="W1889">
-        <v>297</v>
+        <v>235</v>
       </c>
       <c r="AC1889" s="3">
-        <v>8500</v>
+        <v>27547</v>
       </c>
     </row>
     <row r="1890" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1890" t="s">
         <v>32</v>
       </c>
       <c r="H1890" t="s">
-        <v>216</v>
+        <v>161</v>
       </c>
       <c r="Q1890">
         <v>95</v>
       </c>
       <c r="W1890">
-        <v>470</v>
+        <v>284</v>
       </c>
       <c r="AC1890" s="3">
-        <v>8500</v>
+        <v>27547</v>
       </c>
     </row>
     <row r="1891" spans="1:35" x14ac:dyDescent="0.25">
       <c r="C1891" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="I1891">
         <v>7942113</v>
       </c>
       <c r="K1891" t="s">
         <v>19</v>
       </c>
       <c r="N1891">
-        <v>145267</v>
+        <v>143077</v>
       </c>
       <c r="P1891" s="2">
-        <v>45047</v>
+        <v>43770</v>
       </c>
       <c r="S1891" s="2">
-        <v>47057</v>
+        <v>52915</v>
       </c>
       <c r="U1891" t="s">
         <v>20</v>
       </c>
       <c r="AA1891" s="3">
-        <v>30000</v>
+        <v>172799</v>
       </c>
       <c r="AI1891" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1892" spans="1:35" x14ac:dyDescent="0.25">
       <c r="L1892" t="s">
         <v>22</v>
       </c>
       <c r="V1892">
-        <v>853</v>
+        <v>6619</v>
       </c>
     </row>
     <row r="1893" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B1893" t="s">
         <v>23</v>
       </c>
       <c r="M1893" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1894" spans="1:35" x14ac:dyDescent="0.25">
       <c r="D1894" t="s">
         <v>25</v>
       </c>
       <c r="G1894" t="s">
         <v>26</v>
       </c>
       <c r="O1894" t="s">
         <v>27</v>
       </c>
       <c r="V1894" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1895" spans="1:35" x14ac:dyDescent="0.25">
       <c r="AB1895" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="1896" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="R1896">
+      <c r="E1896" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1896" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q1896">
+        <v>95</v>
+      </c>
+      <c r="W1896">
+        <v>754</v>
+      </c>
+      <c r="AC1896" s="3">
+        <v>172799</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1897" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1897" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1897">
+        <v>95</v>
+      </c>
+      <c r="W1897">
+        <v>481</v>
+      </c>
+      <c r="AC1897" s="3">
+        <v>172799</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1898">
         <v>44</v>
       </c>
     </row>
-    <row r="1897" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="I1897" s="1" t="s">
+    <row r="1899" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1899" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1898" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1898" t="s">
+    <row r="1900" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1900" t="s">
         <v>1</v>
       </c>
-      <c r="F1898" t="s">
+      <c r="F1900" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1899" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1899" t="s">
+    <row r="1901" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1901" t="s">
         <v>3</v>
       </c>
-      <c r="F1899">
+      <c r="F1901">
         <v>67977322</v>
       </c>
-      <c r="AF1899" t="s">
+      <c r="AF1901" t="s">
         <v>4</v>
       </c>
-      <c r="AG1899" s="2">
-[...4 lines deleted...]
-      <c r="C1900" t="s">
+      <c r="AG1901" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1902" t="s">
         <v>5</v>
       </c>
-      <c r="I1900" t="s">
+      <c r="I1902" t="s">
         <v>6</v>
       </c>
-      <c r="J1900" t="s">
+      <c r="J1902" t="s">
         <v>7</v>
       </c>
-      <c r="L1900" t="s">
+      <c r="L1902" t="s">
         <v>8</v>
       </c>
-      <c r="N1900" t="s">
+      <c r="N1902" t="s">
         <v>9</v>
       </c>
-      <c r="P1900" t="s">
+      <c r="P1902" t="s">
         <v>10</v>
       </c>
-      <c r="S1900" t="s">
+      <c r="S1902" t="s">
         <v>11</v>
       </c>
-      <c r="T1900" s="1" t="s">
+      <c r="T1902" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V1900" t="s">
+      <c r="V1902" t="s">
         <v>13</v>
       </c>
-      <c r="X1900" t="s">
+      <c r="X1902" t="s">
         <v>14</v>
       </c>
-      <c r="Z1900" t="s">
+      <c r="Z1902" t="s">
         <v>15</v>
       </c>
-      <c r="AD1900" t="s">
+      <c r="AD1902" t="s">
         <v>16</v>
       </c>
-      <c r="AH1900" t="s">
+      <c r="AH1902" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1901" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1901" t="s">
+    <row r="1903" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1903" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1903">
+        <v>7942113</v>
+      </c>
+      <c r="K1903" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1903">
+        <v>143460</v>
+      </c>
+      <c r="P1903" s="2">
+        <v>43922</v>
+      </c>
+      <c r="S1903" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1903" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1903" s="3">
+        <v>3000</v>
+      </c>
+      <c r="AI1903" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1904" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1904">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="1905" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1905" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1905" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1906" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1906" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1906" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1906" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1906" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1907" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1907" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1908" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1908" t="s">
         <v>30</v>
       </c>
-      <c r="H1901" t="s">
-[...107 lines deleted...]
-        <v>29</v>
+      <c r="H1908" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1908">
+        <v>95</v>
+      </c>
+      <c r="W1908">
+        <v>543</v>
+      </c>
+      <c r="AC1908" s="3">
+        <v>1260</v>
       </c>
     </row>
     <row r="1909" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1909" t="s">
         <v>30</v>
       </c>
       <c r="H1909" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="Q1909">
         <v>95</v>
       </c>
       <c r="W1909">
-        <v>564</v>
+        <v>297</v>
       </c>
       <c r="AC1909" s="3">
-        <v>6000</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="1910" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1910" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H1910" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="Q1910">
         <v>95</v>
       </c>
       <c r="W1910">
-        <v>75</v>
+        <v>446</v>
       </c>
       <c r="AC1910" s="3">
-        <v>4000</v>
+        <v>4636</v>
       </c>
     </row>
     <row r="1911" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1911" t="s">
-[...12 lines deleted...]
-        <v>7840</v>
+      <c r="C1911" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1911">
+        <v>7942113</v>
+      </c>
+      <c r="K1911" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1911">
+        <v>145168</v>
+      </c>
+      <c r="P1911" s="2">
+        <v>46082</v>
+      </c>
+      <c r="S1911" s="2">
+        <v>53417</v>
+      </c>
+      <c r="U1911" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1911" s="3">
+        <v>8500</v>
+      </c>
+      <c r="AI1911" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="1912" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1912" t="s">
-[...12 lines deleted...]
-        <v>4000</v>
+      <c r="L1912" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1912">
+        <v>7121</v>
       </c>
     </row>
     <row r="1913" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1913" t="s">
-[...12 lines deleted...]
-        <v>30160</v>
+      <c r="B1913" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1913" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="1914" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1914" t="s">
-[...12 lines deleted...]
-        <v>30160</v>
+      <c r="D1914" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1914" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1914" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1914" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="1915" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1915" t="s">
-[...12 lines deleted...]
-        <v>6540</v>
+      <c r="AB1915" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="1916" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1916" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1916" t="s">
-        <v>161</v>
+        <v>46</v>
       </c>
       <c r="Q1916">
         <v>95</v>
       </c>
       <c r="W1916">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="AC1916" s="3">
-        <v>15300</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="1917" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C1917" t="s">
-[...2 lines deleted...]
-      <c r="I1917">
+      <c r="E1917" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1917" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q1917">
+        <v>95</v>
+      </c>
+      <c r="W1917">
+        <v>470</v>
+      </c>
+      <c r="AC1917" s="3">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="1918" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1918" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1918">
         <v>7942113</v>
       </c>
-      <c r="K1917" t="s">
+      <c r="K1918" t="s">
         <v>19</v>
       </c>
-      <c r="N1917">
-[...8 lines deleted...]
-      <c r="U1917" t="s">
+      <c r="N1918">
+        <v>145267</v>
+      </c>
+      <c r="P1918" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S1918" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1918" t="s">
         <v>20</v>
       </c>
-      <c r="AA1917" s="3">
-[...7 lines deleted...]
-      <c r="L1918" t="s">
+      <c r="AA1918" s="3">
+        <v>30000</v>
+      </c>
+      <c r="AI1918" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1919" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1919" t="s">
         <v>22</v>
       </c>
-      <c r="V1918">
-[...4 lines deleted...]
-      <c r="B1919" t="s">
+      <c r="V1919">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1920" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1920" t="s">
         <v>23</v>
       </c>
-      <c r="M1919" t="s">
+      <c r="M1920" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1920" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1920" t="s">
+    <row r="1921" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1921" t="s">
         <v>25</v>
       </c>
-      <c r="G1920" t="s">
+      <c r="G1921" t="s">
         <v>26</v>
       </c>
-      <c r="O1920" t="s">
+      <c r="O1921" t="s">
         <v>27</v>
       </c>
-      <c r="V1920" t="s">
+      <c r="V1921" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1921" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1921" t="s">
+    <row r="1922" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1922" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>2873</v>
       </c>
     </row>
     <row r="1923" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1923" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1923" t="s">
-        <v>161</v>
+        <v>46</v>
       </c>
       <c r="Q1923">
         <v>95</v>
       </c>
       <c r="W1923">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="AC1923" s="3">
-        <v>2873</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="1924" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C1924" t="s">
-[...2 lines deleted...]
-      <c r="I1924">
+      <c r="E1924" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1924" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q1924">
+        <v>95</v>
+      </c>
+      <c r="W1924">
+        <v>674</v>
+      </c>
+      <c r="AC1924" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="1925" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1925" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1925" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1925">
+        <v>95</v>
+      </c>
+      <c r="W1925">
+        <v>481</v>
+      </c>
+      <c r="AC1925" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="1926" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1926" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1926">
         <v>7942113</v>
       </c>
-      <c r="K1924" t="s">
+      <c r="K1926" t="s">
         <v>19</v>
       </c>
-      <c r="N1924">
-[...8 lines deleted...]
-      <c r="U1924" t="s">
+      <c r="N1926">
+        <v>145268</v>
+      </c>
+      <c r="P1926" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S1926" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1926" t="s">
         <v>20</v>
       </c>
-      <c r="AA1924" s="3">
-[...7 lines deleted...]
-      <c r="L1925" t="s">
+      <c r="AA1926" s="3">
+        <v>52000</v>
+      </c>
+      <c r="AI1926" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1927" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1927" t="s">
         <v>22</v>
       </c>
-      <c r="V1925">
-[...4 lines deleted...]
-      <c r="B1926" t="s">
+      <c r="V1927">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="1928" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1928" t="s">
         <v>23</v>
       </c>
-      <c r="M1926" t="s">
+      <c r="M1928" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1927" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1927" t="s">
+    <row r="1929" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1929" t="s">
         <v>25</v>
       </c>
-      <c r="G1927" t="s">
+      <c r="G1929" t="s">
         <v>26</v>
       </c>
-      <c r="O1927" t="s">
+      <c r="O1929" t="s">
         <v>27</v>
       </c>
-      <c r="V1927" t="s">
+      <c r="V1929" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1928" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1928" t="s">
+    <row r="1930" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1930" t="s">
         <v>29</v>
-      </c>
-[...32 lines deleted...]
-        <v>6430</v>
       </c>
     </row>
     <row r="1931" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1931" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1931" t="s">
-        <v>302</v>
+        <v>99</v>
       </c>
       <c r="Q1931">
         <v>95</v>
       </c>
       <c r="W1931">
+        <v>564</v>
+      </c>
+      <c r="AC1931" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="1932" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1932" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1932" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q1932">
+        <v>95</v>
+      </c>
+      <c r="W1932">
+        <v>75</v>
+      </c>
+      <c r="AC1932" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1933" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1933" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1933" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q1933">
+        <v>95</v>
+      </c>
+      <c r="W1933">
+        <v>80</v>
+      </c>
+      <c r="AC1933" s="3">
+        <v>7840</v>
+      </c>
+    </row>
+    <row r="1934" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1934" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1934" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1934">
+        <v>95</v>
+      </c>
+      <c r="W1934">
+        <v>543</v>
+      </c>
+      <c r="AC1934" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1935" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1935" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1935" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1935">
+        <v>95</v>
+      </c>
+      <c r="W1935">
+        <v>297</v>
+      </c>
+      <c r="AC1935" s="3">
+        <v>30160</v>
+      </c>
+    </row>
+    <row r="1936" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1936" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1936" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q1936">
+        <v>95</v>
+      </c>
+      <c r="W1936">
+        <v>640</v>
+      </c>
+      <c r="AC1936" s="3">
+        <v>30160</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1937" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1937" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1937">
+        <v>95</v>
+      </c>
+      <c r="W1937">
+        <v>481</v>
+      </c>
+      <c r="AC1937" s="3">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1938" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1938" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1938">
+        <v>95</v>
+      </c>
+      <c r="W1938">
+        <v>284</v>
+      </c>
+      <c r="AC1938" s="3">
+        <v>15300</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1939">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1940" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1941" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1941" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1942" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1942">
+        <v>67977322</v>
+      </c>
+      <c r="AF1942" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1942" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1943" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1943" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1943" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1943" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1943" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1943" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1943" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1943" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1943" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1943" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1943" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1943" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1943" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1944" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1944">
+        <v>7942113</v>
+      </c>
+      <c r="K1944" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1944">
+        <v>145550</v>
+      </c>
+      <c r="P1944" s="2">
+        <v>45232</v>
+      </c>
+      <c r="S1944" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U1944" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1944" s="3">
+        <v>2873</v>
+      </c>
+      <c r="AI1944" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1945" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1945">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1946" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1946" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1947" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1947" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1947" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1947" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1948" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1949" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1949" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q1949">
+        <v>95</v>
+      </c>
+      <c r="W1949">
+        <v>235</v>
+      </c>
+      <c r="AC1949" s="3">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1950" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1950" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1950">
+        <v>95</v>
+      </c>
+      <c r="W1950">
+        <v>284</v>
+      </c>
+      <c r="AC1950" s="3">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1951" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1951">
+        <v>7942113</v>
+      </c>
+      <c r="K1951" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1951">
+        <v>145551</v>
+      </c>
+      <c r="P1951" s="2">
+        <v>45232</v>
+      </c>
+      <c r="S1951" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1951" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1951" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI1951" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1952" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1952">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="1953" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1953" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1953" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1954" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1954" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1954" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1954" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1954" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1955" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1955" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1956" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1956" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1956" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1956">
+        <v>95</v>
+      </c>
+      <c r="W1956">
+        <v>297</v>
+      </c>
+      <c r="AC1956" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1957" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1957" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1957" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q1957">
+        <v>95</v>
+      </c>
+      <c r="W1957">
+        <v>247</v>
+      </c>
+      <c r="AC1957" s="3">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="1958" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1958" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1958" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q1958">
+        <v>95</v>
+      </c>
+      <c r="W1958">
         <v>237</v>
       </c>
-      <c r="AC1931" s="3">
+      <c r="AC1958" s="3">
         <v>3570</v>
       </c>
     </row>
-    <row r="1932" spans="2:35" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I1932">
+    <row r="1959" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1959" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1959">
         <v>7942113</v>
       </c>
-      <c r="K1932" t="s">
+      <c r="K1959" t="s">
         <v>19</v>
       </c>
-      <c r="N1932">
+      <c r="N1959">
         <v>145648</v>
       </c>
-      <c r="P1932" s="2">
+      <c r="P1959" s="2">
         <v>45295</v>
       </c>
-      <c r="S1932" s="2">
+      <c r="S1959" s="2">
         <v>45838</v>
       </c>
-      <c r="U1932" t="s">
+      <c r="U1959" t="s">
         <v>20</v>
       </c>
-      <c r="AA1932" s="3">
+      <c r="AA1959" s="3">
         <v>94000</v>
       </c>
-      <c r="AI1932" t="s">
+      <c r="AI1959" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="1933" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="L1933" t="s">
+    <row r="1960" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1960" t="s">
         <v>22</v>
       </c>
-      <c r="V1933">
+      <c r="V1960">
         <v>31</v>
       </c>
     </row>
-    <row r="1934" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="B1934" t="s">
+    <row r="1961" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1961" t="s">
         <v>23</v>
       </c>
-      <c r="M1934" t="s">
+      <c r="M1961" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1935" spans="2:35" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="J1936" s="1" t="s">
+    <row r="1962" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1962" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1962" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1962" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1962" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1963" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1963" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1964" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1964" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1964" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1964">
+        <v>95</v>
+      </c>
+      <c r="W1964">
+        <v>297</v>
+      </c>
+      <c r="AC1964" s="3">
+        <v>94000</v>
+      </c>
+    </row>
+    <row r="1965" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1965" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1965" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q1965">
+        <v>95</v>
+      </c>
+      <c r="W1965">
+        <v>258</v>
+      </c>
+      <c r="AC1965" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1966" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1966" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1966" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q1966">
+        <v>95</v>
+      </c>
+      <c r="W1966">
+        <v>247</v>
+      </c>
+      <c r="AC1966" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="1967" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1967" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1967" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q1967">
+        <v>95</v>
+      </c>
+      <c r="W1967">
+        <v>229</v>
+      </c>
+      <c r="AC1967" s="3">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="1968" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1968" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1968" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q1968">
+        <v>95</v>
+      </c>
+      <c r="W1968">
+        <v>218</v>
+      </c>
+      <c r="AC1968" s="3">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1969" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1969" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1969">
+        <v>95</v>
+      </c>
+      <c r="W1969">
+        <v>284</v>
+      </c>
+      <c r="AC1969" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1970" t="s">
+        <v>392</v>
+      </c>
+      <c r="I1970">
+        <v>7939069</v>
+      </c>
+      <c r="K1970" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1970">
+        <v>139525</v>
+      </c>
+      <c r="P1970" s="2">
+        <v>41030</v>
+      </c>
+      <c r="S1970" s="2">
+        <v>42855</v>
+      </c>
+      <c r="U1970" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1970" s="3">
+        <v>4311</v>
+      </c>
+      <c r="AI1970" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="L1971" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1971">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1972" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1972" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1973" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1973" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1973" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1973" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AB1974" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1975" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1975" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1975">
+        <v>95</v>
+      </c>
+      <c r="W1975">
+        <v>543</v>
+      </c>
+      <c r="AC1975" s="3">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1976" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1976" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q1976">
+        <v>95</v>
+      </c>
+      <c r="W1976">
+        <v>555</v>
+      </c>
+      <c r="AC1976" s="3">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1977">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1978" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1937" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1937" t="s">
+    <row r="1979" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1979" t="s">
         <v>1</v>
       </c>
-      <c r="G1937" t="s">
+      <c r="G1979" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1938" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1938" t="s">
+    <row r="1980" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1980" t="s">
         <v>3</v>
       </c>
-      <c r="G1938">
+      <c r="G1980">
         <v>67977322</v>
       </c>
-      <c r="AH1938" t="s">
+      <c r="AH1980" t="s">
         <v>4</v>
       </c>
-      <c r="AI1938" s="2">
-[...4 lines deleted...]
-      <c r="C1939" t="s">
+      <c r="AI1980" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1981" t="s">
         <v>5</v>
       </c>
-      <c r="J1939" t="s">
+      <c r="J1981" t="s">
         <v>6</v>
       </c>
-      <c r="K1939" t="s">
+      <c r="K1981" t="s">
         <v>7</v>
       </c>
-      <c r="M1939" t="s">
+      <c r="M1981" t="s">
         <v>8</v>
       </c>
-      <c r="O1939" t="s">
+      <c r="O1981" t="s">
         <v>9</v>
       </c>
-      <c r="Q1939" t="s">
+      <c r="Q1981" t="s">
         <v>10</v>
       </c>
-      <c r="U1939" t="s">
+      <c r="U1981" t="s">
         <v>11</v>
       </c>
-      <c r="V1939" s="1" t="s">
+      <c r="V1981" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X1939" t="s">
+      <c r="X1981" t="s">
         <v>13</v>
       </c>
-      <c r="Z1939" t="s">
+      <c r="Z1981" t="s">
         <v>14</v>
       </c>
-      <c r="AB1939" t="s">
+      <c r="AB1981" t="s">
         <v>15</v>
       </c>
-      <c r="AF1939" t="s">
+      <c r="AF1981" t="s">
         <v>16</v>
       </c>
-      <c r="AJ1939" t="s">
+      <c r="AJ1981" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1940" spans="1:37" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="E1942" t="s">
+    <row r="1982" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1982" t="s">
+        <v>283</v>
+      </c>
+      <c r="J1982">
+        <v>118254781</v>
+      </c>
+      <c r="L1982" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1982">
+        <v>146940</v>
+      </c>
+      <c r="Q1982" s="2">
+        <v>46101</v>
+      </c>
+      <c r="U1982" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W1982" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1982" s="3">
+        <v>20000</v>
+      </c>
+      <c r="AK1982" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1983" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1983">
         <v>30</v>
       </c>
-      <c r="I1942" t="s">
-[...135 lines deleted...]
-      <c r="B1950" t="s">
+    </row>
+    <row r="1984" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1984" t="s">
         <v>23</v>
       </c>
-      <c r="N1950" t="s">
+      <c r="N1984" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1951" spans="1:37" x14ac:dyDescent="0.25">
-[...406 lines deleted...]
-    <row r="1985" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="1985" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D1985" t="s">
         <v>25</v>
       </c>
-      <c r="G1985" t="s">
+      <c r="H1985" t="s">
         <v>26</v>
       </c>
-      <c r="O1985" t="s">
+      <c r="P1985" t="s">
         <v>27</v>
       </c>
-      <c r="V1985" t="s">
+      <c r="X1985" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1986" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1986" t="s">
+    <row r="1986" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1986" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1987" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="1987" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1987" t="s">
         <v>30</v>
       </c>
-      <c r="H1987" t="s">
+      <c r="I1987" t="s">
         <v>37</v>
       </c>
-      <c r="Q1987">
-[...2 lines deleted...]
-      <c r="W1987">
+      <c r="S1987">
+        <v>95</v>
+      </c>
+      <c r="Y1987">
         <v>543</v>
       </c>
-      <c r="AC1987" s="3">
-[...3 lines deleted...]
-    <row r="1988" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AE1987" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1988" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1988" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1988" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1988">
+        <v>95</v>
+      </c>
+      <c r="Y1988">
+        <v>550</v>
+      </c>
+      <c r="AE1988" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1989" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1989" t="s">
+        <v>394</v>
+      </c>
+      <c r="J1989">
+        <v>131075863</v>
+      </c>
+      <c r="L1989" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1989">
+        <v>100084</v>
+      </c>
+      <c r="Q1989" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1989" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1989" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1989">
+        <v>525</v>
+      </c>
+      <c r="AK1989" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1990" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1990" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1990">
+        <v>5874</v>
+      </c>
+    </row>
+    <row r="1991" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1991" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1991" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1992" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1992" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1993" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1993" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1994" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1994" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1995" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1995" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1996" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1996" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1996" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1996" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1996" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1997" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1997" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1998" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1998" t="s">
         <v>30</v>
       </c>
-      <c r="H1988" t="s">
-[...22 lines deleted...]
-      <c r="W1989">
+      <c r="I1998" t="s">
+        <v>234</v>
+      </c>
+      <c r="S1998">
+        <v>95</v>
+      </c>
+      <c r="Y1998">
+        <v>61</v>
+      </c>
+      <c r="AE1998">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="1999" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1999" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1999" t="s">
+        <v>77</v>
+      </c>
+      <c r="S1999">
+        <v>95</v>
+      </c>
+      <c r="Y1999">
         <v>355</v>
       </c>
-      <c r="AC1989" s="3">
+      <c r="AE1999">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="2000" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2000" t="s">
+        <v>394</v>
+      </c>
+      <c r="J2000">
+        <v>131075863</v>
+      </c>
+      <c r="L2000" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2000">
+        <v>100141</v>
+      </c>
+      <c r="Q2000" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U2000" s="2">
+        <v>44165</v>
+      </c>
+      <c r="W2000" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2000" s="3">
         <v>2250</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="L1991" t="s">
+      <c r="AK2000" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2001" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2001" t="s">
         <v>22</v>
       </c>
-      <c r="V1991">
-[...4 lines deleted...]
-      <c r="B1992" t="s">
+      <c r="X2001">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2002" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2002" t="s">
         <v>23</v>
       </c>
-      <c r="M1992" t="s">
+      <c r="N2002" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1993" spans="2:35" x14ac:dyDescent="0.25">
-[...59 lines deleted...]
-      <c r="K1997" t="s">
+    <row r="2003" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2003" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2004" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2004" t="s">
         <v>19</v>
       </c>
-      <c r="N1997">
-[...94 lines deleted...]
-      <c r="K2004" t="s">
+    </row>
+    <row r="2005" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2005" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2006" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2006" t="s">
         <v>19</v>
       </c>
-      <c r="N2004">
-[...34 lines deleted...]
-    <row r="2007" spans="2:35" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2007" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D2007" t="s">
         <v>25</v>
       </c>
-      <c r="G2007" t="s">
+      <c r="H2007" t="s">
         <v>26</v>
       </c>
-      <c r="O2007" t="s">
+      <c r="P2007" t="s">
         <v>27</v>
       </c>
-      <c r="V2007" t="s">
+      <c r="X2007" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2008" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB2008" t="s">
+    <row r="2008" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2008" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2009" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="2009" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2009" t="s">
         <v>30</v>
       </c>
-      <c r="H2009" t="s">
-[...5 lines deleted...]
-      <c r="W2009">
+      <c r="I2009" t="s">
+        <v>37</v>
+      </c>
+      <c r="S2009">
+        <v>95</v>
+      </c>
+      <c r="Y2009">
+        <v>543</v>
+      </c>
+      <c r="AE2009" s="3">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="2010" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2010" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2010" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2010">
+        <v>95</v>
+      </c>
+      <c r="Y2010">
         <v>297</v>
       </c>
-      <c r="AC2009" s="3">
-[...39 lines deleted...]
-      <c r="U2011" t="s">
+      <c r="AE2010" s="3">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="2011" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2011" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2011" t="s">
+        <v>77</v>
+      </c>
+      <c r="S2011">
+        <v>95</v>
+      </c>
+      <c r="Y2011">
+        <v>355</v>
+      </c>
+      <c r="AE2011" s="3">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="2012" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2012" t="s">
+        <v>395</v>
+      </c>
+      <c r="J2012">
+        <v>612075846</v>
+      </c>
+      <c r="L2012" t="s">
         <v>20</v>
       </c>
-      <c r="AA2011" s="3">
-[...7 lines deleted...]
-      <c r="L2012" t="s">
+      <c r="O2012">
+        <v>145724</v>
+      </c>
+      <c r="Q2012" s="2">
+        <v>45383</v>
+      </c>
+      <c r="U2012" s="2">
+        <v>56339</v>
+      </c>
+      <c r="W2012" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2012" s="3">
+        <v>6000</v>
+      </c>
+      <c r="AK2012" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="2013" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2013" t="s">
         <v>22</v>
       </c>
-      <c r="V2012">
-[...4 lines deleted...]
-      <c r="B2013" t="s">
+      <c r="X2013">
+        <v>10043</v>
+      </c>
+    </row>
+    <row r="2014" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2014" t="s">
         <v>23</v>
       </c>
-      <c r="M2013" t="s">
+      <c r="N2014" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2014" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D2014" t="s">
+    <row r="2015" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2015" t="s">
         <v>25</v>
       </c>
-      <c r="G2014" t="s">
+      <c r="H2015" t="s">
         <v>26</v>
       </c>
-      <c r="O2014" t="s">
+      <c r="P2015" t="s">
         <v>27</v>
       </c>
-      <c r="V2014" t="s">
+      <c r="X2015" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2015" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB2015" t="s">
+    <row r="2016" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2016" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>6805</v>
       </c>
     </row>
     <row r="2017" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2017" t="s">
-        <v>32</v>
-[...11 lines deleted...]
-        <v>6805</v>
+        <v>30</v>
+      </c>
+      <c r="I2017" t="s">
+        <v>31</v>
+      </c>
+      <c r="S2017">
+        <v>95</v>
+      </c>
+      <c r="Y2017">
+        <v>4</v>
+      </c>
+      <c r="AE2017" s="3">
+        <v>6000</v>
       </c>
     </row>
     <row r="2018" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R2018">
+      <c r="E2018" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2018" t="s">
+        <v>33</v>
+      </c>
+      <c r="S2018">
+        <v>95</v>
+      </c>
+      <c r="Y2018">
+        <v>92</v>
+      </c>
+      <c r="AE2018" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2019" t="s">
+        <v>231</v>
+      </c>
+      <c r="J2019">
+        <v>837565548</v>
+      </c>
+      <c r="L2019" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2019">
+        <v>134972</v>
+      </c>
+      <c r="Q2019" s="2">
+        <v>39022</v>
+      </c>
+      <c r="U2019" s="2">
+        <v>53417</v>
+      </c>
+      <c r="W2019" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2019" s="3">
+        <v>9500</v>
+      </c>
+      <c r="AK2019" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2020" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2020">
+        <v>7121</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2021" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2021" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2022">
         <v>47</v>
       </c>
     </row>
-    <row r="2019" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J2019" s="1" t="s">
+    <row r="2023" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2023" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2020" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2020" t="s">
+    <row r="2024" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2024" t="s">
         <v>1</v>
       </c>
-      <c r="G2020" t="s">
+      <c r="G2024" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2021" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2021" t="s">
+    <row r="2025" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2025" t="s">
         <v>3</v>
       </c>
-      <c r="G2021">
+      <c r="G2025">
         <v>67977322</v>
       </c>
-      <c r="AH2021" t="s">
+      <c r="AH2025" t="s">
         <v>4</v>
       </c>
-      <c r="AI2021" s="2">
-[...4 lines deleted...]
-      <c r="C2022" t="s">
+      <c r="AI2025" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2026" t="s">
         <v>5</v>
       </c>
-      <c r="J2022" t="s">
+      <c r="J2026" t="s">
         <v>6</v>
       </c>
-      <c r="K2022" t="s">
+      <c r="K2026" t="s">
         <v>7</v>
       </c>
-      <c r="M2022" t="s">
+      <c r="M2026" t="s">
         <v>8</v>
       </c>
-      <c r="O2022" t="s">
+      <c r="O2026" t="s">
         <v>9</v>
       </c>
-      <c r="Q2022" t="s">
+      <c r="Q2026" t="s">
         <v>10</v>
       </c>
-      <c r="U2022" t="s">
+      <c r="U2026" t="s">
         <v>11</v>
       </c>
-      <c r="V2022" s="1" t="s">
+      <c r="V2026" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X2022" t="s">
+      <c r="X2026" t="s">
         <v>13</v>
       </c>
-      <c r="Z2022" t="s">
+      <c r="Z2026" t="s">
         <v>14</v>
       </c>
-      <c r="AB2022" t="s">
+      <c r="AB2026" t="s">
         <v>15</v>
       </c>
-      <c r="AF2022" t="s">
+      <c r="AF2026" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2022" t="s">
+      <c r="AJ2026" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2023" spans="1:37" x14ac:dyDescent="0.25">
-[...48 lines deleted...]
-    </row>
     <row r="2027" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R2027" t="s">
-        <v>19</v>
+      <c r="D2027" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2027" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2027" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2027" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="2028" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D2028" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="AD2028" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="2029" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD2029" t="s">
-        <v>29</v>
+      <c r="E2029" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2029" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2029">
+        <v>95</v>
+      </c>
+      <c r="Y2029">
+        <v>297</v>
+      </c>
+      <c r="AE2029" s="3">
+        <v>9500</v>
       </c>
     </row>
     <row r="2030" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2030" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2030" t="s">
+        <v>393</v>
+      </c>
+      <c r="S2030">
+        <v>95</v>
+      </c>
+      <c r="Y2030">
+        <v>555</v>
+      </c>
+      <c r="AE2030" s="3">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2031" t="s">
+        <v>231</v>
+      </c>
+      <c r="J2031">
+        <v>837565548</v>
+      </c>
+      <c r="L2031" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2031">
+        <v>135526</v>
+      </c>
+      <c r="Q2031" s="2">
+        <v>39539</v>
+      </c>
+      <c r="U2031" s="2">
+        <v>53417</v>
+      </c>
+      <c r="W2031" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2031" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK2031" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2032" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2032">
+        <v>7121</v>
+      </c>
+    </row>
+    <row r="2033" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2033" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2033" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2034" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2034" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2034" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2034" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2034" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2035" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2035" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2036" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2036" t="s">
         <v>30</v>
       </c>
-      <c r="I2030" t="s">
-[...5 lines deleted...]
-      <c r="Y2030">
+      <c r="I2036" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2036">
+        <v>95</v>
+      </c>
+      <c r="Y2036">
+        <v>297</v>
+      </c>
+      <c r="AE2036" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="2037" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2037" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2037" t="s">
+        <v>393</v>
+      </c>
+      <c r="S2037">
+        <v>95</v>
+      </c>
+      <c r="Y2037">
+        <v>555</v>
+      </c>
+      <c r="AE2037" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="2038" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2038" t="s">
+        <v>231</v>
+      </c>
+      <c r="J2038">
+        <v>837565548</v>
+      </c>
+      <c r="L2038" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2038">
+        <v>143724</v>
+      </c>
+      <c r="Q2038" s="2">
+        <v>44136</v>
+      </c>
+      <c r="U2038" s="2">
+        <v>44286</v>
+      </c>
+      <c r="W2038" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2038" s="3">
+        <v>6805</v>
+      </c>
+      <c r="AK2038" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2039" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2039" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2039">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2040" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2040" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2040" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2041" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2041" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2041" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2041" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2041" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2042" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2042" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2043" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2043" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2043" t="s">
+        <v>118</v>
+      </c>
+      <c r="S2043">
+        <v>95</v>
+      </c>
+      <c r="Y2043">
+        <v>415</v>
+      </c>
+      <c r="AE2043" s="3">
+        <v>6805</v>
+      </c>
+    </row>
+    <row r="2044" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2044" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2044" t="s">
+        <v>62</v>
+      </c>
+      <c r="S2044">
+        <v>95</v>
+      </c>
+      <c r="Y2044">
+        <v>426</v>
+      </c>
+      <c r="AE2044" s="3">
+        <v>6805</v>
+      </c>
+    </row>
+    <row r="2045" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2045" t="s">
+        <v>396</v>
+      </c>
+      <c r="J2045">
+        <v>959415852</v>
+      </c>
+      <c r="L2045" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2045">
+        <v>100046</v>
+      </c>
+      <c r="Q2045" s="2">
+        <v>33390</v>
+      </c>
+      <c r="U2045" s="2">
+        <v>39629</v>
+      </c>
+      <c r="W2045" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2045" s="3">
+        <v>59696</v>
+      </c>
+      <c r="AK2045" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2046" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2046" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2046">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2047" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2047" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2047" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2048" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2048" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="2049" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2049" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2050" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2050" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2050" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2050" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2050" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2051" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2051" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2052" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2052" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2052" t="s">
+        <v>44</v>
+      </c>
+      <c r="S2052">
+        <v>95</v>
+      </c>
+      <c r="Y2052">
         <v>80</v>
       </c>
-      <c r="AE2030" s="3">
+      <c r="AE2052" s="3">
         <v>9880</v>
       </c>
     </row>
-    <row r="2031" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E2031" t="s">
+    <row r="2053" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2053" t="s">
         <v>30</v>
       </c>
-      <c r="I2031" t="s">
+      <c r="I2053" t="s">
         <v>37</v>
       </c>
-      <c r="S2031">
-[...2 lines deleted...]
-      <c r="Y2031">
+      <c r="S2053">
+        <v>95</v>
+      </c>
+      <c r="Y2053">
         <v>543</v>
       </c>
-      <c r="AE2031" s="3">
+      <c r="AE2053" s="3">
         <v>14032</v>
       </c>
     </row>
-    <row r="2032" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E2032" t="s">
+    <row r="2054" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2054" t="s">
         <v>30</v>
       </c>
-      <c r="I2032" t="s">
-[...5 lines deleted...]
-      <c r="Y2032">
+      <c r="I2054" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2054">
+        <v>95</v>
+      </c>
+      <c r="Y2054">
         <v>297</v>
       </c>
-      <c r="AE2032" s="3">
+      <c r="AE2054" s="3">
         <v>35784</v>
       </c>
     </row>
-    <row r="2033" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I2033" t="s">
+    <row r="2055" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2055" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2055" t="s">
         <v>110</v>
       </c>
-      <c r="S2033">
-[...2 lines deleted...]
-      <c r="Y2033">
+      <c r="S2055">
+        <v>95</v>
+      </c>
+      <c r="Y2055">
         <v>459</v>
       </c>
-      <c r="AE2033" s="3">
+      <c r="AE2055" s="3">
         <v>59696</v>
       </c>
     </row>
-    <row r="2034" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="J2034">
+    <row r="2056" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2056" t="s">
+        <v>396</v>
+      </c>
+      <c r="J2056">
         <v>959415852</v>
       </c>
-      <c r="L2034" t="s">
+      <c r="L2056" t="s">
         <v>19</v>
       </c>
-      <c r="O2034">
+      <c r="O2056">
         <v>100061</v>
       </c>
-      <c r="Q2034" s="2">
+      <c r="Q2056" s="2">
         <v>34060</v>
       </c>
-      <c r="U2034" s="2">
+      <c r="U2056" s="2">
         <v>39538</v>
       </c>
-      <c r="W2034" t="s">
+      <c r="W2056" t="s">
         <v>20</v>
       </c>
-      <c r="AC2034" s="3">
+      <c r="AC2056" s="3">
         <v>9000</v>
       </c>
-      <c r="AK2034" t="s">
-[...4 lines deleted...]
-      <c r="M2035" t="s">
+      <c r="AK2056" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2057" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2057" t="s">
         <v>22</v>
       </c>
-      <c r="X2035">
+      <c r="X2057">
         <v>365</v>
       </c>
     </row>
-    <row r="2036" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B2036" t="s">
+    <row r="2058" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2058" t="s">
         <v>23</v>
       </c>
-      <c r="N2036" t="s">
+      <c r="N2058" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2037" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2037" t="s">
+    <row r="2059" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2059" t="s">
         <v>25</v>
       </c>
-      <c r="H2037" t="s">
+      <c r="H2059" t="s">
         <v>26</v>
       </c>
-      <c r="P2037" t="s">
+      <c r="P2059" t="s">
         <v>27</v>
       </c>
-      <c r="X2037" t="s">
+      <c r="X2059" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2038" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2038" t="s">
+    <row r="2060" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2060" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2039" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2039" t="s">
+    <row r="2061" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2061" t="s">
         <v>30</v>
       </c>
-      <c r="I2039" t="s">
+      <c r="I2061" t="s">
         <v>31</v>
       </c>
-      <c r="S2039">
-[...2 lines deleted...]
-      <c r="Y2039">
+      <c r="S2061">
+        <v>95</v>
+      </c>
+      <c r="Y2061">
         <v>4</v>
       </c>
-      <c r="AE2039" s="3">
+      <c r="AE2061" s="3">
         <v>9000</v>
       </c>
     </row>
-    <row r="2040" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I2040" t="s">
+    <row r="2062" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2062" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2062" t="s">
         <v>110</v>
       </c>
-      <c r="S2040">
-[...2 lines deleted...]
-      <c r="Y2040">
+      <c r="S2062">
+        <v>95</v>
+      </c>
+      <c r="Y2062">
         <v>459</v>
       </c>
-      <c r="AE2040" s="3">
+      <c r="AE2062" s="3">
         <v>9000</v>
       </c>
     </row>
-    <row r="2041" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="J2041">
+    <row r="2063" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="T2063">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="2064" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="I2064" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2065" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2065" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2066" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2066">
+        <v>67977322</v>
+      </c>
+      <c r="AF2066" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2066" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2067" t="s">
+        <v>5</v>
+      </c>
+      <c r="I2067" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2067" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2067" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2067" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2067" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2067" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2067" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2067" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2067" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2067" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2067" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2067" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2068" t="s">
+        <v>398</v>
+      </c>
+      <c r="I2068">
         <v>6970917</v>
       </c>
-      <c r="L2041" t="s">
+      <c r="K2068" t="s">
         <v>19</v>
       </c>
-      <c r="O2041">
+      <c r="N2068">
         <v>100048</v>
       </c>
-      <c r="Q2041" s="2">
+      <c r="P2068" s="2">
         <v>33390</v>
       </c>
-      <c r="U2041" s="2">
+      <c r="S2068" s="2">
         <v>48304</v>
       </c>
-      <c r="W2041" t="s">
+      <c r="U2068" t="s">
         <v>20</v>
       </c>
-      <c r="AC2041" s="3">
+      <c r="AA2068" s="3">
         <v>7668</v>
       </c>
-      <c r="AK2041" t="s">
-[...4 lines deleted...]
-      <c r="M2042" t="s">
+      <c r="AI2068" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2069" t="s">
         <v>22</v>
       </c>
-      <c r="X2042">
-[...4 lines deleted...]
-      <c r="B2043" t="s">
+      <c r="V2069">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2070" t="s">
         <v>23</v>
       </c>
-      <c r="N2043" t="s">
+      <c r="M2070" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2044" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2044" t="s">
+    <row r="2071" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D2071" t="s">
         <v>25</v>
       </c>
-      <c r="H2044" t="s">
+      <c r="G2071" t="s">
         <v>26</v>
       </c>
-      <c r="P2044" t="s">
+      <c r="O2071" t="s">
         <v>27</v>
       </c>
-      <c r="X2044" t="s">
+      <c r="V2071" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2045" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2045" t="s">
+    <row r="2072" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2072" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2046" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2046" t="s">
+    <row r="2073" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2073" t="s">
         <v>30</v>
       </c>
-      <c r="I2046" t="s">
+      <c r="H2073" t="s">
         <v>31</v>
       </c>
-      <c r="S2046">
-[...2 lines deleted...]
-      <c r="Y2046">
+      <c r="Q2073">
+        <v>95</v>
+      </c>
+      <c r="W2073">
         <v>4</v>
       </c>
-      <c r="AE2046" s="3">
+      <c r="AC2073" s="3">
         <v>1289</v>
       </c>
     </row>
-    <row r="2047" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2047" t="s">
+    <row r="2074" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2074" t="s">
         <v>30</v>
       </c>
-      <c r="I2047" t="s">
+      <c r="H2074" t="s">
         <v>37</v>
       </c>
-      <c r="S2047">
-[...2 lines deleted...]
-      <c r="Y2047">
+      <c r="Q2074">
+        <v>95</v>
+      </c>
+      <c r="W2074">
         <v>543</v>
       </c>
-      <c r="AE2047">
+      <c r="AC2074">
         <v>858</v>
       </c>
     </row>
-    <row r="2048" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2048" t="s">
+    <row r="2075" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2075" t="s">
         <v>30</v>
       </c>
-      <c r="I2048" t="s">
-[...5 lines deleted...]
-      <c r="Y2048">
+      <c r="H2075" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q2075">
+        <v>95</v>
+      </c>
+      <c r="W2075">
         <v>297</v>
       </c>
-      <c r="AE2048" s="3">
+      <c r="AC2075" s="3">
         <v>4448</v>
       </c>
     </row>
-    <row r="2049" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E2049" t="s">
+    <row r="2076" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2076" t="s">
         <v>30</v>
       </c>
-      <c r="I2049" t="s">
-[...5 lines deleted...]
-      <c r="Y2049">
+      <c r="H2076" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q2076">
+        <v>95</v>
+      </c>
+      <c r="W2076">
         <v>552</v>
       </c>
-      <c r="AE2049" s="3">
+      <c r="AC2076" s="3">
         <v>1073</v>
       </c>
     </row>
-    <row r="2050" spans="1:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I2050" t="s">
+    <row r="2077" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2077" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2077" t="s">
         <v>110</v>
       </c>
-      <c r="S2050">
-[...2 lines deleted...]
-      <c r="Y2050">
+      <c r="Q2077">
+        <v>95</v>
+      </c>
+      <c r="W2077">
         <v>459</v>
       </c>
-      <c r="AE2050" s="3">
+      <c r="AC2077" s="3">
         <v>7668</v>
       </c>
     </row>
-    <row r="2051" spans="1:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="J2051">
+    <row r="2078" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2078" t="s">
+        <v>398</v>
+      </c>
+      <c r="I2078">
         <v>6970917</v>
       </c>
-      <c r="L2051" t="s">
+      <c r="K2078" t="s">
         <v>19</v>
       </c>
-      <c r="O2051">
+      <c r="N2078">
         <v>100049</v>
       </c>
-      <c r="Q2051" s="2">
+      <c r="P2078" s="2">
         <v>33390</v>
       </c>
-      <c r="U2051" s="2">
+      <c r="S2078" s="2">
         <v>48304</v>
       </c>
-      <c r="W2051" t="s">
+      <c r="U2078" t="s">
         <v>20</v>
       </c>
-      <c r="AC2051" s="3">
+      <c r="AA2078" s="3">
         <v>41535</v>
       </c>
-      <c r="AK2051" t="s">
+      <c r="AI2078" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2079" t="s">
+        <v>22</v>
+      </c>
+      <c r="V2079">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2080" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2080" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2081" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2081" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2081" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2081" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2081" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2082" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2082" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2083" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2083" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2083" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q2083">
+        <v>95</v>
+      </c>
+      <c r="W2083">
+        <v>4</v>
+      </c>
+      <c r="AC2083" s="3">
+        <v>13699</v>
+      </c>
+    </row>
+    <row r="2084" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2084" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2084" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q2084">
+        <v>95</v>
+      </c>
+      <c r="W2084">
+        <v>543</v>
+      </c>
+      <c r="AC2084" s="3">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="2085" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2085" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2085" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q2085">
+        <v>95</v>
+      </c>
+      <c r="W2085">
+        <v>297</v>
+      </c>
+      <c r="AC2085" s="3">
+        <v>24090</v>
+      </c>
+    </row>
+    <row r="2086" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2086" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2086" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q2086">
+        <v>95</v>
+      </c>
+      <c r="W2086">
+        <v>552</v>
+      </c>
+      <c r="AC2086">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="2087" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2087" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2087" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q2087">
+        <v>95</v>
+      </c>
+      <c r="W2087">
+        <v>459</v>
+      </c>
+      <c r="AC2087" s="3">
+        <v>41535</v>
+      </c>
+    </row>
+    <row r="2088" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2088" t="s">
+        <v>398</v>
+      </c>
+      <c r="I2088">
+        <v>6970917</v>
+      </c>
+      <c r="K2088" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2088">
+        <v>100057</v>
+      </c>
+      <c r="P2088" s="2">
+        <v>34060</v>
+      </c>
+      <c r="S2088" s="2">
+        <v>48304</v>
+      </c>
+      <c r="U2088" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2088" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AI2088" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="2089" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2089" t="s">
+        <v>22</v>
+      </c>
+      <c r="V2089">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="2090" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2090" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2090" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2091" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2091" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2091" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2091" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2091" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2092" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2092" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2093" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2093" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2093" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q2093">
+        <v>95</v>
+      </c>
+      <c r="W2093">
+        <v>543</v>
+      </c>
+      <c r="AC2093" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="2094" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2094" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2094" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q2094">
+        <v>95</v>
+      </c>
+      <c r="W2094">
+        <v>552</v>
+      </c>
+      <c r="AC2094" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="2095" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2095" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2095" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q2095">
+        <v>95</v>
+      </c>
+      <c r="W2095">
+        <v>459</v>
+      </c>
+      <c r="AC2095" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="2096" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2096" t="s">
+        <v>398</v>
+      </c>
+      <c r="I2096">
+        <v>6970917</v>
+      </c>
+      <c r="K2096" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2096">
+        <v>133591</v>
+      </c>
+      <c r="P2096" s="2">
+        <v>38471</v>
+      </c>
+      <c r="S2096" s="2">
+        <v>48304</v>
+      </c>
+      <c r="U2096" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2096" s="3">
+        <v>11373</v>
+      </c>
+      <c r="AI2096" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="L2097" t="s">
+        <v>22</v>
+      </c>
+      <c r="V2097">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="2098" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2098" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2098" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2099" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2099" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2099" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2099" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AB2100" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2101" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2101" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q2101">
+        <v>95</v>
+      </c>
+      <c r="W2101">
+        <v>4</v>
+      </c>
+      <c r="AC2101">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2102" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2102" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q2102">
+        <v>95</v>
+      </c>
+      <c r="W2102">
+        <v>543</v>
+      </c>
+      <c r="AC2102" s="3">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2103" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2103" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q2103">
+        <v>95</v>
+      </c>
+      <c r="W2103">
+        <v>297</v>
+      </c>
+      <c r="AC2103" s="3">
+        <v>6596</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2104">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2105" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2106" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2106" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2107" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2107">
+        <v>67977322</v>
+      </c>
+      <c r="AH2107" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2107" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2108" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2108" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2108" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2108" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2108" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2108" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2108" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2108" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2108" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2108" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2108" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2108" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2108" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2109" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2109" t="s">
+        <v>110</v>
+      </c>
+      <c r="S2109">
+        <v>95</v>
+      </c>
+      <c r="Y2109">
+        <v>459</v>
+      </c>
+      <c r="AE2109" s="3">
+        <v>11373</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2110" t="s">
+        <v>401</v>
+      </c>
+      <c r="J2110">
+        <v>20248134</v>
+      </c>
+      <c r="L2110" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2110">
+        <v>120408</v>
+      </c>
+      <c r="Q2110" s="2">
+        <v>35749</v>
+      </c>
+      <c r="U2110" s="2">
+        <v>50344</v>
+      </c>
+      <c r="W2110" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2110" s="3">
+        <v>1850</v>
+      </c>
+      <c r="AK2110" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2111" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2111">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2112" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2112" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2113" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2113" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="2114" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2114" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2115" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2115" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2115" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2115" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2115" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2116" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2116" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2117" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2117" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2117" t="s">
+        <v>294</v>
+      </c>
+      <c r="S2117">
+        <v>95</v>
+      </c>
+      <c r="Y2117">
+        <v>59</v>
+      </c>
+      <c r="AE2117" s="3">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="2118" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2118" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2118" t="s">
+        <v>402</v>
+      </c>
+      <c r="S2118">
+        <v>95</v>
+      </c>
+      <c r="Y2118">
+        <v>580</v>
+      </c>
+      <c r="AE2118" s="3">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="2119" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2119" t="s">
+        <v>403</v>
+      </c>
+      <c r="J2119">
+        <v>965177889</v>
+      </c>
+      <c r="L2119" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2119">
+        <v>146566</v>
+      </c>
+      <c r="Q2119" s="2">
+        <v>45961</v>
+      </c>
+      <c r="U2119" s="2">
+        <v>46324</v>
+      </c>
+      <c r="W2119" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC2119" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AK2119" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2120" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2120" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2120">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2121" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2121" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2121" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2122" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2122" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2122" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2122" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2122" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2123" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2123" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2124" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2124" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2124" t="s">
+        <v>404</v>
+      </c>
+      <c r="S2124">
+        <v>95</v>
+      </c>
+      <c r="Y2124">
+        <v>760</v>
+      </c>
+      <c r="AE2124" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="2125" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2125" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2125" t="s">
+        <v>405</v>
+      </c>
+      <c r="S2125">
+        <v>95</v>
+      </c>
+      <c r="Y2125">
+        <v>539</v>
+      </c>
+      <c r="AE2125" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="2126" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2126" t="s">
+        <v>406</v>
+      </c>
+      <c r="J2126">
+        <v>5212600</v>
+      </c>
+      <c r="L2126" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2126">
+        <v>126320</v>
+      </c>
+      <c r="Q2126" s="2">
+        <v>36923</v>
+      </c>
+      <c r="U2126" s="2">
+        <v>48518</v>
+      </c>
+      <c r="W2126" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2126" s="3">
+        <v>5725</v>
+      </c>
+      <c r="AK2126" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2127" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2127" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2127">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="2128" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2128" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2128" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2129" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2129" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="2130" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2130" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2131" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2131" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="2132" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2132" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2133" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2133" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2133" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2133" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2133" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2134" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2134" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2135" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2135" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2135" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2135">
+        <v>95</v>
+      </c>
+      <c r="Y2135">
+        <v>297</v>
+      </c>
+      <c r="AE2135" s="3">
+        <v>5725</v>
+      </c>
+    </row>
+    <row r="2136" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2136" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2136" t="s">
+        <v>33</v>
+      </c>
+      <c r="S2136">
+        <v>95</v>
+      </c>
+      <c r="Y2136">
+        <v>92</v>
+      </c>
+      <c r="AE2136" s="3">
+        <v>5725</v>
+      </c>
+    </row>
+    <row r="2137" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2137" t="s">
         <v>397</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="M2052" t="s">
+      <c r="J2137">
+        <v>790620046</v>
+      </c>
+      <c r="L2137" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2137">
+        <v>146937</v>
+      </c>
+      <c r="Q2137" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U2137" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W2137" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC2137" s="3">
+        <v>2500</v>
+      </c>
+      <c r="AK2137" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2138" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2138" t="s">
         <v>22</v>
       </c>
-      <c r="X2052">
-[...4 lines deleted...]
-      <c r="B2053" t="s">
+      <c r="X2138">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2139" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2139" t="s">
         <v>23</v>
       </c>
-      <c r="N2053" t="s">
+      <c r="N2139" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2054" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D2054" t="s">
+    <row r="2140" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2140" t="s">
         <v>25</v>
       </c>
-      <c r="H2054" t="s">
+      <c r="H2140" t="s">
         <v>26</v>
       </c>
-      <c r="P2054" t="s">
+      <c r="P2140" t="s">
         <v>27</v>
       </c>
-      <c r="X2054" t="s">
+      <c r="X2140" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2055" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD2055" t="s">
+    <row r="2141" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2141" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2056" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E2056" t="s">
+    <row r="2142" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2142" t="s">
         <v>30</v>
       </c>
-      <c r="I2056" t="s">
-[...5 lines deleted...]
-      <c r="Y2056">
+      <c r="I2142" t="s">
+        <v>120</v>
+      </c>
+      <c r="S2142">
+        <v>95</v>
+      </c>
+      <c r="Y2142">
+        <v>187</v>
+      </c>
+      <c r="AE2142" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2143" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2143" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2143" t="s">
+        <v>38</v>
+      </c>
+      <c r="S2143">
+        <v>95</v>
+      </c>
+      <c r="Y2143">
+        <v>3</v>
+      </c>
+      <c r="AE2143" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2144" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2144" t="s">
+        <v>407</v>
+      </c>
+      <c r="J2144">
+        <v>601978869</v>
+      </c>
+      <c r="L2144" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2144">
+        <v>100145</v>
+      </c>
+      <c r="Q2144" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U2144" s="2">
+        <v>40512</v>
+      </c>
+      <c r="W2144" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2144">
+        <v>300</v>
+      </c>
+      <c r="AK2144" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="M2145" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2145">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="B2146" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2146" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="F2147" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="R2148" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="T2149">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2150" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="J2150" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2151" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2151" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2152" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2152">
+        <v>67977322</v>
+      </c>
+      <c r="AC2152" t="s">
         <v>4</v>
       </c>
-      <c r="AE2056" s="3">
-[...104 lines deleted...]
-      <c r="C2065" t="s">
+      <c r="AD2152" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2153" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C2153" t="s">
         <v>5</v>
       </c>
-      <c r="J2065" t="s">
+      <c r="J2153" t="s">
         <v>6</v>
       </c>
-      <c r="K2065" t="s">
+      <c r="K2153" t="s">
         <v>7</v>
       </c>
-      <c r="M2065" t="s">
+      <c r="L2153" t="s">
         <v>8</v>
       </c>
-      <c r="O2065" t="s">
+      <c r="N2153" t="s">
         <v>9</v>
       </c>
-      <c r="Q2065" t="s">
+      <c r="P2153" t="s">
         <v>10</v>
       </c>
-      <c r="U2065" t="s">
+      <c r="T2153" t="s">
         <v>11</v>
       </c>
-      <c r="V2065" s="1" t="s">
+      <c r="U2153" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X2065" t="s">
+      <c r="V2153" t="s">
         <v>13</v>
       </c>
-      <c r="Z2065" t="s">
+      <c r="X2153" t="s">
         <v>14</v>
       </c>
-      <c r="AB2065" t="s">
+      <c r="Y2153" t="s">
         <v>15</v>
       </c>
-      <c r="AF2065" t="s">
+      <c r="AB2153" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2065" t="s">
+      <c r="AE2153" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2066" spans="2:37" x14ac:dyDescent="0.25">
-[...1154 lines deleted...]
-    <row r="2154" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="2154" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B2154" t="s">
         <v>23</v>
       </c>
-      <c r="N2154" t="s">
+      <c r="M2154" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2155" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="2155" spans="1:31" x14ac:dyDescent="0.25">
       <c r="F2155" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="Q2156" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2157" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="D2157" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2157" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2157" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2157" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="Z2158" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2159" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E2159" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2159" t="s">
+        <v>46</v>
+      </c>
+      <c r="R2159">
+        <v>95</v>
+      </c>
+      <c r="W2159">
+        <v>297</v>
+      </c>
+      <c r="AA2159">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E2160" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2160" t="s">
+        <v>228</v>
+      </c>
+      <c r="R2160">
+        <v>95</v>
+      </c>
+      <c r="W2160">
+        <v>336</v>
+      </c>
+      <c r="AA2160">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="S2161">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="2162" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2162" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="2163" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2163" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2163" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2164" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2164" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2164">
+        <v>67977322</v>
+      </c>
+      <c r="AH2164" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2164" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2165" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2165" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2165" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2165" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2165" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2165" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2165" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2165" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2165" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2165" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2165" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2165" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2165" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2166" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2166" t="s">
+        <v>40</v>
+      </c>
+      <c r="J2166">
+        <v>7943764</v>
+      </c>
+      <c r="L2166" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2166">
+        <v>100403</v>
+      </c>
+      <c r="Q2166" s="2">
+        <v>36100</v>
+      </c>
+      <c r="U2166" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W2166" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2166" s="3">
+        <v>2654</v>
+      </c>
+      <c r="AG2166" s="3">
+        <v>95565</v>
+      </c>
+      <c r="AK2166" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2167" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2167">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2168" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2168" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2169" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2169" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2169" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2169" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2170" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2170" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2172" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2172" t="s">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="R2156" t="s">
+      <c r="J2172">
+        <v>9256819</v>
+      </c>
+      <c r="L2172" t="s">
         <v>19</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="R2158" t="s">
+      <c r="O2172">
+        <v>135386</v>
+      </c>
+      <c r="Q2172" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2172" s="2">
+        <v>50586</v>
+      </c>
+      <c r="W2172" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2172" s="3">
+        <v>8500</v>
+      </c>
+      <c r="AG2172" s="3">
+        <v>99165</v>
+      </c>
+      <c r="AK2172" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2173" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2173" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2173">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="2174" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2174" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2174" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2175" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2175" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2176" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2176" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2159" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2159" t="s">
+    <row r="2177" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2177" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2178" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2178" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2179" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2179" t="s">
         <v>25</v>
       </c>
-      <c r="H2159" t="s">
+      <c r="H2179" t="s">
         <v>26</v>
       </c>
-      <c r="P2159" t="s">
+      <c r="P2179" t="s">
         <v>27</v>
       </c>
-      <c r="X2159" t="s">
+      <c r="X2179" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2160" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2160" t="s">
+    <row r="2180" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2180" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2162" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2162" t="s">
+    <row r="2182" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2182" t="s">
         <v>111</v>
       </c>
-      <c r="J2162">
+      <c r="J2182">
         <v>7942584</v>
       </c>
-      <c r="L2162" t="s">
+      <c r="L2182" t="s">
         <v>19</v>
       </c>
-      <c r="O2162">
+      <c r="O2182">
         <v>100401</v>
       </c>
-      <c r="Q2162" s="2">
+      <c r="Q2182" s="2">
         <v>36100</v>
       </c>
-      <c r="U2162" s="2">
+      <c r="U2182" s="2">
         <v>43769</v>
       </c>
-      <c r="W2162" t="s">
+      <c r="W2182" t="s">
         <v>20</v>
       </c>
-      <c r="AC2162" s="3">
+      <c r="AC2182" s="3">
         <v>16789</v>
       </c>
-      <c r="AG2162" s="3">
+      <c r="AG2182" s="3">
         <v>604351</v>
       </c>
-      <c r="AK2162" t="s">
+      <c r="AK2182" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="2163" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2163" t="s">
+    <row r="2183" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2183" t="s">
         <v>410</v>
       </c>
-      <c r="X2163">
+      <c r="X2183">
         <v>365</v>
       </c>
     </row>
-    <row r="2164" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B2164" t="s">
+    <row r="2184" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2184" t="s">
         <v>23</v>
       </c>
-      <c r="N2164" t="s">
+      <c r="N2184" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2165" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2165" t="s">
+    <row r="2185" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2185" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="2166" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2166" t="s">
+    <row r="2186" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2186" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2167" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2167" t="s">
+    <row r="2187" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2187" t="s">
         <v>25</v>
       </c>
-      <c r="H2167" t="s">
+      <c r="H2187" t="s">
         <v>26</v>
       </c>
-      <c r="P2167" t="s">
+      <c r="P2187" t="s">
         <v>27</v>
       </c>
-      <c r="X2167" t="s">
+      <c r="X2187" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2168" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2168" t="s">
+    <row r="2188" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2188" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2170" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2170" t="s">
+    <row r="2190" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2190" t="s">
         <v>111</v>
       </c>
-      <c r="J2170">
+      <c r="J2190">
         <v>7942584</v>
       </c>
-      <c r="L2170" t="s">
+      <c r="L2190" t="s">
         <v>19</v>
       </c>
-      <c r="O2170">
+      <c r="O2190">
         <v>135365</v>
       </c>
-      <c r="Q2170" s="2">
+      <c r="Q2190" s="2">
         <v>39142</v>
       </c>
-      <c r="U2170" s="2">
+      <c r="U2190" s="2">
         <v>58745</v>
       </c>
-      <c r="W2170" t="s">
+      <c r="W2190" t="s">
         <v>20</v>
       </c>
-      <c r="AC2170" s="3">
+      <c r="AC2190" s="3">
         <v>30000</v>
       </c>
-      <c r="AG2170" s="3">
+      <c r="AG2190" s="3">
         <v>350000</v>
       </c>
-      <c r="AK2170" t="s">
+      <c r="AK2190" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="2171" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2171" t="s">
+    <row r="2191" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2191" t="s">
         <v>410</v>
       </c>
-      <c r="X2171">
-[...4 lines deleted...]
-      <c r="B2172" t="s">
+      <c r="X2191">
+        <v>12449</v>
+      </c>
+    </row>
+    <row r="2192" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2192" t="s">
         <v>23</v>
       </c>
-      <c r="N2172" t="s">
+      <c r="N2192" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2173" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2173" t="s">
+    <row r="2193" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2193" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="2174" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2174" t="s">
+    <row r="2194" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2194" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2175" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2175" t="s">
+    <row r="2195" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2195" t="s">
         <v>25</v>
       </c>
-      <c r="H2175" t="s">
+      <c r="H2195" t="s">
         <v>26</v>
       </c>
-      <c r="P2175" t="s">
+      <c r="P2195" t="s">
         <v>27</v>
       </c>
-      <c r="X2175" t="s">
+      <c r="X2195" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2176" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2176" t="s">
+    <row r="2196" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2196" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2178" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C2178" t="s">
+    <row r="2198" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2198" t="s">
         <v>111</v>
       </c>
-      <c r="J2178">
+      <c r="J2198">
         <v>7942584</v>
       </c>
-      <c r="L2178" t="s">
+      <c r="L2198" t="s">
         <v>19</v>
       </c>
-      <c r="O2178">
+      <c r="O2198">
         <v>139622</v>
       </c>
-      <c r="Q2178" s="2">
+      <c r="Q2198" s="2">
         <v>41153</v>
       </c>
-      <c r="U2178" s="2">
-[...2 lines deleted...]
-      <c r="W2178" t="s">
+      <c r="U2198" s="2">
+        <v>48304</v>
+      </c>
+      <c r="W2198" t="s">
         <v>20</v>
       </c>
-      <c r="AC2178" s="3">
+      <c r="AC2198" s="3">
         <v>3500</v>
       </c>
-      <c r="AG2178" s="3">
+      <c r="AG2198" s="3">
         <v>102782</v>
       </c>
-      <c r="AK2178" t="s">
-[...4 lines deleted...]
-      <c r="M2179" t="s">
+      <c r="AK2198" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2199" t="s">
         <v>410</v>
       </c>
-      <c r="X2179">
-[...4 lines deleted...]
-      <c r="B2180" t="s">
+      <c r="X2199">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2200" t="s">
         <v>23</v>
       </c>
-      <c r="N2180" t="s">
+      <c r="N2200" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2181" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="F2181" t="s">
+    <row r="2201" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2201" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="2182" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R2182" t="s">
+    <row r="2202" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2202" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2183" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D2183" t="s">
+    <row r="2203" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2203" t="s">
         <v>25</v>
       </c>
-      <c r="H2183" t="s">
+      <c r="H2203" t="s">
         <v>26</v>
       </c>
-      <c r="P2183" t="s">
+      <c r="P2203" t="s">
         <v>27</v>
       </c>
-      <c r="X2183" t="s">
+      <c r="X2203" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2184" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD2184" t="s">
+    <row r="2204" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2204" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2186" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="J2187" s="1" t="s">
+    <row r="2206" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2206">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2207" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2207" s="1" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="2188" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2188" t="s">
+    <row r="2208" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2208" t="s">
         <v>1</v>
       </c>
-      <c r="G2188" t="s">
+      <c r="G2208" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2189" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2189" t="s">
+    <row r="2209" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2209" t="s">
         <v>3</v>
       </c>
-      <c r="G2189">
+      <c r="G2209">
         <v>67977322</v>
       </c>
-      <c r="AH2189" t="s">
+      <c r="AH2209" t="s">
         <v>4</v>
       </c>
-      <c r="AI2189" s="2">
-[...4 lines deleted...]
-      <c r="C2190" t="s">
+      <c r="AI2209" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2210" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2210" t="s">
         <v>5</v>
       </c>
-      <c r="J2190" t="s">
+      <c r="J2210" t="s">
         <v>6</v>
       </c>
-      <c r="K2190" t="s">
+      <c r="K2210" t="s">
         <v>7</v>
       </c>
-      <c r="M2190" t="s">
+      <c r="M2210" t="s">
         <v>8</v>
       </c>
-      <c r="O2190" t="s">
+      <c r="O2210" t="s">
         <v>9</v>
       </c>
-      <c r="Q2190" t="s">
+      <c r="Q2210" t="s">
         <v>10</v>
       </c>
-      <c r="U2190" t="s">
+      <c r="U2210" t="s">
         <v>11</v>
       </c>
-      <c r="V2190" s="1" t="s">
+      <c r="V2210" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X2190" t="s">
+      <c r="X2210" t="s">
         <v>13</v>
       </c>
-      <c r="Z2190" t="s">
+      <c r="Z2210" t="s">
         <v>14</v>
       </c>
-      <c r="AB2190" t="s">
+      <c r="AB2210" t="s">
         <v>15</v>
       </c>
-      <c r="AF2190" t="s">
+      <c r="AF2210" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2190" t="s">
+      <c r="AJ2210" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2191" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C2191" t="s">
+    <row r="2211" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2211" t="s">
         <v>111</v>
       </c>
-      <c r="J2191">
+      <c r="J2211">
         <v>7942584</v>
-      </c>
-[...209 lines deleted...]
-        <v>6927271</v>
       </c>
       <c r="L2211" t="s">
         <v>19</v>
       </c>
       <c r="O2211">
-        <v>135430</v>
+        <v>143461</v>
       </c>
       <c r="Q2211" s="2">
-        <v>39142</v>
+        <v>43922</v>
       </c>
       <c r="U2211" s="2">
-        <v>52536</v>
+        <v>48304</v>
       </c>
       <c r="W2211" t="s">
         <v>20</v>
       </c>
       <c r="AC2211" s="3">
-        <v>11267</v>
+        <v>6077</v>
       </c>
       <c r="AG2211" s="3">
-        <v>131453</v>
+        <v>178460</v>
       </c>
       <c r="AK2211" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="2212" spans="2:37" x14ac:dyDescent="0.25">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2212" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M2212" t="s">
         <v>410</v>
       </c>
       <c r="X2212">
-        <v>6332</v>
-[...2 lines deleted...]
-    <row r="2213" spans="2:37" x14ac:dyDescent="0.25">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="2213" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B2213" t="s">
         <v>23</v>
       </c>
       <c r="N2213" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2214" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2214" t="s">
+    <row r="2214" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2214" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2215" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2216" t="s">
         <v>25</v>
       </c>
-      <c r="H2214" t="s">
+      <c r="H2216" t="s">
         <v>26</v>
       </c>
-      <c r="P2214" t="s">
+      <c r="P2216" t="s">
         <v>27</v>
       </c>
-      <c r="X2214" t="s">
+      <c r="X2216" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2215" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2215" t="s">
+    <row r="2217" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2217" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2217" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2217" t="s">
+    <row r="2219" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2219" t="s">
+        <v>210</v>
+      </c>
+      <c r="J2219">
+        <v>249953860</v>
+      </c>
+      <c r="L2219" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2219">
+        <v>126033</v>
+      </c>
+      <c r="Q2219" s="2">
+        <v>36831</v>
+      </c>
+      <c r="U2219" s="2">
+        <v>48334</v>
+      </c>
+      <c r="W2219" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2219" s="3">
+        <v>16861</v>
+      </c>
+      <c r="AG2219" s="3">
+        <v>421863</v>
+      </c>
+      <c r="AK2219" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2220" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2220">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2221" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2221" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2222" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2222" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2222" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2222" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2222" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2223" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2223" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2225" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2225" t="s">
+        <v>210</v>
+      </c>
+      <c r="J2225">
+        <v>249953860</v>
+      </c>
+      <c r="L2225" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2225">
+        <v>135427</v>
+      </c>
+      <c r="Q2225" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2225" s="2">
+        <v>48334</v>
+      </c>
+      <c r="W2225" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2225" s="3">
+        <v>54233</v>
+      </c>
+      <c r="AG2225" s="3">
+        <v>632718</v>
+      </c>
+      <c r="AK2225" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2226" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2226" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2226">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="2227" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2227" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2227" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2228" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2228" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2228" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2228" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2228" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2229" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2229" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2231" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2231" t="s">
+        <v>219</v>
+      </c>
+      <c r="J2231">
+        <v>6927271</v>
+      </c>
+      <c r="L2231" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2231">
+        <v>135430</v>
+      </c>
+      <c r="Q2231" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2231" s="2">
+        <v>52536</v>
+      </c>
+      <c r="W2231" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2231" s="3">
+        <v>11267</v>
+      </c>
+      <c r="AG2231" s="3">
+        <v>131453</v>
+      </c>
+      <c r="AK2231" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2232" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2232" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2232">
+        <v>6240</v>
+      </c>
+    </row>
+    <row r="2233" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2233" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2233" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2234" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2234" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2234" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2234" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2234" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2235" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2235" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2237" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2237" t="s">
         <v>230</v>
       </c>
-      <c r="J2217">
+      <c r="J2237">
         <v>181912262</v>
       </c>
-      <c r="L2217" t="s">
+      <c r="L2237" t="s">
         <v>19</v>
       </c>
-      <c r="O2217">
+      <c r="O2237">
         <v>100405</v>
       </c>
-      <c r="Q2217" s="2">
+      <c r="Q2237" s="2">
         <v>36100</v>
       </c>
-      <c r="U2217" s="2">
+      <c r="U2237" s="2">
         <v>48304</v>
       </c>
-      <c r="W2217" t="s">
+      <c r="W2237" t="s">
         <v>20</v>
       </c>
-      <c r="AC2217" s="3">
+      <c r="AC2237" s="3">
         <v>30337</v>
       </c>
-      <c r="AG2217" s="3">
+      <c r="AG2237" s="3">
         <v>1092099</v>
       </c>
-      <c r="AK2217" t="s">
+      <c r="AK2237" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="2218" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2218" t="s">
+    <row r="2238" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2238" t="s">
         <v>410</v>
       </c>
-      <c r="X2218">
-[...4 lines deleted...]
-      <c r="B2219" t="s">
+      <c r="X2238">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="2239" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2239" t="s">
         <v>23</v>
       </c>
-      <c r="N2219" t="s">
+      <c r="N2239" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2220" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2220" t="s">
+    <row r="2240" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2240" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="2221" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2221" t="s">
+    <row r="2241" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2241" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2222" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2222" t="s">
+    <row r="2242" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2242" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="2223" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2223" t="s">
+    <row r="2243" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2243" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2224" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2224" t="s">
+    <row r="2244" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2244" t="s">
         <v>25</v>
       </c>
-      <c r="H2224" t="s">
+      <c r="H2244" t="s">
         <v>26</v>
       </c>
-      <c r="P2224" t="s">
+      <c r="P2244" t="s">
         <v>27</v>
       </c>
-      <c r="X2224" t="s">
+      <c r="X2244" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2225" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD2225" t="s">
+    <row r="2245" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2245" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2227" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="J2228" s="1" t="s">
+    <row r="2247" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2247">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="2248" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2248" s="1" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="2229" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2229" t="s">
+    <row r="2249" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2249" t="s">
         <v>1</v>
       </c>
-      <c r="G2229" t="s">
+      <c r="G2249" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2230" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2230" t="s">
+    <row r="2250" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2250" t="s">
         <v>3</v>
       </c>
-      <c r="G2230">
+      <c r="G2250">
         <v>67977322</v>
       </c>
-      <c r="AH2230" t="s">
+      <c r="AH2250" t="s">
         <v>4</v>
       </c>
-      <c r="AI2230" s="2">
-[...4 lines deleted...]
-      <c r="C2231" t="s">
+      <c r="AI2250" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2251" t="s">
         <v>5</v>
       </c>
-      <c r="J2231" t="s">
+      <c r="J2251" t="s">
         <v>6</v>
       </c>
-      <c r="K2231" t="s">
+      <c r="K2251" t="s">
         <v>7</v>
       </c>
-      <c r="M2231" t="s">
+      <c r="M2251" t="s">
         <v>8</v>
       </c>
-      <c r="O2231" t="s">
+      <c r="O2251" t="s">
         <v>9</v>
       </c>
-      <c r="Q2231" t="s">
+      <c r="Q2251" t="s">
         <v>10</v>
       </c>
-      <c r="U2231" t="s">
+      <c r="U2251" t="s">
         <v>11</v>
       </c>
-      <c r="V2231" s="1" t="s">
+      <c r="V2251" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X2231" t="s">
+      <c r="X2251" t="s">
         <v>13</v>
       </c>
-      <c r="Z2231" t="s">
+      <c r="Z2251" t="s">
         <v>14</v>
       </c>
-      <c r="AB2231" t="s">
+      <c r="AB2251" t="s">
         <v>15</v>
       </c>
-      <c r="AF2231" t="s">
+      <c r="AF2251" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2231" t="s">
+      <c r="AJ2251" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2232" spans="1:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="J2232">
+    <row r="2252" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2252" t="s">
+        <v>293</v>
+      </c>
+      <c r="J2252">
         <v>7908916</v>
-      </c>
-[...209 lines deleted...]
-        <v>837565548</v>
       </c>
       <c r="L2252" t="s">
         <v>19</v>
       </c>
       <c r="O2252">
-        <v>134511</v>
+        <v>100502</v>
       </c>
       <c r="Q2252" s="2">
-        <v>38838</v>
+        <v>36100</v>
       </c>
       <c r="U2252" s="2">
-        <v>53417</v>
+        <v>48883</v>
       </c>
       <c r="W2252" t="s">
         <v>20</v>
       </c>
-      <c r="AC2252">
-        <v>637</v>
+      <c r="AC2252" s="3">
+        <v>46030</v>
       </c>
       <c r="AG2252" s="3">
-        <v>16373</v>
+        <v>1120288</v>
       </c>
       <c r="AK2252" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-    <row r="2253" spans="2:37" x14ac:dyDescent="0.25">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2253" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M2253" t="s">
         <v>410</v>
       </c>
       <c r="X2253">
-        <v>7213</v>
-[...2 lines deleted...]
-    <row r="2254" spans="2:37" x14ac:dyDescent="0.25">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="2254" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B2254" t="s">
         <v>23</v>
       </c>
       <c r="N2254" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2255" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2255" t="s">
+    <row r="2255" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2255" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2256" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2256" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2257" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2257" t="s">
         <v>25</v>
       </c>
-      <c r="H2255" t="s">
+      <c r="H2257" t="s">
         <v>26</v>
       </c>
-      <c r="P2255" t="s">
+      <c r="P2257" t="s">
         <v>27</v>
       </c>
-      <c r="X2255" t="s">
+      <c r="X2257" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2256" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2256" t="s">
+    <row r="2258" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2258" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2258" spans="1:37" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="L2258" t="s">
+    <row r="2260" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2260" t="s">
+        <v>346</v>
+      </c>
+      <c r="J2260">
+        <v>7942113</v>
+      </c>
+      <c r="L2260" t="s">
         <v>19</v>
       </c>
-      <c r="O2258">
-[...8 lines deleted...]
-      <c r="W2258" t="s">
+      <c r="O2260">
+        <v>100505</v>
+      </c>
+      <c r="Q2260" s="2">
+        <v>36100</v>
+      </c>
+      <c r="U2260" s="2">
+        <v>49765</v>
+      </c>
+      <c r="W2260" t="s">
         <v>20</v>
       </c>
-      <c r="AC2258" s="3">
-[...10 lines deleted...]
-      <c r="M2259" t="s">
+      <c r="AC2260" s="3">
+        <v>48390</v>
+      </c>
+      <c r="AG2260" s="3">
+        <v>1181021</v>
+      </c>
+      <c r="AK2260" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2261" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2261" t="s">
         <v>410</v>
       </c>
-      <c r="X2259">
-[...4 lines deleted...]
-      <c r="B2260" t="s">
+      <c r="X2261">
+        <v>3469</v>
+      </c>
+    </row>
+    <row r="2262" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2262" t="s">
         <v>23</v>
       </c>
-      <c r="N2260" t="s">
+      <c r="N2262" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2261" spans="1:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="2263" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="2263" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D2263" t="s">
         <v>25</v>
       </c>
       <c r="H2263" t="s">
         <v>26</v>
       </c>
       <c r="P2263" t="s">
         <v>27</v>
       </c>
       <c r="X2263" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2264" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="2264" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD2264" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2266" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="J2267" s="1" t="s">
+    <row r="2266" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2266" t="s">
+        <v>346</v>
+      </c>
+      <c r="J2266">
+        <v>7942113</v>
+      </c>
+      <c r="L2266" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2266">
+        <v>139250</v>
+      </c>
+      <c r="Q2266" s="2">
+        <v>40848</v>
+      </c>
+      <c r="U2266" s="2">
+        <v>48669</v>
+      </c>
+      <c r="W2266" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2266" s="3">
+        <v>6704</v>
+      </c>
+      <c r="AG2266" s="3">
+        <v>140622</v>
+      </c>
+      <c r="AK2266" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2267" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2267" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2267">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="2268" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2268" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2268" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2269" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2269" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2269" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2269" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2269" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2270" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2270" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2272" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2272" t="s">
+        <v>231</v>
+      </c>
+      <c r="J2272">
+        <v>837565548</v>
+      </c>
+      <c r="L2272" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2272">
+        <v>134511</v>
+      </c>
+      <c r="Q2272" s="2">
+        <v>38838</v>
+      </c>
+      <c r="U2272" s="2">
+        <v>53417</v>
+      </c>
+      <c r="W2272" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2272">
+        <v>637</v>
+      </c>
+      <c r="AG2272" s="3">
+        <v>16373</v>
+      </c>
+      <c r="AK2272" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2273" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2273">
+        <v>7121</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2274" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2274" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2275" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2275" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2275" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2275" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2275" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2276" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2278" t="s">
+        <v>396</v>
+      </c>
+      <c r="J2278">
+        <v>959415852</v>
+      </c>
+      <c r="L2278" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2278">
+        <v>126544</v>
+      </c>
+      <c r="Q2278" s="2">
+        <v>37012</v>
+      </c>
+      <c r="U2278" s="2">
+        <v>53417</v>
+      </c>
+      <c r="W2278" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2278" s="3">
+        <v>12687</v>
+      </c>
+      <c r="AG2278" s="3">
+        <v>281242</v>
+      </c>
+      <c r="AK2278" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2279" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2279">
+        <v>7121</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2280" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2280" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2281" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="2282" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2282" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2283" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2283" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2283" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2283" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2283" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2284" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2286" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2286">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2287" s="1" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="2268" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2268" t="s">
+    <row r="2288" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2288" t="s">
         <v>1</v>
       </c>
-      <c r="G2268" t="s">
+      <c r="G2288" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2269" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2269" t="s">
+    <row r="2289" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2289" t="s">
         <v>3</v>
       </c>
-      <c r="G2269">
+      <c r="G2289">
         <v>67977322</v>
       </c>
-      <c r="AH2269" t="s">
+      <c r="AH2289" t="s">
         <v>4</v>
       </c>
-      <c r="AI2269" s="2">
-[...4 lines deleted...]
-      <c r="C2270" t="s">
+      <c r="AI2289" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2290" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2290" t="s">
         <v>5</v>
       </c>
-      <c r="J2270" t="s">
+      <c r="J2290" t="s">
         <v>6</v>
       </c>
-      <c r="K2270" t="s">
+      <c r="K2290" t="s">
         <v>7</v>
       </c>
-      <c r="M2270" t="s">
+      <c r="M2290" t="s">
         <v>8</v>
       </c>
-      <c r="O2270" t="s">
+      <c r="O2290" t="s">
         <v>9</v>
       </c>
-      <c r="Q2270" t="s">
+      <c r="Q2290" t="s">
         <v>10</v>
       </c>
-      <c r="U2270" t="s">
+      <c r="U2290" t="s">
         <v>11</v>
       </c>
-      <c r="V2270" s="1" t="s">
+      <c r="V2290" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X2270" t="s">
+      <c r="X2290" t="s">
         <v>13</v>
       </c>
-      <c r="Z2270" t="s">
+      <c r="Z2290" t="s">
         <v>14</v>
       </c>
-      <c r="AB2270" t="s">
+      <c r="AB2290" t="s">
         <v>15</v>
       </c>
-      <c r="AF2270" t="s">
+      <c r="AF2290" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2270" t="s">
+      <c r="AJ2290" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2271" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C2271" t="s">
+    <row r="2291" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2291" t="s">
         <v>111</v>
       </c>
-      <c r="J2271">
+      <c r="J2291">
         <v>7942584</v>
-      </c>
-[...209 lines deleted...]
-        <v>181912262</v>
       </c>
       <c r="L2291" t="s">
         <v>19</v>
       </c>
       <c r="O2291">
-        <v>100604</v>
+        <v>100601</v>
       </c>
       <c r="Q2291" s="2">
-        <v>39052</v>
+        <v>39142</v>
       </c>
       <c r="U2291" s="2">
         <v>51956</v>
       </c>
       <c r="W2291" t="s">
         <v>20</v>
       </c>
       <c r="AC2291" s="3">
-        <v>72000</v>
+        <v>60000</v>
       </c>
       <c r="AG2291" s="3">
-        <v>770520</v>
+        <v>562200</v>
       </c>
       <c r="AK2291" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-    <row r="2292" spans="2:37" x14ac:dyDescent="0.25">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2292" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M2292" t="s">
         <v>416</v>
       </c>
       <c r="X2292">
-        <v>5752</v>
-[...2 lines deleted...]
-    <row r="2293" spans="2:37" x14ac:dyDescent="0.25">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2293" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B2293" t="s">
         <v>23</v>
       </c>
       <c r="N2293" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2294" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2294" t="s">
+    <row r="2294" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2294" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2294" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2294" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2294" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2295" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2295" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2297" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2297" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2297">
+        <v>7942584</v>
+      </c>
+      <c r="L2297" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2297">
+        <v>140857</v>
+      </c>
+      <c r="Q2297" s="2">
+        <v>42461</v>
+      </c>
+      <c r="U2297" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2297" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2297" s="3">
+        <v>18125</v>
+      </c>
+      <c r="AG2297" s="3">
+        <v>100000</v>
+      </c>
+      <c r="AK2297" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2298" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2298" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2298">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2299" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2299" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2299" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2300" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2300" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2300" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2300" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2300" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2301" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2301" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2303" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2303" t="s">
+        <v>192</v>
+      </c>
+      <c r="J2303">
+        <v>60041985</v>
+      </c>
+      <c r="L2303" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2303">
+        <v>140427</v>
+      </c>
+      <c r="Q2303" s="2">
+        <v>41852</v>
+      </c>
+      <c r="U2303" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W2303" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2303" s="3">
+        <v>1500</v>
+      </c>
+      <c r="AG2303" s="3">
+        <v>8965</v>
+      </c>
+      <c r="AK2303" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="2304" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2304" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2304">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="2305" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2305" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2305" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2306" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2306" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="2307" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2307" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2308" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2308" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2308" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2308" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2308" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2309" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2309" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2311" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2311" t="s">
+        <v>230</v>
+      </c>
+      <c r="J2311">
+        <v>181912262</v>
+      </c>
+      <c r="L2311" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2311">
+        <v>100604</v>
+      </c>
+      <c r="Q2311" s="2">
+        <v>39052</v>
+      </c>
+      <c r="U2311" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2311" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2311" s="3">
+        <v>72000</v>
+      </c>
+      <c r="AG2311" s="3">
+        <v>770520</v>
+      </c>
+      <c r="AK2311" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2312" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2312" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2312">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2313" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2313" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2313" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2314" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2314" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="2295" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2295" t="s">
+    <row r="2315" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2315" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2296" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2296" t="s">
+    <row r="2316" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2316" t="s">
         <v>25</v>
       </c>
-      <c r="H2296" t="s">
+      <c r="H2316" t="s">
         <v>26</v>
       </c>
-      <c r="P2296" t="s">
+      <c r="P2316" t="s">
         <v>27</v>
       </c>
-      <c r="X2296" t="s">
+      <c r="X2316" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2297" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2297" t="s">
+    <row r="2317" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2317" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2299" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2299" t="s">
+    <row r="2319" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2319" t="s">
         <v>230</v>
       </c>
-      <c r="J2299">
+      <c r="J2319">
         <v>181912262</v>
       </c>
-      <c r="L2299" t="s">
+      <c r="L2319" t="s">
         <v>19</v>
       </c>
-      <c r="O2299">
+      <c r="O2319">
         <v>135014</v>
       </c>
-      <c r="Q2299" s="2">
+      <c r="Q2319" s="2">
         <v>39387</v>
       </c>
-      <c r="U2299" s="2">
+      <c r="U2319" s="2">
         <v>51956</v>
       </c>
-      <c r="W2299" t="s">
+      <c r="W2319" t="s">
         <v>20</v>
       </c>
-      <c r="AC2299" s="3">
+      <c r="AC2319" s="3">
         <v>41200</v>
       </c>
-      <c r="AG2299" s="3">
+      <c r="AG2319" s="3">
         <v>325715</v>
       </c>
-      <c r="AK2299" t="s">
+      <c r="AK2319" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="2300" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2300" t="s">
+    <row r="2320" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2320" t="s">
         <v>416</v>
       </c>
-      <c r="X2300">
-[...4 lines deleted...]
-      <c r="B2301" t="s">
+      <c r="X2320">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2321" t="s">
         <v>23</v>
       </c>
-      <c r="N2301" t="s">
+      <c r="N2321" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2302" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2302" t="s">
+    <row r="2322" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2322" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="2303" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2303" t="s">
+    <row r="2323" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2323" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2304" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2304" t="s">
+    <row r="2324" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2324" t="s">
         <v>25</v>
       </c>
-      <c r="H2304" t="s">
+      <c r="H2324" t="s">
         <v>26</v>
       </c>
-      <c r="P2304" t="s">
+      <c r="P2324" t="s">
         <v>27</v>
       </c>
-      <c r="X2304" t="s">
+      <c r="X2324" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2305" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD2305" t="s">
+    <row r="2325" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2325" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2307" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C2307" t="s">
+    <row r="2327" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2327" t="s">
         <v>230</v>
       </c>
-      <c r="J2307">
+      <c r="J2327">
         <v>181912262</v>
       </c>
-      <c r="L2307" t="s">
+      <c r="L2327" t="s">
         <v>19</v>
       </c>
-      <c r="O2307">
+      <c r="O2327">
         <v>140833</v>
       </c>
-      <c r="Q2307" s="2">
+      <c r="Q2327" s="2">
         <v>42461</v>
       </c>
-      <c r="U2307" s="2">
+      <c r="U2327" s="2">
         <v>51956</v>
       </c>
-      <c r="W2307" t="s">
+      <c r="W2327" t="s">
         <v>20</v>
       </c>
-      <c r="AC2307" s="3">
+      <c r="AC2327" s="3">
         <v>41975</v>
       </c>
-      <c r="AG2307" s="3">
+      <c r="AG2327" s="3">
         <v>378900</v>
       </c>
-      <c r="AK2307" t="s">
+      <c r="AK2327" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="2308" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="M2308" t="s">
+    <row r="2328" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2328" t="s">
         <v>416</v>
       </c>
-      <c r="X2308">
-[...4 lines deleted...]
-      <c r="B2309" t="s">
+      <c r="X2328">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2329" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2329" t="s">
         <v>23</v>
       </c>
-      <c r="N2309" t="s">
+      <c r="N2329" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2310" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="F2310" t="s">
+    <row r="2330" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2330" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="2311" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R2311" t="s">
+    <row r="2331" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2331" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2312" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="I2313" s="1" t="s">
+    <row r="2332" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2332">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2333" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="I2333" s="1" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="2314" spans="1:37" x14ac:dyDescent="0.25">
-[...225 lines deleted...]
-    <row r="2334" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="2334" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A2334" t="s">
         <v>1</v>
       </c>
       <c r="F2334" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2335" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="2335" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A2335" t="s">
         <v>3</v>
       </c>
       <c r="F2335">
         <v>67977322</v>
       </c>
       <c r="AF2335" t="s">
         <v>4</v>
       </c>
       <c r="AG2335" s="2">
-        <v>46204</v>
-[...2 lines deleted...]
-    <row r="2336" spans="1:35" x14ac:dyDescent="0.25">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2336" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C2336" t="s">
         <v>5</v>
       </c>
       <c r="I2336" t="s">
         <v>6</v>
       </c>
       <c r="J2336" t="s">
         <v>7</v>
       </c>
       <c r="L2336" t="s">
         <v>8</v>
       </c>
       <c r="N2336" t="s">
         <v>9</v>
       </c>
       <c r="P2336" t="s">
         <v>10</v>
       </c>
       <c r="S2336" t="s">
         <v>11</v>
       </c>
       <c r="T2336" s="1" t="s">
         <v>12</v>
       </c>
       <c r="V2336" t="s">
         <v>13</v>
       </c>
       <c r="X2336" t="s">
         <v>14</v>
       </c>
       <c r="Z2336" t="s">
         <v>15</v>
       </c>
       <c r="AD2336" t="s">
         <v>16</v>
       </c>
       <c r="AH2336" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2337" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C2337" t="s">
-[...2 lines deleted...]
-      <c r="I2337">
+      <c r="D2337" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2337" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2337" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2337" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2338" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2338" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2340" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2340" t="s">
+        <v>346</v>
+      </c>
+      <c r="I2340">
+        <v>7942113</v>
+      </c>
+      <c r="K2340" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2340">
+        <v>140975</v>
+      </c>
+      <c r="P2340" s="2">
+        <v>42309</v>
+      </c>
+      <c r="S2340" s="2">
+        <v>47208</v>
+      </c>
+      <c r="U2340" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2340" s="3">
+        <v>55500</v>
+      </c>
+      <c r="AE2340" s="3">
+        <v>181700</v>
+      </c>
+      <c r="AI2340" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2341" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2341" t="s">
+        <v>416</v>
+      </c>
+      <c r="V2341">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="2342" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2342" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2342" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2343" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2343" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2343" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2343" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2343" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2344" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2344" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2346" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2346" t="s">
+        <v>346</v>
+      </c>
+      <c r="I2346">
+        <v>7942113</v>
+      </c>
+      <c r="K2346" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2346">
+        <v>145269</v>
+      </c>
+      <c r="P2346" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S2346" s="2">
+        <v>47208</v>
+      </c>
+      <c r="U2346" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2346" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AE2346" s="3">
+        <v>60000</v>
+      </c>
+      <c r="AI2346" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2347" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2347" t="s">
+        <v>416</v>
+      </c>
+      <c r="V2347">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="2348" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2348" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2348" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2349" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2349" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2349" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2349" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2349" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2350" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2350" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2352" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="R2352">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="2353" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I2353" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2354" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2354" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2354" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2355" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2355" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2355">
+        <v>67977322</v>
+      </c>
+      <c r="AF2355" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2355" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2356" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2356" t="s">
+        <v>5</v>
+      </c>
+      <c r="I2356" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2356" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2356" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2356" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2356" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2356" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2356" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2356" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2356" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2356" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2356" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2356" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2357" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2357" t="s">
+        <v>40</v>
+      </c>
+      <c r="I2357">
         <v>7943764</v>
       </c>
-      <c r="K2337" t="s">
+      <c r="K2357" t="s">
         <v>19</v>
       </c>
-      <c r="N2337">
+      <c r="N2357">
         <v>100314</v>
       </c>
-      <c r="P2337" s="2">
+      <c r="P2357" s="2">
         <v>34820</v>
       </c>
-      <c r="S2337" s="2">
+      <c r="S2357" s="2">
         <v>46721</v>
       </c>
-      <c r="U2337" t="s">
+      <c r="U2357" t="s">
         <v>20</v>
       </c>
-      <c r="AA2337" s="3">
+      <c r="AA2357" s="3">
         <v>91200</v>
       </c>
-      <c r="AE2337" s="3">
+      <c r="AE2357" s="3">
         <v>7962</v>
       </c>
-      <c r="AI2337" t="s">
+      <c r="AI2357" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="2338" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="L2338" t="s">
+    <row r="2358" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2358" t="s">
         <v>419</v>
       </c>
-      <c r="V2338">
-[...4 lines deleted...]
-      <c r="B2339" t="s">
+      <c r="V2358">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="2359" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2359" t="s">
         <v>23</v>
       </c>
-      <c r="M2339" t="s">
+      <c r="M2359" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2340" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D2340" t="s">
+    <row r="2360" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D2360" t="s">
         <v>25</v>
       </c>
-      <c r="G2340" t="s">
+      <c r="G2360" t="s">
         <v>26</v>
       </c>
-      <c r="O2340" t="s">
+      <c r="O2360" t="s">
         <v>27</v>
       </c>
-      <c r="V2340" t="s">
+      <c r="V2360" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2341" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB2341" t="s">
+    <row r="2361" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2361" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2342" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2342" t="s">
+    <row r="2362" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2362" t="s">
         <v>30</v>
       </c>
-      <c r="H2342" t="s">
+      <c r="H2362" t="s">
         <v>179</v>
       </c>
-      <c r="Q2342">
-[...2 lines deleted...]
-      <c r="W2342">
+      <c r="Q2362">
+        <v>95</v>
+      </c>
+      <c r="W2362">
         <v>235</v>
       </c>
-      <c r="AC2342" s="3">
+      <c r="AC2362" s="3">
         <v>91200</v>
       </c>
     </row>
-    <row r="2343" spans="2:35" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="H2343" t="s">
+    <row r="2363" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2363" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2363" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q2363">
+        <v>95</v>
+      </c>
+      <c r="W2363">
+        <v>382</v>
+      </c>
+      <c r="AC2363" s="3">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="2364" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2364" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2364" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q2364">
+        <v>95</v>
+      </c>
+      <c r="W2364">
+        <v>523</v>
+      </c>
+      <c r="AC2364" s="3">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="2365" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2365" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2365" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q2365">
+        <v>95</v>
+      </c>
+      <c r="W2365">
+        <v>522</v>
+      </c>
+      <c r="AC2365" s="3">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="2366" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2366" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2366" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q2366">
+        <v>95</v>
+      </c>
+      <c r="W2366">
+        <v>417</v>
+      </c>
+      <c r="AC2366">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="2367" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2367" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2367" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q2367">
+        <v>95</v>
+      </c>
+      <c r="W2367">
+        <v>421</v>
+      </c>
+      <c r="AC2367">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2368" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2368" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2368" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q2368">
+        <v>95</v>
+      </c>
+      <c r="W2368">
+        <v>375</v>
+      </c>
+      <c r="AC2368">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="2369" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2369" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2369" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q2369">
+        <v>95</v>
+      </c>
+      <c r="W2369">
+        <v>416</v>
+      </c>
+      <c r="AC2369">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2370" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2370" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2370" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q2370">
+        <v>95</v>
+      </c>
+      <c r="W2370">
+        <v>423</v>
+      </c>
+      <c r="AC2370">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2371" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2371" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2371" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q2371">
+        <v>95</v>
+      </c>
+      <c r="W2371">
+        <v>204</v>
+      </c>
+      <c r="AC2371">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="2372" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2372" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2372" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q2372">
+        <v>95</v>
+      </c>
+      <c r="W2372">
+        <v>528</v>
+      </c>
+      <c r="AC2372" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="2373" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2373" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2373" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q2373">
+        <v>95</v>
+      </c>
+      <c r="W2373">
+        <v>380</v>
+      </c>
+      <c r="AC2373">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2374" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2374" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2374" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q2374">
+        <v>95</v>
+      </c>
+      <c r="W2374">
+        <v>425</v>
+      </c>
+      <c r="AC2374" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="2375" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2375" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2375" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q2375">
+        <v>95</v>
+      </c>
+      <c r="W2375">
+        <v>426</v>
+      </c>
+      <c r="AC2375" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2376" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2376" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2376" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q2376">
+        <v>95</v>
+      </c>
+      <c r="W2376">
+        <v>424</v>
+      </c>
+      <c r="AC2376" s="3">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="2377" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2377" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2377" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q2377">
+        <v>95</v>
+      </c>
+      <c r="W2377">
+        <v>377</v>
+      </c>
+      <c r="AC2377">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="2378" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2378" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2378" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q2378">
+        <v>95</v>
+      </c>
+      <c r="W2378">
+        <v>403</v>
+      </c>
+      <c r="AC2378" s="3">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="2379" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2379" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2379" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q2379">
+        <v>95</v>
+      </c>
+      <c r="W2379">
+        <v>420</v>
+      </c>
+      <c r="AC2379" s="3">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="2380" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2380" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2380" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q2380">
+        <v>95</v>
+      </c>
+      <c r="W2380">
+        <v>718</v>
+      </c>
+      <c r="AC2380" s="3">
+        <v>15662</v>
+      </c>
+    </row>
+    <row r="2381" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2381" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2381" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q2381">
+        <v>95</v>
+      </c>
+      <c r="W2381">
+        <v>418</v>
+      </c>
+      <c r="AC2381">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="2382" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2382" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2382" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q2382">
+        <v>95</v>
+      </c>
+      <c r="W2382">
+        <v>524</v>
+      </c>
+      <c r="AC2382">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="2383" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2383" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2383" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q2383">
+        <v>95</v>
+      </c>
+      <c r="W2383">
+        <v>404</v>
+      </c>
+      <c r="AC2383" s="3">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="2384" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2384" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2384" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q2384">
+        <v>95</v>
+      </c>
+      <c r="W2384">
+        <v>419</v>
+      </c>
+      <c r="AC2384" s="3">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="2385" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2385" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2385" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q2385">
+        <v>95</v>
+      </c>
+      <c r="W2385">
+        <v>379</v>
+      </c>
+      <c r="AC2385">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2386" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2386" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2386" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q2386">
+        <v>95</v>
+      </c>
+      <c r="W2386">
+        <v>527</v>
+      </c>
+      <c r="AC2386">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2387" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2387" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2387" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q2387">
+        <v>95</v>
+      </c>
+      <c r="W2387">
+        <v>385</v>
+      </c>
+      <c r="AC2387" s="3">
+        <v>37938</v>
+      </c>
+    </row>
+    <row r="2388" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2388" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2388" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q2388">
+        <v>95</v>
+      </c>
+      <c r="W2388">
+        <v>383</v>
+      </c>
+      <c r="AC2388" s="3">
+        <v>10300</v>
+      </c>
+    </row>
+    <row r="2389" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2389" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2389" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q2389">
+        <v>95</v>
+      </c>
+      <c r="W2389">
+        <v>381</v>
+      </c>
+      <c r="AC2389">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2390" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2390" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2390" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q2390">
+        <v>95</v>
+      </c>
+      <c r="W2390">
+        <v>188</v>
+      </c>
+      <c r="AC2390" s="3">
+        <v>6510</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2391" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2391" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q2391">
+        <v>95</v>
+      </c>
+      <c r="W2391">
+        <v>212</v>
+      </c>
+      <c r="AC2391">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2392" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2392" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2392" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q2392">
+        <v>95</v>
+      </c>
+      <c r="W2392">
+        <v>422</v>
+      </c>
+      <c r="AC2392">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2393" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2393" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2393" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q2393">
+        <v>95</v>
+      </c>
+      <c r="W2393">
+        <v>409</v>
+      </c>
+      <c r="AC2393">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="2394" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2394">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2395" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2396" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2396" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2396" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2397" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2397">
+        <v>67977322</v>
+      </c>
+      <c r="AH2397" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2397" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2398" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2398" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2398" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2398" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2398" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2398" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2398" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2398" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2398" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2398" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2398" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2398" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2398" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2399" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2399" t="s">
+        <v>40</v>
+      </c>
+      <c r="J2399">
+        <v>7943764</v>
+      </c>
+      <c r="L2399" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2399">
+        <v>100315</v>
+      </c>
+      <c r="Q2399" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2399" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W2399" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2399" s="3">
+        <v>2623</v>
+      </c>
+      <c r="AG2399">
+        <v>259</v>
+      </c>
+      <c r="AK2399" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2400" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2400" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2400">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="2401" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2401" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2401" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2402" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2402" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2402" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2402" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2402" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2403" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2403" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2404" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2404" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2404" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2404">
+        <v>95</v>
+      </c>
+      <c r="Y2404">
+        <v>235</v>
+      </c>
+      <c r="AE2404" s="3">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="2405" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2405" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2405" t="s">
         <v>47</v>
       </c>
-      <c r="Q2343">
-[...70 lines deleted...]
-      <c r="W2347">
+      <c r="S2405">
+        <v>95</v>
+      </c>
+      <c r="Y2405">
+        <v>361</v>
+      </c>
+      <c r="AE2405">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2406" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2406" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2406" t="s">
+        <v>60</v>
+      </c>
+      <c r="S2406">
+        <v>95</v>
+      </c>
+      <c r="Y2406">
+        <v>181</v>
+      </c>
+      <c r="AE2406" s="3">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="2407" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2407" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2407" t="s">
+        <v>67</v>
+      </c>
+      <c r="S2407">
+        <v>95</v>
+      </c>
+      <c r="Y2407">
+        <v>359</v>
+      </c>
+      <c r="AE2407">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="2408" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2408" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2408" t="s">
+        <v>69</v>
+      </c>
+      <c r="S2408">
+        <v>95</v>
+      </c>
+      <c r="Y2408">
+        <v>179</v>
+      </c>
+      <c r="AE2408">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2409" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2409" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2409" t="s">
+        <v>76</v>
+      </c>
+      <c r="S2409">
+        <v>95</v>
+      </c>
+      <c r="Y2409">
+        <v>351</v>
+      </c>
+      <c r="AE2409">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2410" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2410" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2410" t="s">
+        <v>82</v>
+      </c>
+      <c r="S2410">
+        <v>95</v>
+      </c>
+      <c r="Y2410">
+        <v>188</v>
+      </c>
+      <c r="AE2410">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="2411" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2411" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2411" t="s">
+        <v>85</v>
+      </c>
+      <c r="S2411">
+        <v>95</v>
+      </c>
+      <c r="Y2411">
+        <v>345</v>
+      </c>
+      <c r="AE2411">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2412" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2412" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2412" t="s">
+        <v>86</v>
+      </c>
+      <c r="S2412">
+        <v>95</v>
+      </c>
+      <c r="Y2412">
+        <v>180</v>
+      </c>
+      <c r="AE2412">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2413" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2413" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2413">
+        <v>7942584</v>
+      </c>
+      <c r="L2413" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2413">
+        <v>100302</v>
+      </c>
+      <c r="Q2413" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2413" s="2">
+        <v>43769</v>
+      </c>
+      <c r="W2413" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2413" s="3">
+        <v>16789</v>
+      </c>
+      <c r="AG2413" s="3">
+        <v>1656</v>
+      </c>
+      <c r="AK2413" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2414" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2414" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2414">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2415" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2415" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2415" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2416" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2416" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2417" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="R2417" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2418" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="D2418" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2418" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2418" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2418" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2419" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="AD2419" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2420" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2420" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2420" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2420">
+        <v>95</v>
+      </c>
+      <c r="Y2420">
+        <v>235</v>
+      </c>
+      <c r="AE2420" s="3">
+        <v>16789</v>
+      </c>
+    </row>
+    <row r="2421" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2421" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2421" t="s">
+        <v>121</v>
+      </c>
+      <c r="S2421">
+        <v>95</v>
+      </c>
+      <c r="Y2421">
+        <v>471</v>
+      </c>
+      <c r="AE2421">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2422" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2422" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2422" t="s">
+        <v>122</v>
+      </c>
+      <c r="S2422">
+        <v>95</v>
+      </c>
+      <c r="Y2422">
+        <v>487</v>
+      </c>
+      <c r="AE2422" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="2423" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2423" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2423" t="s">
+        <v>123</v>
+      </c>
+      <c r="S2423">
+        <v>95</v>
+      </c>
+      <c r="Y2423">
+        <v>285</v>
+      </c>
+      <c r="AE2423">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2424" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2424" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2424" t="s">
+        <v>124</v>
+      </c>
+      <c r="S2424">
+        <v>95</v>
+      </c>
+      <c r="Y2424">
+        <v>279</v>
+      </c>
+      <c r="AE2424">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="2425" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2425" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2425" t="s">
+        <v>127</v>
+      </c>
+      <c r="S2425">
+        <v>95</v>
+      </c>
+      <c r="Y2425">
+        <v>472</v>
+      </c>
+      <c r="AE2425" s="3">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="2426" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2426" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2426" t="s">
+        <v>383</v>
+      </c>
+      <c r="S2426">
+        <v>95</v>
+      </c>
+      <c r="Y2426">
+        <v>290</v>
+      </c>
+      <c r="AE2426" s="3">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="2427" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2427" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2427" t="s">
+        <v>128</v>
+      </c>
+      <c r="S2427">
+        <v>95</v>
+      </c>
+      <c r="Y2427">
+        <v>486</v>
+      </c>
+      <c r="AE2427" s="3">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="2428" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2428" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2428" t="s">
+        <v>129</v>
+      </c>
+      <c r="S2428">
+        <v>95</v>
+      </c>
+      <c r="Y2428">
+        <v>373</v>
+      </c>
+      <c r="AE2428" s="3">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="2429" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2429" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2429" t="s">
+        <v>130</v>
+      </c>
+      <c r="S2429">
+        <v>95</v>
+      </c>
+      <c r="Y2429">
+        <v>230</v>
+      </c>
+      <c r="AE2429">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2430" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2430" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2430" t="s">
+        <v>132</v>
+      </c>
+      <c r="S2430">
+        <v>95</v>
+      </c>
+      <c r="Y2430">
+        <v>286</v>
+      </c>
+      <c r="AE2430">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2431" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2431" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2431" t="s">
+        <v>135</v>
+      </c>
+      <c r="S2431">
+        <v>95</v>
+      </c>
+      <c r="Y2431">
+        <v>190</v>
+      </c>
+      <c r="AE2431">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="2432" spans="4:31" x14ac:dyDescent="0.25">
+      <c r="E2432" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2432" t="s">
+        <v>136</v>
+      </c>
+      <c r="S2432">
+        <v>95</v>
+      </c>
+      <c r="Y2432">
+        <v>171</v>
+      </c>
+      <c r="AE2432">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2433" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2433" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2433" t="s">
+        <v>140</v>
+      </c>
+      <c r="S2433">
+        <v>95</v>
+      </c>
+      <c r="Y2433">
+        <v>369</v>
+      </c>
+      <c r="AE2433" s="3">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2434" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2434" t="s">
+        <v>141</v>
+      </c>
+      <c r="S2434">
+        <v>95</v>
+      </c>
+      <c r="Y2434">
+        <v>288</v>
+      </c>
+      <c r="AE2434">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2435" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2435" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2435" t="s">
+        <v>142</v>
+      </c>
+      <c r="S2435">
+        <v>95</v>
+      </c>
+      <c r="Y2435">
+        <v>227</v>
+      </c>
+      <c r="AE2435" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="2436" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2436" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2436" t="s">
+        <v>143</v>
+      </c>
+      <c r="S2436">
+        <v>95</v>
+      </c>
+      <c r="Y2436">
+        <v>289</v>
+      </c>
+      <c r="AE2436">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="2437" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2437" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2437" t="s">
+        <v>147</v>
+      </c>
+      <c r="S2437">
+        <v>95</v>
+      </c>
+      <c r="Y2437">
+        <v>412</v>
+      </c>
+      <c r="AE2437">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2438" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="T2438">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="2439" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I2439" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2440" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A2440" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2440" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2441" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A2441" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2441">
+        <v>67977322</v>
+      </c>
+      <c r="AF2441" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2441" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2442" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="C2442" t="s">
+        <v>5</v>
+      </c>
+      <c r="I2442" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2442" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2442" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2442" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2442" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2442" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2442" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2442" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2442" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2442" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2442" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2442" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2443" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2443" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q2443">
+        <v>95</v>
+      </c>
+      <c r="W2443">
+        <v>283</v>
+      </c>
+      <c r="AC2443">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="2444" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2444" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2444" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q2444">
+        <v>95</v>
+      </c>
+      <c r="W2444">
+        <v>170</v>
+      </c>
+      <c r="AC2444">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="2445" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2445" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2445" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q2445">
+        <v>95</v>
+      </c>
+      <c r="W2445">
+        <v>479</v>
+      </c>
+      <c r="AC2445">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="2446" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2446" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2446" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q2446">
+        <v>95</v>
+      </c>
+      <c r="W2446">
+        <v>371</v>
+      </c>
+      <c r="AC2446">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="2447" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2447" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2447" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q2447">
+        <v>95</v>
+      </c>
+      <c r="W2447">
+        <v>185</v>
+      </c>
+      <c r="AC2447" s="3">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="2448" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2448" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2448" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q2448">
+        <v>95</v>
+      </c>
+      <c r="W2448">
+        <v>370</v>
+      </c>
+      <c r="AC2448">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2449" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2449" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2449" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q2449">
+        <v>95</v>
+      </c>
+      <c r="W2449">
+        <v>284</v>
+      </c>
+      <c r="AC2449" s="3">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="2450" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2450" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2450" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q2450">
+        <v>95</v>
+      </c>
+      <c r="W2450">
+        <v>188</v>
+      </c>
+      <c r="AC2450" s="3">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="2451" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2451" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2451" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q2451">
+        <v>95</v>
+      </c>
+      <c r="W2451">
+        <v>433</v>
+      </c>
+      <c r="AC2451" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="2452" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2452" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2452" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q2452">
+        <v>95</v>
+      </c>
+      <c r="W2452">
+        <v>520</v>
+      </c>
+      <c r="AC2452" s="3">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="2453" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2453" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2453" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q2453">
+        <v>95</v>
+      </c>
+      <c r="W2453">
+        <v>446</v>
+      </c>
+      <c r="AC2453" s="3">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="2454" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2454" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2454" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q2454">
+        <v>95</v>
+      </c>
+      <c r="W2454">
+        <v>223</v>
+      </c>
+      <c r="AC2454">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2455" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2455" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2455" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q2455">
+        <v>95</v>
+      </c>
+      <c r="W2455">
+        <v>439</v>
+      </c>
+      <c r="AC2455" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2456" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2456" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2456">
+        <v>7942584</v>
+      </c>
+      <c r="K2456" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2456">
+        <v>100304</v>
+      </c>
+      <c r="P2456" s="2">
+        <v>34425</v>
+      </c>
+      <c r="S2456" s="2">
+        <v>51956</v>
+      </c>
+      <c r="U2456" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2456" s="3">
+        <v>60000</v>
+      </c>
+      <c r="AE2456" s="3">
+        <v>1540</v>
+      </c>
+      <c r="AI2456" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="2457" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2457" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2457">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2458" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2458" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2458" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2459" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2459" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2459" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2459" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2459" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2460" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2460" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2461" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2461" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2461" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q2461">
+        <v>95</v>
+      </c>
+      <c r="W2461">
+        <v>194</v>
+      </c>
+      <c r="AC2461" s="3">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="2462" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2462" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2462">
+        <v>7942584</v>
+      </c>
+      <c r="K2462" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2462">
+        <v>139624</v>
+      </c>
+      <c r="P2462" s="2">
+        <v>41153</v>
+      </c>
+      <c r="S2462" s="2">
+        <v>43921</v>
+      </c>
+      <c r="U2462" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2462" s="3">
+        <v>3500</v>
+      </c>
+      <c r="AE2462">
+        <v>282</v>
+      </c>
+      <c r="AI2462" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2463" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2463" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2463">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2464" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2464" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2464" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2465" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D2465" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2465" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2465" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2465" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2466" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2466" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2467" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2467" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2467" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q2467">
+        <v>95</v>
+      </c>
+      <c r="W2467">
+        <v>235</v>
+      </c>
+      <c r="AC2467" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="2468" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2468" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2468" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q2468">
+        <v>95</v>
+      </c>
+      <c r="W2468">
+        <v>472</v>
+      </c>
+      <c r="AC2468" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="2469" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2469" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2469">
+        <v>7942584</v>
+      </c>
+      <c r="K2469" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2469">
+        <v>141193</v>
+      </c>
+      <c r="P2469" s="2">
+        <v>42461</v>
+      </c>
+      <c r="S2469" s="2">
+        <v>51956</v>
+      </c>
+      <c r="U2469" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2469" s="3">
+        <v>10675</v>
+      </c>
+      <c r="AE2469">
+        <v>274</v>
+      </c>
+      <c r="AI2469" t="s">
         <v>421</v>
       </c>
-      <c r="AC2347">
-[...285 lines deleted...]
-      <c r="W2364">
+    </row>
+    <row r="2470" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2470" t="s">
         <v>419</v>
       </c>
-      <c r="AC2364" s="3">
-[...270 lines deleted...]
-      <c r="B2381" t="s">
+      <c r="V2470">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2471" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2471" t="s">
         <v>23</v>
       </c>
-      <c r="N2381" t="s">
+      <c r="M2471" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2382" spans="1:37" x14ac:dyDescent="0.25">
-[...1349 lines deleted...]
-    <row r="2472" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="2472" spans="1:35" x14ac:dyDescent="0.25">
       <c r="D2472" t="s">
         <v>25</v>
       </c>
-      <c r="H2472" t="s">
+      <c r="G2472" t="s">
         <v>26</v>
       </c>
-      <c r="P2472" t="s">
+      <c r="O2472" t="s">
         <v>27</v>
       </c>
-      <c r="X2472" t="s">
+      <c r="V2472" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2473" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2473" t="s">
+    <row r="2473" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2473" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2474" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="2474" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E2474" t="s">
         <v>30</v>
       </c>
-      <c r="I2474" t="s">
+      <c r="H2474" t="s">
         <v>173</v>
       </c>
-      <c r="S2474">
-[...2 lines deleted...]
-      <c r="Y2474">
+      <c r="Q2474">
+        <v>95</v>
+      </c>
+      <c r="W2474">
         <v>194</v>
       </c>
-      <c r="AE2474" s="3">
-[...3 lines deleted...]
-    <row r="2475" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AC2474" s="3">
+        <v>10675</v>
+      </c>
+    </row>
+    <row r="2475" spans="1:35" x14ac:dyDescent="0.25">
       <c r="C2475" t="s">
-        <v>210</v>
-[...4 lines deleted...]
-      <c r="L2475" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2475">
+        <v>7942584</v>
+      </c>
+      <c r="K2475" t="s">
         <v>19</v>
       </c>
-      <c r="O2475">
-[...8 lines deleted...]
-      <c r="W2475" t="s">
+      <c r="N2475">
+        <v>143463</v>
+      </c>
+      <c r="P2475" s="2">
+        <v>43922</v>
+      </c>
+      <c r="S2475" s="2">
+        <v>48304</v>
+      </c>
+      <c r="U2475" t="s">
         <v>20</v>
       </c>
-      <c r="AC2475" s="3">
-[...10 lines deleted...]
-      <c r="M2476" t="s">
+      <c r="AA2475" s="3">
+        <v>6077</v>
+      </c>
+      <c r="AE2475">
+        <v>489</v>
+      </c>
+      <c r="AI2475" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2476" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2476" t="s">
         <v>419</v>
       </c>
-      <c r="X2476">
-[...3 lines deleted...]
-    <row r="2477" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="V2476">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="2477" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B2477" t="s">
         <v>23</v>
       </c>
-      <c r="N2477" t="s">
+      <c r="M2477" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2478" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2478" t="s">
+    <row r="2478" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R2478">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="2479" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="J2479" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2480" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2480" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2480" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2481" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2481" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2481">
+        <v>67977322</v>
+      </c>
+      <c r="AH2481" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2481" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2482" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2482" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2482" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2482" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2482" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2482" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2482" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2482" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2482" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2482" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2482" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2482" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2482" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2482" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2483" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2483" t="s">
         <v>25</v>
       </c>
-      <c r="H2478" t="s">
+      <c r="H2483" t="s">
         <v>26</v>
       </c>
-      <c r="P2478" t="s">
+      <c r="P2483" t="s">
         <v>27</v>
       </c>
-      <c r="X2478" t="s">
+      <c r="X2483" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2479" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2479" t="s">
+    <row r="2484" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2484" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2480" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2480" t="s">
+    <row r="2485" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2485" t="s">
         <v>30</v>
       </c>
-      <c r="I2480" t="s">
+      <c r="I2485" t="s">
         <v>179</v>
       </c>
-      <c r="S2480">
-[...2 lines deleted...]
-      <c r="Y2480">
+      <c r="S2485">
+        <v>95</v>
+      </c>
+      <c r="Y2485">
         <v>235</v>
       </c>
-      <c r="AE2480" s="3">
+      <c r="AE2485" s="3">
+        <v>6077</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2486" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2486" t="s">
+        <v>127</v>
+      </c>
+      <c r="S2486">
+        <v>95</v>
+      </c>
+      <c r="Y2486">
+        <v>472</v>
+      </c>
+      <c r="AE2486" s="3">
+        <v>6077</v>
+      </c>
+    </row>
+    <row r="2487" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2487" t="s">
+        <v>192</v>
+      </c>
+      <c r="J2487">
+        <v>60041985</v>
+      </c>
+      <c r="L2487" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2487">
+        <v>100305</v>
+      </c>
+      <c r="Q2487" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2487" s="2">
+        <v>37195</v>
+      </c>
+      <c r="W2487" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2487" s="3">
+        <v>1500</v>
+      </c>
+      <c r="AG2487">
+        <v>25</v>
+      </c>
+      <c r="AK2487" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2488" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2488">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2489" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2489" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2489" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2490" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2490" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="2491" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2491" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2492" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2492" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2492" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2492" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2492" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2493" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2494" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2494" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2494" t="s">
+        <v>173</v>
+      </c>
+      <c r="S2494">
+        <v>95</v>
+      </c>
+      <c r="Y2494">
+        <v>194</v>
+      </c>
+      <c r="AE2494" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2495" t="s">
+        <v>210</v>
+      </c>
+      <c r="J2495">
+        <v>249953860</v>
+      </c>
+      <c r="L2495" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2495">
+        <v>100301</v>
+      </c>
+      <c r="Q2495" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2495" s="2">
+        <v>48334</v>
+      </c>
+      <c r="W2495" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2495" s="3">
         <v>63000</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="I2481" t="s">
+      <c r="AG2495" s="3">
+        <v>6214</v>
+      </c>
+      <c r="AK2495" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2496" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2496" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2496">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="2497" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2497" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2497" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2498" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2498" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2498" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2498" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2498" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2499" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2499" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2500" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2500" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2500" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2500">
+        <v>95</v>
+      </c>
+      <c r="Y2500">
+        <v>235</v>
+      </c>
+      <c r="AE2500" s="3">
+        <v>63000</v>
+      </c>
+    </row>
+    <row r="2501" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2501" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2501" t="s">
         <v>212</v>
       </c>
-      <c r="S2481">
-[...2 lines deleted...]
-      <c r="Y2481">
+      <c r="S2501">
+        <v>95</v>
+      </c>
+      <c r="Y2501">
         <v>295</v>
       </c>
-      <c r="AE2481" s="3">
+      <c r="AE2501" s="3">
         <v>63000</v>
       </c>
     </row>
-    <row r="2482" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2482" t="s">
+    <row r="2502" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2502" t="s">
         <v>210</v>
       </c>
-      <c r="J2482">
+      <c r="J2502">
         <v>249953860</v>
       </c>
-      <c r="L2482" t="s">
+      <c r="L2502" t="s">
         <v>19</v>
       </c>
-      <c r="O2482">
+      <c r="O2502">
         <v>100322</v>
       </c>
-      <c r="Q2482" s="2">
+      <c r="Q2502" s="2">
         <v>35551</v>
       </c>
-      <c r="U2482" s="2">
+      <c r="U2502" s="2">
         <v>48334</v>
       </c>
-      <c r="W2482" t="s">
+      <c r="W2502" t="s">
         <v>20</v>
       </c>
-      <c r="AC2482" s="3">
+      <c r="AC2502" s="3">
         <v>11934</v>
       </c>
-      <c r="AG2482">
+      <c r="AG2502">
         <v>762</v>
       </c>
-      <c r="AK2482" t="s">
+      <c r="AK2502" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="2483" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2483" t="s">
+    <row r="2503" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2503" t="s">
         <v>419</v>
       </c>
-      <c r="X2483">
-[...4 lines deleted...]
-      <c r="B2484" t="s">
+      <c r="X2503">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="2504" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2504" t="s">
         <v>23</v>
       </c>
-      <c r="N2484" t="s">
+      <c r="N2504" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2485" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2485" t="s">
+    <row r="2505" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2505" t="s">
         <v>25</v>
       </c>
-      <c r="H2485" t="s">
+      <c r="H2505" t="s">
         <v>26</v>
       </c>
-      <c r="P2485" t="s">
+      <c r="P2505" t="s">
         <v>27</v>
       </c>
-      <c r="X2485" t="s">
+      <c r="X2505" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2486" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2486" t="s">
+    <row r="2506" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2506" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2487" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2487" t="s">
+    <row r="2507" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2507" t="s">
         <v>30</v>
       </c>
-      <c r="I2487" t="s">
+      <c r="I2507" t="s">
         <v>179</v>
       </c>
-      <c r="S2487">
-[...2 lines deleted...]
-      <c r="Y2487">
+      <c r="S2507">
+        <v>95</v>
+      </c>
+      <c r="Y2507">
         <v>235</v>
       </c>
-      <c r="AE2487" s="3">
+      <c r="AE2507" s="3">
         <v>11934</v>
       </c>
     </row>
-    <row r="2488" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I2488" t="s">
+    <row r="2508" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2508" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2508" t="s">
         <v>212</v>
       </c>
-      <c r="S2488">
-[...2 lines deleted...]
-      <c r="Y2488">
+      <c r="S2508">
+        <v>95</v>
+      </c>
+      <c r="Y2508">
         <v>295</v>
       </c>
-      <c r="AE2488" s="3">
+      <c r="AE2508" s="3">
         <v>11934</v>
       </c>
     </row>
-    <row r="2489" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2489" t="s">
+    <row r="2509" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2509" t="s">
         <v>230</v>
       </c>
-      <c r="J2489">
+      <c r="J2509">
         <v>181912262</v>
       </c>
-      <c r="L2489" t="s">
+      <c r="L2509" t="s">
         <v>19</v>
       </c>
-      <c r="O2489">
+      <c r="O2509">
         <v>100306</v>
       </c>
-      <c r="Q2489" s="2">
+      <c r="Q2509" s="2">
         <v>34425</v>
       </c>
-      <c r="U2489" s="2">
+      <c r="U2509" s="2">
         <v>48304</v>
       </c>
-      <c r="W2489" t="s">
+      <c r="W2509" t="s">
         <v>20</v>
       </c>
-      <c r="AC2489" s="3">
+      <c r="AC2509" s="3">
         <v>30337</v>
       </c>
-      <c r="AG2489" s="3">
+      <c r="AG2509" s="3">
         <v>2992</v>
       </c>
-      <c r="AK2489" t="s">
+      <c r="AK2509" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="2490" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2490" t="s">
+    <row r="2510" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2510" t="s">
         <v>419</v>
       </c>
-      <c r="X2490">
-[...4 lines deleted...]
-      <c r="B2491" t="s">
+      <c r="X2510">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="2511" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2511" t="s">
         <v>23</v>
       </c>
-      <c r="N2491" t="s">
+      <c r="N2511" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2492" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2492" t="s">
+    <row r="2512" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2512" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="2493" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2493" t="s">
+    <row r="2513" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="R2513" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2494" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2494" t="s">
+    <row r="2514" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="F2514" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="2495" spans="2:37" x14ac:dyDescent="0.25">
-[...285 lines deleted...]
-    <row r="2515" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="2515" spans="1:36" x14ac:dyDescent="0.25">
       <c r="R2515" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2516" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="2516" spans="1:36" x14ac:dyDescent="0.25">
       <c r="D2516" t="s">
         <v>25</v>
       </c>
       <c r="H2516" t="s">
         <v>26</v>
       </c>
       <c r="P2516" t="s">
         <v>27</v>
       </c>
       <c r="X2516" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2517" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="2517" spans="1:36" x14ac:dyDescent="0.25">
       <c r="AD2517" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2518" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="2518" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E2518" t="s">
         <v>30</v>
       </c>
       <c r="I2518" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2518">
+        <v>95</v>
+      </c>
+      <c r="Y2518">
+        <v>235</v>
+      </c>
+      <c r="AE2518" s="3">
+        <v>30337</v>
+      </c>
+    </row>
+    <row r="2519" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2519" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2519" t="s">
+        <v>236</v>
+      </c>
+      <c r="S2519">
+        <v>95</v>
+      </c>
+      <c r="Y2519">
+        <v>134</v>
+      </c>
+      <c r="AE2519" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2520" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2520" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2520" t="s">
+        <v>244</v>
+      </c>
+      <c r="S2520">
+        <v>95</v>
+      </c>
+      <c r="Y2520">
+        <v>161</v>
+      </c>
+      <c r="AE2520" s="3">
+        <v>18966</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2521" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2521" t="s">
+        <v>253</v>
+      </c>
+      <c r="S2521">
+        <v>95</v>
+      </c>
+      <c r="Y2521">
+        <v>151</v>
+      </c>
+      <c r="AE2521">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2522" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2522" t="s">
+        <v>255</v>
+      </c>
+      <c r="S2522">
+        <v>95</v>
+      </c>
+      <c r="Y2522">
+        <v>143</v>
+      </c>
+      <c r="AE2522">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2523" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="T2523">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2524" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J2524" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2525" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2525" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2525" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2526" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2526" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2526">
+        <v>67977322</v>
+      </c>
+      <c r="AH2526" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2526" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2527" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C2527" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2527" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2527" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2527" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2527" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2527" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2527" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2527" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2527" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2527" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2527" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2527" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2527" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2528" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2528" t="s">
+        <v>258</v>
+      </c>
+      <c r="S2528">
+        <v>95</v>
+      </c>
+      <c r="Y2528">
+        <v>157</v>
+      </c>
+      <c r="AE2528">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="2529" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2529" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2529" t="s">
+        <v>264</v>
+      </c>
+      <c r="S2529">
+        <v>95</v>
+      </c>
+      <c r="Y2529">
+        <v>159</v>
+      </c>
+      <c r="AE2529">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="2530" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2530" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2530" t="s">
+        <v>277</v>
+      </c>
+      <c r="S2530">
+        <v>95</v>
+      </c>
+      <c r="Y2530">
+        <v>146</v>
+      </c>
+      <c r="AE2530" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="2531" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2531" t="s">
+        <v>230</v>
+      </c>
+      <c r="J2531">
+        <v>181912262</v>
+      </c>
+      <c r="L2531" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2531">
+        <v>100307</v>
+      </c>
+      <c r="Q2531" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2531" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2531" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2531" s="3">
+        <v>72000</v>
+      </c>
+      <c r="AG2531" s="3">
+        <v>2111</v>
+      </c>
+      <c r="AK2531" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="2532" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2532" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2532">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2533" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2533" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2533" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2534" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2534" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2535" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2535" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2536" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2536" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2536" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2536" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2536" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2537" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2537" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2538" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2538" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2538" t="s">
         <v>173</v>
       </c>
-      <c r="S2518">
-[...2 lines deleted...]
-      <c r="Y2518">
+      <c r="S2538">
+        <v>95</v>
+      </c>
+      <c r="Y2538">
         <v>194</v>
       </c>
-      <c r="AE2518" s="3">
+      <c r="AE2538" s="3">
         <v>72000</v>
       </c>
     </row>
-    <row r="2519" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2519" t="s">
+    <row r="2539" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2539" t="s">
         <v>230</v>
       </c>
-      <c r="J2519">
+      <c r="J2539">
         <v>181912262</v>
       </c>
-      <c r="L2519" t="s">
+      <c r="L2539" t="s">
         <v>19</v>
       </c>
-      <c r="O2519">
+      <c r="O2539">
         <v>135045</v>
       </c>
-      <c r="Q2519" s="2">
+      <c r="Q2539" s="2">
         <v>39387</v>
       </c>
-      <c r="U2519" s="2">
+      <c r="U2539" s="2">
         <v>51956</v>
       </c>
-      <c r="W2519" t="s">
+      <c r="W2539" t="s">
         <v>20</v>
       </c>
-      <c r="AC2519" s="3">
+      <c r="AC2539" s="3">
         <v>41200</v>
       </c>
-      <c r="AG2519">
+      <c r="AG2539">
         <v>892</v>
       </c>
-      <c r="AK2519" t="s">
+      <c r="AK2539" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="2520" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2520" t="s">
+    <row r="2540" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2540" t="s">
         <v>419</v>
       </c>
-      <c r="X2520">
-[...4 lines deleted...]
-      <c r="B2521" t="s">
+      <c r="X2540">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2541" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2541" t="s">
         <v>23</v>
       </c>
-      <c r="N2521" t="s">
+      <c r="N2541" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2522" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2522" t="s">
+    <row r="2542" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2542" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="2523" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2523" t="s">
+    <row r="2543" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2543" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2524" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2524" t="s">
+    <row r="2544" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2544" t="s">
         <v>25</v>
       </c>
-      <c r="H2524" t="s">
+      <c r="H2544" t="s">
         <v>26</v>
       </c>
-      <c r="P2524" t="s">
+      <c r="P2544" t="s">
         <v>27</v>
       </c>
-      <c r="X2524" t="s">
+      <c r="X2544" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2525" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2525" t="s">
+    <row r="2545" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2545" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2526" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2526" t="s">
+    <row r="2546" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2546" t="s">
         <v>30</v>
       </c>
-      <c r="I2526" t="s">
+      <c r="I2546" t="s">
         <v>173</v>
       </c>
-      <c r="S2526">
-[...2 lines deleted...]
-      <c r="Y2526">
+      <c r="S2546">
+        <v>95</v>
+      </c>
+      <c r="Y2546">
         <v>194</v>
       </c>
-      <c r="AE2526" s="3">
+      <c r="AE2546" s="3">
         <v>41200</v>
       </c>
     </row>
-    <row r="2527" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2527" t="s">
+    <row r="2547" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2547" t="s">
         <v>230</v>
       </c>
-      <c r="J2527">
+      <c r="J2547">
         <v>181912262</v>
       </c>
-      <c r="L2527" t="s">
+      <c r="L2547" t="s">
         <v>19</v>
       </c>
-      <c r="O2527">
+      <c r="O2547">
         <v>141191</v>
       </c>
-      <c r="Q2527" s="2">
+      <c r="Q2547" s="2">
         <v>42461</v>
       </c>
-      <c r="U2527" s="2">
+      <c r="U2547" s="2">
         <v>51956</v>
       </c>
-      <c r="W2527" t="s">
+      <c r="W2547" t="s">
         <v>20</v>
       </c>
-      <c r="AC2527" s="3">
+      <c r="AC2547" s="3">
         <v>41975</v>
       </c>
-      <c r="AG2527" s="3">
+      <c r="AG2547" s="3">
         <v>1038</v>
       </c>
-      <c r="AK2527" t="s">
+      <c r="AK2547" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="2528" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2528" t="s">
+    <row r="2548" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2548" t="s">
         <v>419</v>
       </c>
-      <c r="X2528">
-[...4 lines deleted...]
-      <c r="B2529" t="s">
+      <c r="X2548">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2549" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2549" t="s">
         <v>23</v>
       </c>
-      <c r="N2529" t="s">
+      <c r="N2549" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2530" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2530" t="s">
+    <row r="2550" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2550" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="2531" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2531" t="s">
+    <row r="2551" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2551" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2532" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2532" t="s">
+    <row r="2552" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2552" t="s">
         <v>25</v>
       </c>
-      <c r="H2532" t="s">
+      <c r="H2552" t="s">
         <v>26</v>
       </c>
-      <c r="P2532" t="s">
+      <c r="P2552" t="s">
         <v>27</v>
       </c>
-      <c r="X2532" t="s">
+      <c r="X2552" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2533" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2533" t="s">
+    <row r="2553" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2553" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2534" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2534" t="s">
+    <row r="2554" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2554" t="s">
         <v>30</v>
       </c>
-      <c r="I2534" t="s">
+      <c r="I2554" t="s">
         <v>173</v>
       </c>
-      <c r="S2534">
-[...2 lines deleted...]
-      <c r="Y2534">
+      <c r="S2554">
+        <v>95</v>
+      </c>
+      <c r="Y2554">
         <v>194</v>
       </c>
-      <c r="AE2534" s="3">
+      <c r="AE2554" s="3">
         <v>41975</v>
       </c>
     </row>
-    <row r="2535" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="J2535">
+    <row r="2555" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2555" t="s">
+        <v>293</v>
+      </c>
+      <c r="J2555">
         <v>7908916</v>
       </c>
-      <c r="L2535" t="s">
+      <c r="L2555" t="s">
         <v>19</v>
       </c>
-      <c r="O2535">
+      <c r="O2555">
         <v>100308</v>
       </c>
-      <c r="Q2535" s="2">
+      <c r="Q2555" s="2">
         <v>34425</v>
       </c>
-      <c r="U2535" s="2">
+      <c r="U2555" s="2">
         <v>48883</v>
       </c>
-      <c r="W2535" t="s">
+      <c r="W2555" t="s">
         <v>20</v>
       </c>
-      <c r="AC2535" s="3">
+      <c r="AC2555" s="3">
         <v>32624</v>
       </c>
-      <c r="AG2535" s="3">
+      <c r="AG2555" s="3">
         <v>2299</v>
       </c>
-      <c r="AK2535" t="s">
+      <c r="AK2555" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="2536" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2536" t="s">
+    <row r="2556" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2556" t="s">
         <v>419</v>
       </c>
-      <c r="X2536">
-[...4 lines deleted...]
-      <c r="B2537" t="s">
+      <c r="X2556">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="2557" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2557" t="s">
         <v>23</v>
       </c>
-      <c r="N2537" t="s">
+      <c r="N2557" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2538" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2538" t="s">
+    <row r="2558" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2558" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="2539" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2539" t="s">
+    <row r="2559" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2559" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2540" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2540" t="s">
+    <row r="2560" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2560" t="s">
         <v>25</v>
       </c>
-      <c r="H2540" t="s">
+      <c r="H2560" t="s">
         <v>26</v>
       </c>
-      <c r="P2540" t="s">
+      <c r="P2560" t="s">
         <v>27</v>
       </c>
-      <c r="X2540" t="s">
+      <c r="X2560" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2541" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2541" t="s">
+    <row r="2561" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AD2561" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2542" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2542" t="s">
+    <row r="2562" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2562" t="s">
         <v>30</v>
       </c>
-      <c r="I2542" t="s">
+      <c r="I2562" t="s">
         <v>179</v>
       </c>
-      <c r="S2542">
-[...2 lines deleted...]
-      <c r="Y2542">
+      <c r="S2562">
+        <v>95</v>
+      </c>
+      <c r="Y2562">
         <v>235</v>
       </c>
-      <c r="AE2542" s="3">
+      <c r="AE2562" s="3">
         <v>32624</v>
       </c>
     </row>
-    <row r="2543" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I2543" t="s">
+    <row r="2563" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2563" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2563" t="s">
         <v>226</v>
       </c>
-      <c r="S2543">
-[...2 lines deleted...]
-      <c r="Y2543">
+      <c r="S2563">
+        <v>95</v>
+      </c>
+      <c r="Y2563">
         <v>327</v>
       </c>
-      <c r="AE2543" s="3">
+      <c r="AE2563" s="3">
         <v>2071</v>
       </c>
     </row>
-    <row r="2544" spans="2:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y2544">
+    <row r="2564" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2564" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2564" t="s">
+        <v>296</v>
+      </c>
+      <c r="S2564">
+        <v>95</v>
+      </c>
+      <c r="Y2564">
         <v>219</v>
       </c>
-      <c r="AE2544">
+      <c r="AE2564">
         <v>10</v>
       </c>
     </row>
-    <row r="2545" spans="1:36" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y2545">
+    <row r="2565" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2565" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2565" t="s">
+        <v>297</v>
+      </c>
+      <c r="S2565">
+        <v>95</v>
+      </c>
+      <c r="Y2565">
         <v>217</v>
       </c>
-      <c r="AE2545" s="3">
+      <c r="AE2565" s="3">
         <v>2000</v>
       </c>
     </row>
-    <row r="2546" spans="1:36" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y2546">
+    <row r="2566" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2566" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2566" t="s">
+        <v>299</v>
+      </c>
+      <c r="S2566">
+        <v>95</v>
+      </c>
+      <c r="Y2566">
         <v>332</v>
       </c>
-      <c r="AE2546">
+      <c r="AE2566">
         <v>100</v>
       </c>
     </row>
-    <row r="2547" spans="1:36" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y2547">
+    <row r="2567" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2567" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2567" t="s">
+        <v>300</v>
+      </c>
+      <c r="S2567">
+        <v>95</v>
+      </c>
+      <c r="Y2567">
         <v>342</v>
       </c>
-      <c r="AE2547">
+      <c r="AE2567">
         <v>300</v>
       </c>
     </row>
-    <row r="2548" spans="1:36" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y2548">
+    <row r="2568" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2568" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2568" t="s">
+        <v>301</v>
+      </c>
+      <c r="S2568">
+        <v>95</v>
+      </c>
+      <c r="Y2568">
         <v>339</v>
       </c>
-      <c r="AE2548">
+      <c r="AE2568">
         <v>100</v>
       </c>
     </row>
-    <row r="2549" spans="1:36" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I2549" t="s">
+    <row r="2569" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2569" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2569" t="s">
         <v>216</v>
       </c>
-      <c r="S2549">
-[...2 lines deleted...]
-      <c r="Y2549">
+      <c r="S2569">
+        <v>95</v>
+      </c>
+      <c r="Y2569">
         <v>470</v>
       </c>
-      <c r="AE2549" s="3">
+      <c r="AE2569" s="3">
         <v>8000</v>
       </c>
     </row>
-    <row r="2550" spans="1:36" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="J2551" s="1" t="s">
+    <row r="2570" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="T2570">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J2571" s="1" t="s">
         <v>418</v>
       </c>
     </row>
-    <row r="2552" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A2552" t="s">
+    <row r="2572" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2572" t="s">
         <v>1</v>
       </c>
-      <c r="G2552" t="s">
+      <c r="G2572" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2553" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A2553" t="s">
+    <row r="2573" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2573" t="s">
         <v>3</v>
       </c>
-      <c r="G2553">
+      <c r="G2573">
         <v>67977322</v>
       </c>
-      <c r="AH2553" t="s">
+      <c r="AH2573" t="s">
         <v>4</v>
       </c>
-      <c r="AI2553" s="2">
-[...4 lines deleted...]
-      <c r="C2554" t="s">
+      <c r="AI2573" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C2574" t="s">
         <v>5</v>
       </c>
-      <c r="J2554" t="s">
+      <c r="J2574" t="s">
         <v>6</v>
       </c>
-      <c r="K2554" t="s">
+      <c r="K2574" t="s">
         <v>7</v>
       </c>
-      <c r="M2554" t="s">
+      <c r="M2574" t="s">
         <v>8</v>
       </c>
-      <c r="O2554" t="s">
+      <c r="O2574" t="s">
         <v>9</v>
       </c>
-      <c r="Q2554" t="s">
+      <c r="Q2574" t="s">
         <v>10</v>
       </c>
-      <c r="U2554" t="s">
+      <c r="U2574" t="s">
         <v>11</v>
       </c>
-      <c r="V2554" s="1" t="s">
+      <c r="V2574" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X2554" t="s">
+      <c r="X2574" t="s">
         <v>13</v>
       </c>
-      <c r="Z2554" t="s">
+      <c r="Z2574" t="s">
         <v>14</v>
       </c>
-      <c r="AB2554" t="s">
+      <c r="AB2574" t="s">
         <v>15</v>
       </c>
-      <c r="AF2554" t="s">
+      <c r="AF2574" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2554" t="s">
+      <c r="AJ2574" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2555" spans="1:36" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y2555">
+    <row r="2575" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2575" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2575" t="s">
+        <v>304</v>
+      </c>
+      <c r="S2575">
+        <v>95</v>
+      </c>
+      <c r="Y2575">
         <v>448</v>
       </c>
-      <c r="AE2555" s="3">
+      <c r="AE2575" s="3">
         <v>1100</v>
       </c>
     </row>
-    <row r="2556" spans="1:36" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y2556">
+    <row r="2576" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2576" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2576" t="s">
+        <v>306</v>
+      </c>
+      <c r="S2576">
+        <v>95</v>
+      </c>
+      <c r="Y2576">
         <v>324</v>
       </c>
-      <c r="AE2556">
+      <c r="AE2576">
         <v>150</v>
-      </c>
-[...296 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="2577" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2577" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I2577" t="s">
-        <v>179</v>
+        <v>310</v>
       </c>
       <c r="S2577">
         <v>95</v>
       </c>
       <c r="Y2577">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>13406</v>
+        <v>322</v>
+      </c>
+      <c r="AE2577">
+        <v>20</v>
       </c>
     </row>
     <row r="2578" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2578" t="s">
         <v>32</v>
       </c>
       <c r="I2578" t="s">
-        <v>227</v>
+        <v>311</v>
       </c>
       <c r="S2578">
         <v>95</v>
       </c>
       <c r="Y2578">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>2574</v>
+        <v>315</v>
+      </c>
+      <c r="AE2578">
+        <v>920</v>
       </c>
     </row>
     <row r="2579" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2579" t="s">
         <v>32</v>
       </c>
       <c r="I2579" t="s">
-        <v>178</v>
+        <v>312</v>
       </c>
       <c r="S2579">
         <v>95</v>
       </c>
       <c r="Y2579">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>9467</v>
+        <v>312</v>
+      </c>
+      <c r="AE2579">
+        <v>100</v>
       </c>
     </row>
     <row r="2580" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2580" t="s">
         <v>32</v>
       </c>
       <c r="I2580" t="s">
-        <v>228</v>
+        <v>313</v>
       </c>
       <c r="S2580">
         <v>95</v>
       </c>
       <c r="Y2580">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>1365</v>
+        <v>313</v>
+      </c>
+      <c r="AE2580">
+        <v>10</v>
       </c>
     </row>
     <row r="2581" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2581" t="s">
-[...27 lines deleted...]
-        <v>409</v>
+      <c r="E2581" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2581" t="s">
+        <v>227</v>
+      </c>
+      <c r="S2581">
+        <v>95</v>
+      </c>
+      <c r="Y2581">
+        <v>334</v>
+      </c>
+      <c r="AE2581">
+        <v>920</v>
       </c>
     </row>
     <row r="2582" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2582" t="s">
-[...3 lines deleted...]
-        <v>3561</v>
+      <c r="E2582" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2582" t="s">
+        <v>100</v>
+      </c>
+      <c r="S2582">
+        <v>95</v>
+      </c>
+      <c r="Y2582">
+        <v>303</v>
+      </c>
+      <c r="AE2582" s="3">
+        <v>8000</v>
       </c>
     </row>
     <row r="2583" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B2583" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="E2583" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2583" t="s">
+        <v>318</v>
+      </c>
+      <c r="S2583">
+        <v>95</v>
+      </c>
+      <c r="Y2583">
+        <v>307</v>
+      </c>
+      <c r="AE2583" s="3">
+        <v>5000</v>
       </c>
     </row>
     <row r="2584" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2584" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E2584" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2584" t="s">
+        <v>178</v>
+      </c>
+      <c r="S2584">
+        <v>95</v>
+      </c>
+      <c r="Y2584">
+        <v>467</v>
+      </c>
+      <c r="AE2584" s="3">
+        <v>7536</v>
       </c>
     </row>
     <row r="2585" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2585" t="s">
-        <v>411</v>
+      <c r="E2585" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2585" t="s">
+        <v>320</v>
+      </c>
+      <c r="S2585">
+        <v>95</v>
+      </c>
+      <c r="Y2585">
+        <v>319</v>
+      </c>
+      <c r="AE2585">
+        <v>921</v>
       </c>
     </row>
     <row r="2586" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2586" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I2586" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="S2586">
         <v>95</v>
       </c>
       <c r="Y2586">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>223047</v>
+        <v>336</v>
+      </c>
+      <c r="AE2586">
+        <v>576</v>
       </c>
     </row>
     <row r="2587" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2587" t="s">
         <v>32</v>
       </c>
       <c r="I2587" t="s">
-        <v>348</v>
+        <v>323</v>
       </c>
       <c r="S2587">
         <v>95</v>
       </c>
       <c r="Y2587">
-        <v>243</v>
+        <v>474</v>
       </c>
       <c r="AE2587" s="3">
-        <v>2700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="2588" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2588" t="s">
         <v>32</v>
       </c>
       <c r="I2588" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="S2588">
         <v>95</v>
       </c>
       <c r="Y2588">
-        <v>259</v>
+        <v>301</v>
       </c>
       <c r="AE2588">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="2589" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2589" t="s">
         <v>32</v>
       </c>
       <c r="I2589" t="s">
-        <v>350</v>
+        <v>327</v>
       </c>
       <c r="S2589">
         <v>95</v>
       </c>
       <c r="Y2589">
+        <v>447</v>
+      </c>
+      <c r="AE2589">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2590" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2590" t="s">
+        <v>293</v>
+      </c>
+      <c r="J2590">
+        <v>7908916</v>
+      </c>
+      <c r="L2590" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2590">
+        <v>100310</v>
+      </c>
+      <c r="Q2590" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2590" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W2590" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2590" s="3">
+        <v>13406</v>
+      </c>
+      <c r="AG2590">
+        <v>771</v>
+      </c>
+      <c r="AK2590" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="2591" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2591" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2591">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="2592" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2592" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2592" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2593" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2593" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2594" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2594" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2595" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2595" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2595" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2595" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2595" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2596" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2596" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2597" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2597" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2597" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2597">
+        <v>95</v>
+      </c>
+      <c r="Y2597">
+        <v>235</v>
+      </c>
+      <c r="AE2597" s="3">
+        <v>13406</v>
+      </c>
+    </row>
+    <row r="2598" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2598" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2598" t="s">
+        <v>227</v>
+      </c>
+      <c r="S2598">
+        <v>95</v>
+      </c>
+      <c r="Y2598">
+        <v>334</v>
+      </c>
+      <c r="AE2598" s="3">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="2599" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2599" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2599" t="s">
+        <v>178</v>
+      </c>
+      <c r="S2599">
+        <v>95</v>
+      </c>
+      <c r="Y2599">
+        <v>467</v>
+      </c>
+      <c r="AE2599" s="3">
+        <v>9467</v>
+      </c>
+    </row>
+    <row r="2600" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2600" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2600" t="s">
+        <v>228</v>
+      </c>
+      <c r="S2600">
+        <v>95</v>
+      </c>
+      <c r="Y2600">
+        <v>336</v>
+      </c>
+      <c r="AE2600" s="3">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="2601" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2601" t="s">
+        <v>346</v>
+      </c>
+      <c r="J2601">
+        <v>7942113</v>
+      </c>
+      <c r="L2601" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2601">
+        <v>100311</v>
+      </c>
+      <c r="Q2601" s="2">
+        <v>35048</v>
+      </c>
+      <c r="U2601" s="2">
+        <v>49765</v>
+      </c>
+      <c r="W2601" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2601" s="3">
+        <v>223047</v>
+      </c>
+      <c r="AG2601" s="3">
+        <v>13873</v>
+      </c>
+      <c r="AK2601" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2602" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2602" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2602">
+        <v>3469</v>
+      </c>
+    </row>
+    <row r="2603" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2603" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2603" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2604" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2604" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2604" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2604" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2604" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2605" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2605" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2606" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2606" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2606" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2606">
+        <v>95</v>
+      </c>
+      <c r="Y2606">
+        <v>235</v>
+      </c>
+      <c r="AE2606" s="3">
+        <v>223047</v>
+      </c>
+    </row>
+    <row r="2607" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2607" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2607" t="s">
+        <v>351</v>
+      </c>
+      <c r="S2607">
+        <v>95</v>
+      </c>
+      <c r="Y2607">
+        <v>243</v>
+      </c>
+      <c r="AE2607" s="3">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="2608" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2608" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2608" t="s">
+        <v>352</v>
+      </c>
+      <c r="S2608">
+        <v>95</v>
+      </c>
+      <c r="Y2608">
+        <v>259</v>
+      </c>
+      <c r="AE2608">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="2609" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2609" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2609" t="s">
+        <v>353</v>
+      </c>
+      <c r="S2609">
+        <v>95</v>
+      </c>
+      <c r="Y2609">
         <v>268</v>
       </c>
-      <c r="AE2589" s="3">
+      <c r="AE2609" s="3">
         <v>21896</v>
       </c>
     </row>
-    <row r="2590" spans="2:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y2590">
+    <row r="2610" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2610" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2610" t="s">
+        <v>355</v>
+      </c>
+      <c r="S2610">
+        <v>95</v>
+      </c>
+      <c r="Y2610">
         <v>484</v>
       </c>
-      <c r="AE2590" s="3">
+      <c r="AE2610" s="3">
         <v>1700</v>
       </c>
     </row>
-    <row r="2591" spans="2:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y2591">
+    <row r="2611" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2611" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2611" t="s">
+        <v>359</v>
+      </c>
+      <c r="S2611">
+        <v>95</v>
+      </c>
+      <c r="Y2611">
         <v>263</v>
       </c>
-      <c r="AE2591" s="3">
+      <c r="AE2611" s="3">
         <v>3300</v>
       </c>
     </row>
-    <row r="2592" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I2592" t="s">
+    <row r="2612" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2612" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2612" t="s">
+        <v>361</v>
+      </c>
+      <c r="S2612">
+        <v>95</v>
+      </c>
+      <c r="Y2612">
+        <v>277</v>
+      </c>
+      <c r="AE2612">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2613" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2613" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2613" t="s">
+        <v>364</v>
+      </c>
+      <c r="S2613">
+        <v>95</v>
+      </c>
+      <c r="Y2613">
+        <v>475</v>
+      </c>
+      <c r="AE2613">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2614" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="T2614">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2615" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I2615" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2616" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A2616" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2616" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2617" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A2617" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2617">
+        <v>67977322</v>
+      </c>
+      <c r="AF2617" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2617" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2618" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="C2618" t="s">
+        <v>5</v>
+      </c>
+      <c r="I2618" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2618" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2618" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2618" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2618" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2618" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2618" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2618" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2618" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2618" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2618" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2618" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2619" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2619" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q2619">
+        <v>95</v>
+      </c>
+      <c r="W2619">
+        <v>264</v>
+      </c>
+      <c r="AC2619" s="3">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="2620" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2620" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2620" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q2620">
+        <v>95</v>
+      </c>
+      <c r="W2620">
+        <v>481</v>
+      </c>
+      <c r="AC2620" s="3">
+        <v>63400</v>
+      </c>
+    </row>
+    <row r="2621" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2621" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2621" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q2621">
+        <v>95</v>
+      </c>
+      <c r="W2621">
+        <v>482</v>
+      </c>
+      <c r="AC2621" s="3">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="2622" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2622" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2622" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q2622">
+        <v>95</v>
+      </c>
+      <c r="W2622">
+        <v>547</v>
+      </c>
+      <c r="AC2622" s="3">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="2623" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2623" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2623" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q2623">
+        <v>95</v>
+      </c>
+      <c r="W2623">
+        <v>251</v>
+      </c>
+      <c r="AC2623" s="3">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="2624" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2624" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2624" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q2624">
+        <v>95</v>
+      </c>
+      <c r="W2624">
+        <v>265</v>
+      </c>
+      <c r="AC2624" s="3">
+        <v>6791</v>
+      </c>
+    </row>
+    <row r="2625" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2625" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2625" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q2625">
+        <v>95</v>
+      </c>
+      <c r="W2625">
+        <v>275</v>
+      </c>
+      <c r="AC2625">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2626" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2626" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2626" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q2626">
+        <v>95</v>
+      </c>
+      <c r="W2626">
+        <v>451</v>
+      </c>
+      <c r="AC2626" s="3">
+        <v>74300</v>
+      </c>
+    </row>
+    <row r="2627" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2627" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2627" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q2627">
+        <v>95</v>
+      </c>
+      <c r="W2627">
+        <v>250</v>
+      </c>
+      <c r="AC2627" s="3">
+        <v>3360</v>
+      </c>
+    </row>
+    <row r="2628" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2628" t="s">
+        <v>346</v>
+      </c>
+      <c r="I2628">
+        <v>7942113</v>
+      </c>
+      <c r="K2628" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2628">
+        <v>100313</v>
+      </c>
+      <c r="P2628" s="2">
+        <v>35048</v>
+      </c>
+      <c r="S2628" s="2">
+        <v>49765</v>
+      </c>
+      <c r="U2628" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2628" s="3">
+        <v>60433</v>
+      </c>
+      <c r="AE2628" s="3">
+        <v>3233</v>
+      </c>
+      <c r="AI2628" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2629" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2629" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2629">
+        <v>3469</v>
+      </c>
+    </row>
+    <row r="2630" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2630" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2630" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2631" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2631" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2631" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2631" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2631" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2632" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2632" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2633" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2633" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2633" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q2633">
+        <v>95</v>
+      </c>
+      <c r="W2633">
+        <v>235</v>
+      </c>
+      <c r="AC2633" s="3">
+        <v>60433</v>
+      </c>
+    </row>
+    <row r="2634" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2634" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2634" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q2634">
+        <v>95</v>
+      </c>
+      <c r="W2634">
+        <v>472</v>
+      </c>
+      <c r="AC2634" s="3">
+        <v>6080</v>
+      </c>
+    </row>
+    <row r="2635" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2635" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2635" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q2635">
+        <v>95</v>
+      </c>
+      <c r="W2635">
+        <v>290</v>
+      </c>
+      <c r="AC2635" s="3">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="2636" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2636" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2636" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q2636">
+        <v>95</v>
+      </c>
+      <c r="W2636">
+        <v>268</v>
+      </c>
+      <c r="AC2636" s="3">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="2637" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2637" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2637" t="s">
         <v>358</v>
       </c>
-      <c r="S2592">
-[...32 lines deleted...]
-      <c r="I2595" s="1" t="s">
+      <c r="Q2637">
+        <v>95</v>
+      </c>
+      <c r="W2637">
+        <v>278</v>
+      </c>
+      <c r="AC2637" s="3">
+        <v>11147</v>
+      </c>
+    </row>
+    <row r="2638" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2638" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2638" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q2638">
+        <v>95</v>
+      </c>
+      <c r="W2638">
+        <v>263</v>
+      </c>
+      <c r="AC2638" s="3">
+        <v>38067</v>
+      </c>
+    </row>
+    <row r="2639" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2639" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2639" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q2639">
+        <v>95</v>
+      </c>
+      <c r="W2639">
+        <v>260</v>
+      </c>
+      <c r="AC2639">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="2640" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2640" t="s">
+        <v>346</v>
+      </c>
+      <c r="I2640">
+        <v>7942113</v>
+      </c>
+      <c r="K2640" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2640">
+        <v>145270</v>
+      </c>
+      <c r="P2640" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S2640" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U2640" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2640" s="3">
+        <v>50000</v>
+      </c>
+      <c r="AE2640" s="3">
+        <v>2740</v>
+      </c>
+      <c r="AI2640" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2641" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2641" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2641">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="2642" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2642" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2642" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2643" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2643" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2643" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2643" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2643" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2644" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2644" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2645" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2645" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2645" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q2645">
+        <v>95</v>
+      </c>
+      <c r="W2645">
+        <v>235</v>
+      </c>
+      <c r="AC2645" s="3">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="2646" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2646" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2646" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q2646">
+        <v>95</v>
+      </c>
+      <c r="W2646">
+        <v>290</v>
+      </c>
+      <c r="AC2646" s="3">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="2647" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2647" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2647" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q2647">
+        <v>95</v>
+      </c>
+      <c r="W2647">
+        <v>284</v>
+      </c>
+      <c r="AC2647" s="3">
+        <v>23378</v>
+      </c>
+    </row>
+    <row r="2648" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2648" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2648" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q2648">
+        <v>95</v>
+      </c>
+      <c r="W2648">
+        <v>295</v>
+      </c>
+      <c r="AC2648" s="3">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="2649" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2649" t="s">
+        <v>231</v>
+      </c>
+      <c r="I2649">
+        <v>837565548</v>
+      </c>
+      <c r="K2649" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2649">
+        <v>134510</v>
+      </c>
+      <c r="P2649" s="2">
+        <v>38838</v>
+      </c>
+      <c r="S2649" s="2">
+        <v>53417</v>
+      </c>
+      <c r="U2649" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2649">
+        <v>637</v>
+      </c>
+      <c r="AE2649">
+        <v>45</v>
+      </c>
+      <c r="AI2649" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="2650" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2650" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2650">
+        <v>7121</v>
+      </c>
+    </row>
+    <row r="2651" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2651" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2651" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2652" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2652" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2652" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2652" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2652" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2653" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2653" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2654" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2654" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2654" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q2654">
+        <v>95</v>
+      </c>
+      <c r="W2654">
+        <v>235</v>
+      </c>
+      <c r="AC2654">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="2655" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="R2655">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2656" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="F2656" s="1" t="s">
         <v>418</v>
       </c>
     </row>
-    <row r="2596" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A2596" t="s">
+    <row r="2657" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2657" t="s">
         <v>1</v>
       </c>
-      <c r="F2596" t="s">
+      <c r="D2657" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2597" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A2597" t="s">
+    <row r="2658" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2658" t="s">
         <v>3</v>
       </c>
-      <c r="F2597">
+      <c r="D2658">
         <v>67977322</v>
       </c>
-      <c r="AF2597" t="s">
+      <c r="U2658" t="s">
         <v>4</v>
       </c>
-      <c r="AG2597" s="2">
-[...4 lines deleted...]
-      <c r="C2598" t="s">
+      <c r="V2658" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2659" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2659" t="s">
         <v>5</v>
       </c>
-      <c r="I2598" t="s">
+      <c r="F2659" t="s">
         <v>6</v>
       </c>
-      <c r="J2598" t="s">
+      <c r="G2659" t="s">
         <v>7</v>
       </c>
-      <c r="L2598" t="s">
+      <c r="H2659" t="s">
         <v>8</v>
       </c>
-      <c r="N2598" t="s">
+      <c r="I2659" t="s">
         <v>9</v>
       </c>
-      <c r="P2598" t="s">
+      <c r="J2659" t="s">
         <v>10</v>
       </c>
-      <c r="S2598" t="s">
+      <c r="M2659" t="s">
         <v>11</v>
       </c>
-      <c r="T2598" s="1" t="s">
+      <c r="N2659" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V2598" t="s">
+      <c r="O2659" t="s">
         <v>13</v>
       </c>
-      <c r="X2598" t="s">
+      <c r="Q2659" t="s">
         <v>14</v>
       </c>
-      <c r="Z2598" t="s">
+      <c r="R2659" t="s">
         <v>15</v>
       </c>
-      <c r="AD2598" t="s">
+      <c r="T2659" t="s">
         <v>16</v>
       </c>
-      <c r="AH2598" t="s">
+      <c r="W2659" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2599" spans="1:35" x14ac:dyDescent="0.25">
-[...122 lines deleted...]
-      <c r="H2606" t="s">
+    <row r="2660" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2660" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2660" t="s">
+        <v>212</v>
+      </c>
+      <c r="K2660">
+        <v>95</v>
+      </c>
+      <c r="P2660">
+        <v>295</v>
+      </c>
+      <c r="S2660">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="2661" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2661" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2661" t="s">
+        <v>82</v>
+      </c>
+      <c r="K2661">
+        <v>95</v>
+      </c>
+      <c r="P2661">
+        <v>188</v>
+      </c>
+      <c r="S2661">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="2662" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="L2662">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="2663" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2663" s="1" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="2664" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2664" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2664" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2665" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2665" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2665">
+        <v>67977322</v>
+      </c>
+      <c r="AH2665" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2665" s="2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="2666" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2666" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2666" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2666" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2666" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2666" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2666" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2666" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2666" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2666" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2666" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2666" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2666" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2666" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2667" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2667" t="s">
+        <v>293</v>
+      </c>
+      <c r="J2667">
+        <v>7908916</v>
+      </c>
+      <c r="L2667" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2667">
+        <v>147114</v>
+      </c>
+      <c r="Q2667" s="2">
+        <v>46143</v>
+      </c>
+      <c r="U2667" s="2">
+        <v>51135</v>
+      </c>
+      <c r="W2667" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2667" s="3">
+        <v>33687</v>
+      </c>
+      <c r="AK2667" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2668" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2668" t="s">
+        <v>426</v>
+      </c>
+      <c r="X2668">
+        <v>4839</v>
+      </c>
+    </row>
+    <row r="2669" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2669" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2669" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2670" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2670" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2670" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2670" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2670" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2671" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2671" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2672" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2672" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2672" t="s">
+        <v>427</v>
+      </c>
+      <c r="S2672">
+        <v>95</v>
+      </c>
+      <c r="Y2672">
+        <v>971</v>
+      </c>
+      <c r="AE2672" s="3">
+        <v>33687</v>
+      </c>
+    </row>
+    <row r="2673" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2673" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2673" t="s">
+        <v>428</v>
+      </c>
+      <c r="S2673">
+        <v>95</v>
+      </c>
+      <c r="Y2673">
+        <v>980</v>
+      </c>
+      <c r="AE2673" s="3">
+        <v>33687</v>
+      </c>
+    </row>
+    <row r="2674" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2674" t="s">
+        <v>341</v>
+      </c>
+      <c r="J2674">
+        <v>7909054</v>
+      </c>
+      <c r="L2674" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2674">
+        <v>147115</v>
+      </c>
+      <c r="Q2674" s="2">
+        <v>46143</v>
+      </c>
+      <c r="U2674" s="2">
+        <v>51135</v>
+      </c>
+      <c r="W2674" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2674" s="3">
+        <v>159726</v>
+      </c>
+      <c r="AK2674" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2675" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2675" t="s">
+        <v>426</v>
+      </c>
+      <c r="X2675">
+        <v>4839</v>
+      </c>
+    </row>
+    <row r="2676" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2676" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2676" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2677" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2677" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2677" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2677" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2677" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2678" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2678" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2679" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2679" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2679" t="s">
+        <v>427</v>
+      </c>
+      <c r="S2679">
+        <v>95</v>
+      </c>
+      <c r="Y2679">
+        <v>971</v>
+      </c>
+      <c r="AE2679" s="3">
+        <v>159726</v>
+      </c>
+    </row>
+    <row r="2680" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2680" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2680" t="s">
+        <v>429</v>
+      </c>
+      <c r="S2680">
+        <v>95</v>
+      </c>
+      <c r="Y2680">
+        <v>979</v>
+      </c>
+      <c r="AE2680">
         <v>100</v>
       </c>
-      <c r="Q2606">
-[...33 lines deleted...]
-      <c r="K2608" t="s">
+    </row>
+    <row r="2681" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2681" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2681" t="s">
+        <v>430</v>
+      </c>
+      <c r="S2681">
+        <v>95</v>
+      </c>
+      <c r="Y2681">
+        <v>978</v>
+      </c>
+      <c r="AE2681" s="3">
+        <v>50126</v>
+      </c>
+    </row>
+    <row r="2682" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2682" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2682" t="s">
+        <v>431</v>
+      </c>
+      <c r="S2682">
+        <v>95</v>
+      </c>
+      <c r="Y2682">
+        <v>975</v>
+      </c>
+      <c r="AE2682" s="3">
+        <v>65000</v>
+      </c>
+    </row>
+    <row r="2683" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2683" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2683" t="s">
+        <v>432</v>
+      </c>
+      <c r="S2683">
+        <v>95</v>
+      </c>
+      <c r="Y2683">
+        <v>976</v>
+      </c>
+      <c r="AE2683" s="3">
+        <v>44500</v>
+      </c>
+    </row>
+    <row r="2684" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2684" t="s">
+        <v>406</v>
+      </c>
+      <c r="J2684">
+        <v>5212600</v>
+      </c>
+      <c r="L2684" t="s">
         <v>19</v>
       </c>
-      <c r="N2608">
-[...8 lines deleted...]
-      <c r="U2608" t="s">
+      <c r="O2684">
+        <v>147111</v>
+      </c>
+      <c r="Q2684" s="2">
+        <v>46143</v>
+      </c>
+      <c r="U2684" s="2">
+        <v>51135</v>
+      </c>
+      <c r="W2684" t="s">
         <v>20</v>
       </c>
-      <c r="AA2608" s="3">
-[...18 lines deleted...]
-      <c r="B2610" t="s">
+      <c r="AC2684" s="3">
+        <v>7500</v>
+      </c>
+      <c r="AK2684" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2685" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2685" t="s">
+        <v>426</v>
+      </c>
+      <c r="X2685">
+        <v>4839</v>
+      </c>
+    </row>
+    <row r="2686" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2686" t="s">
         <v>23</v>
       </c>
-      <c r="M2610" t="s">
+      <c r="N2686" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2611" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D2611" t="s">
+    <row r="2687" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2687" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="2688" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2688" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2689" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="D2689" t="s">
         <v>25</v>
       </c>
-      <c r="G2611" t="s">
+      <c r="H2689" t="s">
         <v>26</v>
       </c>
-      <c r="O2611" t="s">
+      <c r="P2689" t="s">
         <v>27</v>
       </c>
-      <c r="V2611" t="s">
+      <c r="X2689" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2612" spans="2:35" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E2613" t="s">
+    <row r="2690" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AD2690" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2691" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E2691" t="s">
         <v>30</v>
       </c>
-      <c r="H2613" t="s">
-[...344 lines deleted...]
-      <c r="A2637" t="s">
+      <c r="I2691" t="s">
+        <v>427</v>
+      </c>
+      <c r="S2691">
+        <v>95</v>
+      </c>
+      <c r="Y2691">
+        <v>971</v>
+      </c>
+      <c r="AE2691" s="3">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="2692" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E2692" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2692" t="s">
+        <v>433</v>
+      </c>
+      <c r="S2692">
+        <v>95</v>
+      </c>
+      <c r="Y2692">
+        <v>977</v>
+      </c>
+      <c r="AE2692" s="3">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="2693" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="T2693">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="2694" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2694" t="s">
+        <v>434</v>
+      </c>
+      <c r="B2694" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="2695" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2695">
         <v>1</v>
       </c>
-      <c r="D2637" t="s">
+      <c r="B2695" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="2696" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2696">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2638" t="s">
+      <c r="B2696" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="2697" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2697">
         <v>3</v>
       </c>
-      <c r="D2638">
-[...2 lines deleted...]
-      <c r="U2638" t="s">
+      <c r="B2697" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="2698" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2698">
         <v>4</v>
       </c>
-      <c r="V2638" s="2">
-[...10 lines deleted...]
-      <c r="G2639" t="s">
+      <c r="B2698" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="2699" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2699">
         <v>7</v>
       </c>
-      <c r="H2639" t="s">
-[...14 lines deleted...]
-      <c r="O2639" t="s">
+      <c r="B2699" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="2700" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2700">
         <v>13</v>
       </c>
-      <c r="Q2639" t="s">
-[...25 lines deleted...]
-      <c r="S2640">
+      <c r="B2700" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="2701" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2701">
+        <v>38</v>
+      </c>
+      <c r="B2701" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="2702" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2702">
+        <v>48</v>
+      </c>
+      <c r="B2702" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="2703" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2703">
+        <v>66</v>
+      </c>
+      <c r="B2703" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="2704" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A2704">
+        <v>82</v>
+      </c>
+      <c r="B2704" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="2705" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2705">
+        <v>83</v>
+      </c>
+      <c r="B2705" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="2641" spans="1:37" x14ac:dyDescent="0.25">
-[...522 lines deleted...]
-      <c r="A2683">
+    <row r="2706" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2706">
+        <v>89</v>
+      </c>
+      <c r="B2706" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="2707" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2707">
+        <v>163</v>
+      </c>
+      <c r="B2707" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="2708" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C2708">
         <v>66</v>
-      </c>
-[...38 lines deleted...]
-        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>C0006402607</vt:lpstr>
+      <vt:lpstr>C0006402610</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cunningham, Steven</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>