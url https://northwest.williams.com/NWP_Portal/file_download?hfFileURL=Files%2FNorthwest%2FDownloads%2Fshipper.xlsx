--- v1 (2026-01-19)
+++ v2 (2026-05-16)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\INDEX OF CUSTOMERS\1) Historical IOCs\2026-01-01\Final\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\INDEX OF CUSTOMERS\1) Historical IOCs\2026-04-01\Final\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{37FD7B38-07B9-4A87-BAAD-F78D54437D42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E61DC927-8E61-4B07-8A82-8BEEBEDB3B0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9FB2499F-E08F-4671-A306-5040336D4E62}"/>
+    <workbookView xWindow="2295" yWindow="2295" windowWidth="21600" windowHeight="11295" xr2:uid="{80710B99-6B65-4E39-ACCB-26B28FFC53DB}"/>
   </bookViews>
   <sheets>
-    <sheet name="C0006402601" sheetId="1" r:id="rId1"/>
+    <sheet name="C0006402604" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6223" uniqueCount="451">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5988" uniqueCount="441">
   <si>
     <t>INDEX OF CUSTOMERS
 TF-1 Transportation Agreement</t>
   </si>
   <si>
     <t>TSP Name:</t>
   </si>
   <si>
     <t>Northwest Pipeline LLC</t>
   </si>
   <si>
     <t>TSP:</t>
   </si>
   <si>
     <t>As Of</t>
   </si>
   <si>
     <t>Shipper Name</t>
   </si>
   <si>
     <t>Shipper ID</t>
   </si>
   <si>
     <t xml:space="preserve">Shipper Affiliation Indicator </t>
   </si>
@@ -128,1185 +128,1158 @@
   <si>
     <t>Point Identification Code</t>
   </si>
   <si>
     <t>For Transportation Maximum Daily Quantity</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>IGNACIO PLANT</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>KERN RIVER MUDDY CREEK DELIV.</t>
   </si>
   <si>
     <t>Atmos Energy Corporation</t>
   </si>
   <si>
     <t>4,38</t>
   </si>
   <si>
+    <t>Koch Energy Services, LLC</t>
+  </si>
+  <si>
+    <t>OPAL PLANT</t>
+  </si>
+  <si>
+    <t>IGNACIO DELIVERY</t>
+  </si>
+  <si>
+    <t>1,4,38</t>
+  </si>
+  <si>
+    <t>Avista Corporation</t>
+  </si>
+  <si>
+    <t>3,4,38,89</t>
+  </si>
+  <si>
+    <t>BLANCO HUB-MILAGRO (56419)</t>
+  </si>
+  <si>
+    <t>CLAY BASIN RECEIPT</t>
+  </si>
+  <si>
+    <t>GREEN RIVER GATHERING</t>
+  </si>
+  <si>
+    <t>STARR ROAD RECEIPT</t>
+  </si>
+  <si>
+    <t>SUMAS RECEIPT</t>
+  </si>
+  <si>
+    <t>CANYONVILLE</t>
+  </si>
+  <si>
+    <t>CHENEY (MEDICAL LAKE)</t>
+  </si>
+  <si>
+    <t>COEUR D'ALENE E. (HAYDEN)</t>
+  </si>
+  <si>
+    <t>COEUR D'ALENE W.</t>
+  </si>
+  <si>
+    <t>COLFAX</t>
+  </si>
+  <si>
+    <t>COLTON</t>
+  </si>
+  <si>
+    <t>CONNELL</t>
+  </si>
+  <si>
+    <t>ENDICOTT</t>
+  </si>
+  <si>
+    <t>GENESEE</t>
+  </si>
+  <si>
+    <t>GOLDENDALE</t>
+  </si>
+  <si>
+    <t>GRANTS PASS</t>
+  </si>
+  <si>
+    <t>KELLOGG</t>
+  </si>
+  <si>
+    <t>KEYSTONE</t>
+  </si>
+  <si>
+    <t>LA GRANDE</t>
+  </si>
+  <si>
+    <t>LEWISTON E.</t>
+  </si>
+  <si>
+    <t>LEWISTON PFI</t>
+  </si>
+  <si>
+    <t>LEWISTON W.</t>
+  </si>
+  <si>
+    <t>LIND</t>
+  </si>
+  <si>
+    <t>MCGUIRE</t>
+  </si>
+  <si>
+    <t>MOSCOW</t>
+  </si>
+  <si>
+    <t>MYRTLE CREEK/RIDDLE</t>
+  </si>
+  <si>
+    <t>NINE MILE FALLS</t>
+  </si>
+  <si>
+    <t>NORTH POWDER</t>
+  </si>
+  <si>
+    <t>OAKLAND</t>
+  </si>
+  <si>
+    <t>PALOUSE/ALBION</t>
+  </si>
+  <si>
+    <t>PINEHURST</t>
+  </si>
+  <si>
+    <t>POST FALLS</t>
+  </si>
+  <si>
+    <t>PULLMAN</t>
+  </si>
+  <si>
+    <t>RITZVILLE</t>
+  </si>
+  <si>
+    <t>ROSEBURG</t>
+  </si>
+  <si>
+    <t>ROUND PRAIRIE(ROSEBURG LUMBER)</t>
+  </si>
+  <si>
+    <t>SMELTERVILLE</t>
+  </si>
+  <si>
+    <t>SPOKANE MEAD</t>
+  </si>
+  <si>
+    <t>SPOKANE WEST</t>
+  </si>
+  <si>
+    <t>SPRAGUE</t>
+  </si>
+  <si>
+    <t>STANFIELD DELIVERY</t>
+  </si>
+  <si>
+    <t>STEVENSON</t>
+  </si>
+  <si>
+    <t>STEVENSON #2</t>
+  </si>
+  <si>
+    <t>SUTHERLIN/OAKLAN</t>
+  </si>
+  <si>
+    <t>UNION</t>
+  </si>
+  <si>
+    <t>UNIONTOWN</t>
+  </si>
+  <si>
+    <t>WARDEN</t>
+  </si>
+  <si>
+    <t>WINCHESTER</t>
+  </si>
+  <si>
+    <t>WINSTON/DILLARD</t>
+  </si>
+  <si>
+    <t>3,4,38</t>
+  </si>
+  <si>
+    <t>INLAND PAPER</t>
+  </si>
+  <si>
+    <t>Black Hills Service Company, LLC</t>
+  </si>
+  <si>
+    <t>1,2,4,38</t>
+  </si>
+  <si>
+    <t>SAND SPRINGS</t>
+  </si>
+  <si>
+    <t>NATURITA/NUCLA</t>
+  </si>
+  <si>
+    <t>The Boeing Company</t>
+  </si>
+  <si>
+    <t>United Energy Trading LLC</t>
+  </si>
+  <si>
+    <t>BLANCO HUB-TW (56498)</t>
+  </si>
+  <si>
+    <t>PORTLAND NORTHEAST</t>
+  </si>
+  <si>
+    <t>SOUTH SEATTLE</t>
+  </si>
+  <si>
+    <t>BOEING-FREDRICKSON</t>
+  </si>
+  <si>
+    <t>NORTH SEATTLE/EVERETT</t>
+  </si>
+  <si>
+    <t>NORTH TACOMA</t>
+  </si>
+  <si>
+    <t>CARBONBETTER, LLC</t>
+  </si>
+  <si>
+    <t>LAPLATA-TW</t>
+  </si>
+  <si>
+    <t>Cardinal FG Company</t>
+  </si>
+  <si>
+    <t>Kinect Energy, Inc.</t>
+  </si>
+  <si>
+    <t>WEYEHAEUSER (OSTRANDER PLANT)</t>
+  </si>
+  <si>
+    <t>RENO LATERAL (TO PAIUTE)</t>
+  </si>
+  <si>
+    <t>Cascade Natural Gas Corporation</t>
+  </si>
+  <si>
+    <t>4,38,66</t>
+  </si>
+  <si>
+    <t>Tenaska Marketing Ventures</t>
+  </si>
+  <si>
+    <t>BLANCO RECEIPT</t>
+  </si>
+  <si>
+    <t>COLLINS GULCH</t>
+  </si>
+  <si>
+    <t>CUTTHROAT</t>
+  </si>
+  <si>
+    <t>LISBON RECEIPT</t>
+  </si>
+  <si>
+    <t>PALOUSE</t>
+  </si>
+  <si>
+    <t>SHUTE CREEK PLANT RECEIPT</t>
+  </si>
+  <si>
+    <t>STANFIELD RECEIPT</t>
+  </si>
+  <si>
+    <t>A&amp;M RENDERING</t>
+  </si>
+  <si>
+    <t>ABERDEEN/HOQUIAM/MCCLEARY</t>
+  </si>
+  <si>
+    <t>ACME</t>
+  </si>
+  <si>
+    <t>ARLINGTON</t>
+  </si>
+  <si>
+    <t>ATHENA</t>
+  </si>
+  <si>
+    <t>BAKER</t>
+  </si>
+  <si>
+    <t>BELLINGHAM (FERNDALE)</t>
+  </si>
+  <si>
+    <t>BREMERTON (SHELTON)</t>
+  </si>
+  <si>
+    <t>BURBANK HEIGHTS</t>
+  </si>
+  <si>
+    <t>CASTLE ROCK</t>
+  </si>
+  <si>
+    <t>CITY OF FINLEY</t>
+  </si>
+  <si>
+    <t>DEMING</t>
+  </si>
+  <si>
+    <t>GRANDVIEW</t>
+  </si>
+  <si>
+    <t>GRAYS HARBOR METER STATION</t>
+  </si>
+  <si>
+    <t>HERMISTON</t>
+  </si>
+  <si>
+    <t>HUNTINGTON</t>
+  </si>
+  <si>
+    <t>KALAMA #2</t>
+  </si>
+  <si>
+    <t>KALAMA TAP</t>
+  </si>
+  <si>
+    <t>KAWECKI</t>
+  </si>
+  <si>
+    <t>KENNEWICK</t>
+  </si>
+  <si>
+    <t>LAWRENCE</t>
+  </si>
+  <si>
+    <t>LONGVIEW-KELSO</t>
+  </si>
+  <si>
+    <t>LYNDEN</t>
+  </si>
+  <si>
+    <t>MENAN STARCH</t>
+  </si>
+  <si>
+    <t>MILTON-FREEWATER</t>
+  </si>
+  <si>
+    <t>MISSION TAP</t>
+  </si>
+  <si>
+    <t>MOSES LAKE</t>
+  </si>
+  <si>
+    <t>MOUNT VERNON</t>
+  </si>
+  <si>
+    <t>MOXEE CITY</t>
+  </si>
+  <si>
+    <t>NYSSA-ONTARIO</t>
+  </si>
+  <si>
+    <t>OAK HARBOR/STANWOOD</t>
+  </si>
+  <si>
+    <t>OTHELLO</t>
+  </si>
+  <si>
+    <t>PASCO</t>
+  </si>
+  <si>
+    <t>PATTERSON</t>
+  </si>
+  <si>
+    <t>PENDLETON</t>
+  </si>
+  <si>
+    <t>PLYMOUTH</t>
+  </si>
+  <si>
+    <t>PROSSER</t>
+  </si>
+  <si>
+    <t>QUINCY</t>
+  </si>
+  <si>
+    <t>RICHLAND</t>
+  </si>
+  <si>
+    <t>SANDVIK</t>
+  </si>
+  <si>
+    <t>SEDRO/WOOLLEY</t>
+  </si>
+  <si>
+    <t>SELAH</t>
+  </si>
+  <si>
+    <t>SUNNYSIDE</t>
+  </si>
+  <si>
+    <t>UMATILLA</t>
+  </si>
+  <si>
+    <t>WALLA WALLA</t>
+  </si>
+  <si>
+    <t>WENATCHEE</t>
+  </si>
+  <si>
+    <t>WOODLAND</t>
+  </si>
+  <si>
+    <t>YAKIMA CHIEF FARMS</t>
+  </si>
+  <si>
+    <t>YAKIMA FIRING CENTER</t>
+  </si>
+  <si>
+    <t>YAKIMA/UNION GAP</t>
+  </si>
+  <si>
+    <t>ZILLAH (TOPPENISH)</t>
+  </si>
+  <si>
+    <t>PLYMOUTH LNG DELIVERY</t>
+  </si>
+  <si>
+    <t>PLYMOUTH LNG RECEIPT</t>
+  </si>
+  <si>
+    <t>DURKEE (ASH GROVE)</t>
+  </si>
+  <si>
+    <t>EAST STANWOOD</t>
+  </si>
+  <si>
+    <t>LDS CHURCH</t>
+  </si>
+  <si>
+    <t>NORTH PASCO</t>
+  </si>
+  <si>
+    <t>PORTLAND WEST/SCAPPOOSE</t>
+  </si>
+  <si>
+    <t>JACKSON PRAIRIE RECEIPT</t>
+  </si>
+  <si>
+    <t>SOUTHRIDGE</t>
+  </si>
+  <si>
+    <t>MOLALLA RECEIPT</t>
+  </si>
+  <si>
+    <t>WALLA WALLA IN-LINE TRANSFER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Castleton Commodities Merchant Trading </t>
+  </si>
+  <si>
+    <t>SCOTT METER STATION</t>
+  </si>
+  <si>
+    <t>CIMA Energy, Ltd</t>
+  </si>
+  <si>
+    <t>Citadel Energy Marketing LLC</t>
+  </si>
+  <si>
+    <t>WILD HORSE RECEIPT</t>
+  </si>
+  <si>
+    <t>CITIGROUP ENERGY, INC</t>
+  </si>
+  <si>
+    <t>CLAY BASIN DELIVERY</t>
+  </si>
+  <si>
+    <t>City of Blanding</t>
+  </si>
+  <si>
+    <t>2,3,4,38</t>
+  </si>
+  <si>
+    <t>Summit Energy, LLC</t>
+  </si>
+  <si>
+    <t>BLANDING</t>
+  </si>
+  <si>
+    <t>City Of Ellensburg</t>
+  </si>
+  <si>
+    <t>Shell Energy North America (US), LP</t>
+  </si>
+  <si>
+    <t>ELLENSBURG</t>
+  </si>
+  <si>
+    <t>City Of Enumclaw</t>
+  </si>
+  <si>
+    <t>IGI Resources, Inc.</t>
+  </si>
+  <si>
+    <t>ENUMCLAW</t>
+  </si>
+  <si>
+    <t>CLEARWATER PAPER CORPORATION</t>
+  </si>
+  <si>
+    <t>ConocoPhillips Company</t>
+  </si>
+  <si>
+    <t>Concord Energy, LLC</t>
+  </si>
+  <si>
+    <t>WESTERN MARKET CENTER DELIVERY</t>
+  </si>
+  <si>
+    <t>Cyanco Company, LLC</t>
+  </si>
+  <si>
+    <t>Darigold, Inc.</t>
+  </si>
+  <si>
+    <t>HAGINS DELIVERY METER STATION</t>
+  </si>
+  <si>
+    <t>DRW Energy Trading, LLC</t>
+  </si>
+  <si>
+    <t>LAPLATA-NWP</t>
+  </si>
+  <si>
+    <t>EP Minerals, LLC</t>
+  </si>
+  <si>
+    <t>Evraz Inc. NA</t>
+  </si>
+  <si>
+    <t>RIVERGATE (OREGON STEEL)</t>
+  </si>
+  <si>
+    <t>ExxonMobil Oil Corporation</t>
+  </si>
+  <si>
+    <t>FortisBC Energy Inc.</t>
+  </si>
+  <si>
+    <t>DEER ISLAND RECEIPT</t>
+  </si>
+  <si>
+    <t>SIPI DELIVERY</t>
+  </si>
+  <si>
+    <t>Georgia-Pacific LLC</t>
+  </si>
+  <si>
+    <t>CAMAS JR</t>
+  </si>
+  <si>
+    <t>DEER ISLAND</t>
+  </si>
+  <si>
+    <t>BROWNSVILLE/HALSEY</t>
+  </si>
+  <si>
+    <t>Harvey's Tahoe Management Co., Inc.</t>
+  </si>
+  <si>
+    <t>Idaho Power Company</t>
+  </si>
+  <si>
+    <t>ELMORE DELIVERY M/S</t>
+  </si>
+  <si>
+    <t>1,4,38,163</t>
+  </si>
+  <si>
+    <t>ELMORE IN-LINE TRANSFER REC</t>
+  </si>
+  <si>
+    <t>LANGLEY GULCH</t>
+  </si>
+  <si>
+    <t>BENNETT</t>
+  </si>
+  <si>
+    <t>Idahoan Foods, LLC</t>
+  </si>
+  <si>
+    <t>ALBANY</t>
+  </si>
+  <si>
+    <t>NORTH EUGENE</t>
+  </si>
+  <si>
+    <t>SOUTH EUGENE</t>
+  </si>
+  <si>
+    <t>1, 38, 95</t>
+  </si>
+  <si>
+    <t>Intermountain Gas Company</t>
+  </si>
+  <si>
+    <t>GLEN BENCH</t>
+  </si>
+  <si>
+    <t>GREAT DIVIDE/PICEANCE CR. REC.</t>
+  </si>
+  <si>
+    <t>NORTH DOUGLAS CREEK</t>
+  </si>
+  <si>
+    <t>WEST DOUGLAS</t>
+  </si>
+  <si>
+    <t>ABERDEEN</t>
+  </si>
+  <si>
+    <t>ALBERTSONS INC. (KUNA)</t>
+  </si>
+  <si>
+    <t>AMERICAN FALLS</t>
+  </si>
+  <si>
+    <t>BANCROFT</t>
+  </si>
+  <si>
+    <t>BRUNEAU</t>
+  </si>
+  <si>
+    <t>BUHL (GOODING)</t>
+  </si>
+  <si>
+    <t>BURLEY-RUPERT-HEYBURN</t>
+  </si>
+  <si>
+    <t>BURLEY-RUPERT-HEYBURN #2</t>
+  </si>
+  <si>
+    <t>CALDWELL</t>
+  </si>
+  <si>
+    <t>CENTRAL TURNER-GRACE</t>
+  </si>
+  <si>
+    <t>DECLO</t>
+  </si>
+  <si>
+    <t>EAST RAFT RIVER</t>
+  </si>
+  <si>
+    <t>EMMETT/PARMA</t>
+  </si>
+  <si>
+    <t>FILER</t>
+  </si>
+  <si>
+    <t>FLYING H FARMS</t>
+  </si>
+  <si>
+    <t>FRUITLAND</t>
+  </si>
+  <si>
+    <t>GEORGETOWN</t>
+  </si>
+  <si>
+    <t>GLENNS FERRY</t>
+  </si>
+  <si>
+    <t>GRACE</t>
+  </si>
+  <si>
+    <t>HANSEN</t>
+  </si>
+  <si>
+    <t>HENGGELER PACKING CO.</t>
+  </si>
+  <si>
+    <t>IDAHO FALLS</t>
+  </si>
+  <si>
+    <t>IDAHO STATE PENITENTIARY</t>
+  </si>
+  <si>
+    <t>INDIAN HILLS</t>
+  </si>
+  <si>
+    <t>INKOM</t>
+  </si>
+  <si>
+    <t>KIMBERLY</t>
+  </si>
+  <si>
+    <t>LAVA HOT SPRINGS</t>
+  </si>
+  <si>
+    <t>MCCAMMON</t>
+  </si>
+  <si>
+    <t>MERIDIAN/BOISE</t>
+  </si>
+  <si>
+    <t>MONTPELIER</t>
+  </si>
+  <si>
+    <t>MOUNTAIN HOME</t>
+  </si>
+  <si>
+    <t>MURTAUGH</t>
+  </si>
+  <si>
+    <t>NAMPA</t>
+  </si>
+  <si>
+    <t>NEW PLYMOUTH</t>
+  </si>
+  <si>
+    <t>ORCHARD ROAD</t>
+  </si>
+  <si>
+    <t>PAYETTE/WEISER</t>
+  </si>
+  <si>
+    <t>POCATELLO</t>
+  </si>
+  <si>
+    <t>POCATELLO # 2</t>
+  </si>
+  <si>
+    <t>SIMPLOT-WESTVACO</t>
+  </si>
+  <si>
+    <t>SODA SPRINGS</t>
+  </si>
+  <si>
+    <t>SODA SPRINGS CANAL</t>
+  </si>
+  <si>
+    <t>TWIN FALLS</t>
+  </si>
+  <si>
+    <t>TWIN FALLS # 2</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL PAPER</t>
+  </si>
+  <si>
+    <t>Oremet-Wah Chang</t>
+  </si>
+  <si>
+    <t>Castleton Commodities Merchant Trading L.P.</t>
+  </si>
+  <si>
+    <t>J ARON &amp; COMPANY</t>
+  </si>
+  <si>
+    <t>Longview Fibre Paper and Packaging, Inc.</t>
+  </si>
+  <si>
+    <t>Radiate Energy LLC</t>
+  </si>
+  <si>
+    <t>SOUTH LONGVIEW FIBRE</t>
+  </si>
+  <si>
+    <t>Nevada Gold Mines LLC</t>
+  </si>
+  <si>
+    <t>Nippon Dynawave Packaging Co</t>
+  </si>
+  <si>
+    <t>North Pacific Paper Company, LLC</t>
+  </si>
+  <si>
+    <t>Northwest Natural Gas Company</t>
+  </si>
+  <si>
+    <t>DRAGON TRAIL</t>
+  </si>
+  <si>
+    <t>WESTGAS ARKANSAS</t>
+  </si>
+  <si>
+    <t>BATTLE GROUND</t>
+  </si>
+  <si>
+    <t>CAMAS</t>
+  </si>
+  <si>
+    <t>CARSON</t>
+  </si>
+  <si>
+    <t>COBURG</t>
+  </si>
+  <si>
+    <t>COTTAGE GROVE</t>
+  </si>
+  <si>
+    <t>CRESWELL</t>
+  </si>
+  <si>
+    <t>DALLESPORT</t>
+  </si>
+  <si>
+    <t>GRESHAM</t>
+  </si>
+  <si>
+    <t>HOOD RIVER</t>
+  </si>
+  <si>
+    <t>JACKSON PRAIRIE DELIVERY</t>
+  </si>
+  <si>
+    <t>JEFFERSON/SCIO</t>
+  </si>
+  <si>
+    <t>JOHN DAY DAM</t>
+  </si>
+  <si>
+    <t>KELSO/BEAVER</t>
+  </si>
+  <si>
+    <t>KLICKITAT</t>
+  </si>
+  <si>
+    <t>MARION</t>
+  </si>
+  <si>
+    <t>MCMINNVILLE-AMITY</t>
+  </si>
+  <si>
+    <t>MOLALLA</t>
+  </si>
+  <si>
+    <t>MONITOR</t>
+  </si>
+  <si>
+    <t>MOUNT ANGEL</t>
+  </si>
+  <si>
+    <t>NORTH BONNEVILLE</t>
+  </si>
+  <si>
+    <t>NORTH VANCOUVER</t>
+  </si>
+  <si>
+    <t>OREGON CITY</t>
+  </si>
+  <si>
+    <t>PORTLAND SOUTHEAST</t>
+  </si>
+  <si>
+    <t>RIDGEFIELD</t>
+  </si>
+  <si>
+    <t>SALEM</t>
+  </si>
+  <si>
+    <t>SALMON CREEK</t>
+  </si>
+  <si>
+    <t>SOUTH VANCOUVER</t>
+  </si>
+  <si>
+    <t>THE DALLES</t>
+  </si>
+  <si>
+    <t>TURNER</t>
+  </si>
+  <si>
+    <t>VAN DER SALM</t>
+  </si>
+  <si>
+    <t>WASHOUGAL</t>
+  </si>
+  <si>
+    <t>WHITE SALMON/BINGEN</t>
+  </si>
+  <si>
+    <t>JOHNSON CRK</t>
+  </si>
+  <si>
+    <t>SANDY</t>
+  </si>
+  <si>
+    <t>COOS COUNTY METER STATION</t>
+  </si>
+  <si>
+    <t>FELIDA METER STATION</t>
+  </si>
+  <si>
+    <t>Occidental Energy Marketing, Inc.</t>
+  </si>
+  <si>
+    <t>SANTIAM</t>
+  </si>
+  <si>
+    <t>Pacificorp</t>
+  </si>
+  <si>
+    <t>BERWICK IN LINE TRANSFER</t>
+  </si>
+  <si>
+    <t>BERWICK</t>
+  </si>
+  <si>
+    <t>1,4,38,48</t>
+  </si>
+  <si>
+    <t>NAUGHTON METER STATION</t>
+  </si>
+  <si>
+    <t>Portland General Electric Company</t>
+  </si>
+  <si>
+    <t>Powerex Corp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Premier Entertainment Tahoe, LLC dba </t>
+  </si>
+  <si>
+    <t>Public Utility District No. 1 of Clark County</t>
+  </si>
+  <si>
+    <t>RIVER ROAD</t>
+  </si>
+  <si>
+    <t>Puget Sound Energy, Inc.</t>
+  </si>
+  <si>
+    <t>BARTELHEIMER</t>
+  </si>
+  <si>
+    <t>BETHEL SCHOOL</t>
+  </si>
+  <si>
+    <t>BLACK DIAMOND</t>
+  </si>
+  <si>
+    <t>CAMERON VILLAGE (EAST AUBURN)</t>
+  </si>
+  <si>
+    <t>CENTRALIA/CHEHALIS</t>
+  </si>
+  <si>
+    <t>COVINGTON</t>
+  </si>
+  <si>
+    <t>DUVALL-COTTAGE LAKE</t>
+  </si>
+  <si>
+    <t>ECHO LAKE</t>
+  </si>
+  <si>
+    <t>EVERGREEN SHORES-BLACK LAKE</t>
+  </si>
+  <si>
+    <t>FREDRICKSON</t>
+  </si>
+  <si>
+    <t>GOLD BAR (MONROE)</t>
+  </si>
+  <si>
+    <t>GRANITE FALLS</t>
+  </si>
+  <si>
+    <t>ISSAQUAH HIGHLANDS</t>
+  </si>
+  <si>
+    <t>LAKE FRANCIS</t>
+  </si>
+  <si>
+    <t>LAKE STEVENS</t>
+  </si>
+  <si>
+    <t>LITTLE ROCK TAP</t>
+  </si>
+  <si>
+    <t>MAPLE HEIGHTS</t>
+  </si>
+  <si>
+    <t>MONROE</t>
+  </si>
+  <si>
+    <t>NORTH BEND/SNOQUALMIE</t>
+  </si>
+  <si>
+    <t>OLYMPIA</t>
+  </si>
+  <si>
+    <t>RAINIER</t>
+  </si>
+  <si>
+    <t>RAINIER TERRACE</t>
+  </si>
+  <si>
+    <t>REDMOND</t>
+  </si>
+  <si>
+    <t>SNOHOMISH</t>
+  </si>
+  <si>
+    <t>SOUTH TACOMA</t>
+  </si>
+  <si>
+    <t>STARTUP (MONROE)</t>
+  </si>
+  <si>
+    <t>SULTAN (MONROE)</t>
+  </si>
+  <si>
+    <t>TOLEDO</t>
+  </si>
+  <si>
+    <t>WINLOCK</t>
+  </si>
+  <si>
+    <t>YELM</t>
+  </si>
+  <si>
+    <t>CHEHALIS RURAL TAP</t>
+  </si>
+  <si>
+    <t>MCMILLAN</t>
+  </si>
+  <si>
+    <t>NOVELTY HILL M/S</t>
+  </si>
+  <si>
+    <t>MACHIAS</t>
+  </si>
+  <si>
+    <t>MAY VALLEY</t>
+  </si>
+  <si>
+    <t>NORTH PUYALLUP</t>
+  </si>
+  <si>
+    <t>BELLINGHAM II</t>
+  </si>
+  <si>
+    <t>CANYON (PUGET POWER)</t>
+  </si>
+  <si>
+    <t>GOLDENDALE IN-LINE TRANS REC</t>
+  </si>
+  <si>
+    <t>GOLDENDALE ENERGY DELIVERY</t>
+  </si>
+  <si>
+    <t>EVERETT DELTA METER STATION</t>
+  </si>
+  <si>
+    <t>OLYMPIA LATERAL IN-LINE TRANS</t>
+  </si>
+  <si>
+    <t>NORTH SEATTLE IN-LINE TRANSFER</t>
+  </si>
+  <si>
+    <t>SOUTH SEATTLE IN-LINE TRANSFER</t>
+  </si>
+  <si>
+    <t>BUCKLEY</t>
+  </si>
+  <si>
+    <t>Questar Gas</t>
+  </si>
+  <si>
+    <t>BLANCO DELIVERY</t>
+  </si>
+  <si>
+    <t>Roseburg Forest Products</t>
+  </si>
+  <si>
     <t>Sequent Energy Management LLC</t>
   </si>
   <si>
-    <t>OPAL PLANT</t>
-[...518 lines deleted...]
-    <t>DXT Commodities North America Inc.</t>
+    <t>Sierra Pacific Power Company</t>
+  </si>
+  <si>
+    <t>Vitol Inc</t>
+  </si>
+  <si>
+    <t>Six One Commodities LLC</t>
+  </si>
+  <si>
+    <t>1,4,38,172</t>
+  </si>
+  <si>
+    <t>Southwest Gas Corporation</t>
+  </si>
+  <si>
+    <t>1,4,38,82</t>
+  </si>
+  <si>
+    <t>1,4,38,83</t>
+  </si>
+  <si>
+    <t>Symmetry Energy Solutions, LLC.</t>
+  </si>
+  <si>
+    <t>CORTEZ &amp; DOLORES</t>
+  </si>
+  <si>
+    <t>DURANGO</t>
+  </si>
+  <si>
+    <t>Town Of Rangely</t>
+  </si>
+  <si>
+    <t>RANGELY CITY GATE</t>
+  </si>
+  <si>
+    <t>Twin Eagle Resource Management, LLC</t>
+  </si>
+  <si>
+    <t>OVERTHRUST RECEIPT</t>
   </si>
   <si>
     <t>GREEN RIVER DELIVERY</t>
-  </si>
-[...607 lines deleted...]
-    <t>Twin Eagle Resource Management, LLC</t>
   </si>
   <si>
     <t>United States Gypsum Company</t>
   </si>
   <si>
     <t>WEYERHAEUSER NR COMPANY</t>
   </si>
   <si>
     <t xml:space="preserve">INDEX OF CUSTOMERS
 SGS-2F </t>
   </si>
   <si>
     <t>3,38</t>
   </si>
   <si>
     <t>SGS-2F</t>
   </si>
   <si>
     <t>For Storage, Maximum Daily Quantity</t>
   </si>
   <si>
     <t>1,38</t>
   </si>
   <si>
     <t>38,66</t>
@@ -1371,53 +1344,50 @@
     <t>There are no delivery point MDDO's specific to this service agreement.  Transportation deliveries shall be at or near the points described in Shipper's related currently effective service agreement under Rate Schedule TF-1.</t>
   </si>
   <si>
     <t>The contract entitlement date is shown in the contract effective date field.</t>
   </si>
   <si>
     <t>25 Year Evergreen Expansion contract.</t>
   </si>
   <si>
     <t>Year to year thereafter, subject to termination upon 5 year written notice by Shipper.</t>
   </si>
   <si>
     <t>The primary term end date for 3,220 Dth/d of contract demand is March 31, 2032; from the Ignacio Plant (1,289 Dthd), Opal Plant (858 Dth/d) and Westgas Arkansas (1,073 Dth/d) receipt points and Reno Lateral Delivery Point (3,220 Dth/d). The primary term end date for remaining 4,448 Dth/d of contract demand is September 30, 2044.</t>
   </si>
   <si>
     <t>The primary term end date for 39,338 Dth/d of contract demand is March 1, 2032; from the Ignacio Plant (13,699 Dthd), Opal Plant (3,330 Dth/d), Sumas (21,893 Dth/d) and Westgas Arkansas (416 Dth/d) receipt points and Reno Lateral Delivery Point (39,338). The primary term end date for the remaining 2,197 Dth/d of contract demand is September 30, 2044.</t>
   </si>
   <si>
     <t>Capacity rights may be limited pursuant to contractual provision(s) approved by FERC.</t>
   </si>
   <si>
     <t>Service agreement requires shipper to pay an incremental facilities payment for specified facilities and allows for a discount of the transportation rate provided the shipper remains within the primary path on the specified facilities.</t>
   </si>
   <si>
     <t>Transporter has provided notice that this contract will terminate at the end of Gas Day April 01, 2026. Shipper currently holds a Right of First Refusal on this capacity.</t>
-  </si>
-[...1 lines deleted...]
-    <t>This Agreement will terminate at end of day February 28, 2026, and 100% of the contract demand has been permanently released effective March 01, 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -2242,82 +2212,82 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40B64F07-4753-4CAA-8549-D72C33A47F5F}">
-  <dimension ref="A1:AK2767"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E49E7697-FBE2-40E6-953A-F4031284CC7C}">
+  <dimension ref="A1:AK2668"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:37" x14ac:dyDescent="0.25">
       <c r="J1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="G2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="G3">
         <v>67977322</v>
       </c>
       <c r="AH3" t="s">
         <v>4</v>
       </c>
       <c r="AI3" s="2">
-        <v>46023</v>
+        <v>46113</v>
       </c>
     </row>
     <row r="4" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C4" t="s">
         <v>5</v>
       </c>
       <c r="J4" t="s">
         <v>6</v>
       </c>
       <c r="K4" t="s">
         <v>7</v>
       </c>
       <c r="M4" t="s">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>9</v>
       </c>
       <c r="Q4" t="s">
         <v>10</v>
       </c>
       <c r="U4" t="s">
         <v>11</v>
       </c>
       <c r="V4" s="1" t="s">
@@ -2351,51 +2321,51 @@
       </c>
       <c r="O5">
         <v>146763</v>
       </c>
       <c r="Q5" s="2">
         <v>46023</v>
       </c>
       <c r="U5" s="2">
         <v>46326</v>
       </c>
       <c r="W5" t="s">
         <v>20</v>
       </c>
       <c r="AC5" s="3">
         <v>20000</v>
       </c>
       <c r="AK5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M6" t="s">
         <v>22</v>
       </c>
       <c r="X6">
-        <v>303</v>
+        <v>213</v>
       </c>
     </row>
     <row r="7" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="N7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="H8" t="s">
         <v>26</v>
       </c>
       <c r="P8" t="s">
         <v>27</v>
       </c>
       <c r="X8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:37" x14ac:dyDescent="0.25">
@@ -2449,69 +2419,69 @@
       </c>
       <c r="O12">
         <v>145617</v>
       </c>
       <c r="Q12" s="2">
         <v>45931</v>
       </c>
       <c r="U12" s="2">
         <v>46142</v>
       </c>
       <c r="W12" t="s">
         <v>19</v>
       </c>
       <c r="AC12" s="3">
         <v>10000</v>
       </c>
       <c r="AK12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M13" t="s">
         <v>22</v>
       </c>
       <c r="X13">
-        <v>119</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="N14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:37" x14ac:dyDescent="0.25">
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:37" x14ac:dyDescent="0.25">
       <c r="R16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D17" t="s">
         <v>25</v>
       </c>
       <c r="H17" t="s">
         <v>26</v>
       </c>
       <c r="P17" t="s">
         <v>27</v>
       </c>
       <c r="X17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E19" t="s">
         <v>30</v>
       </c>
@@ -2534,37830 +2504,36501 @@
       </c>
       <c r="I20" t="s">
         <v>38</v>
       </c>
       <c r="S20">
         <v>95</v>
       </c>
       <c r="Y20">
         <v>3</v>
       </c>
       <c r="AE20" s="3">
         <v>10000</v>
       </c>
     </row>
     <row r="21" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C21" t="s">
         <v>34</v>
       </c>
       <c r="J21">
         <v>108203241</v>
       </c>
       <c r="L21" t="s">
         <v>19</v>
       </c>
       <c r="O21">
-        <v>145626</v>
+        <v>145635</v>
       </c>
       <c r="Q21" s="2">
-        <v>45962</v>
+        <v>45748</v>
       </c>
       <c r="U21" s="2">
-        <v>46112</v>
+        <v>48669</v>
       </c>
       <c r="W21" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AC21" s="3">
         <v>5000</v>
       </c>
       <c r="AK21" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M22" t="s">
         <v>22</v>
       </c>
       <c r="X22">
-        <v>89</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="23" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="N23" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F24" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="25" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R25" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D26" t="s">
         <v>25</v>
       </c>
       <c r="H26" t="s">
         <v>26</v>
       </c>
       <c r="P26" t="s">
         <v>27</v>
       </c>
       <c r="X26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="I28" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="S28">
         <v>95</v>
       </c>
       <c r="Y28">
-        <v>187</v>
+        <v>543</v>
       </c>
       <c r="AE28" s="3">
         <v>5000</v>
       </c>
     </row>
     <row r="29" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E29" t="s">
         <v>32</v>
       </c>
       <c r="I29" t="s">
         <v>38</v>
       </c>
       <c r="S29">
         <v>95</v>
       </c>
       <c r="Y29">
         <v>3</v>
       </c>
       <c r="AE29" s="3">
         <v>5000</v>
       </c>
     </row>
     <row r="30" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C30" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="J30">
-        <v>108203241</v>
+        <v>7943764</v>
       </c>
       <c r="L30" t="s">
         <v>19</v>
       </c>
       <c r="O30">
-        <v>145635</v>
+        <v>100010</v>
       </c>
       <c r="Q30" s="2">
-        <v>45748</v>
+        <v>33909</v>
       </c>
       <c r="U30" s="2">
-        <v>48669</v>
+        <v>49613</v>
       </c>
       <c r="W30" t="s">
         <v>20</v>
       </c>
       <c r="AC30" s="3">
-        <v>5000</v>
+        <v>157961</v>
       </c>
       <c r="AK30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="31" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M31" t="s">
         <v>22</v>
       </c>
       <c r="X31">
-        <v>2646</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="32" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="N32" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="33" spans="1:37" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="D35" t="s">
+    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="D33" t="s">
         <v>25</v>
       </c>
-      <c r="H35" t="s">
+      <c r="H33" t="s">
         <v>26</v>
       </c>
-      <c r="P35" t="s">
+      <c r="P33" t="s">
         <v>27</v>
       </c>
-      <c r="X35" t="s">
+      <c r="X33" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="36" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD36" t="s">
+    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AD34" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="37" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E35" t="s">
+        <v>30</v>
+      </c>
+      <c r="I35" t="s">
+        <v>42</v>
+      </c>
+      <c r="S35">
+        <v>95</v>
+      </c>
+      <c r="Y35">
+        <v>556</v>
+      </c>
+      <c r="AE35" s="3">
+        <v>13582</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E36" t="s">
+        <v>30</v>
+      </c>
+      <c r="I36" t="s">
+        <v>43</v>
+      </c>
+      <c r="S36">
+        <v>95</v>
+      </c>
+      <c r="Y36">
+        <v>75</v>
+      </c>
+      <c r="AE36" s="3">
+        <v>9365</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E37" t="s">
         <v>30</v>
       </c>
       <c r="I37" t="s">
+        <v>44</v>
+      </c>
+      <c r="S37">
+        <v>95</v>
+      </c>
+      <c r="Y37">
+        <v>80</v>
+      </c>
+      <c r="AE37" s="3">
+        <v>15418</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E38" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" t="s">
+        <v>31</v>
+      </c>
+      <c r="S38">
+        <v>95</v>
+      </c>
+      <c r="Y38">
+        <v>4</v>
+      </c>
+      <c r="AE38" s="3">
+        <v>11029</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E39" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" t="s">
         <v>37</v>
       </c>
-      <c r="S37">
-[...2 lines deleted...]
-      <c r="Y37">
+      <c r="S39">
+        <v>95</v>
+      </c>
+      <c r="Y39">
         <v>543</v>
       </c>
-      <c r="AE37" s="3">
-[...13 lines deleted...]
-      <c r="Y38">
+      <c r="AE39" s="3">
+        <v>21337</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E40" t="s">
+        <v>30</v>
+      </c>
+      <c r="I40" t="s">
+        <v>45</v>
+      </c>
+      <c r="S40">
+        <v>95</v>
+      </c>
+      <c r="Y40">
+        <v>401</v>
+      </c>
+      <c r="AE40" s="3">
+        <v>9429</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E41" t="s">
+        <v>30</v>
+      </c>
+      <c r="I41" t="s">
+        <v>46</v>
+      </c>
+      <c r="S41">
+        <v>95</v>
+      </c>
+      <c r="Y41">
+        <v>297</v>
+      </c>
+      <c r="AE41" s="3">
+        <v>77801</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E42" t="s">
+        <v>32</v>
+      </c>
+      <c r="I42" t="s">
+        <v>47</v>
+      </c>
+      <c r="S42">
+        <v>95</v>
+      </c>
+      <c r="Y42">
+        <v>361</v>
+      </c>
+      <c r="AE42">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E43" t="s">
+        <v>32</v>
+      </c>
+      <c r="I43" t="s">
+        <v>48</v>
+      </c>
+      <c r="S43">
+        <v>95</v>
+      </c>
+      <c r="Y43">
+        <v>382</v>
+      </c>
+      <c r="AE43" s="3">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="T44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="F45" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
         <v>3</v>
       </c>
-      <c r="AE38" s="3">
-[...10 lines deleted...]
-      <c r="L39" t="s">
+      <c r="D47">
+        <v>67977322</v>
+      </c>
+      <c r="U47" t="s">
+        <v>4</v>
+      </c>
+      <c r="V47" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F48" t="s">
+        <v>6</v>
+      </c>
+      <c r="G48" t="s">
+        <v>7</v>
+      </c>
+      <c r="H48" t="s">
+        <v>8</v>
+      </c>
+      <c r="I48" t="s">
+        <v>9</v>
+      </c>
+      <c r="J48" t="s">
+        <v>10</v>
+      </c>
+      <c r="M48" t="s">
+        <v>11</v>
+      </c>
+      <c r="N48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O48" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>14</v>
+      </c>
+      <c r="R48" t="s">
+        <v>15</v>
+      </c>
+      <c r="T48" t="s">
+        <v>16</v>
+      </c>
+      <c r="W48" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C49" t="s">
+        <v>32</v>
+      </c>
+      <c r="E49" t="s">
+        <v>49</v>
+      </c>
+      <c r="K49">
+        <v>95</v>
+      </c>
+      <c r="P49">
+        <v>523</v>
+      </c>
+      <c r="S49" s="3">
+        <v>4999</v>
+      </c>
+    </row>
+    <row r="50" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C50" t="s">
+        <v>32</v>
+      </c>
+      <c r="E50" t="s">
+        <v>50</v>
+      </c>
+      <c r="K50">
+        <v>95</v>
+      </c>
+      <c r="P50">
+        <v>522</v>
+      </c>
+      <c r="S50" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="51" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C51" t="s">
+        <v>32</v>
+      </c>
+      <c r="E51" t="s">
+        <v>51</v>
+      </c>
+      <c r="K51">
+        <v>95</v>
+      </c>
+      <c r="P51">
+        <v>417</v>
+      </c>
+      <c r="S51" s="3">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="52" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C52" t="s">
+        <v>32</v>
+      </c>
+      <c r="E52" t="s">
+        <v>52</v>
+      </c>
+      <c r="K52">
+        <v>95</v>
+      </c>
+      <c r="P52">
+        <v>421</v>
+      </c>
+      <c r="S52">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="53" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C53" t="s">
+        <v>32</v>
+      </c>
+      <c r="E53" t="s">
+        <v>53</v>
+      </c>
+      <c r="K53">
+        <v>95</v>
+      </c>
+      <c r="P53">
+        <v>375</v>
+      </c>
+      <c r="S53">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="54" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C54" t="s">
+        <v>32</v>
+      </c>
+      <c r="E54" t="s">
+        <v>54</v>
+      </c>
+      <c r="K54">
+        <v>95</v>
+      </c>
+      <c r="P54">
+        <v>416</v>
+      </c>
+      <c r="S54">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="55" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C55" t="s">
+        <v>32</v>
+      </c>
+      <c r="E55" t="s">
+        <v>55</v>
+      </c>
+      <c r="K55">
+        <v>95</v>
+      </c>
+      <c r="P55">
+        <v>423</v>
+      </c>
+      <c r="S55">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="56" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="E56" t="s">
+        <v>56</v>
+      </c>
+      <c r="K56">
+        <v>95</v>
+      </c>
+      <c r="P56">
+        <v>204</v>
+      </c>
+      <c r="S56">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="57" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C57" t="s">
+        <v>32</v>
+      </c>
+      <c r="E57" t="s">
+        <v>57</v>
+      </c>
+      <c r="K57">
+        <v>95</v>
+      </c>
+      <c r="P57">
+        <v>366</v>
+      </c>
+      <c r="S57" s="3">
+        <v>18060</v>
+      </c>
+    </row>
+    <row r="58" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C58" t="s">
+        <v>32</v>
+      </c>
+      <c r="E58" t="s">
+        <v>58</v>
+      </c>
+      <c r="K58">
+        <v>95</v>
+      </c>
+      <c r="P58">
+        <v>528</v>
+      </c>
+      <c r="S58" s="3">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="59" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C59" t="s">
+        <v>32</v>
+      </c>
+      <c r="E59" t="s">
+        <v>59</v>
+      </c>
+      <c r="K59">
+        <v>95</v>
+      </c>
+      <c r="P59">
+        <v>380</v>
+      </c>
+      <c r="S59">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="60" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C60" t="s">
+        <v>32</v>
+      </c>
+      <c r="E60" t="s">
+        <v>60</v>
+      </c>
+      <c r="K60">
+        <v>95</v>
+      </c>
+      <c r="P60">
+        <v>181</v>
+      </c>
+      <c r="S60" s="3">
+        <v>5440</v>
+      </c>
+    </row>
+    <row r="61" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C61" t="s">
+        <v>32</v>
+      </c>
+      <c r="E61" t="s">
+        <v>61</v>
+      </c>
+      <c r="K61">
+        <v>95</v>
+      </c>
+      <c r="P61">
+        <v>425</v>
+      </c>
+      <c r="S61" s="3">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="62" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C62" t="s">
+        <v>32</v>
+      </c>
+      <c r="E62" t="s">
+        <v>62</v>
+      </c>
+      <c r="K62">
+        <v>95</v>
+      </c>
+      <c r="P62">
+        <v>426</v>
+      </c>
+      <c r="S62" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="63" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C63" t="s">
+        <v>32</v>
+      </c>
+      <c r="E63" t="s">
+        <v>63</v>
+      </c>
+      <c r="K63">
+        <v>95</v>
+      </c>
+      <c r="P63">
+        <v>424</v>
+      </c>
+      <c r="S63" s="3">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="64" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C64" t="s">
+        <v>32</v>
+      </c>
+      <c r="E64" t="s">
+        <v>64</v>
+      </c>
+      <c r="K64">
+        <v>95</v>
+      </c>
+      <c r="P64">
+        <v>377</v>
+      </c>
+      <c r="S64">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="65" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C65" t="s">
+        <v>32</v>
+      </c>
+      <c r="E65" t="s">
+        <v>65</v>
+      </c>
+      <c r="K65">
+        <v>95</v>
+      </c>
+      <c r="P65">
+        <v>403</v>
+      </c>
+      <c r="S65" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="66" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C66" t="s">
+        <v>32</v>
+      </c>
+      <c r="E66" t="s">
+        <v>66</v>
+      </c>
+      <c r="K66">
+        <v>95</v>
+      </c>
+      <c r="P66">
+        <v>420</v>
+      </c>
+      <c r="S66" s="3">
+        <v>7400</v>
+      </c>
+    </row>
+    <row r="67" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C67" t="s">
+        <v>32</v>
+      </c>
+      <c r="E67" t="s">
+        <v>67</v>
+      </c>
+      <c r="K67">
+        <v>95</v>
+      </c>
+      <c r="P67">
+        <v>359</v>
+      </c>
+      <c r="S67" s="3">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="68" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C68" t="s">
+        <v>32</v>
+      </c>
+      <c r="E68" t="s">
+        <v>68</v>
+      </c>
+      <c r="K68">
+        <v>95</v>
+      </c>
+      <c r="P68">
+        <v>718</v>
+      </c>
+      <c r="S68" s="3">
+        <v>17179</v>
+      </c>
+    </row>
+    <row r="69" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C69" t="s">
+        <v>32</v>
+      </c>
+      <c r="E69" t="s">
+        <v>69</v>
+      </c>
+      <c r="K69">
+        <v>95</v>
+      </c>
+      <c r="P69">
+        <v>179</v>
+      </c>
+      <c r="S69">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="70" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C70" t="s">
+        <v>32</v>
+      </c>
+      <c r="E70" t="s">
+        <v>70</v>
+      </c>
+      <c r="K70">
+        <v>95</v>
+      </c>
+      <c r="P70">
+        <v>343</v>
+      </c>
+      <c r="S70">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="71" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C71" t="s">
+        <v>32</v>
+      </c>
+      <c r="E71" t="s">
+        <v>71</v>
+      </c>
+      <c r="K71">
+        <v>95</v>
+      </c>
+      <c r="P71">
+        <v>418</v>
+      </c>
+      <c r="S71">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="72" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C72" t="s">
+        <v>32</v>
+      </c>
+      <c r="E72" t="s">
+        <v>72</v>
+      </c>
+      <c r="K72">
+        <v>95</v>
+      </c>
+      <c r="P72">
+        <v>524</v>
+      </c>
+      <c r="S72">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="73" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C73" t="s">
+        <v>32</v>
+      </c>
+      <c r="E73" t="s">
+        <v>73</v>
+      </c>
+      <c r="K73">
+        <v>95</v>
+      </c>
+      <c r="P73">
+        <v>404</v>
+      </c>
+      <c r="S73" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="74" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C74" t="s">
+        <v>32</v>
+      </c>
+      <c r="E74" t="s">
+        <v>74</v>
+      </c>
+      <c r="K74">
+        <v>95</v>
+      </c>
+      <c r="P74">
+        <v>419</v>
+      </c>
+      <c r="S74" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="75" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C75" t="s">
+        <v>32</v>
+      </c>
+      <c r="E75" t="s">
+        <v>75</v>
+      </c>
+      <c r="K75">
+        <v>95</v>
+      </c>
+      <c r="P75">
+        <v>379</v>
+      </c>
+      <c r="S75">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="76" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C76" t="s">
+        <v>32</v>
+      </c>
+      <c r="E76" t="s">
+        <v>76</v>
+      </c>
+      <c r="K76">
+        <v>95</v>
+      </c>
+      <c r="P76">
+        <v>351</v>
+      </c>
+      <c r="S76" s="3">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="77" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C77" t="s">
+        <v>32</v>
+      </c>
+      <c r="E77" t="s">
+        <v>77</v>
+      </c>
+      <c r="K77">
+        <v>95</v>
+      </c>
+      <c r="P77">
+        <v>355</v>
+      </c>
+      <c r="S77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C78" t="s">
+        <v>32</v>
+      </c>
+      <c r="E78" t="s">
+        <v>78</v>
+      </c>
+      <c r="K78">
+        <v>95</v>
+      </c>
+      <c r="P78">
+        <v>527</v>
+      </c>
+      <c r="S78">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="79" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C79" t="s">
+        <v>32</v>
+      </c>
+      <c r="E79" t="s">
+        <v>79</v>
+      </c>
+      <c r="K79">
+        <v>95</v>
+      </c>
+      <c r="P79">
+        <v>385</v>
+      </c>
+      <c r="S79" s="3">
+        <v>44549</v>
+      </c>
+    </row>
+    <row r="80" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C80" t="s">
+        <v>32</v>
+      </c>
+      <c r="E80" t="s">
+        <v>80</v>
+      </c>
+      <c r="K80">
+        <v>95</v>
+      </c>
+      <c r="P80">
+        <v>383</v>
+      </c>
+      <c r="S80" s="3">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="81" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C81" t="s">
+        <v>32</v>
+      </c>
+      <c r="E81" t="s">
+        <v>81</v>
+      </c>
+      <c r="K81">
+        <v>95</v>
+      </c>
+      <c r="P81">
+        <v>381</v>
+      </c>
+      <c r="S81">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C82" t="s">
+        <v>32</v>
+      </c>
+      <c r="E82" t="s">
+        <v>82</v>
+      </c>
+      <c r="K82">
+        <v>95</v>
+      </c>
+      <c r="P82">
+        <v>188</v>
+      </c>
+      <c r="S82" s="3">
+        <v>11960</v>
+      </c>
+    </row>
+    <row r="83" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C83" t="s">
+        <v>32</v>
+      </c>
+      <c r="E83" t="s">
+        <v>83</v>
+      </c>
+      <c r="K83">
+        <v>95</v>
+      </c>
+      <c r="P83">
+        <v>213</v>
+      </c>
+      <c r="S83">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="84" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C84" t="s">
+        <v>32</v>
+      </c>
+      <c r="E84" t="s">
+        <v>84</v>
+      </c>
+      <c r="K84">
+        <v>95</v>
+      </c>
+      <c r="P84">
+        <v>212</v>
+      </c>
+      <c r="S84">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="85" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C85" t="s">
+        <v>32</v>
+      </c>
+      <c r="E85" t="s">
+        <v>85</v>
+      </c>
+      <c r="K85">
+        <v>95</v>
+      </c>
+      <c r="P85">
+        <v>345</v>
+      </c>
+      <c r="S85">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="86" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C86" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" t="s">
+        <v>86</v>
+      </c>
+      <c r="K86">
+        <v>95</v>
+      </c>
+      <c r="P86">
+        <v>180</v>
+      </c>
+      <c r="S86">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="87" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L87">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I88" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>1</v>
+      </c>
+      <c r="F89" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F90">
+        <v>67977322</v>
+      </c>
+      <c r="AF90" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG90" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="91" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="I91" t="s">
+        <v>6</v>
+      </c>
+      <c r="J91" t="s">
+        <v>7</v>
+      </c>
+      <c r="L91" t="s">
+        <v>8</v>
+      </c>
+      <c r="N91" t="s">
+        <v>9</v>
+      </c>
+      <c r="P91" t="s">
+        <v>10</v>
+      </c>
+      <c r="S91" t="s">
+        <v>11</v>
+      </c>
+      <c r="T91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V91" t="s">
+        <v>13</v>
+      </c>
+      <c r="X91" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD91" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH91" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E92" t="s">
+        <v>32</v>
+      </c>
+      <c r="H92" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q92">
+        <v>95</v>
+      </c>
+      <c r="W92">
+        <v>422</v>
+      </c>
+      <c r="AC92">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="93" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H93" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q93">
+        <v>95</v>
+      </c>
+      <c r="W93">
+        <v>409</v>
+      </c>
+      <c r="AC93" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="94" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E94" t="s">
+        <v>32</v>
+      </c>
+      <c r="H94" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q94">
+        <v>95</v>
+      </c>
+      <c r="W94">
+        <v>347</v>
+      </c>
+      <c r="AC94">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="95" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E95" t="s">
+        <v>32</v>
+      </c>
+      <c r="H95" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q95">
+        <v>95</v>
+      </c>
+      <c r="W95">
+        <v>353</v>
+      </c>
+      <c r="AC95" s="3">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="96" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C96" t="s">
+        <v>40</v>
+      </c>
+      <c r="I96">
+        <v>7943764</v>
+      </c>
+      <c r="K96" t="s">
         <v>19</v>
       </c>
-      <c r="O39">
-[...19 lines deleted...]
-      <c r="M40" t="s">
+      <c r="N96">
+        <v>100060</v>
+      </c>
+      <c r="P96" s="2">
+        <v>34060</v>
+      </c>
+      <c r="S96" s="2">
+        <v>49613</v>
+      </c>
+      <c r="U96" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA96" s="3">
+        <v>11400</v>
+      </c>
+      <c r="AI96" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="97" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L97" t="s">
         <v>22</v>
       </c>
-      <c r="X40">
-[...4 lines deleted...]
-      <c r="B41" t="s">
+      <c r="V97">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="98" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B98" t="s">
         <v>23</v>
       </c>
-      <c r="N41" t="s">
+      <c r="M98" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="42" spans="1:37" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="D44" t="s">
+    <row r="99" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D99" t="s">
         <v>25</v>
       </c>
-      <c r="H44" t="s">
+      <c r="G99" t="s">
         <v>26</v>
       </c>
-      <c r="P44" t="s">
+      <c r="O99" t="s">
         <v>27</v>
       </c>
-      <c r="X44" t="s">
+      <c r="V99" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="45" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD45" t="s">
+    <row r="100" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB100" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="46" spans="1:37" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="AF49" t="s">
+    <row r="101" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E101" t="s">
+        <v>30</v>
+      </c>
+      <c r="H101" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q101">
+        <v>95</v>
+      </c>
+      <c r="W101">
         <v>4</v>
       </c>
-      <c r="AG49" s="2">
-[...45 lines deleted...]
-      <c r="E51" t="s">
+      <c r="AC101">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="102" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E102" t="s">
         <v>30</v>
       </c>
-      <c r="H51" t="s">
+      <c r="H102" t="s">
         <v>37</v>
       </c>
-      <c r="Q51">
-[...2 lines deleted...]
-      <c r="W51">
+      <c r="Q102">
+        <v>95</v>
+      </c>
+      <c r="W102">
         <v>543</v>
       </c>
-      <c r="AC51">
-[...85 lines deleted...]
-      <c r="E58" t="s">
+      <c r="AC102" s="3">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="103" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E103" t="s">
         <v>30</v>
       </c>
-      <c r="H58" t="s">
-[...13 lines deleted...]
-      <c r="E59" t="s">
+      <c r="H103" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q103">
+        <v>95</v>
+      </c>
+      <c r="W103">
+        <v>297</v>
+      </c>
+      <c r="AC103" s="3">
+        <v>6612</v>
+      </c>
+    </row>
+    <row r="104" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E104" t="s">
+        <v>32</v>
+      </c>
+      <c r="H104" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q104">
+        <v>95</v>
+      </c>
+      <c r="W104">
+        <v>361</v>
+      </c>
+      <c r="AC104">
         <v>30</v>
       </c>
-      <c r="H59" t="s">
-[...237 lines deleted...]
-      <c r="H73" t="s">
+    </row>
+    <row r="105" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E105" t="s">
+        <v>32</v>
+      </c>
+      <c r="H105" t="s">
         <v>57</v>
       </c>
-      <c r="Q73">
-[...36 lines deleted...]
-      <c r="W75">
+      <c r="Q105">
+        <v>95</v>
+      </c>
+      <c r="W105">
         <v>366</v>
       </c>
-      <c r="AC75" s="3">
-[...7 lines deleted...]
-      <c r="H76" t="s">
+      <c r="AC105" s="3">
+        <v>10560</v>
+      </c>
+    </row>
+    <row r="106" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E106" t="s">
+        <v>32</v>
+      </c>
+      <c r="H106" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q106">
+        <v>95</v>
+      </c>
+      <c r="W106">
+        <v>359</v>
+      </c>
+      <c r="AC106">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="107" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E107" t="s">
+        <v>32</v>
+      </c>
+      <c r="H107" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q107">
+        <v>95</v>
+      </c>
+      <c r="W107">
+        <v>343</v>
+      </c>
+      <c r="AC107">
         <v>60</v>
       </c>
-      <c r="Q76">
-[...494 lines deleted...]
-      <c r="H106" t="s">
+    </row>
+    <row r="108" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E108" t="s">
+        <v>32</v>
+      </c>
+      <c r="H108" t="s">
         <v>85</v>
-      </c>
-[...32 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q108">
         <v>95</v>
       </c>
       <c r="W108">
         <v>345</v>
       </c>
       <c r="AC108">
         <v>320</v>
       </c>
     </row>
-    <row r="109" spans="5:29" x14ac:dyDescent="0.25">
+    <row r="109" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E109" t="s">
         <v>32</v>
       </c>
       <c r="H109" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Q109">
         <v>95</v>
       </c>
       <c r="W109">
-        <v>180</v>
+        <v>347</v>
       </c>
       <c r="AC109">
-        <v>590</v>
-[...15 lines deleted...]
-      <c r="AC110">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="110" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C110" t="s">
+        <v>40</v>
+      </c>
+      <c r="I110">
+        <v>7943764</v>
+      </c>
+      <c r="K110" t="s">
+        <v>19</v>
+      </c>
+      <c r="N110">
+        <v>100164</v>
+      </c>
+      <c r="P110" s="2">
+        <v>35431</v>
+      </c>
+      <c r="S110" s="2">
+        <v>49613</v>
+      </c>
+      <c r="U110" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA110" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI110" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="111" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L111" t="s">
+        <v>22</v>
+      </c>
+      <c r="V111">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="112" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B112" t="s">
+        <v>23</v>
+      </c>
+      <c r="M112" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="113" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D113" t="s">
+        <v>25</v>
+      </c>
+      <c r="G113" t="s">
+        <v>26</v>
+      </c>
+      <c r="O113" t="s">
+        <v>27</v>
+      </c>
+      <c r="V113" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="114" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB114" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="115" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E115" t="s">
+        <v>30</v>
+      </c>
+      <c r="H115" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q115">
+        <v>95</v>
+      </c>
+      <c r="W115">
+        <v>297</v>
+      </c>
+      <c r="AC115" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="116" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E116" t="s">
+        <v>32</v>
+      </c>
+      <c r="H116" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q116">
+        <v>95</v>
+      </c>
+      <c r="W116">
+        <v>718</v>
+      </c>
+      <c r="AC116" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="117" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E117" t="s">
+        <v>32</v>
+      </c>
+      <c r="H117" t="s">
         <v>80</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="H112" t="s">
+      <c r="Q117">
+        <v>95</v>
+      </c>
+      <c r="W117">
+        <v>383</v>
+      </c>
+      <c r="AC117" s="3">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="118" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="I118">
+        <v>7943764</v>
+      </c>
+      <c r="K118" t="s">
+        <v>19</v>
+      </c>
+      <c r="N118">
+        <v>136454</v>
+      </c>
+      <c r="P118" s="2">
+        <v>39904</v>
+      </c>
+      <c r="S118" s="2">
+        <v>52170</v>
+      </c>
+      <c r="U118" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA118">
+        <v>725</v>
+      </c>
+      <c r="AI118" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="119" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L119" t="s">
+        <v>22</v>
+      </c>
+      <c r="V119">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="120" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B120" t="s">
+        <v>23</v>
+      </c>
+      <c r="M120" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="121" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D121" t="s">
+        <v>25</v>
+      </c>
+      <c r="G121" t="s">
+        <v>26</v>
+      </c>
+      <c r="O121" t="s">
+        <v>27</v>
+      </c>
+      <c r="V121" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="122" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB122" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="123" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E123" t="s">
+        <v>30</v>
+      </c>
+      <c r="H123" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q123">
+        <v>95</v>
+      </c>
+      <c r="W123">
+        <v>297</v>
+      </c>
+      <c r="AC123">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="124" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E124" t="s">
+        <v>32</v>
+      </c>
+      <c r="H124" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q124">
+        <v>95</v>
+      </c>
+      <c r="W124">
+        <v>355</v>
+      </c>
+      <c r="AC124">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="125" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R125">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="J126" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>1</v>
+      </c>
+      <c r="G127" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>3</v>
+      </c>
+      <c r="G128">
+        <v>67977322</v>
+      </c>
+      <c r="AH128" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI128" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="129" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="J129" t="s">
+        <v>6</v>
+      </c>
+      <c r="K129" t="s">
+        <v>7</v>
+      </c>
+      <c r="M129" t="s">
+        <v>8</v>
+      </c>
+      <c r="O129" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>10</v>
+      </c>
+      <c r="U129" t="s">
+        <v>11</v>
+      </c>
+      <c r="V129" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X129" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB129" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF129" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ129" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C130" t="s">
+        <v>40</v>
+      </c>
+      <c r="J130">
+        <v>7943764</v>
+      </c>
+      <c r="L130" t="s">
+        <v>19</v>
+      </c>
+      <c r="O130">
+        <v>136948</v>
+      </c>
+      <c r="Q130" s="2">
+        <v>39661</v>
+      </c>
+      <c r="U130" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W130" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC130" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AK130" t="s">
         <v>91</v>
       </c>
-      <c r="Q112">
-[...5 lines deleted...]
-      <c r="AC112">
+    </row>
+    <row r="131" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M131" t="s">
+        <v>22</v>
+      </c>
+      <c r="X131">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="132" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B132" t="s">
+        <v>23</v>
+      </c>
+      <c r="N132" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="133" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D133" t="s">
+        <v>25</v>
+      </c>
+      <c r="H133" t="s">
+        <v>26</v>
+      </c>
+      <c r="P133" t="s">
+        <v>27</v>
+      </c>
+      <c r="X133" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="134" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD134" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="135" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E135" t="s">
+        <v>30</v>
+      </c>
+      <c r="I135" t="s">
+        <v>45</v>
+      </c>
+      <c r="S135">
+        <v>95</v>
+      </c>
+      <c r="Y135">
+        <v>401</v>
+      </c>
+      <c r="AE135" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="136" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E136" t="s">
+        <v>32</v>
+      </c>
+      <c r="I136" t="s">
+        <v>92</v>
+      </c>
+      <c r="S136">
+        <v>95</v>
+      </c>
+      <c r="Y136">
+        <v>400</v>
+      </c>
+      <c r="AE136" s="3">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="137" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E137" t="s">
+        <v>32</v>
+      </c>
+      <c r="I137" t="s">
+        <v>80</v>
+      </c>
+      <c r="S137">
+        <v>95</v>
+      </c>
+      <c r="Y137">
+        <v>383</v>
+      </c>
+      <c r="AE137" s="3">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="138" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C138" t="s">
+        <v>40</v>
+      </c>
+      <c r="J138">
+        <v>7943764</v>
+      </c>
+      <c r="L138" t="s">
+        <v>19</v>
+      </c>
+      <c r="O138">
+        <v>136950</v>
+      </c>
+      <c r="Q138" s="2">
+        <v>39661</v>
+      </c>
+      <c r="U138" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W138" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC138" s="3">
+        <v>5330</v>
+      </c>
+      <c r="AK138" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="139" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M139" t="s">
+        <v>22</v>
+      </c>
+      <c r="X139">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="140" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B140" t="s">
+        <v>23</v>
+      </c>
+      <c r="N140" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="141" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D141" t="s">
+        <v>25</v>
+      </c>
+      <c r="H141" t="s">
+        <v>26</v>
+      </c>
+      <c r="P141" t="s">
+        <v>27</v>
+      </c>
+      <c r="X141" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="142" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD142" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="143" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E143" t="s">
+        <v>30</v>
+      </c>
+      <c r="I143" t="s">
+        <v>45</v>
+      </c>
+      <c r="S143">
+        <v>95</v>
+      </c>
+      <c r="Y143">
+        <v>401</v>
+      </c>
+      <c r="AE143" s="3">
+        <v>5330</v>
+      </c>
+    </row>
+    <row r="144" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E144" t="s">
+        <v>32</v>
+      </c>
+      <c r="I144" t="s">
+        <v>92</v>
+      </c>
+      <c r="S144">
+        <v>95</v>
+      </c>
+      <c r="Y144">
+        <v>400</v>
+      </c>
+      <c r="AE144" s="3">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="145" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E145" t="s">
+        <v>32</v>
+      </c>
+      <c r="I145" t="s">
+        <v>80</v>
+      </c>
+      <c r="S145">
+        <v>95</v>
+      </c>
+      <c r="Y145">
+        <v>383</v>
+      </c>
+      <c r="AE145" s="3">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="146" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C146" t="s">
+        <v>93</v>
+      </c>
+      <c r="J146">
+        <v>79534838</v>
+      </c>
+      <c r="L146" t="s">
+        <v>19</v>
+      </c>
+      <c r="O146">
+        <v>100013</v>
+      </c>
+      <c r="Q146" s="2">
+        <v>32782</v>
+      </c>
+      <c r="U146" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W146" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC146">
+        <v>558</v>
+      </c>
+      <c r="AK146" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="147" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M147" t="s">
+        <v>22</v>
+      </c>
+      <c r="X147">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="148" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B148" t="s">
+        <v>23</v>
+      </c>
+      <c r="N148" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="149" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D149" t="s">
+        <v>25</v>
+      </c>
+      <c r="H149" t="s">
+        <v>26</v>
+      </c>
+      <c r="P149" t="s">
+        <v>27</v>
+      </c>
+      <c r="X149" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="150" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD150" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="151" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E151" t="s">
+        <v>30</v>
+      </c>
+      <c r="I151" t="s">
+        <v>37</v>
+      </c>
+      <c r="S151">
+        <v>95</v>
+      </c>
+      <c r="Y151">
+        <v>543</v>
+      </c>
+      <c r="AE151">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="152" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E152" t="s">
+        <v>30</v>
+      </c>
+      <c r="I152" t="s">
+        <v>95</v>
+      </c>
+      <c r="S152">
+        <v>95</v>
+      </c>
+      <c r="Y152">
+        <v>58</v>
+      </c>
+      <c r="AE152">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="153" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E153" t="s">
+        <v>32</v>
+      </c>
+      <c r="I153" t="s">
+        <v>96</v>
+      </c>
+      <c r="S153">
+        <v>95</v>
+      </c>
+      <c r="Y153">
+        <v>511</v>
+      </c>
+      <c r="AE153">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="154" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C154" t="s">
+        <v>97</v>
+      </c>
+      <c r="J154">
+        <v>9256819</v>
+      </c>
+      <c r="L154" t="s">
+        <v>19</v>
+      </c>
+      <c r="O154">
+        <v>100077</v>
+      </c>
+      <c r="Q154" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U154" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W154" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC154" s="3">
+        <v>12600</v>
+      </c>
+      <c r="AK154" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="155" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M155" t="s">
+        <v>22</v>
+      </c>
+      <c r="X155">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="156" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B156" t="s">
+        <v>23</v>
+      </c>
+      <c r="N156" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="157" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F157" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="158" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R158" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="159" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F159" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="160" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R160" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="161" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D161" t="s">
+        <v>25</v>
+      </c>
+      <c r="H161" t="s">
+        <v>26</v>
+      </c>
+      <c r="P161" t="s">
+        <v>27</v>
+      </c>
+      <c r="X161" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="162" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD162" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="163" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E163" t="s">
+        <v>30</v>
+      </c>
+      <c r="I163" t="s">
+        <v>99</v>
+      </c>
+      <c r="S163">
+        <v>95</v>
+      </c>
+      <c r="Y163">
+        <v>564</v>
+      </c>
+      <c r="AE163">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="164" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E164" t="s">
+        <v>30</v>
+      </c>
+      <c r="I164" t="s">
+        <v>44</v>
+      </c>
+      <c r="S164">
+        <v>95</v>
+      </c>
+      <c r="Y164">
+        <v>80</v>
+      </c>
+      <c r="AE164" s="3">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="165" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E165" t="s">
+        <v>30</v>
+      </c>
+      <c r="I165" t="s">
+        <v>31</v>
+      </c>
+      <c r="S165">
+        <v>95</v>
+      </c>
+      <c r="Y165">
+        <v>4</v>
+      </c>
+      <c r="AE165" s="3">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="166" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E166" t="s">
+        <v>30</v>
+      </c>
+      <c r="I166" t="s">
+        <v>37</v>
+      </c>
+      <c r="S166">
+        <v>95</v>
+      </c>
+      <c r="Y166">
+        <v>543</v>
+      </c>
+      <c r="AE166" s="3">
+        <v>6940</v>
+      </c>
+    </row>
+    <row r="167" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E167" t="s">
+        <v>32</v>
+      </c>
+      <c r="I167" t="s">
         <v>100</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H113" t="s">
+      <c r="S167">
+        <v>95</v>
+      </c>
+      <c r="Y167">
+        <v>303</v>
+      </c>
+      <c r="AE167">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="168" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T168">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="169" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J169" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>1</v>
+      </c>
+      <c r="G170" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>3</v>
+      </c>
+      <c r="G171">
+        <v>67977322</v>
+      </c>
+      <c r="AH171" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI171" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="172" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+      <c r="J172" t="s">
+        <v>6</v>
+      </c>
+      <c r="K172" t="s">
+        <v>7</v>
+      </c>
+      <c r="M172" t="s">
+        <v>8</v>
+      </c>
+      <c r="O172" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>10</v>
+      </c>
+      <c r="U172" t="s">
+        <v>11</v>
+      </c>
+      <c r="V172" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X172" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB172" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF172" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ172" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="173" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E173" t="s">
+        <v>32</v>
+      </c>
+      <c r="I173" t="s">
+        <v>101</v>
+      </c>
+      <c r="S173">
+        <v>95</v>
+      </c>
+      <c r="Y173">
+        <v>451</v>
+      </c>
+      <c r="AE173" s="3">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="174" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C174" t="s">
+        <v>97</v>
+      </c>
+      <c r="J174">
+        <v>9256819</v>
+      </c>
+      <c r="L174" t="s">
+        <v>19</v>
+      </c>
+      <c r="O174">
+        <v>100078</v>
+      </c>
+      <c r="Q174" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U174" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W174" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC174" s="3">
+        <v>2156</v>
+      </c>
+      <c r="AK174" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="175" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M175" t="s">
+        <v>22</v>
+      </c>
+      <c r="X175">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="176" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B176" t="s">
+        <v>23</v>
+      </c>
+      <c r="N176" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="177" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F177" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="178" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R178" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="179" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F179" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="180" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R180" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="181" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D181" t="s">
+        <v>25</v>
+      </c>
+      <c r="H181" t="s">
+        <v>26</v>
+      </c>
+      <c r="P181" t="s">
+        <v>27</v>
+      </c>
+      <c r="X181" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="182" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD182" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="183" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E183" t="s">
+        <v>30</v>
+      </c>
+      <c r="I183" t="s">
+        <v>46</v>
+      </c>
+      <c r="S183">
+        <v>95</v>
+      </c>
+      <c r="Y183">
+        <v>297</v>
+      </c>
+      <c r="AE183" s="3">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="184" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E184" t="s">
+        <v>32</v>
+      </c>
+      <c r="I184" t="s">
+        <v>102</v>
+      </c>
+      <c r="S184">
+        <v>95</v>
+      </c>
+      <c r="Y184">
+        <v>249</v>
+      </c>
+      <c r="AE184" s="3">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="185" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C185" t="s">
+        <v>97</v>
+      </c>
+      <c r="J185">
+        <v>9256819</v>
+      </c>
+      <c r="L185" t="s">
+        <v>19</v>
+      </c>
+      <c r="O185">
+        <v>100112</v>
+      </c>
+      <c r="Q185" s="2">
+        <v>34274</v>
+      </c>
+      <c r="U185" s="2">
+        <v>44196</v>
+      </c>
+      <c r="W185" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC185" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK185" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="186" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M186" t="s">
+        <v>22</v>
+      </c>
+      <c r="X186">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="187" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B187" t="s">
+        <v>23</v>
+      </c>
+      <c r="N187" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="188" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F188" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="189" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R189" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="190" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F190" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="191" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R191" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="192" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D192" t="s">
+        <v>25</v>
+      </c>
+      <c r="H192" t="s">
+        <v>26</v>
+      </c>
+      <c r="P192" t="s">
+        <v>27</v>
+      </c>
+      <c r="X192" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="193" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD193" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="194" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E194" t="s">
+        <v>30</v>
+      </c>
+      <c r="I194" t="s">
+        <v>46</v>
+      </c>
+      <c r="S194">
+        <v>95</v>
+      </c>
+      <c r="Y194">
+        <v>297</v>
+      </c>
+      <c r="AE194" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="195" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E195" t="s">
+        <v>32</v>
+      </c>
+      <c r="I195" t="s">
+        <v>33</v>
+      </c>
+      <c r="S195">
+        <v>95</v>
+      </c>
+      <c r="Y195">
         <v>92</v>
       </c>
-      <c r="Q113">
-[...16 lines deleted...]
-      <c r="K114" t="s">
+      <c r="AE195" s="3">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="196" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E196" t="s">
+        <v>32</v>
+      </c>
+      <c r="I196" t="s">
+        <v>103</v>
+      </c>
+      <c r="S196">
+        <v>95</v>
+      </c>
+      <c r="Y196">
+        <v>481</v>
+      </c>
+      <c r="AE196" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="197" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C197" t="s">
+        <v>97</v>
+      </c>
+      <c r="J197">
+        <v>9256819</v>
+      </c>
+      <c r="L197" t="s">
         <v>19</v>
       </c>
-      <c r="N114">
-[...8 lines deleted...]
-      <c r="U114" t="s">
+      <c r="O197">
+        <v>100114</v>
+      </c>
+      <c r="Q197" s="2">
+        <v>34348</v>
+      </c>
+      <c r="U197" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W197" t="s">
         <v>20</v>
       </c>
-      <c r="AA114" s="3">
-[...7 lines deleted...]
-      <c r="L115" t="s">
+      <c r="AC197" s="3">
+        <v>4000</v>
+      </c>
+      <c r="AK197" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="198" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M198" t="s">
         <v>22</v>
       </c>
-      <c r="V115">
-[...4 lines deleted...]
-      <c r="B116" t="s">
+      <c r="X198">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="199" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B199" t="s">
         <v>23</v>
       </c>
-      <c r="M116" t="s">
+      <c r="N199" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="117" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D117" t="s">
+    <row r="200" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F200" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="201" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R201" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="202" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F202" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="203" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R203" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="204" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D204" t="s">
         <v>25</v>
       </c>
-      <c r="G117" t="s">
+      <c r="H204" t="s">
         <v>26</v>
       </c>
-      <c r="O117" t="s">
+      <c r="P204" t="s">
         <v>27</v>
       </c>
-      <c r="V117" t="s">
+      <c r="X204" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="118" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB118" t="s">
+    <row r="205" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD205" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="119" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E119" t="s">
+    <row r="206" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E206" t="s">
         <v>30</v>
       </c>
-      <c r="H119" t="s">
-[...39 lines deleted...]
-      <c r="W121">
+      <c r="I206" t="s">
+        <v>46</v>
+      </c>
+      <c r="S206">
+        <v>95</v>
+      </c>
+      <c r="Y206">
         <v>297</v>
       </c>
-      <c r="AC121" s="3">
-[...185 lines deleted...]
-      <c r="K133" t="s">
+      <c r="AE206" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="207" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E207" t="s">
+        <v>32</v>
+      </c>
+      <c r="I207" t="s">
+        <v>104</v>
+      </c>
+      <c r="S207">
+        <v>95</v>
+      </c>
+      <c r="Y207">
+        <v>482</v>
+      </c>
+      <c r="AE207" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="208" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C208" t="s">
+        <v>105</v>
+      </c>
+      <c r="J208">
+        <v>79736999</v>
+      </c>
+      <c r="L208" t="s">
         <v>19</v>
       </c>
-      <c r="N133">
-[...11 lines deleted...]
-      <c r="AA133" s="3">
+      <c r="O208">
+        <v>146999</v>
+      </c>
+      <c r="Q208" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U208" s="2">
+        <v>46476</v>
+      </c>
+      <c r="W208" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC208" s="3">
         <v>10000</v>
       </c>
-      <c r="AI133" t="s">
-[...4 lines deleted...]
-      <c r="L134" t="s">
+      <c r="AK208" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="209" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M209" t="s">
         <v>22</v>
       </c>
-      <c r="V134">
-[...4 lines deleted...]
-      <c r="B135" t="s">
+      <c r="X209">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="210" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B210" t="s">
         <v>23</v>
       </c>
-      <c r="M135" t="s">
+      <c r="N210" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="136" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D136" t="s">
+    <row r="211" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D211" t="s">
         <v>25</v>
       </c>
-      <c r="G136" t="s">
+      <c r="H211" t="s">
         <v>26</v>
       </c>
-      <c r="O136" t="s">
+      <c r="P211" t="s">
         <v>27</v>
       </c>
-      <c r="V136" t="s">
+      <c r="X211" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="137" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB137" t="s">
+    <row r="212" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD212" t="s">
         <v>29</v>
-      </c>
-[...970 lines deleted...]
-        <v>10000</v>
       </c>
     </row>
     <row r="213" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E213" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I213" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="S213">
         <v>95</v>
       </c>
       <c r="Y213">
-        <v>92</v>
+        <v>543</v>
       </c>
       <c r="AE213" s="3">
-        <v>7000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="214" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E214" t="s">
         <v>32</v>
       </c>
       <c r="I214" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="S214">
         <v>95</v>
       </c>
       <c r="Y214">
-        <v>481</v>
+        <v>550</v>
       </c>
       <c r="AE214" s="3">
-        <v>3000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="215" spans="1:37" x14ac:dyDescent="0.25">
       <c r="T215">
         <v>5</v>
       </c>
     </row>
     <row r="216" spans="1:37" x14ac:dyDescent="0.25">
       <c r="J216" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>1</v>
       </c>
       <c r="G217" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
         <v>3</v>
       </c>
       <c r="G218">
         <v>67977322</v>
       </c>
       <c r="AH218" t="s">
         <v>4</v>
       </c>
       <c r="AI218" s="2">
-        <v>46023</v>
+        <v>46113</v>
       </c>
     </row>
     <row r="219" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C219" t="s">
         <v>5</v>
       </c>
       <c r="J219" t="s">
         <v>6</v>
       </c>
       <c r="K219" t="s">
         <v>7</v>
       </c>
       <c r="M219" t="s">
         <v>8</v>
       </c>
       <c r="O219" t="s">
         <v>9</v>
       </c>
       <c r="Q219" t="s">
         <v>10</v>
       </c>
       <c r="U219" t="s">
         <v>11</v>
       </c>
       <c r="V219" s="1" t="s">
         <v>12</v>
       </c>
       <c r="X219" t="s">
         <v>13</v>
       </c>
       <c r="Z219" t="s">
         <v>14</v>
       </c>
       <c r="AB219" t="s">
         <v>15</v>
       </c>
       <c r="AF219" t="s">
         <v>16</v>
       </c>
       <c r="AJ219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C220" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="J220">
-        <v>9256819</v>
+        <v>6249015</v>
       </c>
       <c r="L220" t="s">
         <v>19</v>
       </c>
       <c r="O220">
-        <v>100114</v>
+        <v>132677</v>
       </c>
       <c r="Q220" s="2">
-        <v>34348</v>
+        <v>38231</v>
       </c>
       <c r="U220" s="2">
-        <v>39538</v>
+        <v>44957</v>
       </c>
       <c r="W220" t="s">
         <v>20</v>
       </c>
       <c r="AC220" s="3">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="AK220" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="221" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M221" t="s">
         <v>22</v>
       </c>
       <c r="X221">
         <v>365</v>
       </c>
     </row>
     <row r="222" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B222" t="s">
         <v>23</v>
       </c>
       <c r="N222" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="223" spans="1:37" x14ac:dyDescent="0.25">
       <c r="F223" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
     </row>
     <row r="224" spans="1:37" x14ac:dyDescent="0.25">
       <c r="R224" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="225" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F225" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="226" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R226" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D227" t="s">
         <v>25</v>
       </c>
       <c r="H227" t="s">
         <v>26</v>
       </c>
       <c r="P227" t="s">
         <v>27</v>
       </c>
       <c r="X227" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="228" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD228" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="229" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E229" t="s">
         <v>30</v>
       </c>
       <c r="I229" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="S229">
         <v>95</v>
       </c>
       <c r="Y229">
         <v>297</v>
       </c>
       <c r="AE229" s="3">
-        <v>4000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="230" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E230" t="s">
         <v>32</v>
       </c>
       <c r="I230" t="s">
-        <v>106</v>
+        <v>33</v>
       </c>
       <c r="S230">
         <v>95</v>
       </c>
       <c r="Y230">
-        <v>482</v>
+        <v>92</v>
       </c>
       <c r="AE230" s="3">
-        <v>4000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="231" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C231" t="s">
         <v>107</v>
       </c>
       <c r="J231">
-        <v>79736999</v>
+        <v>6249015</v>
       </c>
       <c r="L231" t="s">
         <v>19</v>
       </c>
       <c r="O231">
-        <v>146691</v>
+        <v>132678</v>
       </c>
       <c r="Q231" s="2">
-        <v>45962</v>
+        <v>38231</v>
       </c>
       <c r="U231" s="2">
-        <v>46112</v>
+        <v>44957</v>
       </c>
       <c r="W231" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AC231" s="3">
-        <v>10000</v>
+        <v>1700</v>
       </c>
       <c r="AK231" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
     </row>
     <row r="232" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M232" t="s">
         <v>22</v>
       </c>
       <c r="X232">
-        <v>89</v>
+        <v>365</v>
       </c>
     </row>
     <row r="233" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B233" t="s">
         <v>23</v>
       </c>
       <c r="N233" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="234" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D234" t="s">
+      <c r="F234" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="235" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R235" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="236" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F236" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="237" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R237" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="238" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D238" t="s">
         <v>25</v>
       </c>
-      <c r="H234" t="s">
+      <c r="H238" t="s">
         <v>26</v>
       </c>
-      <c r="P234" t="s">
+      <c r="P238" t="s">
         <v>27</v>
       </c>
-      <c r="X234" t="s">
+      <c r="X238" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="235" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD235" t="s">
+    <row r="239" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD239" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="236" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E236" t="s">
+    <row r="240" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E240" t="s">
         <v>30</v>
       </c>
-      <c r="I236" t="s">
+      <c r="I240" t="s">
+        <v>46</v>
+      </c>
+      <c r="S240">
+        <v>95</v>
+      </c>
+      <c r="Y240">
+        <v>297</v>
+      </c>
+      <c r="AE240" s="3">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="241" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E241" t="s">
+        <v>32</v>
+      </c>
+      <c r="I241" t="s">
+        <v>109</v>
+      </c>
+      <c r="S241">
+        <v>95</v>
+      </c>
+      <c r="Y241">
+        <v>228</v>
+      </c>
+      <c r="AE241" s="3">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="242" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C242" t="s">
+        <v>107</v>
+      </c>
+      <c r="J242">
+        <v>6249015</v>
+      </c>
+      <c r="L242" t="s">
+        <v>19</v>
+      </c>
+      <c r="O242">
+        <v>143933</v>
+      </c>
+      <c r="Q242" s="2">
+        <v>44440</v>
+      </c>
+      <c r="U242" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W242" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC242">
+        <v>850</v>
+      </c>
+      <c r="AK242" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="243" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M243" t="s">
+        <v>22</v>
+      </c>
+      <c r="X243">
+        <v>6757</v>
+      </c>
+    </row>
+    <row r="244" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B244" t="s">
+        <v>23</v>
+      </c>
+      <c r="N244" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="245" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F245" t="s">
         <v>108</v>
       </c>
-      <c r="S236">
-[...5 lines deleted...]
-      <c r="AE236" s="3">
+    </row>
+    <row r="246" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R246" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="247" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F247" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="248" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R248" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="249" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D249" t="s">
+        <v>25</v>
+      </c>
+      <c r="H249" t="s">
+        <v>26</v>
+      </c>
+      <c r="P249" t="s">
+        <v>27</v>
+      </c>
+      <c r="X249" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="250" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD250" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="251" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E251" t="s">
+        <v>30</v>
+      </c>
+      <c r="I251" t="s">
+        <v>46</v>
+      </c>
+      <c r="S251">
+        <v>95</v>
+      </c>
+      <c r="Y251">
+        <v>297</v>
+      </c>
+      <c r="AE251">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="252" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E252" t="s">
+        <v>32</v>
+      </c>
+      <c r="I252" t="s">
+        <v>110</v>
+      </c>
+      <c r="S252">
+        <v>95</v>
+      </c>
+      <c r="Y252">
+        <v>459</v>
+      </c>
+      <c r="AE252">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="253" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C253" t="s">
+        <v>111</v>
+      </c>
+      <c r="J253">
+        <v>7942584</v>
+      </c>
+      <c r="L253" t="s">
+        <v>19</v>
+      </c>
+      <c r="O253">
+        <v>100002</v>
+      </c>
+      <c r="Q253" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U253" s="2">
+        <v>48518</v>
+      </c>
+      <c r="W253" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC253" s="3">
+        <v>203123</v>
+      </c>
+      <c r="AK253" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="254" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M254" t="s">
+        <v>22</v>
+      </c>
+      <c r="X254">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="255" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B255" t="s">
+        <v>23</v>
+      </c>
+      <c r="N255" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="256" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F256" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="257" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="R257" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="258" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="D258" t="s">
+        <v>25</v>
+      </c>
+      <c r="H258" t="s">
+        <v>26</v>
+      </c>
+      <c r="P258" t="s">
+        <v>27</v>
+      </c>
+      <c r="X258" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="259" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AD259" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="260" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E260" t="s">
+        <v>30</v>
+      </c>
+      <c r="I260" t="s">
+        <v>114</v>
+      </c>
+      <c r="S260">
+        <v>95</v>
+      </c>
+      <c r="Y260">
+        <v>554</v>
+      </c>
+      <c r="AE260" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="261" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E261" t="s">
+        <v>30</v>
+      </c>
+      <c r="I261" t="s">
+        <v>43</v>
+      </c>
+      <c r="S261">
+        <v>95</v>
+      </c>
+      <c r="Y261">
+        <v>75</v>
+      </c>
+      <c r="AE261">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="262" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E262" t="s">
+        <v>30</v>
+      </c>
+      <c r="I262" t="s">
+        <v>115</v>
+      </c>
+      <c r="S262">
+        <v>95</v>
+      </c>
+      <c r="Y262">
+        <v>700</v>
+      </c>
+      <c r="AE262" s="3">
+        <v>3995</v>
+      </c>
+    </row>
+    <row r="263" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E263" t="s">
+        <v>30</v>
+      </c>
+      <c r="I263" t="s">
+        <v>116</v>
+      </c>
+      <c r="S263">
+        <v>95</v>
+      </c>
+      <c r="Y263">
+        <v>20</v>
+      </c>
+      <c r="AE263" s="3">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="264" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E264" t="s">
+        <v>30</v>
+      </c>
+      <c r="I264" t="s">
+        <v>44</v>
+      </c>
+      <c r="S264">
+        <v>95</v>
+      </c>
+      <c r="Y264">
+        <v>80</v>
+      </c>
+      <c r="AE264" s="3">
+        <v>16739</v>
+      </c>
+    </row>
+    <row r="265" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="T265">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="F266" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>1</v>
+      </c>
+      <c r="D267" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="268" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>3</v>
+      </c>
+      <c r="D268">
+        <v>67977322</v>
+      </c>
+      <c r="U268" t="s">
+        <v>4</v>
+      </c>
+      <c r="V268" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="269" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="B269" t="s">
+        <v>5</v>
+      </c>
+      <c r="F269" t="s">
+        <v>6</v>
+      </c>
+      <c r="G269" t="s">
+        <v>7</v>
+      </c>
+      <c r="H269" t="s">
+        <v>8</v>
+      </c>
+      <c r="I269" t="s">
+        <v>9</v>
+      </c>
+      <c r="J269" t="s">
+        <v>10</v>
+      </c>
+      <c r="M269" t="s">
+        <v>11</v>
+      </c>
+      <c r="N269" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O269" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>14</v>
+      </c>
+      <c r="R269" t="s">
+        <v>15</v>
+      </c>
+      <c r="T269" t="s">
+        <v>16</v>
+      </c>
+      <c r="W269" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="270" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C270" t="s">
+        <v>30</v>
+      </c>
+      <c r="E270" t="s">
+        <v>31</v>
+      </c>
+      <c r="K270">
+        <v>95</v>
+      </c>
+      <c r="P270">
+        <v>4</v>
+      </c>
+      <c r="S270" s="3">
+        <v>18892</v>
+      </c>
+    </row>
+    <row r="271" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C271" t="s">
+        <v>30</v>
+      </c>
+      <c r="E271" t="s">
+        <v>117</v>
+      </c>
+      <c r="K271">
+        <v>95</v>
+      </c>
+      <c r="P271">
+        <v>30</v>
+      </c>
+      <c r="S271" s="3">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="272" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C272" t="s">
+        <v>30</v>
+      </c>
+      <c r="E272" t="s">
+        <v>37</v>
+      </c>
+      <c r="K272">
+        <v>95</v>
+      </c>
+      <c r="P272">
+        <v>543</v>
+      </c>
+      <c r="S272" s="3">
+        <v>26372</v>
+      </c>
+    </row>
+    <row r="273" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C273" t="s">
+        <v>30</v>
+      </c>
+      <c r="E273" t="s">
+        <v>118</v>
+      </c>
+      <c r="K273">
+        <v>95</v>
+      </c>
+      <c r="P273">
+        <v>415</v>
+      </c>
+      <c r="S273" s="3">
+        <v>4863</v>
+      </c>
+    </row>
+    <row r="274" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C274" t="s">
+        <v>30</v>
+      </c>
+      <c r="E274" t="s">
+        <v>119</v>
+      </c>
+      <c r="K274">
+        <v>95</v>
+      </c>
+      <c r="P274">
+        <v>541</v>
+      </c>
+      <c r="S274" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="275" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C275" t="s">
+        <v>30</v>
+      </c>
+      <c r="E275" t="s">
+        <v>120</v>
+      </c>
+      <c r="K275">
+        <v>95</v>
+      </c>
+      <c r="P275">
+        <v>187</v>
+      </c>
+      <c r="S275" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="276" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C276" t="s">
+        <v>30</v>
+      </c>
+      <c r="E276" t="s">
+        <v>45</v>
+      </c>
+      <c r="K276">
+        <v>95</v>
+      </c>
+      <c r="P276">
+        <v>401</v>
+      </c>
+      <c r="S276" s="3">
+        <v>22192</v>
+      </c>
+    </row>
+    <row r="277" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C277" t="s">
+        <v>30</v>
+      </c>
+      <c r="E277" t="s">
+        <v>46</v>
+      </c>
+      <c r="K277">
+        <v>95</v>
+      </c>
+      <c r="P277">
+        <v>297</v>
+      </c>
+      <c r="S277" s="3">
+        <v>87651</v>
+      </c>
+    </row>
+    <row r="278" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C278" t="s">
+        <v>32</v>
+      </c>
+      <c r="E278" t="s">
+        <v>121</v>
+      </c>
+      <c r="K278">
+        <v>95</v>
+      </c>
+      <c r="P278">
+        <v>471</v>
+      </c>
+      <c r="S278">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="279" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C279" t="s">
+        <v>32</v>
+      </c>
+      <c r="E279" t="s">
+        <v>122</v>
+      </c>
+      <c r="K279">
+        <v>95</v>
+      </c>
+      <c r="P279">
+        <v>487</v>
+      </c>
+      <c r="S279" s="3">
+        <v>4400</v>
+      </c>
+    </row>
+    <row r="280" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C280" t="s">
+        <v>32</v>
+      </c>
+      <c r="E280" t="s">
+        <v>123</v>
+      </c>
+      <c r="K280">
+        <v>95</v>
+      </c>
+      <c r="P280">
+        <v>285</v>
+      </c>
+      <c r="S280">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="281" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C281" t="s">
+        <v>32</v>
+      </c>
+      <c r="E281" t="s">
+        <v>124</v>
+      </c>
+      <c r="K281">
+        <v>95</v>
+      </c>
+      <c r="P281">
+        <v>279</v>
+      </c>
+      <c r="S281" s="3">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="282" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C282" t="s">
+        <v>32</v>
+      </c>
+      <c r="E282" t="s">
+        <v>125</v>
+      </c>
+      <c r="K282">
+        <v>95</v>
+      </c>
+      <c r="P282">
+        <v>518</v>
+      </c>
+      <c r="S282" s="3">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="283" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C283" t="s">
+        <v>32</v>
+      </c>
+      <c r="E283" t="s">
+        <v>126</v>
+      </c>
+      <c r="K283">
+        <v>95</v>
+      </c>
+      <c r="P283">
+        <v>175</v>
+      </c>
+      <c r="S283" s="3">
+        <v>5922</v>
+      </c>
+    </row>
+    <row r="284" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C284" t="s">
+        <v>32</v>
+      </c>
+      <c r="E284" t="s">
+        <v>127</v>
+      </c>
+      <c r="K284">
+        <v>95</v>
+      </c>
+      <c r="P284">
+        <v>472</v>
+      </c>
+      <c r="S284" s="3">
+        <v>30023</v>
+      </c>
+    </row>
+    <row r="285" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C285" t="s">
+        <v>32</v>
+      </c>
+      <c r="E285" t="s">
+        <v>128</v>
+      </c>
+      <c r="K285">
+        <v>95</v>
+      </c>
+      <c r="P285">
+        <v>486</v>
+      </c>
+      <c r="S285" s="3">
+        <v>27102</v>
+      </c>
+    </row>
+    <row r="286" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C286" t="s">
+        <v>32</v>
+      </c>
+      <c r="E286" t="s">
+        <v>129</v>
+      </c>
+      <c r="K286">
+        <v>95</v>
+      </c>
+      <c r="P286">
+        <v>373</v>
+      </c>
+      <c r="S286" s="3">
+        <v>7800</v>
+      </c>
+    </row>
+    <row r="287" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C287" t="s">
+        <v>32</v>
+      </c>
+      <c r="E287" t="s">
+        <v>130</v>
+      </c>
+      <c r="K287">
+        <v>95</v>
+      </c>
+      <c r="P287">
+        <v>230</v>
+      </c>
+      <c r="S287">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="288" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C288" t="s">
+        <v>32</v>
+      </c>
+      <c r="E288" t="s">
+        <v>131</v>
+      </c>
+      <c r="K288">
+        <v>95</v>
+      </c>
+      <c r="P288">
+        <v>488</v>
+      </c>
+      <c r="S288">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="289" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C289" t="s">
+        <v>32</v>
+      </c>
+      <c r="E289" t="s">
+        <v>132</v>
+      </c>
+      <c r="K289">
+        <v>95</v>
+      </c>
+      <c r="P289">
+        <v>286</v>
+      </c>
+      <c r="S289">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="290" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C290" t="s">
+        <v>32</v>
+      </c>
+      <c r="E290" t="s">
+        <v>133</v>
+      </c>
+      <c r="K290">
+        <v>95</v>
+      </c>
+      <c r="P290">
+        <v>430</v>
+      </c>
+      <c r="S290" s="3">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="291" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C291" t="s">
+        <v>32</v>
+      </c>
+      <c r="E291" t="s">
+        <v>134</v>
+      </c>
+      <c r="K291">
+        <v>95</v>
+      </c>
+      <c r="P291">
+        <v>640</v>
+      </c>
+      <c r="S291" s="3">
         <v>10000</v>
       </c>
     </row>
-    <row r="237" spans="2:37" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y237">
+    <row r="292" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C292" t="s">
+        <v>32</v>
+      </c>
+      <c r="E292" t="s">
+        <v>135</v>
+      </c>
+      <c r="K292">
+        <v>95</v>
+      </c>
+      <c r="P292">
+        <v>190</v>
+      </c>
+      <c r="S292" s="3">
+        <v>7845</v>
+      </c>
+    </row>
+    <row r="293" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C293" t="s">
+        <v>32</v>
+      </c>
+      <c r="E293" t="s">
+        <v>136</v>
+      </c>
+      <c r="K293">
+        <v>95</v>
+      </c>
+      <c r="P293">
+        <v>171</v>
+      </c>
+      <c r="S293">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="294" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C294" t="s">
+        <v>32</v>
+      </c>
+      <c r="E294" t="s">
+        <v>137</v>
+      </c>
+      <c r="K294">
+        <v>95</v>
+      </c>
+      <c r="P294">
+        <v>469</v>
+      </c>
+      <c r="S294" s="3">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="295" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C295" t="s">
+        <v>32</v>
+      </c>
+      <c r="E295" t="s">
+        <v>138</v>
+      </c>
+      <c r="K295">
+        <v>95</v>
+      </c>
+      <c r="P295">
+        <v>225</v>
+      </c>
+      <c r="S295">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="296" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C296" t="s">
+        <v>32</v>
+      </c>
+      <c r="E296" t="s">
+        <v>139</v>
+      </c>
+      <c r="K296">
+        <v>95</v>
+      </c>
+      <c r="P296">
+        <v>445</v>
+      </c>
+      <c r="S296">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="297" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C297" t="s">
+        <v>32</v>
+      </c>
+      <c r="E297" t="s">
+        <v>140</v>
+      </c>
+      <c r="K297">
+        <v>95</v>
+      </c>
+      <c r="P297">
+        <v>369</v>
+      </c>
+      <c r="S297" s="3">
+        <v>8424</v>
+      </c>
+    </row>
+    <row r="298" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C298" t="s">
+        <v>32</v>
+      </c>
+      <c r="E298" t="s">
+        <v>141</v>
+      </c>
+      <c r="K298">
+        <v>95</v>
+      </c>
+      <c r="P298">
+        <v>288</v>
+      </c>
+      <c r="S298">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="299" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C299" t="s">
+        <v>32</v>
+      </c>
+      <c r="E299" t="s">
+        <v>142</v>
+      </c>
+      <c r="K299">
+        <v>95</v>
+      </c>
+      <c r="P299">
+        <v>227</v>
+      </c>
+      <c r="S299" s="3">
+        <v>38400</v>
+      </c>
+    </row>
+    <row r="300" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C300" t="s">
+        <v>32</v>
+      </c>
+      <c r="E300" t="s">
+        <v>143</v>
+      </c>
+      <c r="K300">
+        <v>95</v>
+      </c>
+      <c r="P300">
+        <v>289</v>
+      </c>
+      <c r="S300" s="3">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="301" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C301" t="s">
+        <v>32</v>
+      </c>
+      <c r="E301" t="s">
+        <v>144</v>
+      </c>
+      <c r="K301">
+        <v>95</v>
+      </c>
+      <c r="P301">
+        <v>411</v>
+      </c>
+      <c r="S301">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="302" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C302" t="s">
+        <v>32</v>
+      </c>
+      <c r="E302" t="s">
+        <v>145</v>
+      </c>
+      <c r="K302">
+        <v>95</v>
+      </c>
+      <c r="P302">
+        <v>519</v>
+      </c>
+      <c r="S302" s="3">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="303" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C303" t="s">
+        <v>32</v>
+      </c>
+      <c r="E303" t="s">
+        <v>146</v>
+      </c>
+      <c r="K303">
+        <v>95</v>
+      </c>
+      <c r="P303">
+        <v>184</v>
+      </c>
+      <c r="S303">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="304" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C304" t="s">
+        <v>32</v>
+      </c>
+      <c r="E304" t="s">
+        <v>147</v>
+      </c>
+      <c r="K304">
+        <v>95</v>
+      </c>
+      <c r="P304">
+        <v>412</v>
+      </c>
+      <c r="S304" s="3">
+        <v>27320</v>
+      </c>
+    </row>
+    <row r="305" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C305" t="s">
+        <v>32</v>
+      </c>
+      <c r="E305" t="s">
+        <v>148</v>
+      </c>
+      <c r="K305">
+        <v>95</v>
+      </c>
+      <c r="P305">
+        <v>283</v>
+      </c>
+      <c r="S305" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="306" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C306" t="s">
+        <v>32</v>
+      </c>
+      <c r="E306" t="s">
+        <v>149</v>
+      </c>
+      <c r="K306">
+        <v>95</v>
+      </c>
+      <c r="P306">
+        <v>437</v>
+      </c>
+      <c r="S306" s="3">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="307" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C307" t="s">
+        <v>32</v>
+      </c>
+      <c r="E307" t="s">
+        <v>150</v>
+      </c>
+      <c r="K307">
+        <v>95</v>
+      </c>
+      <c r="P307">
+        <v>170</v>
+      </c>
+      <c r="S307" s="3">
+        <v>8125</v>
+      </c>
+    </row>
+    <row r="308" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="L308">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="309" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J309" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>1</v>
+      </c>
+      <c r="G310" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="311" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
         <v>3</v>
       </c>
-      <c r="AE237" s="3">
-[...10 lines deleted...]
-      <c r="L238" t="s">
+      <c r="G311">
+        <v>67977322</v>
+      </c>
+      <c r="AH311" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI311" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="312" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C312" t="s">
+        <v>5</v>
+      </c>
+      <c r="J312" t="s">
+        <v>6</v>
+      </c>
+      <c r="K312" t="s">
+        <v>7</v>
+      </c>
+      <c r="M312" t="s">
+        <v>8</v>
+      </c>
+      <c r="O312" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q312" t="s">
+        <v>10</v>
+      </c>
+      <c r="U312" t="s">
+        <v>11</v>
+      </c>
+      <c r="V312" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X312" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB312" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF312" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ312" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="313" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E313" t="s">
+        <v>32</v>
+      </c>
+      <c r="I313" t="s">
+        <v>151</v>
+      </c>
+      <c r="S313">
+        <v>95</v>
+      </c>
+      <c r="Y313">
+        <v>479</v>
+      </c>
+      <c r="AE313" s="3">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="314" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E314" t="s">
+        <v>32</v>
+      </c>
+      <c r="I314" t="s">
+        <v>152</v>
+      </c>
+      <c r="S314">
+        <v>95</v>
+      </c>
+      <c r="Y314">
+        <v>414</v>
+      </c>
+      <c r="AE314" s="3">
+        <v>4825</v>
+      </c>
+    </row>
+    <row r="315" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E315" t="s">
+        <v>32</v>
+      </c>
+      <c r="I315" t="s">
+        <v>153</v>
+      </c>
+      <c r="S315">
+        <v>95</v>
+      </c>
+      <c r="Y315">
+        <v>371</v>
+      </c>
+      <c r="AE315" s="3">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="316" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E316" t="s">
+        <v>32</v>
+      </c>
+      <c r="I316" t="s">
+        <v>154</v>
+      </c>
+      <c r="S316">
+        <v>95</v>
+      </c>
+      <c r="Y316">
+        <v>198</v>
+      </c>
+      <c r="AE316" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="317" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E317" t="s">
+        <v>32</v>
+      </c>
+      <c r="I317" t="s">
+        <v>155</v>
+      </c>
+      <c r="S317">
+        <v>95</v>
+      </c>
+      <c r="Y317">
+        <v>185</v>
+      </c>
+      <c r="AE317" s="3">
+        <v>8487</v>
+      </c>
+    </row>
+    <row r="318" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E318" t="s">
+        <v>32</v>
+      </c>
+      <c r="I318" t="s">
+        <v>156</v>
+      </c>
+      <c r="S318">
+        <v>95</v>
+      </c>
+      <c r="Y318">
+        <v>367</v>
+      </c>
+      <c r="AE318" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="319" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E319" t="s">
+        <v>32</v>
+      </c>
+      <c r="I319" t="s">
+        <v>157</v>
+      </c>
+      <c r="S319">
+        <v>95</v>
+      </c>
+      <c r="Y319">
+        <v>427</v>
+      </c>
+      <c r="AE319" s="3">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="320" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E320" t="s">
+        <v>32</v>
+      </c>
+      <c r="I320" t="s">
+        <v>158</v>
+      </c>
+      <c r="S320">
+        <v>95</v>
+      </c>
+      <c r="Y320">
+        <v>443</v>
+      </c>
+      <c r="AE320" s="3">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="321" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E321" t="s">
+        <v>32</v>
+      </c>
+      <c r="I321" t="s">
+        <v>159</v>
+      </c>
+      <c r="S321">
+        <v>95</v>
+      </c>
+      <c r="Y321">
+        <v>370</v>
+      </c>
+      <c r="AE321">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="322" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E322" t="s">
+        <v>32</v>
+      </c>
+      <c r="I322" t="s">
+        <v>160</v>
+      </c>
+      <c r="S322">
+        <v>95</v>
+      </c>
+      <c r="Y322">
+        <v>489</v>
+      </c>
+      <c r="AE322">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="323" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E323" t="s">
+        <v>32</v>
+      </c>
+      <c r="I323" t="s">
+        <v>161</v>
+      </c>
+      <c r="S323">
+        <v>95</v>
+      </c>
+      <c r="Y323">
+        <v>284</v>
+      </c>
+      <c r="AE323" s="3">
+        <v>19363</v>
+      </c>
+    </row>
+    <row r="324" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E324" t="s">
+        <v>32</v>
+      </c>
+      <c r="I324" t="s">
+        <v>162</v>
+      </c>
+      <c r="S324">
+        <v>95</v>
+      </c>
+      <c r="Y324">
+        <v>441</v>
+      </c>
+      <c r="AE324" s="3">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="325" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E325" t="s">
+        <v>32</v>
+      </c>
+      <c r="I325" t="s">
+        <v>82</v>
+      </c>
+      <c r="S325">
+        <v>95</v>
+      </c>
+      <c r="Y325">
+        <v>188</v>
+      </c>
+      <c r="AE325" s="3">
+        <v>13840</v>
+      </c>
+    </row>
+    <row r="326" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E326" t="s">
+        <v>32</v>
+      </c>
+      <c r="I326" t="s">
+        <v>163</v>
+      </c>
+      <c r="S326">
+        <v>95</v>
+      </c>
+      <c r="Y326">
+        <v>433</v>
+      </c>
+      <c r="AE326" s="3">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="327" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E327" t="s">
+        <v>32</v>
+      </c>
+      <c r="I327" t="s">
+        <v>164</v>
+      </c>
+      <c r="S327">
+        <v>95</v>
+      </c>
+      <c r="Y327">
+        <v>192</v>
+      </c>
+      <c r="AE327" s="3">
+        <v>5760</v>
+      </c>
+    </row>
+    <row r="328" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E328" t="s">
+        <v>32</v>
+      </c>
+      <c r="I328" t="s">
+        <v>165</v>
+      </c>
+      <c r="S328">
+        <v>95</v>
+      </c>
+      <c r="Y328">
+        <v>520</v>
+      </c>
+      <c r="AE328" s="3">
+        <v>11830</v>
+      </c>
+    </row>
+    <row r="329" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E329" t="s">
+        <v>32</v>
+      </c>
+      <c r="I329" t="s">
+        <v>166</v>
+      </c>
+      <c r="S329">
+        <v>95</v>
+      </c>
+      <c r="Y329">
+        <v>446</v>
+      </c>
+      <c r="AE329" s="3">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="330" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E330" t="s">
+        <v>32</v>
+      </c>
+      <c r="I330" t="s">
+        <v>167</v>
+      </c>
+      <c r="S330">
+        <v>95</v>
+      </c>
+      <c r="Y330">
+        <v>223</v>
+      </c>
+      <c r="AE330">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="331" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E331" t="s">
+        <v>32</v>
+      </c>
+      <c r="I331" t="s">
+        <v>168</v>
+      </c>
+      <c r="S331">
+        <v>95</v>
+      </c>
+      <c r="Y331">
+        <v>428</v>
+      </c>
+      <c r="AE331">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="332" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E332" t="s">
+        <v>32</v>
+      </c>
+      <c r="I332" t="s">
+        <v>169</v>
+      </c>
+      <c r="S332">
+        <v>95</v>
+      </c>
+      <c r="Y332">
+        <v>440</v>
+      </c>
+      <c r="AE332">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="333" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E333" t="s">
+        <v>32</v>
+      </c>
+      <c r="I333" t="s">
+        <v>170</v>
+      </c>
+      <c r="S333">
+        <v>95</v>
+      </c>
+      <c r="Y333">
+        <v>439</v>
+      </c>
+      <c r="AE333" s="3">
+        <v>17098</v>
+      </c>
+    </row>
+    <row r="334" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E334" t="s">
+        <v>32</v>
+      </c>
+      <c r="I334" t="s">
+        <v>171</v>
+      </c>
+      <c r="S334">
+        <v>95</v>
+      </c>
+      <c r="Y334">
+        <v>435</v>
+      </c>
+      <c r="AE334" s="3">
+        <v>6586</v>
+      </c>
+    </row>
+    <row r="335" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="C335" t="s">
+        <v>111</v>
+      </c>
+      <c r="J335">
+        <v>7942584</v>
+      </c>
+      <c r="L335" t="s">
         <v>19</v>
       </c>
-      <c r="O238">
-[...8 lines deleted...]
-      <c r="W238" t="s">
+      <c r="O335">
+        <v>100134</v>
+      </c>
+      <c r="Q335" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U335" s="2">
+        <v>42338</v>
+      </c>
+      <c r="W335" t="s">
         <v>20</v>
       </c>
-      <c r="AC238" s="3">
-[...7 lines deleted...]
-      <c r="M239" t="s">
+      <c r="AC335">
+        <v>330</v>
+      </c>
+      <c r="AK335" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="336" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="M336" t="s">
         <v>22</v>
       </c>
-      <c r="X239">
+      <c r="X336">
         <v>365</v>
       </c>
     </row>
-    <row r="240" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B240" t="s">
+    <row r="337" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B337" t="s">
         <v>23</v>
       </c>
-      <c r="N240" t="s">
+      <c r="N337" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="241" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R242" t="s">
+    <row r="338" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F338" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="339" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R339" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="243" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R244" t="s">
+    <row r="340" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D340" t="s">
+        <v>25</v>
+      </c>
+      <c r="H340" t="s">
+        <v>26</v>
+      </c>
+      <c r="P340" t="s">
+        <v>27</v>
+      </c>
+      <c r="X340" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="341" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD341" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="342" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E342" t="s">
+        <v>30</v>
+      </c>
+      <c r="I342" t="s">
+        <v>31</v>
+      </c>
+      <c r="S342">
+        <v>95</v>
+      </c>
+      <c r="Y342">
+        <v>4</v>
+      </c>
+      <c r="AE342">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="343" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E343" t="s">
+        <v>30</v>
+      </c>
+      <c r="I343" t="s">
+        <v>46</v>
+      </c>
+      <c r="S343">
+        <v>95</v>
+      </c>
+      <c r="Y343">
+        <v>297</v>
+      </c>
+      <c r="AE343">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="344" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E344" t="s">
+        <v>32</v>
+      </c>
+      <c r="I344" t="s">
+        <v>122</v>
+      </c>
+      <c r="S344">
+        <v>95</v>
+      </c>
+      <c r="Y344">
+        <v>487</v>
+      </c>
+      <c r="AE344">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="345" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E345" t="s">
+        <v>32</v>
+      </c>
+      <c r="I345" t="s">
+        <v>129</v>
+      </c>
+      <c r="S345">
+        <v>95</v>
+      </c>
+      <c r="Y345">
+        <v>373</v>
+      </c>
+      <c r="AE345">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="346" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E346" t="s">
+        <v>32</v>
+      </c>
+      <c r="I346" t="s">
+        <v>170</v>
+      </c>
+      <c r="S346">
+        <v>95</v>
+      </c>
+      <c r="Y346">
+        <v>439</v>
+      </c>
+      <c r="AE346">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="347" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C347" t="s">
+        <v>111</v>
+      </c>
+      <c r="J347">
+        <v>7942584</v>
+      </c>
+      <c r="L347" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D245" t="s">
+      <c r="O347">
+        <v>100149</v>
+      </c>
+      <c r="Q347" s="2">
+        <v>35125</v>
+      </c>
+      <c r="U347" s="2">
+        <v>42338</v>
+      </c>
+      <c r="W347" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC347">
+        <v>75</v>
+      </c>
+      <c r="AK347" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="348" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M348" t="s">
+        <v>22</v>
+      </c>
+      <c r="X348">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="349" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B349" t="s">
+        <v>23</v>
+      </c>
+      <c r="N349" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="350" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F350" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="351" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R351" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="352" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="T352">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="353" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J353" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>1</v>
+      </c>
+      <c r="G354" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="355" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>3</v>
+      </c>
+      <c r="G355">
+        <v>67977322</v>
+      </c>
+      <c r="AH355" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI355" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="356" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="J356" t="s">
+        <v>6</v>
+      </c>
+      <c r="K356" t="s">
+        <v>7</v>
+      </c>
+      <c r="M356" t="s">
+        <v>8</v>
+      </c>
+      <c r="O356" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q356" t="s">
+        <v>10</v>
+      </c>
+      <c r="U356" t="s">
+        <v>11</v>
+      </c>
+      <c r="V356" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X356" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB356" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF356" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ356" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="357" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D357" t="s">
         <v>25</v>
       </c>
-      <c r="H245" t="s">
+      <c r="H357" t="s">
         <v>26</v>
       </c>
-      <c r="P245" t="s">
+      <c r="P357" t="s">
         <v>27</v>
       </c>
-      <c r="X245" t="s">
+      <c r="X357" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="246" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD246" t="s">
+    <row r="358" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD358" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="247" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E247" t="s">
+    <row r="359" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E359" t="s">
         <v>30</v>
       </c>
-      <c r="I247" t="s">
-[...5 lines deleted...]
-      <c r="Y247">
+      <c r="I359" t="s">
+        <v>31</v>
+      </c>
+      <c r="S359">
+        <v>95</v>
+      </c>
+      <c r="Y359">
+        <v>4</v>
+      </c>
+      <c r="AE359">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="360" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E360" t="s">
+        <v>30</v>
+      </c>
+      <c r="I360" t="s">
+        <v>46</v>
+      </c>
+      <c r="S360">
+        <v>95</v>
+      </c>
+      <c r="Y360">
         <v>297</v>
       </c>
-      <c r="AE247" s="3">
-[...27 lines deleted...]
-      <c r="L249" t="s">
+      <c r="AE360">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="361" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E361" t="s">
+        <v>32</v>
+      </c>
+      <c r="I361" t="s">
+        <v>165</v>
+      </c>
+      <c r="S361">
+        <v>95</v>
+      </c>
+      <c r="Y361">
+        <v>520</v>
+      </c>
+      <c r="AE361">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="362" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C362" t="s">
+        <v>111</v>
+      </c>
+      <c r="J362">
+        <v>7942584</v>
+      </c>
+      <c r="L362" t="s">
         <v>19</v>
       </c>
-      <c r="O249">
-[...8 lines deleted...]
-      <c r="W249" t="s">
+      <c r="O362">
+        <v>100150</v>
+      </c>
+      <c r="Q362" s="2">
+        <v>35125</v>
+      </c>
+      <c r="U362" s="2">
+        <v>42338</v>
+      </c>
+      <c r="W362" t="s">
         <v>20</v>
       </c>
-      <c r="AC249" s="3">
-[...7 lines deleted...]
-      <c r="M250" t="s">
+      <c r="AC362">
+        <v>160</v>
+      </c>
+      <c r="AK362" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="363" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M363" t="s">
         <v>22</v>
       </c>
-      <c r="X250">
+      <c r="X363">
         <v>365</v>
       </c>
     </row>
-    <row r="251" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B251" t="s">
+    <row r="364" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B364" t="s">
         <v>23</v>
       </c>
-      <c r="N251" t="s">
+      <c r="N364" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="252" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R253" t="s">
+    <row r="365" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F365" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="366" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R366" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="254" spans="2:37" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="D256" t="s">
+    <row r="367" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D367" t="s">
         <v>25</v>
       </c>
-      <c r="H256" t="s">
+      <c r="H367" t="s">
         <v>26</v>
       </c>
-      <c r="P256" t="s">
+      <c r="P367" t="s">
         <v>27</v>
       </c>
-      <c r="X256" t="s">
+      <c r="X367" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="257" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD257" t="s">
+    <row r="368" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD368" t="s">
         <v>29</v>
-      </c>
-[...1690 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="369" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E369" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I369" t="s">
-        <v>171</v>
+        <v>31</v>
       </c>
       <c r="S369">
         <v>95</v>
       </c>
       <c r="Y369">
-        <v>439</v>
+        <v>4</v>
       </c>
       <c r="AE369">
-        <v>50</v>
+        <v>67</v>
       </c>
     </row>
     <row r="370" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C370" t="s">
+      <c r="E370" t="s">
+        <v>30</v>
+      </c>
+      <c r="I370" t="s">
+        <v>46</v>
+      </c>
+      <c r="S370">
+        <v>95</v>
+      </c>
+      <c r="Y370">
+        <v>297</v>
+      </c>
+      <c r="AE370">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="371" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E371" t="s">
+        <v>32</v>
+      </c>
+      <c r="I371" t="s">
+        <v>144</v>
+      </c>
+      <c r="S371">
+        <v>95</v>
+      </c>
+      <c r="Y371">
+        <v>411</v>
+      </c>
+      <c r="AE371">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="372" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C372" t="s">
+        <v>111</v>
+      </c>
+      <c r="J372">
+        <v>7942584</v>
+      </c>
+      <c r="L372" t="s">
+        <v>19</v>
+      </c>
+      <c r="O372">
+        <v>139090</v>
+      </c>
+      <c r="Q372" s="2">
+        <v>41000</v>
+      </c>
+      <c r="U372" s="2">
+        <v>55609</v>
+      </c>
+      <c r="W372" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC372" s="3">
+        <v>27063</v>
+      </c>
+      <c r="AK372" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="373" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M373" t="s">
+        <v>22</v>
+      </c>
+      <c r="X373">
+        <v>9496</v>
+      </c>
+    </row>
+    <row r="374" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B374" t="s">
+        <v>23</v>
+      </c>
+      <c r="N374" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="375" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F375" t="s">
         <v>113</v>
       </c>
-      <c r="J370">
-[...2 lines deleted...]
-      <c r="L370" t="s">
+    </row>
+    <row r="376" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R376" t="s">
         <v>19</v>
       </c>
-      <c r="O370">
-[...45 lines deleted...]
-      <c r="D375" t="s">
+    </row>
+    <row r="377" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D377" t="s">
         <v>25</v>
       </c>
-      <c r="H375" t="s">
+      <c r="H377" t="s">
         <v>26</v>
       </c>
-      <c r="P375" t="s">
+      <c r="P377" t="s">
         <v>27</v>
       </c>
-      <c r="X375" t="s">
+      <c r="X377" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="376" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD376" t="s">
+    <row r="378" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD378" t="s">
         <v>29</v>
-      </c>
-[...32 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="379" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E379" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I379" t="s">
-        <v>166</v>
+        <v>46</v>
       </c>
       <c r="S379">
         <v>95</v>
       </c>
       <c r="Y379">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>297</v>
+      </c>
+      <c r="AE379" s="3">
+        <v>27063</v>
       </c>
     </row>
     <row r="380" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C380" t="s">
+      <c r="E380" t="s">
+        <v>32</v>
+      </c>
+      <c r="I380" t="s">
+        <v>127</v>
+      </c>
+      <c r="S380">
+        <v>95</v>
+      </c>
+      <c r="Y380">
+        <v>472</v>
+      </c>
+      <c r="AE380" s="3">
+        <v>8074</v>
+      </c>
+    </row>
+    <row r="381" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E381" t="s">
+        <v>32</v>
+      </c>
+      <c r="I381" t="s">
+        <v>134</v>
+      </c>
+      <c r="S381">
+        <v>95</v>
+      </c>
+      <c r="Y381">
+        <v>640</v>
+      </c>
+      <c r="AE381" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="382" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E382" t="s">
+        <v>32</v>
+      </c>
+      <c r="I382" t="s">
+        <v>172</v>
+      </c>
+      <c r="S382">
+        <v>95</v>
+      </c>
+      <c r="Y382">
+        <v>196</v>
+      </c>
+      <c r="AE382" s="3">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="383" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E383" t="s">
+        <v>32</v>
+      </c>
+      <c r="I383" t="s">
+        <v>157</v>
+      </c>
+      <c r="S383">
+        <v>95</v>
+      </c>
+      <c r="Y383">
+        <v>427</v>
+      </c>
+      <c r="AE383">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="384" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E384" t="s">
+        <v>32</v>
+      </c>
+      <c r="I384" t="s">
+        <v>164</v>
+      </c>
+      <c r="S384">
+        <v>95</v>
+      </c>
+      <c r="Y384">
+        <v>192</v>
+      </c>
+      <c r="AE384" s="3">
+        <v>6160</v>
+      </c>
+    </row>
+    <row r="385" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E385" t="s">
+        <v>32</v>
+      </c>
+      <c r="I385" t="s">
+        <v>170</v>
+      </c>
+      <c r="S385">
+        <v>95</v>
+      </c>
+      <c r="Y385">
+        <v>439</v>
+      </c>
+      <c r="AE385">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="386" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C386" t="s">
+        <v>111</v>
+      </c>
+      <c r="J386">
+        <v>7942584</v>
+      </c>
+      <c r="L386" t="s">
+        <v>19</v>
+      </c>
+      <c r="O386">
+        <v>139382</v>
+      </c>
+      <c r="Q386" s="2">
+        <v>40969</v>
+      </c>
+      <c r="U386" s="2">
+        <v>55092</v>
+      </c>
+      <c r="W386" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC386" s="3">
+        <v>6191</v>
+      </c>
+      <c r="AK386" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="387" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M387" t="s">
+        <v>22</v>
+      </c>
+      <c r="X387">
+        <v>8979</v>
+      </c>
+    </row>
+    <row r="388" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B388" t="s">
+        <v>23</v>
+      </c>
+      <c r="N388" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="389" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F389" t="s">
         <v>113</v>
       </c>
-      <c r="J380">
+    </row>
+    <row r="390" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R390" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="391" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D391" t="s">
+        <v>25</v>
+      </c>
+      <c r="H391" t="s">
+        <v>26</v>
+      </c>
+      <c r="P391" t="s">
+        <v>27</v>
+      </c>
+      <c r="X391" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="392" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD392" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="393" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E393" t="s">
+        <v>30</v>
+      </c>
+      <c r="I393" t="s">
+        <v>46</v>
+      </c>
+      <c r="S393">
+        <v>95</v>
+      </c>
+      <c r="Y393">
+        <v>297</v>
+      </c>
+      <c r="AE393" s="3">
+        <v>6191</v>
+      </c>
+    </row>
+    <row r="394" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E394" t="s">
+        <v>32</v>
+      </c>
+      <c r="I394" t="s">
+        <v>161</v>
+      </c>
+      <c r="S394">
+        <v>95</v>
+      </c>
+      <c r="Y394">
+        <v>284</v>
+      </c>
+      <c r="AE394" s="3">
+        <v>6191</v>
+      </c>
+    </row>
+    <row r="395" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C395" t="s">
+        <v>111</v>
+      </c>
+      <c r="J395">
         <v>7942584</v>
       </c>
-      <c r="L380" t="s">
+      <c r="L395" t="s">
         <v>19</v>
       </c>
-      <c r="O380">
-[...8 lines deleted...]
-      <c r="W380" t="s">
+      <c r="O395">
+        <v>139383</v>
+      </c>
+      <c r="Q395" s="2">
+        <v>41000</v>
+      </c>
+      <c r="U395" s="2">
+        <v>55092</v>
+      </c>
+      <c r="W395" t="s">
         <v>20</v>
       </c>
-      <c r="AC380">
-[...7 lines deleted...]
-      <c r="M381" t="s">
+      <c r="AC395" s="3">
+        <v>1050</v>
+      </c>
+      <c r="AK395" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="396" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M396" t="s">
         <v>22</v>
       </c>
-      <c r="X381">
-[...4 lines deleted...]
-      <c r="B382" t="s">
+      <c r="X396">
+        <v>8979</v>
+      </c>
+    </row>
+    <row r="397" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B397" t="s">
         <v>23</v>
       </c>
-      <c r="N382" t="s">
+      <c r="N397" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="383" spans="2:37" x14ac:dyDescent="0.25">
-[...154 lines deleted...]
-      <c r="T397">
+    <row r="398" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T398">
         <v>9</v>
       </c>
     </row>
-    <row r="398" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J398" s="1" t="s">
+    <row r="399" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J399" s="1" t="s">
         <v>0</v>
-      </c>
-[...6 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="400" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
+        <v>1</v>
+      </c>
+      <c r="G400" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="401" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
         <v>3</v>
       </c>
-      <c r="G400">
+      <c r="G401">
         <v>67977322</v>
       </c>
-      <c r="AH400" t="s">
+      <c r="AH401" t="s">
         <v>4</v>
       </c>
-      <c r="AI400" s="2">
-[...4 lines deleted...]
-      <c r="C401" t="s">
+      <c r="AI401" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="402" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C402" t="s">
         <v>5</v>
       </c>
-      <c r="J401" t="s">
+      <c r="J402" t="s">
         <v>6</v>
       </c>
-      <c r="K401" t="s">
+      <c r="K402" t="s">
         <v>7</v>
       </c>
-      <c r="M401" t="s">
+      <c r="M402" t="s">
         <v>8</v>
       </c>
-      <c r="O401" t="s">
+      <c r="O402" t="s">
         <v>9</v>
       </c>
-      <c r="Q401" t="s">
+      <c r="Q402" t="s">
         <v>10</v>
       </c>
-      <c r="U401" t="s">
+      <c r="U402" t="s">
         <v>11</v>
       </c>
-      <c r="V401" s="1" t="s">
+      <c r="V402" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X401" t="s">
+      <c r="X402" t="s">
         <v>13</v>
       </c>
-      <c r="Z401" t="s">
+      <c r="Z402" t="s">
         <v>14</v>
       </c>
-      <c r="AB401" t="s">
+      <c r="AB402" t="s">
         <v>15</v>
       </c>
-      <c r="AF401" t="s">
+      <c r="AF402" t="s">
         <v>16</v>
       </c>
-      <c r="AJ401" t="s">
+      <c r="AJ402" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="402" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E402" t="s">
+    <row r="403" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B403" t="s">
+        <v>23</v>
+      </c>
+      <c r="N403" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="404" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F404" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="405" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R405" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="406" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D406" t="s">
+        <v>25</v>
+      </c>
+      <c r="H406" t="s">
+        <v>26</v>
+      </c>
+      <c r="P406" t="s">
+        <v>27</v>
+      </c>
+      <c r="X406" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="407" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD407" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="408" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E408" t="s">
         <v>30</v>
       </c>
-      <c r="I402" t="s">
-[...5 lines deleted...]
-      <c r="Y402">
+      <c r="I408" t="s">
+        <v>46</v>
+      </c>
+      <c r="S408">
+        <v>95</v>
+      </c>
+      <c r="Y408">
         <v>297</v>
       </c>
-      <c r="AE402" s="3">
-[...67 lines deleted...]
-      <c r="AE406">
+      <c r="AE408" s="3">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="409" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E409" t="s">
+        <v>32</v>
+      </c>
+      <c r="I409" t="s">
+        <v>161</v>
+      </c>
+      <c r="S409">
+        <v>95</v>
+      </c>
+      <c r="Y409">
+        <v>284</v>
+      </c>
+      <c r="AE409" s="3">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="410" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C410" t="s">
+        <v>111</v>
+      </c>
+      <c r="J410">
+        <v>7942584</v>
+      </c>
+      <c r="L410" t="s">
+        <v>19</v>
+      </c>
+      <c r="O410">
+        <v>139384</v>
+      </c>
+      <c r="Q410" s="2">
+        <v>41275</v>
+      </c>
+      <c r="U410" s="2">
+        <v>55092</v>
+      </c>
+      <c r="W410" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC410" s="3">
+        <v>3259</v>
+      </c>
+      <c r="AK410" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="411" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M411" t="s">
+        <v>22</v>
+      </c>
+      <c r="X411">
+        <v>8979</v>
+      </c>
+    </row>
+    <row r="412" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B412" t="s">
+        <v>23</v>
+      </c>
+      <c r="N412" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="413" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F413" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="414" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R414" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="415" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D415" t="s">
+        <v>25</v>
+      </c>
+      <c r="H415" t="s">
+        <v>26</v>
+      </c>
+      <c r="P415" t="s">
+        <v>27</v>
+      </c>
+      <c r="X415" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="416" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD416" t="s">
         <v>29</v>
-      </c>
-[...123 lines deleted...]
-        <v>6191</v>
       </c>
     </row>
     <row r="417" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E417" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I417" t="s">
-        <v>162</v>
+        <v>46</v>
       </c>
       <c r="S417">
         <v>95</v>
       </c>
       <c r="Y417">
+        <v>297</v>
+      </c>
+      <c r="AE417" s="3">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="418" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E418" t="s">
+        <v>32</v>
+      </c>
+      <c r="I418" t="s">
+        <v>161</v>
+      </c>
+      <c r="S418">
+        <v>95</v>
+      </c>
+      <c r="Y418">
         <v>284</v>
       </c>
-      <c r="AE417" s="3">
-[...7 lines deleted...]
-      <c r="J418">
+      <c r="AE418" s="3">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="419" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C419" t="s">
+        <v>111</v>
+      </c>
+      <c r="J419">
         <v>7942584</v>
       </c>
-      <c r="L418" t="s">
+      <c r="L419" t="s">
         <v>19</v>
       </c>
-      <c r="O418">
-[...5 lines deleted...]
-      <c r="U418" s="2">
+      <c r="O419">
+        <v>139630</v>
+      </c>
+      <c r="Q419" s="2">
+        <v>41153</v>
+      </c>
+      <c r="U419" s="2">
         <v>55092</v>
       </c>
-      <c r="W418" t="s">
+      <c r="W419" t="s">
         <v>20</v>
       </c>
-      <c r="AC418" s="3">
-[...7 lines deleted...]
-      <c r="M419" t="s">
+      <c r="AC419" s="3">
+        <v>7450</v>
+      </c>
+      <c r="AK419" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="420" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M420" t="s">
         <v>22</v>
       </c>
-      <c r="X419">
-[...4 lines deleted...]
-      <c r="B420" t="s">
+      <c r="X420">
+        <v>8979</v>
+      </c>
+    </row>
+    <row r="421" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B421" t="s">
         <v>23</v>
       </c>
-      <c r="N420" t="s">
+      <c r="N421" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="421" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="422" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R422" t="s">
+      <c r="F422" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="423" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R423" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="423" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D423" t="s">
+    <row r="424" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D424" t="s">
         <v>25</v>
       </c>
-      <c r="H423" t="s">
+      <c r="H424" t="s">
         <v>26</v>
       </c>
-      <c r="P423" t="s">
+      <c r="P424" t="s">
         <v>27</v>
       </c>
-      <c r="X423" t="s">
+      <c r="X424" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="424" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD424" t="s">
+    <row r="425" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD425" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="426" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E426" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I426" t="s">
+        <v>173</v>
+      </c>
+      <c r="S426">
+        <v>95</v>
+      </c>
+      <c r="Y426">
+        <v>194</v>
+      </c>
+      <c r="AE426" s="3">
+        <v>7450</v>
+      </c>
+    </row>
+    <row r="427" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E427" t="s">
+        <v>32</v>
+      </c>
+      <c r="I427" t="s">
+        <v>174</v>
+      </c>
+      <c r="S427">
+        <v>95</v>
+      </c>
+      <c r="Y427">
+        <v>172</v>
+      </c>
+      <c r="AE427" s="3">
+        <v>4823</v>
+      </c>
+    </row>
+    <row r="428" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E428" t="s">
+        <v>32</v>
+      </c>
+      <c r="I428" t="s">
+        <v>146</v>
+      </c>
+      <c r="S428">
+        <v>95</v>
+      </c>
+      <c r="Y428">
+        <v>184</v>
+      </c>
+      <c r="AE428" s="3">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="429" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E429" t="s">
+        <v>32</v>
+      </c>
+      <c r="I429" t="s">
+        <v>155</v>
+      </c>
+      <c r="S429">
+        <v>95</v>
+      </c>
+      <c r="Y429">
+        <v>185</v>
+      </c>
+      <c r="AE429" s="3">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="430" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C430" t="s">
+        <v>111</v>
+      </c>
+      <c r="J430">
+        <v>7942584</v>
+      </c>
+      <c r="L430" t="s">
+        <v>19</v>
+      </c>
+      <c r="O430">
+        <v>139637</v>
+      </c>
+      <c r="Q430" s="2">
+        <v>41275</v>
+      </c>
+      <c r="U430" s="2">
+        <v>55092</v>
+      </c>
+      <c r="W430" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC430" s="3">
+        <v>7241</v>
+      </c>
+      <c r="AK430" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="431" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M431" t="s">
+        <v>22</v>
+      </c>
+      <c r="X431">
+        <v>8979</v>
+      </c>
+    </row>
+    <row r="432" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B432" t="s">
+        <v>23</v>
+      </c>
+      <c r="N432" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="433" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="F433" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="434" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R434" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="435" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D435" t="s">
+        <v>25</v>
+      </c>
+      <c r="H435" t="s">
+        <v>26</v>
+      </c>
+      <c r="P435" t="s">
+        <v>27</v>
+      </c>
+      <c r="X435" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="436" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AD436" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="437" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E437" t="s">
+        <v>30</v>
+      </c>
+      <c r="I437" t="s">
+        <v>46</v>
+      </c>
+      <c r="S437">
+        <v>95</v>
+      </c>
+      <c r="Y437">
+        <v>297</v>
+      </c>
+      <c r="AE437" s="3">
+        <v>7241</v>
+      </c>
+    </row>
+    <row r="438" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E438" t="s">
+        <v>32</v>
+      </c>
+      <c r="I438" t="s">
+        <v>124</v>
+      </c>
+      <c r="S438">
+        <v>95</v>
+      </c>
+      <c r="Y438">
+        <v>279</v>
+      </c>
+      <c r="AE438">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="439" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E439" t="s">
+        <v>32</v>
+      </c>
+      <c r="I439" t="s">
+        <v>127</v>
+      </c>
+      <c r="S439">
+        <v>95</v>
+      </c>
+      <c r="Y439">
+        <v>472</v>
+      </c>
+      <c r="AE439">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="440" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E440" t="s">
+        <v>32</v>
+      </c>
+      <c r="I440" t="s">
+        <v>175</v>
+      </c>
+      <c r="S440">
+        <v>95</v>
+      </c>
+      <c r="Y440">
+        <v>716</v>
+      </c>
+      <c r="AE440">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="441" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E441" t="s">
+        <v>32</v>
+      </c>
+      <c r="I441" t="s">
+        <v>135</v>
+      </c>
+      <c r="S441">
+        <v>95</v>
+      </c>
+      <c r="Y441">
+        <v>190</v>
+      </c>
+      <c r="AE441" s="3">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="442" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E442" t="s">
+        <v>32</v>
+      </c>
+      <c r="I442" t="s">
+        <v>176</v>
+      </c>
+      <c r="S442">
+        <v>95</v>
+      </c>
+      <c r="Y442">
+        <v>280</v>
+      </c>
+      <c r="AE442">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="443" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E443" t="s">
+        <v>32</v>
+      </c>
+      <c r="I443" t="s">
+        <v>151</v>
+      </c>
+      <c r="S443">
+        <v>95</v>
+      </c>
+      <c r="Y443">
+        <v>479</v>
+      </c>
+      <c r="AE443" s="3">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="444" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E444" t="s">
+        <v>32</v>
+      </c>
+      <c r="I444" t="s">
         <v>162</v>
       </c>
-      <c r="S426">
-[...209 lines deleted...]
-      <c r="T444">
+      <c r="S444">
+        <v>95</v>
+      </c>
+      <c r="Y444">
+        <v>441</v>
+      </c>
+      <c r="AE444" s="3">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="445" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="T445">
         <v>10</v>
       </c>
     </row>
-    <row r="445" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J445" s="1" t="s">
+    <row r="446" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="J446" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A446" t="s">
+    <row r="447" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
         <v>1</v>
       </c>
-      <c r="G446" t="s">
+      <c r="G447" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="447" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A447" t="s">
+    <row r="448" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
         <v>3</v>
       </c>
-      <c r="G447">
+      <c r="G448">
         <v>67977322</v>
       </c>
-      <c r="AH447" t="s">
+      <c r="AH448" t="s">
         <v>4</v>
       </c>
-      <c r="AI447" s="2">
-[...4 lines deleted...]
-      <c r="C448" t="s">
+      <c r="AI448" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="449" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C449" t="s">
         <v>5</v>
       </c>
-      <c r="J448" t="s">
+      <c r="J449" t="s">
         <v>6</v>
       </c>
-      <c r="K448" t="s">
+      <c r="K449" t="s">
         <v>7</v>
       </c>
-      <c r="M448" t="s">
+      <c r="M449" t="s">
         <v>8</v>
       </c>
-      <c r="O448" t="s">
+      <c r="O449" t="s">
         <v>9</v>
       </c>
-      <c r="Q448" t="s">
+      <c r="Q449" t="s">
         <v>10</v>
       </c>
-      <c r="U448" t="s">
+      <c r="U449" t="s">
         <v>11</v>
       </c>
-      <c r="V448" s="1" t="s">
+      <c r="V449" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X448" t="s">
+      <c r="X449" t="s">
         <v>13</v>
       </c>
-      <c r="Z448" t="s">
+      <c r="Z449" t="s">
         <v>14</v>
       </c>
-      <c r="AB448" t="s">
+      <c r="AB449" t="s">
         <v>15</v>
       </c>
-      <c r="AF448" t="s">
+      <c r="AF449" t="s">
         <v>16</v>
       </c>
-      <c r="AJ448" t="s">
+      <c r="AJ449" t="s">
         <v>17</v>
-      </c>
-[...15 lines deleted...]
-        <v>4823</v>
       </c>
     </row>
     <row r="450" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E450" t="s">
         <v>32</v>
       </c>
       <c r="I450" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="S450">
         <v>95</v>
       </c>
       <c r="Y450">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>1545</v>
+        <v>446</v>
+      </c>
+      <c r="AE450">
+        <v>582</v>
       </c>
     </row>
     <row r="451" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E451" t="s">
-[...12 lines deleted...]
-        <v>1082</v>
+      <c r="C451" t="s">
+        <v>111</v>
+      </c>
+      <c r="J451">
+        <v>7942584</v>
+      </c>
+      <c r="L451" t="s">
+        <v>19</v>
+      </c>
+      <c r="O451">
+        <v>140047</v>
+      </c>
+      <c r="Q451" s="2">
+        <v>41730</v>
+      </c>
+      <c r="U451" s="2">
+        <v>49248</v>
+      </c>
+      <c r="W451" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC451" s="3">
+        <v>46478</v>
+      </c>
+      <c r="AK451" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="452" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C452" t="s">
+      <c r="M452" t="s">
+        <v>22</v>
+      </c>
+      <c r="X452">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="453" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B453" t="s">
+        <v>23</v>
+      </c>
+      <c r="N453" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="454" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F454" t="s">
         <v>113</v>
       </c>
-      <c r="J452">
-[...2 lines deleted...]
-      <c r="L452" t="s">
+    </row>
+    <row r="455" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R455" t="s">
         <v>19</v>
       </c>
-      <c r="O452">
-[...37 lines deleted...]
-      </c>
     </row>
     <row r="456" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R456" t="s">
-        <v>19</v>
+      <c r="D456" t="s">
+        <v>25</v>
+      </c>
+      <c r="H456" t="s">
+        <v>26</v>
+      </c>
+      <c r="P456" t="s">
+        <v>27</v>
+      </c>
+      <c r="X456" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="457" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D457" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="AD457" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="458" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD458" t="s">
-        <v>29</v>
+      <c r="E458" t="s">
+        <v>30</v>
+      </c>
+      <c r="I458" t="s">
+        <v>46</v>
+      </c>
+      <c r="S458">
+        <v>95</v>
+      </c>
+      <c r="Y458">
+        <v>297</v>
+      </c>
+      <c r="AE458" s="3">
+        <v>46478</v>
       </c>
     </row>
     <row r="459" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E459" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I459" t="s">
-        <v>48</v>
+        <v>127</v>
       </c>
       <c r="S459">
         <v>95</v>
       </c>
       <c r="Y459">
-        <v>297</v>
+        <v>472</v>
       </c>
       <c r="AE459" s="3">
-        <v>7241</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="460" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E460" t="s">
         <v>32</v>
       </c>
       <c r="I460" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="S460">
         <v>95</v>
       </c>
       <c r="Y460">
-        <v>279</v>
+        <v>190</v>
       </c>
       <c r="AE460">
-        <v>175</v>
+        <v>278</v>
       </c>
     </row>
     <row r="461" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E461" t="s">
         <v>32</v>
       </c>
       <c r="I461" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
       <c r="S461">
         <v>95</v>
       </c>
       <c r="Y461">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>92</v>
+      </c>
+      <c r="AE461" s="3">
+        <v>5000</v>
       </c>
     </row>
     <row r="462" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E462" t="s">
         <v>32</v>
       </c>
       <c r="I462" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="S462">
         <v>95</v>
       </c>
       <c r="Y462">
-        <v>716</v>
+        <v>372</v>
       </c>
       <c r="AE462">
-        <v>530</v>
+        <v>800</v>
       </c>
     </row>
     <row r="463" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E463" t="s">
         <v>32</v>
       </c>
       <c r="I463" t="s">
-        <v>136</v>
+        <v>178</v>
       </c>
       <c r="S463">
         <v>95</v>
       </c>
       <c r="Y463">
-        <v>190</v>
+        <v>467</v>
       </c>
       <c r="AE463" s="3">
-        <v>2738</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="464" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E464" t="s">
         <v>32</v>
       </c>
       <c r="I464" t="s">
-        <v>177</v>
+        <v>82</v>
       </c>
       <c r="S464">
         <v>95</v>
       </c>
       <c r="Y464">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>188</v>
+      </c>
+      <c r="AE464" s="3">
+        <v>21400</v>
       </c>
     </row>
     <row r="465" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E465" t="s">
-[...12 lines deleted...]
-        <v>1564</v>
+      <c r="C465" t="s">
+        <v>111</v>
+      </c>
+      <c r="J465">
+        <v>7942584</v>
+      </c>
+      <c r="L465" t="s">
+        <v>19</v>
+      </c>
+      <c r="O465">
+        <v>140748</v>
+      </c>
+      <c r="Q465" s="2">
+        <v>42095</v>
+      </c>
+      <c r="U465" s="2">
+        <v>47938</v>
+      </c>
+      <c r="W465" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC465" s="3">
+        <v>1000</v>
+      </c>
+      <c r="AK465" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="466" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E466" t="s">
-[...12 lines deleted...]
-        <v>1421</v>
+      <c r="M466" t="s">
+        <v>22</v>
+      </c>
+      <c r="X466">
+        <v>1825</v>
       </c>
     </row>
     <row r="467" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E467" t="s">
-[...12 lines deleted...]
-        <v>582</v>
+      <c r="B467" t="s">
+        <v>23</v>
+      </c>
+      <c r="N467" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="468" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C468" t="s">
-[...2 lines deleted...]
-      <c r="J468">
+      <c r="D468" t="s">
+        <v>25</v>
+      </c>
+      <c r="H468" t="s">
+        <v>26</v>
+      </c>
+      <c r="P468" t="s">
+        <v>27</v>
+      </c>
+      <c r="X468" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="469" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD469" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="470" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E470" t="s">
+        <v>30</v>
+      </c>
+      <c r="I470" t="s">
+        <v>37</v>
+      </c>
+      <c r="S470">
+        <v>95</v>
+      </c>
+      <c r="Y470">
+        <v>543</v>
+      </c>
+      <c r="AE470" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="471" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E471" t="s">
+        <v>32</v>
+      </c>
+      <c r="I471" t="s">
+        <v>178</v>
+      </c>
+      <c r="S471">
+        <v>95</v>
+      </c>
+      <c r="Y471">
+        <v>467</v>
+      </c>
+      <c r="AE471" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="472" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C472" t="s">
+        <v>111</v>
+      </c>
+      <c r="J472">
         <v>7942584</v>
       </c>
-      <c r="L468" t="s">
+      <c r="L472" t="s">
         <v>19</v>
       </c>
-      <c r="O468">
-[...5 lines deleted...]
-      <c r="U468" s="2">
+      <c r="O472">
+        <v>142548</v>
+      </c>
+      <c r="Q472" s="2">
+        <v>43405</v>
+      </c>
+      <c r="U472" s="2">
         <v>49248</v>
       </c>
-      <c r="W468" t="s">
+      <c r="W472" t="s">
         <v>20</v>
       </c>
-      <c r="AC468" s="3">
-[...7 lines deleted...]
-      <c r="M469" t="s">
+      <c r="AC472" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK472" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="473" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M473" t="s">
         <v>22</v>
       </c>
-      <c r="X469">
-[...4 lines deleted...]
-      <c r="B470" t="s">
+      <c r="X473">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="474" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B474" t="s">
         <v>23</v>
       </c>
-      <c r="N470" t="s">
+      <c r="N474" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="471" spans="2:37" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="D473" t="s">
+    <row r="475" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D475" t="s">
         <v>25</v>
       </c>
-      <c r="H473" t="s">
+      <c r="H475" t="s">
         <v>26</v>
       </c>
-      <c r="P473" t="s">
+      <c r="P475" t="s">
         <v>27</v>
       </c>
-      <c r="X473" t="s">
+      <c r="X475" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="474" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD474" t="s">
+    <row r="476" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD476" t="s">
         <v>29</v>
-      </c>
-[...32 lines deleted...]
-        <v>15000</v>
       </c>
     </row>
     <row r="477" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E477" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I477" t="s">
-        <v>136</v>
+        <v>179</v>
       </c>
       <c r="S477">
         <v>95</v>
       </c>
       <c r="Y477">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>235</v>
+      </c>
+      <c r="AE477" s="3">
+        <v>10000</v>
       </c>
     </row>
     <row r="478" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E478" t="s">
         <v>32</v>
       </c>
       <c r="I478" t="s">
-        <v>33</v>
+        <v>172</v>
       </c>
       <c r="S478">
         <v>95</v>
       </c>
       <c r="Y478">
-        <v>92</v>
+        <v>196</v>
       </c>
       <c r="AE478" s="3">
-        <v>5000</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="479" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E479" t="s">
         <v>32</v>
       </c>
       <c r="I479" t="s">
-        <v>178</v>
+        <v>82</v>
       </c>
       <c r="S479">
         <v>95</v>
       </c>
       <c r="Y479">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>188</v>
+      </c>
+      <c r="AE479" s="3">
+        <v>8960</v>
       </c>
     </row>
     <row r="480" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E480" t="s">
-[...12 lines deleted...]
-        <v>4000</v>
+      <c r="C480" t="s">
+        <v>111</v>
+      </c>
+      <c r="J480">
+        <v>7942584</v>
+      </c>
+      <c r="L480" t="s">
+        <v>19</v>
+      </c>
+      <c r="O480">
+        <v>142967</v>
+      </c>
+      <c r="Q480" s="2">
+        <v>43647</v>
+      </c>
+      <c r="U480" s="2">
+        <v>47299</v>
+      </c>
+      <c r="W480" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC480" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK480" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="481" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E481" t="s">
-[...12 lines deleted...]
-        <v>21400</v>
+      <c r="M481" t="s">
+        <v>22</v>
+      </c>
+      <c r="X481">
+        <v>1186</v>
       </c>
     </row>
     <row r="482" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C482" t="s">
+      <c r="B482" t="s">
+        <v>23</v>
+      </c>
+      <c r="N482" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="483" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F483" t="s">
         <v>113</v>
       </c>
-      <c r="J482">
-[...2 lines deleted...]
-      <c r="L482" t="s">
+    </row>
+    <row r="484" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R484" t="s">
         <v>19</v>
-      </c>
-[...32 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="485" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D485" t="s">
         <v>25</v>
       </c>
       <c r="H485" t="s">
         <v>26</v>
       </c>
       <c r="P485" t="s">
         <v>27</v>
       </c>
       <c r="X485" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="486" spans="1:37" x14ac:dyDescent="0.25">
       <c r="AD486" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="487" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E487" t="s">
         <v>30</v>
       </c>
       <c r="I487" t="s">
-        <v>37</v>
+        <v>118</v>
       </c>
       <c r="S487">
         <v>95</v>
       </c>
       <c r="Y487">
-        <v>543</v>
+        <v>415</v>
       </c>
       <c r="AE487" s="3">
-        <v>1000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="488" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E488" t="s">
         <v>32</v>
       </c>
       <c r="I488" t="s">
-        <v>179</v>
+        <v>156</v>
       </c>
       <c r="S488">
         <v>95</v>
       </c>
       <c r="Y488">
-        <v>467</v>
+        <v>367</v>
       </c>
       <c r="AE488" s="3">
-        <v>1000</v>
+        <v>5946</v>
       </c>
     </row>
     <row r="489" spans="1:37" x14ac:dyDescent="0.25">
       <c r="T489">
         <v>11</v>
       </c>
     </row>
     <row r="490" spans="1:37" x14ac:dyDescent="0.25">
       <c r="J490" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="491" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
         <v>1</v>
       </c>
       <c r="G491" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="492" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
         <v>3</v>
       </c>
       <c r="G492">
         <v>67977322</v>
       </c>
       <c r="AH492" t="s">
         <v>4</v>
       </c>
       <c r="AI492" s="2">
-        <v>46023</v>
+        <v>46113</v>
       </c>
     </row>
     <row r="493" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C493" t="s">
         <v>5</v>
       </c>
       <c r="J493" t="s">
         <v>6</v>
       </c>
       <c r="K493" t="s">
         <v>7</v>
       </c>
       <c r="M493" t="s">
         <v>8</v>
       </c>
       <c r="O493" t="s">
         <v>9</v>
       </c>
       <c r="Q493" t="s">
         <v>10</v>
       </c>
       <c r="U493" t="s">
         <v>11</v>
       </c>
       <c r="V493" s="1" t="s">
         <v>12</v>
       </c>
       <c r="X493" t="s">
         <v>13</v>
       </c>
       <c r="Z493" t="s">
         <v>14</v>
       </c>
       <c r="AB493" t="s">
         <v>15</v>
       </c>
       <c r="AF493" t="s">
         <v>16</v>
       </c>
       <c r="AJ493" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="494" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C494" t="s">
-[...2 lines deleted...]
-      <c r="J494">
+      <c r="E494" t="s">
+        <v>32</v>
+      </c>
+      <c r="I494" t="s">
+        <v>180</v>
+      </c>
+      <c r="S494">
+        <v>95</v>
+      </c>
+      <c r="Y494">
+        <v>778</v>
+      </c>
+      <c r="AE494" s="3">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="495" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C495" t="s">
+        <v>111</v>
+      </c>
+      <c r="J495">
         <v>7942584</v>
       </c>
-      <c r="L494" t="s">
+      <c r="L495" t="s">
         <v>19</v>
       </c>
-      <c r="O494">
-[...8 lines deleted...]
-      <c r="W494" t="s">
+      <c r="O495">
+        <v>143078</v>
+      </c>
+      <c r="Q495" s="2">
+        <v>43770</v>
+      </c>
+      <c r="U495" s="2">
+        <v>45382</v>
+      </c>
+      <c r="W495" t="s">
         <v>20</v>
       </c>
-      <c r="AC494" s="3">
+      <c r="AC495" s="3">
         <v>10000</v>
       </c>
-      <c r="AK494" t="s">
-[...4 lines deleted...]
-      <c r="M495" t="s">
+      <c r="AK495" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="496" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M496" t="s">
         <v>22</v>
       </c>
-      <c r="X495">
-[...4 lines deleted...]
-      <c r="B496" t="s">
+      <c r="X496">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="497" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B497" t="s">
         <v>23</v>
       </c>
-      <c r="N496" t="s">
+      <c r="N497" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="497" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D497" t="s">
+    <row r="498" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D498" t="s">
         <v>25</v>
       </c>
-      <c r="H497" t="s">
+      <c r="H498" t="s">
         <v>26</v>
       </c>
-      <c r="P497" t="s">
+      <c r="P498" t="s">
         <v>27</v>
       </c>
-      <c r="X497" t="s">
+      <c r="X498" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="498" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD498" t="s">
+    <row r="499" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD499" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>10000</v>
       </c>
     </row>
     <row r="500" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E500" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I500" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="S500">
         <v>95</v>
       </c>
       <c r="Y500">
-        <v>196</v>
+        <v>672</v>
       </c>
       <c r="AE500" s="3">
-        <v>1040</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="501" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E501" t="s">
         <v>32</v>
       </c>
       <c r="I501" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="S501">
         <v>95</v>
       </c>
       <c r="Y501">
         <v>188</v>
       </c>
       <c r="AE501" s="3">
-        <v>8960</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="502" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C502" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="J502">
         <v>7942584</v>
       </c>
       <c r="L502" t="s">
         <v>19</v>
       </c>
       <c r="O502">
-        <v>142967</v>
+        <v>143550</v>
       </c>
       <c r="Q502" s="2">
-        <v>43647</v>
+        <v>43992</v>
       </c>
       <c r="U502" s="2">
-        <v>47299</v>
+        <v>49613</v>
       </c>
       <c r="W502" t="s">
         <v>20</v>
       </c>
       <c r="AC502" s="3">
-        <v>10000</v>
+        <v>2351</v>
       </c>
       <c r="AK502" t="s">
-        <v>114</v>
+        <v>39</v>
       </c>
     </row>
     <row r="503" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M503" t="s">
         <v>22</v>
       </c>
       <c r="X503">
-        <v>1276</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="504" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B504" t="s">
         <v>23</v>
       </c>
       <c r="N504" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="505" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F505" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="506" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R506" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="507" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D507" t="s">
         <v>25</v>
       </c>
       <c r="H507" t="s">
         <v>26</v>
       </c>
       <c r="P507" t="s">
         <v>27</v>
       </c>
       <c r="X507" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="508" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD508" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="509" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E509" t="s">
         <v>30</v>
       </c>
       <c r="I509" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="S509">
         <v>95</v>
       </c>
       <c r="Y509">
         <v>415</v>
       </c>
       <c r="AE509" s="3">
-        <v>10000</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="510" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E510" t="s">
         <v>32</v>
       </c>
       <c r="I510" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="S510">
         <v>95</v>
       </c>
       <c r="Y510">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>5946</v>
+        <v>469</v>
+      </c>
+      <c r="AE510">
+        <v>413</v>
       </c>
     </row>
     <row r="511" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E511" t="s">
         <v>32</v>
       </c>
       <c r="I511" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="S511">
         <v>95</v>
       </c>
       <c r="Y511">
-        <v>778</v>
+        <v>446</v>
       </c>
       <c r="AE511" s="3">
-        <v>4054</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="512" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C512" t="s">
-[...2 lines deleted...]
-      <c r="J512">
+      <c r="E512" t="s">
+        <v>32</v>
+      </c>
+      <c r="I512" t="s">
+        <v>167</v>
+      </c>
+      <c r="S512">
+        <v>95</v>
+      </c>
+      <c r="Y512">
+        <v>223</v>
+      </c>
+      <c r="AE512">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="513" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C513" t="s">
+        <v>111</v>
+      </c>
+      <c r="J513">
         <v>7942584</v>
       </c>
-      <c r="L512" t="s">
+      <c r="L513" t="s">
         <v>19</v>
       </c>
-      <c r="O512">
-[...8 lines deleted...]
-      <c r="W512" t="s">
+      <c r="O513">
+        <v>143821</v>
+      </c>
+      <c r="Q513" s="2">
+        <v>44146</v>
+      </c>
+      <c r="U513" s="2">
+        <v>47797</v>
+      </c>
+      <c r="W513" t="s">
         <v>20</v>
       </c>
-      <c r="AC512" s="3">
-[...7 lines deleted...]
-      <c r="M513" t="s">
+      <c r="AC513" s="3">
+        <v>1083</v>
+      </c>
+      <c r="AK513" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="514" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M514" t="s">
         <v>22</v>
       </c>
-      <c r="X513">
-[...4 lines deleted...]
-      <c r="B514" t="s">
+      <c r="X514">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="515" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B515" t="s">
         <v>23</v>
       </c>
-      <c r="N514" t="s">
+      <c r="N515" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="515" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D515" t="s">
+    <row r="516" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D516" t="s">
         <v>25</v>
       </c>
-      <c r="H515" t="s">
+      <c r="H516" t="s">
         <v>26</v>
       </c>
-      <c r="P515" t="s">
+      <c r="P516" t="s">
         <v>27</v>
       </c>
-      <c r="X515" t="s">
+      <c r="X516" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="516" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD516" t="s">
+    <row r="517" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD517" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>10000</v>
       </c>
     </row>
     <row r="518" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E518" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I518" t="s">
-        <v>84</v>
+        <v>182</v>
       </c>
       <c r="S518">
         <v>95</v>
       </c>
       <c r="Y518">
-        <v>188</v>
+        <v>912</v>
       </c>
       <c r="AE518" s="3">
-        <v>10000</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="519" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C519" t="s">
-[...5 lines deleted...]
-      <c r="L519" t="s">
+      <c r="E519" t="s">
+        <v>32</v>
+      </c>
+      <c r="I519" t="s">
+        <v>165</v>
+      </c>
+      <c r="S519">
+        <v>95</v>
+      </c>
+      <c r="Y519">
+        <v>520</v>
+      </c>
+      <c r="AE519" s="3">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="520" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C520" t="s">
+        <v>183</v>
+      </c>
+      <c r="J520">
+        <v>118638852</v>
+      </c>
+      <c r="L520" t="s">
         <v>19</v>
       </c>
-      <c r="O519">
-[...8 lines deleted...]
-      <c r="W519" t="s">
+      <c r="O520">
+        <v>145139</v>
+      </c>
+      <c r="Q520" s="2">
+        <v>45170</v>
+      </c>
+      <c r="U520" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W520" t="s">
         <v>20</v>
       </c>
-      <c r="AC519" s="3">
-[...7 lines deleted...]
-      <c r="M520" t="s">
+      <c r="AC520" s="3">
+        <v>21878</v>
+      </c>
+      <c r="AK520" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="521" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M521" t="s">
         <v>22</v>
       </c>
-      <c r="X520">
-[...4 lines deleted...]
-      <c r="B521" t="s">
+      <c r="X521">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="522" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B522" t="s">
         <v>23</v>
       </c>
-      <c r="N521" t="s">
+      <c r="N522" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="522" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="523" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R523" t="s">
-        <v>19</v>
+      <c r="D523" t="s">
+        <v>25</v>
+      </c>
+      <c r="H523" t="s">
+        <v>26</v>
+      </c>
+      <c r="P523" t="s">
+        <v>27</v>
+      </c>
+      <c r="X523" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="524" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D524" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="AD524" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="525" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD525" t="s">
-        <v>29</v>
+      <c r="E525" t="s">
+        <v>30</v>
+      </c>
+      <c r="I525" t="s">
+        <v>46</v>
+      </c>
+      <c r="S525">
+        <v>95</v>
+      </c>
+      <c r="Y525">
+        <v>297</v>
+      </c>
+      <c r="AE525" s="3">
+        <v>21878</v>
       </c>
     </row>
     <row r="526" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E526" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I526" t="s">
-        <v>120</v>
+        <v>184</v>
       </c>
       <c r="S526">
         <v>95</v>
       </c>
       <c r="Y526">
-        <v>415</v>
+        <v>628</v>
       </c>
       <c r="AE526" s="3">
-        <v>2351</v>
+        <v>21878</v>
       </c>
     </row>
     <row r="527" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E527" t="s">
-[...12 lines deleted...]
-        <v>413</v>
+      <c r="C527" t="s">
+        <v>183</v>
+      </c>
+      <c r="J527">
+        <v>118638852</v>
+      </c>
+      <c r="L527" t="s">
+        <v>19</v>
+      </c>
+      <c r="O527">
+        <v>145801</v>
+      </c>
+      <c r="Q527" s="2">
+        <v>45597</v>
+      </c>
+      <c r="U527" s="2">
+        <v>46691</v>
+      </c>
+      <c r="W527" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC527" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AK527" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="528" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E528" t="s">
-[...12 lines deleted...]
-        <v>1091</v>
+      <c r="M528" t="s">
+        <v>22</v>
+      </c>
+      <c r="X528">
+        <v>578</v>
       </c>
     </row>
     <row r="529" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E529" t="s">
-[...12 lines deleted...]
-        <v>847</v>
+      <c r="B529" t="s">
+        <v>23</v>
+      </c>
+      <c r="N529" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="530" spans="1:35" x14ac:dyDescent="0.25">
       <c r="T530">
         <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:35" x14ac:dyDescent="0.25">
       <c r="I531" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="532" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
         <v>1</v>
       </c>
       <c r="F532" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="533" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
         <v>3</v>
       </c>
       <c r="F533">
         <v>67977322</v>
       </c>
       <c r="AF533" t="s">
         <v>4</v>
       </c>
       <c r="AG533" s="2">
-        <v>46023</v>
+        <v>46113</v>
       </c>
     </row>
     <row r="534" spans="1:35" x14ac:dyDescent="0.25">
       <c r="C534" t="s">
         <v>5</v>
       </c>
       <c r="I534" t="s">
         <v>6</v>
       </c>
       <c r="J534" t="s">
         <v>7</v>
       </c>
       <c r="L534" t="s">
         <v>8</v>
       </c>
       <c r="N534" t="s">
         <v>9</v>
       </c>
       <c r="P534" t="s">
         <v>10</v>
       </c>
       <c r="S534" t="s">
         <v>11</v>
       </c>
       <c r="T534" s="1" t="s">
         <v>12</v>
       </c>
       <c r="V534" t="s">
         <v>13</v>
       </c>
       <c r="X534" t="s">
         <v>14</v>
       </c>
       <c r="Z534" t="s">
         <v>15</v>
       </c>
       <c r="AD534" t="s">
         <v>16</v>
       </c>
       <c r="AH534" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="535" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="C535" t="s">
-[...5 lines deleted...]
-      <c r="K535" t="s">
+      <c r="D535" t="s">
+        <v>25</v>
+      </c>
+      <c r="G535" t="s">
+        <v>26</v>
+      </c>
+      <c r="O535" t="s">
+        <v>27</v>
+      </c>
+      <c r="V535" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="536" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB536" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="537" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E537" t="s">
+        <v>30</v>
+      </c>
+      <c r="H537" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q537">
+        <v>95</v>
+      </c>
+      <c r="W537">
+        <v>543</v>
+      </c>
+      <c r="AC537" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="538" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E538" t="s">
+        <v>32</v>
+      </c>
+      <c r="H538" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q538">
+        <v>95</v>
+      </c>
+      <c r="W538">
+        <v>3</v>
+      </c>
+      <c r="AC538" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="539" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C539" t="s">
+        <v>185</v>
+      </c>
+      <c r="I539">
+        <v>945601599</v>
+      </c>
+      <c r="K539" t="s">
         <v>19</v>
       </c>
-      <c r="N535">
-[...8 lines deleted...]
-      <c r="U535" t="s">
+      <c r="N539">
+        <v>146938</v>
+      </c>
+      <c r="P539" s="2">
+        <v>46113</v>
+      </c>
+      <c r="S539" s="2">
+        <v>46326</v>
+      </c>
+      <c r="U539" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA539" s="3">
+        <v>2500</v>
+      </c>
+      <c r="AI539" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="540" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L540" t="s">
+        <v>22</v>
+      </c>
+      <c r="V540">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="541" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B541" t="s">
+        <v>23</v>
+      </c>
+      <c r="M541" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="542" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D542" t="s">
+        <v>25</v>
+      </c>
+      <c r="G542" t="s">
+        <v>26</v>
+      </c>
+      <c r="O542" t="s">
+        <v>27</v>
+      </c>
+      <c r="V542" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="543" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB543" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="544" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E544" t="s">
+        <v>30</v>
+      </c>
+      <c r="H544" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q544">
+        <v>95</v>
+      </c>
+      <c r="W544">
+        <v>187</v>
+      </c>
+      <c r="AC544" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="545" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E545" t="s">
+        <v>32</v>
+      </c>
+      <c r="H545" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q545">
+        <v>95</v>
+      </c>
+      <c r="W545">
+        <v>3</v>
+      </c>
+      <c r="AC545" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="546" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C546" t="s">
+        <v>186</v>
+      </c>
+      <c r="I546">
+        <v>79663087</v>
+      </c>
+      <c r="K546" t="s">
+        <v>19</v>
+      </c>
+      <c r="N546">
+        <v>145121</v>
+      </c>
+      <c r="P546" s="2">
+        <v>45597</v>
+      </c>
+      <c r="S546" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U546" t="s">
         <v>20</v>
       </c>
-      <c r="AA535" s="3">
-[...7 lines deleted...]
-      <c r="L536" t="s">
+      <c r="AA546" s="3">
+        <v>42000</v>
+      </c>
+      <c r="AI546" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="547" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L547" t="s">
         <v>22</v>
       </c>
-      <c r="V536">
-[...4 lines deleted...]
-      <c r="B537" t="s">
+      <c r="V547">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="548" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B548" t="s">
         <v>23</v>
       </c>
-      <c r="M537" t="s">
+      <c r="M548" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="538" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D538" t="s">
+    <row r="549" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D549" t="s">
         <v>25</v>
       </c>
-      <c r="G538" t="s">
+      <c r="G549" t="s">
         <v>26</v>
       </c>
-      <c r="O538" t="s">
+      <c r="O549" t="s">
         <v>27</v>
       </c>
-      <c r="V538" t="s">
+      <c r="V549" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="539" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB539" t="s">
+    <row r="550" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB550" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="540" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E540" t="s">
+    <row r="551" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E551" t="s">
         <v>30</v>
       </c>
-      <c r="H540" t="s">
-[...36 lines deleted...]
-      <c r="K542" t="s">
+      <c r="H551" t="s">
+        <v>187</v>
+      </c>
+      <c r="Q551">
+        <v>95</v>
+      </c>
+      <c r="W551">
+        <v>727</v>
+      </c>
+      <c r="AC551" s="3">
+        <v>42000</v>
+      </c>
+    </row>
+    <row r="552" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E552" t="s">
+        <v>32</v>
+      </c>
+      <c r="H552" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q552">
+        <v>95</v>
+      </c>
+      <c r="W552">
+        <v>92</v>
+      </c>
+      <c r="AC552" s="3">
+        <v>42000</v>
+      </c>
+    </row>
+    <row r="553" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C553" t="s">
+        <v>186</v>
+      </c>
+      <c r="I553">
+        <v>79663087</v>
+      </c>
+      <c r="K553" t="s">
         <v>19</v>
       </c>
-      <c r="N542">
-[...8 lines deleted...]
-      <c r="U542" t="s">
+      <c r="N553">
+        <v>145641</v>
+      </c>
+      <c r="P553" s="2">
+        <v>45962</v>
+      </c>
+      <c r="S553" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U553" t="s">
         <v>20</v>
       </c>
-      <c r="AA542" s="3">
-[...7 lines deleted...]
-      <c r="L543" t="s">
+      <c r="AA553" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AI553" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="554" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L554" t="s">
         <v>22</v>
       </c>
-      <c r="V543">
-[...4 lines deleted...]
-      <c r="B544" t="s">
+      <c r="V554">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="555" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B555" t="s">
         <v>23</v>
       </c>
-      <c r="M544" t="s">
+      <c r="M555" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="545" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D545" t="s">
+    <row r="556" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D556" t="s">
         <v>25</v>
       </c>
-      <c r="G545" t="s">
+      <c r="G556" t="s">
         <v>26</v>
       </c>
-      <c r="O545" t="s">
+      <c r="O556" t="s">
         <v>27</v>
       </c>
-      <c r="V545" t="s">
+      <c r="V556" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="546" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB546" t="s">
+    <row r="557" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB557" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="547" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E547" t="s">
+    <row r="558" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E558" t="s">
         <v>30</v>
       </c>
-      <c r="H547" t="s">
-[...36 lines deleted...]
-      <c r="K549" t="s">
+      <c r="H558" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q558">
+        <v>95</v>
+      </c>
+      <c r="W558">
+        <v>187</v>
+      </c>
+      <c r="AC558" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="559" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E559" t="s">
+        <v>32</v>
+      </c>
+      <c r="H559" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q559">
+        <v>95</v>
+      </c>
+      <c r="W559">
+        <v>3</v>
+      </c>
+      <c r="AC559" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="560" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C560" t="s">
+        <v>188</v>
+      </c>
+      <c r="I560">
+        <v>145184631</v>
+      </c>
+      <c r="K560" t="s">
         <v>19</v>
       </c>
-      <c r="N549">
-[...8 lines deleted...]
-      <c r="U549" t="s">
+      <c r="N560">
+        <v>146561</v>
+      </c>
+      <c r="P560" s="2">
+        <v>45931</v>
+      </c>
+      <c r="S560" s="2">
+        <v>45961</v>
+      </c>
+      <c r="U560" t="s">
         <v>20</v>
       </c>
-      <c r="AA549" s="3">
-[...7 lines deleted...]
-      <c r="L550" t="s">
+      <c r="AA560" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AI560" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="561" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="L561" t="s">
         <v>22</v>
       </c>
-      <c r="V550">
-[...4 lines deleted...]
-      <c r="B551" t="s">
+      <c r="V561">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="562" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B562" t="s">
         <v>23</v>
       </c>
-      <c r="M551" t="s">
+      <c r="M562" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="552" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D552" t="s">
+    <row r="563" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="D563" t="s">
         <v>25</v>
       </c>
-      <c r="G552" t="s">
+      <c r="G563" t="s">
         <v>26</v>
       </c>
-      <c r="O552" t="s">
+      <c r="O563" t="s">
         <v>27</v>
       </c>
-      <c r="V552" t="s">
+      <c r="V563" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="553" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB553" t="s">
+    <row r="564" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AB564" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="554" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E554" t="s">
+    <row r="565" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E565" t="s">
         <v>30</v>
       </c>
-      <c r="H554" t="s">
-[...36 lines deleted...]
-      <c r="K556" t="s">
+      <c r="H565" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q565">
+        <v>95</v>
+      </c>
+      <c r="W565">
+        <v>80</v>
+      </c>
+      <c r="AC565" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="566" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E566" t="s">
+        <v>32</v>
+      </c>
+      <c r="H566" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q566">
+        <v>95</v>
+      </c>
+      <c r="W566">
+        <v>77</v>
+      </c>
+      <c r="AC566" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="567" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C567" t="s">
+        <v>188</v>
+      </c>
+      <c r="I567">
+        <v>145184631</v>
+      </c>
+      <c r="K567" t="s">
         <v>19</v>
       </c>
-      <c r="N556">
-[...19 lines deleted...]
-      <c r="L557" t="s">
+      <c r="N567">
+        <v>147074</v>
+      </c>
+      <c r="P567" s="2">
+        <v>46113</v>
+      </c>
+      <c r="S567" s="2">
+        <v>46142</v>
+      </c>
+      <c r="U567" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA567" s="3">
+        <v>8056</v>
+      </c>
+      <c r="AI567" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="568" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="L568" t="s">
         <v>22</v>
       </c>
-      <c r="V557">
-[...4 lines deleted...]
-      <c r="B558" t="s">
+      <c r="V568">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="569" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B569" t="s">
         <v>23</v>
       </c>
-      <c r="M558" t="s">
+      <c r="M569" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="559" spans="2:35" x14ac:dyDescent="0.25">
-[...150 lines deleted...]
-    <row r="570" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:36" x14ac:dyDescent="0.25">
       <c r="R570">
         <v>13</v>
       </c>
     </row>
-    <row r="571" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="I571" s="1" t="s">
+    <row r="571" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J571" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="572" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
         <v>1</v>
       </c>
-      <c r="F572" t="s">
+      <c r="G572" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="573" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
         <v>3</v>
       </c>
-      <c r="F573">
+      <c r="G573">
         <v>67977322</v>
       </c>
-      <c r="AF573" t="s">
+      <c r="AH573" t="s">
         <v>4</v>
       </c>
-      <c r="AG573" s="2">
-[...3 lines deleted...]
-    <row r="574" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AI573" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="574" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C574" t="s">
         <v>5</v>
       </c>
-      <c r="I574" t="s">
+      <c r="J574" t="s">
         <v>6</v>
       </c>
-      <c r="J574" t="s">
+      <c r="K574" t="s">
         <v>7</v>
       </c>
-      <c r="L574" t="s">
+      <c r="M574" t="s">
         <v>8</v>
       </c>
-      <c r="N574" t="s">
+      <c r="O574" t="s">
         <v>9</v>
       </c>
-      <c r="P574" t="s">
+      <c r="Q574" t="s">
         <v>10</v>
       </c>
-      <c r="S574" t="s">
+      <c r="U574" t="s">
         <v>11</v>
       </c>
-      <c r="T574" s="1" t="s">
+      <c r="V574" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V574" t="s">
+      <c r="X574" t="s">
         <v>13</v>
       </c>
-      <c r="X574" t="s">
+      <c r="Z574" t="s">
         <v>14</v>
       </c>
-      <c r="Z574" t="s">
+      <c r="AB574" t="s">
         <v>15</v>
       </c>
-      <c r="AD574" t="s">
+      <c r="AF574" t="s">
         <v>16</v>
       </c>
-      <c r="AH574" t="s">
+      <c r="AJ574" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="575" spans="1:35" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="K575" t="s">
+    <row r="575" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="D575" t="s">
+        <v>25</v>
+      </c>
+      <c r="H575" t="s">
+        <v>26</v>
+      </c>
+      <c r="P575" t="s">
+        <v>27</v>
+      </c>
+      <c r="X575" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="576" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AD576" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="577" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E577" t="s">
+        <v>30</v>
+      </c>
+      <c r="I577" t="s">
+        <v>37</v>
+      </c>
+      <c r="S577">
+        <v>95</v>
+      </c>
+      <c r="Y577">
+        <v>543</v>
+      </c>
+      <c r="AE577" s="3">
+        <v>8056</v>
+      </c>
+    </row>
+    <row r="578" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E578" t="s">
+        <v>32</v>
+      </c>
+      <c r="I578" t="s">
+        <v>33</v>
+      </c>
+      <c r="S578">
+        <v>95</v>
+      </c>
+      <c r="Y578">
+        <v>92</v>
+      </c>
+      <c r="AE578" s="3">
+        <v>8056</v>
+      </c>
+    </row>
+    <row r="579" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C579" t="s">
+        <v>190</v>
+      </c>
+      <c r="J579">
+        <v>73093437</v>
+      </c>
+      <c r="L579" t="s">
         <v>19</v>
       </c>
-      <c r="N575">
-[...8 lines deleted...]
-      <c r="U575" t="s">
+      <c r="O579">
+        <v>100115</v>
+      </c>
+      <c r="Q579" s="2">
+        <v>34516</v>
+      </c>
+      <c r="U579" s="2">
+        <v>41820</v>
+      </c>
+      <c r="W579" t="s">
         <v>20</v>
       </c>
-      <c r="AA575" s="3">
-[...7 lines deleted...]
-      <c r="L576" t="s">
+      <c r="AC579" s="3">
+        <v>1000</v>
+      </c>
+      <c r="AK579" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="580" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M580" t="s">
         <v>22</v>
       </c>
-      <c r="V576">
-[...4 lines deleted...]
-      <c r="B577" t="s">
+      <c r="X580">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="581" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B581" t="s">
         <v>23</v>
       </c>
-      <c r="M577" t="s">
+      <c r="N581" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="578" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D578" t="s">
+    <row r="582" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F582" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="583" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R583" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="584" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D584" t="s">
         <v>25</v>
       </c>
-      <c r="G578" t="s">
+      <c r="H584" t="s">
         <v>26</v>
       </c>
-      <c r="O578" t="s">
+      <c r="P584" t="s">
         <v>27</v>
       </c>
-      <c r="V578" t="s">
+      <c r="X584" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="579" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB579" t="s">
+    <row r="585" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD585" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="580" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E580" t="s">
+    <row r="586" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E586" t="s">
         <v>30</v>
       </c>
-      <c r="H580" t="s">
-[...93 lines deleted...]
-    <row r="587" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="I586" t="s">
+        <v>42</v>
+      </c>
+      <c r="S586">
+        <v>95</v>
+      </c>
+      <c r="Y586">
+        <v>556</v>
+      </c>
+      <c r="AE586">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="587" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E587" t="s">
         <v>30</v>
       </c>
-      <c r="H587" t="s">
-[...12 lines deleted...]
-    <row r="588" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="I587" t="s">
+        <v>115</v>
+      </c>
+      <c r="S587">
+        <v>95</v>
+      </c>
+      <c r="Y587">
+        <v>700</v>
+      </c>
+      <c r="AE587">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="588" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E588" t="s">
-        <v>32</v>
-[...21 lines deleted...]
-      <c r="K589" t="s">
+        <v>30</v>
+      </c>
+      <c r="I588" t="s">
+        <v>31</v>
+      </c>
+      <c r="S588">
+        <v>95</v>
+      </c>
+      <c r="Y588">
+        <v>4</v>
+      </c>
+      <c r="AE588">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="589" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E589" t="s">
+        <v>32</v>
+      </c>
+      <c r="I589" t="s">
+        <v>193</v>
+      </c>
+      <c r="S589">
+        <v>95</v>
+      </c>
+      <c r="Y589">
+        <v>27</v>
+      </c>
+      <c r="AE589" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="590" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C590" t="s">
+        <v>194</v>
+      </c>
+      <c r="J590">
+        <v>60041985</v>
+      </c>
+      <c r="L590" t="s">
         <v>19</v>
       </c>
-      <c r="N589">
-[...8 lines deleted...]
-      <c r="U589" t="s">
+      <c r="O590">
+        <v>100011</v>
+      </c>
+      <c r="Q590" s="2">
+        <v>33450</v>
+      </c>
+      <c r="U590" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W590" t="s">
         <v>20</v>
       </c>
-      <c r="AA589" s="3">
-[...7 lines deleted...]
-      <c r="L590" t="s">
+      <c r="AC590" s="3">
+        <v>6000</v>
+      </c>
+      <c r="AK590" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="591" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M591" t="s">
         <v>22</v>
       </c>
-      <c r="V590">
-[...4 lines deleted...]
-      <c r="B591" t="s">
+      <c r="X591">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="592" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B592" t="s">
         <v>23</v>
       </c>
-      <c r="M591" t="s">
+      <c r="N592" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="592" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D592" t="s">
+    <row r="593" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F593" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="594" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R594" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="595" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D595" t="s">
         <v>25</v>
       </c>
-      <c r="G592" t="s">
+      <c r="H595" t="s">
         <v>26</v>
       </c>
-      <c r="O592" t="s">
+      <c r="P595" t="s">
         <v>27</v>
       </c>
-      <c r="V592" t="s">
+      <c r="X595" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="593" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB593" t="s">
+    <row r="596" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD596" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="594" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E594" t="s">
+    <row r="597" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E597" t="s">
         <v>30</v>
       </c>
-      <c r="H594" t="s">
-[...36 lines deleted...]
-      <c r="K596" t="s">
+      <c r="I597" t="s">
+        <v>43</v>
+      </c>
+      <c r="S597">
+        <v>95</v>
+      </c>
+      <c r="Y597">
+        <v>75</v>
+      </c>
+      <c r="AE597" s="3">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="598" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E598" t="s">
+        <v>30</v>
+      </c>
+      <c r="I598" t="s">
+        <v>119</v>
+      </c>
+      <c r="S598">
+        <v>95</v>
+      </c>
+      <c r="Y598">
+        <v>541</v>
+      </c>
+      <c r="AE598" s="3">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="599" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E599" t="s">
+        <v>30</v>
+      </c>
+      <c r="I599" t="s">
+        <v>46</v>
+      </c>
+      <c r="S599">
+        <v>95</v>
+      </c>
+      <c r="Y599">
+        <v>297</v>
+      </c>
+      <c r="AE599" s="3">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="600" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E600" t="s">
+        <v>32</v>
+      </c>
+      <c r="I600" t="s">
+        <v>196</v>
+      </c>
+      <c r="S600">
+        <v>95</v>
+      </c>
+      <c r="Y600">
+        <v>442</v>
+      </c>
+      <c r="AE600" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="601" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C601" t="s">
+        <v>194</v>
+      </c>
+      <c r="J601">
+        <v>60041985</v>
+      </c>
+      <c r="L601" t="s">
         <v>19</v>
       </c>
-      <c r="N596">
-[...8 lines deleted...]
-      <c r="U596" t="s">
+      <c r="O601">
+        <v>100063</v>
+      </c>
+      <c r="Q601" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U601" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W601" t="s">
         <v>20</v>
       </c>
-      <c r="AA596" s="3">
-[...7 lines deleted...]
-      <c r="L597" t="s">
+      <c r="AC601" s="3">
+        <v>1500</v>
+      </c>
+      <c r="AK601" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="602" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M602" t="s">
         <v>22</v>
       </c>
-      <c r="V597">
-[...4 lines deleted...]
-      <c r="B598" t="s">
+      <c r="X602">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="603" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B603" t="s">
         <v>23</v>
       </c>
-      <c r="M598" t="s">
+      <c r="N603" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="599" spans="2:35" x14ac:dyDescent="0.25">
-[...59 lines deleted...]
-      <c r="K603" t="s">
+    <row r="604" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F604" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="605" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R605" t="s">
         <v>19</v>
       </c>
-      <c r="N603">
-[...34 lines deleted...]
-    <row r="606" spans="2:35" x14ac:dyDescent="0.25">
+    </row>
+    <row r="606" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D606" t="s">
         <v>25</v>
       </c>
-      <c r="G606" t="s">
+      <c r="H606" t="s">
         <v>26</v>
       </c>
-      <c r="O606" t="s">
+      <c r="P606" t="s">
         <v>27</v>
       </c>
-      <c r="V606" t="s">
+      <c r="X606" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="607" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB607" t="s">
+    <row r="607" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD607" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="608" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="608" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E608" t="s">
         <v>30</v>
       </c>
-      <c r="H608" t="s">
+      <c r="I608" t="s">
         <v>37</v>
       </c>
-      <c r="Q608">
-[...2 lines deleted...]
-      <c r="W608">
+      <c r="S608">
+        <v>95</v>
+      </c>
+      <c r="Y608">
         <v>543</v>
       </c>
-      <c r="AC608" s="3">
-        <v>7808</v>
+      <c r="AE608" s="3">
+        <v>1500</v>
       </c>
     </row>
     <row r="609" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E609" t="s">
         <v>32</v>
       </c>
-      <c r="H609" t="s">
-[...9 lines deleted...]
-        <v>7808</v>
+      <c r="I609" t="s">
+        <v>196</v>
+      </c>
+      <c r="S609">
+        <v>95</v>
+      </c>
+      <c r="Y609">
+        <v>442</v>
+      </c>
+      <c r="AE609" s="3">
+        <v>1500</v>
       </c>
     </row>
     <row r="610" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R610">
+      <c r="C610" t="s">
+        <v>194</v>
+      </c>
+      <c r="J610">
+        <v>60041985</v>
+      </c>
+      <c r="L610" t="s">
+        <v>19</v>
+      </c>
+      <c r="O610">
+        <v>100135</v>
+      </c>
+      <c r="Q610" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U610" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W610" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC610">
+        <v>250</v>
+      </c>
+      <c r="AK610" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="611" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M611" t="s">
+        <v>22</v>
+      </c>
+      <c r="X611">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="612" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B612" t="s">
+        <v>23</v>
+      </c>
+      <c r="N612" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="613" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F613" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="614" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R614" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="615" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D615" t="s">
+        <v>25</v>
+      </c>
+      <c r="H615" t="s">
+        <v>26</v>
+      </c>
+      <c r="P615" t="s">
+        <v>27</v>
+      </c>
+      <c r="X615" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="616" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD616" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="617" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E617" t="s">
+        <v>30</v>
+      </c>
+      <c r="I617" t="s">
+        <v>46</v>
+      </c>
+      <c r="S617">
+        <v>95</v>
+      </c>
+      <c r="Y617">
+        <v>297</v>
+      </c>
+      <c r="AE617">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="618" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T618">
         <v>14</v>
       </c>
     </row>
-    <row r="611" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J611" s="1" t="s">
+    <row r="619" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J619" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="612" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A612" t="s">
+    <row r="620" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
         <v>1</v>
       </c>
-      <c r="G612" t="s">
+      <c r="G620" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="613" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A613" t="s">
+    <row r="621" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
         <v>3</v>
       </c>
-      <c r="G613">
+      <c r="G621">
         <v>67977322</v>
       </c>
-      <c r="AH613" t="s">
+      <c r="AH621" t="s">
         <v>4</v>
       </c>
-      <c r="AI613" s="2">
-[...4 lines deleted...]
-      <c r="C614" t="s">
+      <c r="AI621" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="622" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C622" t="s">
         <v>5</v>
       </c>
-      <c r="J614" t="s">
+      <c r="J622" t="s">
         <v>6</v>
       </c>
-      <c r="K614" t="s">
+      <c r="K622" t="s">
         <v>7</v>
       </c>
-      <c r="M614" t="s">
+      <c r="M622" t="s">
         <v>8</v>
       </c>
-      <c r="O614" t="s">
+      <c r="O622" t="s">
         <v>9</v>
       </c>
-      <c r="Q614" t="s">
+      <c r="Q622" t="s">
         <v>10</v>
       </c>
-      <c r="U614" t="s">
+      <c r="U622" t="s">
         <v>11</v>
       </c>
-      <c r="V614" s="1" t="s">
+      <c r="V622" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X614" t="s">
+      <c r="X622" t="s">
         <v>13</v>
       </c>
-      <c r="Z614" t="s">
+      <c r="Z622" t="s">
         <v>14</v>
       </c>
-      <c r="AB614" t="s">
+      <c r="AB622" t="s">
         <v>15</v>
       </c>
-      <c r="AF614" t="s">
+      <c r="AF622" t="s">
         <v>16</v>
       </c>
-      <c r="AJ614" t="s">
+      <c r="AJ622" t="s">
         <v>17</v>
-      </c>
-[...89 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="623" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E623" t="s">
+        <v>32</v>
+      </c>
+      <c r="I623" t="s">
+        <v>196</v>
+      </c>
+      <c r="S623">
+        <v>95</v>
+      </c>
+      <c r="Y623">
+        <v>442</v>
+      </c>
+      <c r="AE623">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="624" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C624" t="s">
+        <v>197</v>
+      </c>
+      <c r="J624">
+        <v>76642123</v>
+      </c>
+      <c r="L624" t="s">
+        <v>19</v>
+      </c>
+      <c r="O624">
+        <v>100012</v>
+      </c>
+      <c r="Q624" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U624" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W624" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC624" s="3">
+        <v>6500</v>
+      </c>
+      <c r="AK624" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="625" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M625" t="s">
+        <v>22</v>
+      </c>
+      <c r="X625">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="626" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B626" t="s">
+        <v>23</v>
+      </c>
+      <c r="N626" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="627" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F627" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="628" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R628" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="629" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D629" t="s">
+        <v>25</v>
+      </c>
+      <c r="H629" t="s">
+        <v>26</v>
+      </c>
+      <c r="P629" t="s">
+        <v>27</v>
+      </c>
+      <c r="X629" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="630" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD630" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="631" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E631" t="s">
         <v>30</v>
       </c>
-      <c r="I623" t="s">
-[...13 lines deleted...]
-      <c r="E624" t="s">
+      <c r="I631" t="s">
+        <v>43</v>
+      </c>
+      <c r="S631">
+        <v>95</v>
+      </c>
+      <c r="Y631">
+        <v>75</v>
+      </c>
+      <c r="AE631" s="3">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="632" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E632" t="s">
         <v>30</v>
       </c>
-      <c r="I624" t="s">
-[...100 lines deleted...]
-        <v>29</v>
+      <c r="I632" t="s">
+        <v>44</v>
+      </c>
+      <c r="S632">
+        <v>95</v>
+      </c>
+      <c r="Y632">
+        <v>80</v>
+      </c>
+      <c r="AE632">
+        <v>464</v>
       </c>
     </row>
     <row r="633" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E633" t="s">
         <v>30</v>
       </c>
       <c r="I633" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="S633">
         <v>95</v>
       </c>
       <c r="Y633">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>1900</v>
+        <v>543</v>
+      </c>
+      <c r="AE633">
+        <v>978</v>
       </c>
     </row>
     <row r="634" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E634" t="s">
         <v>30</v>
       </c>
       <c r="I634" t="s">
-        <v>121</v>
+        <v>46</v>
       </c>
       <c r="S634">
         <v>95</v>
       </c>
       <c r="Y634">
-        <v>541</v>
+        <v>297</v>
       </c>
       <c r="AE634" s="3">
-        <v>1142</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="635" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E635" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I635" t="s">
-        <v>48</v>
+        <v>199</v>
       </c>
       <c r="S635">
         <v>95</v>
       </c>
       <c r="Y635">
-        <v>297</v>
+        <v>255</v>
       </c>
       <c r="AE635" s="3">
-        <v>2958</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="636" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E636" t="s">
-[...12 lines deleted...]
-        <v>6000</v>
+      <c r="C636" t="s">
+        <v>200</v>
+      </c>
+      <c r="J636">
+        <v>782437318</v>
+      </c>
+      <c r="L636" t="s">
+        <v>19</v>
+      </c>
+      <c r="O636">
+        <v>137847</v>
+      </c>
+      <c r="Q636" s="2">
+        <v>40118</v>
+      </c>
+      <c r="U636" s="2">
+        <v>40512</v>
+      </c>
+      <c r="W636" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC636" s="3">
+        <v>3000</v>
+      </c>
+      <c r="AK636" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="637" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C637" t="s">
-[...5 lines deleted...]
-      <c r="L637" t="s">
+      <c r="M637" t="s">
+        <v>22</v>
+      </c>
+      <c r="X637">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="638" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B638" t="s">
+        <v>23</v>
+      </c>
+      <c r="N638" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="639" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F639" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="640" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R640" t="s">
         <v>19</v>
       </c>
-      <c r="O637">
-[...37 lines deleted...]
-      </c>
     </row>
     <row r="641" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R641" t="s">
+      <c r="F641" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="642" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R642" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="642" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D642" t="s">
+    <row r="643" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D643" t="s">
         <v>25</v>
       </c>
-      <c r="H642" t="s">
+      <c r="H643" t="s">
         <v>26</v>
       </c>
-      <c r="P642" t="s">
+      <c r="P643" t="s">
         <v>27</v>
       </c>
-      <c r="X642" t="s">
+      <c r="X643" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="643" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD643" t="s">
+    <row r="644" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD644" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="645" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E645" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I645" t="s">
-        <v>198</v>
+        <v>31</v>
       </c>
       <c r="S645">
         <v>95</v>
       </c>
       <c r="Y645">
-        <v>442</v>
+        <v>4</v>
       </c>
       <c r="AE645" s="3">
         <v>1500</v>
       </c>
     </row>
     <row r="646" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C646" t="s">
-[...5 lines deleted...]
-      <c r="L646" t="s">
+      <c r="E646" t="s">
+        <v>30</v>
+      </c>
+      <c r="I646" t="s">
+        <v>46</v>
+      </c>
+      <c r="S646">
+        <v>95</v>
+      </c>
+      <c r="Y646">
+        <v>297</v>
+      </c>
+      <c r="AE646" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="647" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E647" t="s">
+        <v>32</v>
+      </c>
+      <c r="I647" t="s">
+        <v>62</v>
+      </c>
+      <c r="S647">
+        <v>95</v>
+      </c>
+      <c r="Y647">
+        <v>426</v>
+      </c>
+      <c r="AE647" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="648" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C648" t="s">
+        <v>202</v>
+      </c>
+      <c r="J648">
+        <v>113637503</v>
+      </c>
+      <c r="L648" t="s">
         <v>19</v>
       </c>
-      <c r="O646">
-[...8 lines deleted...]
-      <c r="W646" t="s">
+      <c r="O648">
+        <v>145459</v>
+      </c>
+      <c r="Q648" s="2">
+        <v>45231</v>
+      </c>
+      <c r="U648" s="2">
+        <v>45382</v>
+      </c>
+      <c r="W648" t="s">
         <v>20</v>
       </c>
-      <c r="AC646">
-[...7 lines deleted...]
-      <c r="M647" t="s">
+      <c r="AC648" s="3">
+        <v>22500</v>
+      </c>
+      <c r="AK648" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="649" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M649" t="s">
         <v>22</v>
       </c>
-      <c r="X647">
-[...4 lines deleted...]
-      <c r="B648" t="s">
+      <c r="X649">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="650" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B650" t="s">
         <v>23</v>
       </c>
-      <c r="N648" t="s">
+      <c r="N650" t="s">
         <v>24</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="651" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D651" t="s">
         <v>25</v>
       </c>
       <c r="H651" t="s">
         <v>26</v>
       </c>
       <c r="P651" t="s">
         <v>27</v>
       </c>
       <c r="X651" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="652" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD652" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="653" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E653" t="s">
         <v>30</v>
       </c>
       <c r="I653" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="S653">
         <v>95</v>
       </c>
       <c r="Y653">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>543</v>
+      </c>
+      <c r="AE653" s="3">
+        <v>22500</v>
       </c>
     </row>
     <row r="654" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E654" t="s">
         <v>32</v>
       </c>
       <c r="I654" t="s">
+        <v>203</v>
+      </c>
+      <c r="S654">
+        <v>95</v>
+      </c>
+      <c r="Y654">
+        <v>87</v>
+      </c>
+      <c r="AE654" s="3">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="655" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C655" t="s">
+        <v>204</v>
+      </c>
+      <c r="J655">
+        <v>612755959</v>
+      </c>
+      <c r="L655" t="s">
+        <v>19</v>
+      </c>
+      <c r="O655">
+        <v>100067</v>
+      </c>
+      <c r="Q655" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U655" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W655" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC655" s="3">
+        <v>2000</v>
+      </c>
+      <c r="AK655" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="656" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M656" t="s">
+        <v>22</v>
+      </c>
+      <c r="X656">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="657" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B657" t="s">
+        <v>23</v>
+      </c>
+      <c r="N657" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="658" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F658" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="659" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R659" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="660" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D660" t="s">
+        <v>25</v>
+      </c>
+      <c r="H660" t="s">
+        <v>26</v>
+      </c>
+      <c r="P660" t="s">
+        <v>27</v>
+      </c>
+      <c r="X660" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="661" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD661" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="662" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E662" t="s">
+        <v>30</v>
+      </c>
+      <c r="I662" t="s">
+        <v>46</v>
+      </c>
+      <c r="S662">
+        <v>95</v>
+      </c>
+      <c r="Y662">
+        <v>297</v>
+      </c>
+      <c r="AE662" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="663" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E663" t="s">
+        <v>32</v>
+      </c>
+      <c r="I663" t="s">
+        <v>110</v>
+      </c>
+      <c r="S663">
+        <v>95</v>
+      </c>
+      <c r="Y663">
+        <v>459</v>
+      </c>
+      <c r="AE663" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="664" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T664">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="665" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J665" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="666" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A666" t="s">
+        <v>1</v>
+      </c>
+      <c r="G666" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="667" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A667" t="s">
+        <v>3</v>
+      </c>
+      <c r="G667">
+        <v>67977322</v>
+      </c>
+      <c r="AH667" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI667" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="668" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C668" t="s">
+        <v>5</v>
+      </c>
+      <c r="J668" t="s">
+        <v>6</v>
+      </c>
+      <c r="K668" t="s">
+        <v>7</v>
+      </c>
+      <c r="M668" t="s">
+        <v>8</v>
+      </c>
+      <c r="O668" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q668" t="s">
+        <v>10</v>
+      </c>
+      <c r="U668" t="s">
+        <v>11</v>
+      </c>
+      <c r="V668" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X668" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z668" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB668" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF668" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ668" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="669" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C669" t="s">
+        <v>205</v>
+      </c>
+      <c r="J669">
+        <v>20239588</v>
+      </c>
+      <c r="L669" t="s">
+        <v>19</v>
+      </c>
+      <c r="O669">
+        <v>145131</v>
+      </c>
+      <c r="Q669" s="2">
+        <v>45200</v>
+      </c>
+      <c r="U669" s="2">
+        <v>52504</v>
+      </c>
+      <c r="W669" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC669" s="3">
+        <v>5400</v>
+      </c>
+      <c r="AK669" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="670" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M670" t="s">
+        <v>22</v>
+      </c>
+      <c r="X670">
+        <v>6391</v>
+      </c>
+      <c r="AA670" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="671" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B671" t="s">
+        <v>23</v>
+      </c>
+      <c r="N671" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="672" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F672" t="s">
         <v>198</v>
       </c>
-      <c r="S654">
-[...89 lines deleted...]
-      <c r="L660" t="s">
+    </row>
+    <row r="673" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R673" t="s">
         <v>19</v>
       </c>
-      <c r="O660">
-[...8 lines deleted...]
-      <c r="W660" t="s">
+    </row>
+    <row r="674" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F674" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="675" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R675" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="676" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D676" t="s">
+        <v>25</v>
+      </c>
+      <c r="H676" t="s">
+        <v>26</v>
+      </c>
+      <c r="P676" t="s">
+        <v>27</v>
+      </c>
+      <c r="X676" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="677" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD677" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="678" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E678" t="s">
+        <v>30</v>
+      </c>
+      <c r="I678" t="s">
+        <v>118</v>
+      </c>
+      <c r="S678">
+        <v>95</v>
+      </c>
+      <c r="Y678">
+        <v>415</v>
+      </c>
+      <c r="AE678" s="3">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="679" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E679" t="s">
+        <v>32</v>
+      </c>
+      <c r="I679" t="s">
+        <v>206</v>
+      </c>
+      <c r="S679">
+        <v>95</v>
+      </c>
+      <c r="Y679">
+        <v>950</v>
+      </c>
+      <c r="AE679" s="3">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="680" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C680" t="s">
+        <v>207</v>
+      </c>
+      <c r="J680">
+        <v>80120548</v>
+      </c>
+      <c r="L680" t="s">
+        <v>19</v>
+      </c>
+      <c r="O680">
+        <v>146376</v>
+      </c>
+      <c r="Q680" s="2">
+        <v>46082</v>
+      </c>
+      <c r="U680" s="2">
+        <v>46112</v>
+      </c>
+      <c r="W680" t="s">
         <v>20</v>
       </c>
-      <c r="AC660" s="3">
-[...7 lines deleted...]
-      <c r="M661" t="s">
+      <c r="AC680" s="3">
+        <v>2232</v>
+      </c>
+      <c r="AK680" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="681" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M681" t="s">
         <v>22</v>
       </c>
-      <c r="X661">
-[...4 lines deleted...]
-      <c r="B662" t="s">
+      <c r="X681">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="682" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B682" t="s">
         <v>23</v>
       </c>
-      <c r="N662" t="s">
+      <c r="N682" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="663" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R664" t="s">
+    <row r="683" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D683" t="s">
+        <v>25</v>
+      </c>
+      <c r="H683" t="s">
+        <v>26</v>
+      </c>
+      <c r="P683" t="s">
+        <v>27</v>
+      </c>
+      <c r="X683" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="684" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD684" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="685" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E685" t="s">
+        <v>30</v>
+      </c>
+      <c r="I685" t="s">
+        <v>208</v>
+      </c>
+      <c r="S685">
+        <v>95</v>
+      </c>
+      <c r="Y685">
+        <v>549</v>
+      </c>
+      <c r="AE685" s="3">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="686" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E686" t="s">
+        <v>32</v>
+      </c>
+      <c r="I686" t="s">
+        <v>33</v>
+      </c>
+      <c r="S686">
+        <v>95</v>
+      </c>
+      <c r="Y686">
+        <v>92</v>
+      </c>
+      <c r="AE686" s="3">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="687" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C687" t="s">
+        <v>207</v>
+      </c>
+      <c r="J687">
+        <v>80120548</v>
+      </c>
+      <c r="L687" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D665" t="s">
+      <c r="O687">
+        <v>146602</v>
+      </c>
+      <c r="Q687" s="2">
+        <v>45962</v>
+      </c>
+      <c r="U687" s="2">
+        <v>46325</v>
+      </c>
+      <c r="W687" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC687" s="3">
+        <v>50500</v>
+      </c>
+      <c r="AK687" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="688" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M688" t="s">
+        <v>22</v>
+      </c>
+      <c r="X688">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="689" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B689" t="s">
+        <v>23</v>
+      </c>
+      <c r="N689" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="690" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D690" t="s">
         <v>25</v>
       </c>
-      <c r="H665" t="s">
+      <c r="H690" t="s">
         <v>26</v>
       </c>
-      <c r="P665" t="s">
+      <c r="P690" t="s">
         <v>27</v>
       </c>
-      <c r="X665" t="s">
+      <c r="X690" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="666" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD666" t="s">
+    <row r="691" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD691" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="667" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E667" t="s">
+    <row r="692" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E692" t="s">
         <v>30</v>
       </c>
-      <c r="I667" t="s">
-[...13 lines deleted...]
-      <c r="E668" t="s">
+      <c r="I692" t="s">
+        <v>120</v>
+      </c>
+      <c r="S692">
+        <v>95</v>
+      </c>
+      <c r="Y692">
+        <v>187</v>
+      </c>
+      <c r="AE692" s="3">
+        <v>50500</v>
+      </c>
+    </row>
+    <row r="693" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E693" t="s">
+        <v>32</v>
+      </c>
+      <c r="I693" t="s">
+        <v>33</v>
+      </c>
+      <c r="S693">
+        <v>95</v>
+      </c>
+      <c r="Y693">
+        <v>92</v>
+      </c>
+      <c r="AE693" s="3">
+        <v>50500</v>
+      </c>
+    </row>
+    <row r="694" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C694" t="s">
+        <v>209</v>
+      </c>
+      <c r="J694">
+        <v>178808465</v>
+      </c>
+      <c r="L694" t="s">
+        <v>19</v>
+      </c>
+      <c r="O694">
+        <v>121638</v>
+      </c>
+      <c r="Q694" s="2">
+        <v>35886</v>
+      </c>
+      <c r="U694" s="2">
+        <v>39629</v>
+      </c>
+      <c r="W694" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC694" s="3">
+        <v>1000</v>
+      </c>
+      <c r="AK694" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="695" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M695" t="s">
+        <v>22</v>
+      </c>
+      <c r="X695">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="696" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B696" t="s">
+        <v>23</v>
+      </c>
+      <c r="N696" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="697" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F697" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="698" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R698" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="699" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D699" t="s">
+        <v>25</v>
+      </c>
+      <c r="H699" t="s">
+        <v>26</v>
+      </c>
+      <c r="P699" t="s">
+        <v>27</v>
+      </c>
+      <c r="X699" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="700" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD700" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="701" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E701" t="s">
         <v>30</v>
       </c>
-      <c r="I668" t="s">
-[...16 lines deleted...]
-      <c r="I669" t="s">
+      <c r="I701" t="s">
         <v>37</v>
       </c>
-      <c r="S669">
-[...2 lines deleted...]
-      <c r="Y669">
+      <c r="S701">
+        <v>95</v>
+      </c>
+      <c r="Y701">
         <v>543</v>
       </c>
-      <c r="AE669">
-[...441 lines deleted...]
-    <row r="703" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AE701" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="702" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E702" t="s">
+        <v>32</v>
+      </c>
+      <c r="I702" t="s">
+        <v>110</v>
+      </c>
+      <c r="S702">
+        <v>95</v>
+      </c>
+      <c r="Y702">
+        <v>459</v>
+      </c>
+      <c r="AE702" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="703" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C703" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="J703">
-        <v>612755959</v>
+        <v>9106055</v>
       </c>
       <c r="L703" t="s">
         <v>19</v>
       </c>
       <c r="O703">
-        <v>100067</v>
+        <v>100139</v>
       </c>
       <c r="Q703" s="2">
-        <v>34060</v>
+        <v>35034</v>
       </c>
       <c r="U703" s="2">
-        <v>39538</v>
+        <v>40512</v>
       </c>
       <c r="W703" t="s">
         <v>20</v>
       </c>
       <c r="AC703" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="AK703" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="704" spans="1:37" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="704" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M704" t="s">
         <v>22</v>
       </c>
       <c r="X704">
         <v>365</v>
       </c>
     </row>
-    <row r="705" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B705" t="s">
         <v>23</v>
       </c>
       <c r="N705" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="706" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:37" x14ac:dyDescent="0.25">
       <c r="F706" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="707" spans="2:37" x14ac:dyDescent="0.25">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="707" spans="1:37" x14ac:dyDescent="0.25">
       <c r="R707" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="708" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D708" t="s">
+    <row r="708" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F708" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="709" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R709" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="710" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T710">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="711" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J711" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="712" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>1</v>
+      </c>
+      <c r="G712" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="713" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>3</v>
+      </c>
+      <c r="G713">
+        <v>67977322</v>
+      </c>
+      <c r="AH713" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI713" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="714" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C714" t="s">
+        <v>5</v>
+      </c>
+      <c r="J714" t="s">
+        <v>6</v>
+      </c>
+      <c r="K714" t="s">
+        <v>7</v>
+      </c>
+      <c r="M714" t="s">
+        <v>8</v>
+      </c>
+      <c r="O714" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q714" t="s">
+        <v>10</v>
+      </c>
+      <c r="U714" t="s">
+        <v>11</v>
+      </c>
+      <c r="V714" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X714" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z714" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB714" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF714" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ714" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="715" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D715" t="s">
         <v>25</v>
       </c>
-      <c r="H708" t="s">
+      <c r="H715" t="s">
         <v>26</v>
       </c>
-      <c r="P708" t="s">
+      <c r="P715" t="s">
         <v>27</v>
       </c>
-      <c r="X708" t="s">
+      <c r="X715" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="709" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD709" t="s">
+    <row r="716" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD716" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="710" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E710" t="s">
+    <row r="717" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E717" t="s">
         <v>30</v>
       </c>
-      <c r="I710" t="s">
-[...5 lines deleted...]
-      <c r="Y710">
+      <c r="I717" t="s">
+        <v>46</v>
+      </c>
+      <c r="S717">
+        <v>95</v>
+      </c>
+      <c r="Y717">
         <v>297</v>
       </c>
-      <c r="AE710" s="3">
-[...27 lines deleted...]
-      <c r="L712" t="s">
+      <c r="AE717" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="718" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E718" t="s">
+        <v>32</v>
+      </c>
+      <c r="I718" t="s">
+        <v>211</v>
+      </c>
+      <c r="S718">
+        <v>95</v>
+      </c>
+      <c r="Y718">
+        <v>468</v>
+      </c>
+      <c r="AE718" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="719" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C719" t="s">
+        <v>212</v>
+      </c>
+      <c r="J719">
+        <v>1294834</v>
+      </c>
+      <c r="L719" t="s">
         <v>19</v>
       </c>
-      <c r="O712">
-[...8 lines deleted...]
-      <c r="W712" t="s">
+      <c r="O719">
+        <v>146990</v>
+      </c>
+      <c r="Q719" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U719" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W719" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC719" s="3">
+        <v>40000</v>
+      </c>
+      <c r="AK719" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="720" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M720" t="s">
+        <v>22</v>
+      </c>
+      <c r="X720">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="721" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B721" t="s">
+        <v>23</v>
+      </c>
+      <c r="N721" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="722" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D722" t="s">
+        <v>25</v>
+      </c>
+      <c r="H722" t="s">
+        <v>26</v>
+      </c>
+      <c r="P722" t="s">
+        <v>27</v>
+      </c>
+      <c r="X722" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="723" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD723" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="724" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E724" t="s">
+        <v>30</v>
+      </c>
+      <c r="I724" t="s">
+        <v>44</v>
+      </c>
+      <c r="S724">
+        <v>95</v>
+      </c>
+      <c r="Y724">
+        <v>80</v>
+      </c>
+      <c r="AE724" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="725" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E725" t="s">
+        <v>32</v>
+      </c>
+      <c r="I725" t="s">
+        <v>189</v>
+      </c>
+      <c r="S725">
+        <v>95</v>
+      </c>
+      <c r="Y725">
+        <v>77</v>
+      </c>
+      <c r="AE725" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="726" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C726" t="s">
+        <v>213</v>
+      </c>
+      <c r="J726">
+        <v>249953860</v>
+      </c>
+      <c r="L726" t="s">
+        <v>19</v>
+      </c>
+      <c r="O726">
+        <v>135562</v>
+      </c>
+      <c r="Q726" s="2">
+        <v>39387</v>
+      </c>
+      <c r="U726" s="2">
+        <v>45016</v>
+      </c>
+      <c r="W726" t="s">
         <v>20</v>
       </c>
-      <c r="AC712" s="3">
-[...7 lines deleted...]
-      <c r="M713" t="s">
+      <c r="AC726" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AK726" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="727" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M727" t="s">
         <v>22</v>
       </c>
-      <c r="X713">
-[...2 lines deleted...]
-      <c r="AA713" t="s">
+      <c r="X727">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="728" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B728" t="s">
+        <v>23</v>
+      </c>
+      <c r="N728" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="729" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D729" t="s">
+        <v>25</v>
+      </c>
+      <c r="H729" t="s">
+        <v>26</v>
+      </c>
+      <c r="P729" t="s">
+        <v>27</v>
+      </c>
+      <c r="X729" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="730" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD730" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="731" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E731" t="s">
+        <v>30</v>
+      </c>
+      <c r="I731" t="s">
+        <v>214</v>
+      </c>
+      <c r="S731">
+        <v>95</v>
+      </c>
+      <c r="Y731">
+        <v>620</v>
+      </c>
+      <c r="AE731" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="732" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E732" t="s">
+        <v>32</v>
+      </c>
+      <c r="I732" t="s">
+        <v>215</v>
+      </c>
+      <c r="S732">
+        <v>95</v>
+      </c>
+      <c r="Y732">
+        <v>295</v>
+      </c>
+      <c r="AE732" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="733" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C733" t="s">
+        <v>216</v>
+      </c>
+      <c r="J733">
+        <v>9252297</v>
+      </c>
+      <c r="L733" t="s">
+        <v>19</v>
+      </c>
+      <c r="O733">
+        <v>100034</v>
+      </c>
+      <c r="Q733" s="2">
+        <v>33117</v>
+      </c>
+      <c r="U733" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W733" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B714" t="s">
+      <c r="AC733" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK733" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="734" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M734" t="s">
+        <v>22</v>
+      </c>
+      <c r="X734">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="735" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B735" t="s">
         <v>23</v>
       </c>
-      <c r="N714" t="s">
+      <c r="N735" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="715" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R716" t="s">
+    <row r="736" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F736" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="737" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R737" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="717" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R718" t="s">
+    <row r="738" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F738" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="739" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R739" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="719" spans="2:37" x14ac:dyDescent="0.25">
-[...293 lines deleted...]
-    <row r="740" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="740" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D740" t="s">
         <v>25</v>
       </c>
       <c r="H740" t="s">
         <v>26</v>
       </c>
       <c r="P740" t="s">
         <v>27</v>
       </c>
       <c r="X740" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="741" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="741" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD741" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="742" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T742">
+    <row r="742" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E742" t="s">
+        <v>30</v>
+      </c>
+      <c r="I742" t="s">
+        <v>46</v>
+      </c>
+      <c r="S742">
+        <v>95</v>
+      </c>
+      <c r="Y742">
+        <v>297</v>
+      </c>
+      <c r="AE742" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="743" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E743" t="s">
+        <v>32</v>
+      </c>
+      <c r="I743" t="s">
+        <v>217</v>
+      </c>
+      <c r="S743">
+        <v>95</v>
+      </c>
+      <c r="Y743">
+        <v>300</v>
+      </c>
+      <c r="AE743" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="744" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E744" t="s">
+        <v>32</v>
+      </c>
+      <c r="I744" t="s">
+        <v>218</v>
+      </c>
+      <c r="S744">
+        <v>95</v>
+      </c>
+      <c r="Y744">
+        <v>470</v>
+      </c>
+      <c r="AE744" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="745" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E745" t="s">
+        <v>32</v>
+      </c>
+      <c r="I745" t="s">
+        <v>104</v>
+      </c>
+      <c r="S745">
+        <v>95</v>
+      </c>
+      <c r="Y745">
+        <v>482</v>
+      </c>
+      <c r="AE745" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="746" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C746" t="s">
+        <v>216</v>
+      </c>
+      <c r="J746">
+        <v>9252297</v>
+      </c>
+      <c r="L746" t="s">
+        <v>19</v>
+      </c>
+      <c r="O746">
+        <v>100082</v>
+      </c>
+      <c r="Q746" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U746" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W746" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC746" s="3">
+        <v>2341</v>
+      </c>
+      <c r="AK746" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="747" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M747" t="s">
+        <v>22</v>
+      </c>
+      <c r="X747">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="748" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B748" t="s">
+        <v>23</v>
+      </c>
+      <c r="N748" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="749" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F749" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="750" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R750" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="751" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F751" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="752" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R752" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="753" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D753" t="s">
+        <v>25</v>
+      </c>
+      <c r="H753" t="s">
+        <v>26</v>
+      </c>
+      <c r="P753" t="s">
+        <v>27</v>
+      </c>
+      <c r="X753" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="754" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD754" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="755" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E755" t="s">
+        <v>30</v>
+      </c>
+      <c r="I755" t="s">
+        <v>31</v>
+      </c>
+      <c r="S755">
+        <v>95</v>
+      </c>
+      <c r="Y755">
+        <v>4</v>
+      </c>
+      <c r="AE755">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="756" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T756">
         <v>17</v>
       </c>
     </row>
-    <row r="743" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J743" s="1" t="s">
+    <row r="757" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J757" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="744" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A744" t="s">
+    <row r="758" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A758" t="s">
         <v>1</v>
       </c>
-      <c r="G744" t="s">
+      <c r="G758" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="745" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A745" t="s">
+    <row r="759" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A759" t="s">
         <v>3</v>
       </c>
-      <c r="G745">
+      <c r="G759">
         <v>67977322</v>
       </c>
-      <c r="AH745" t="s">
+      <c r="AH759" t="s">
         <v>4</v>
       </c>
-      <c r="AI745" s="2">
-[...4 lines deleted...]
-      <c r="C746" t="s">
+      <c r="AI759" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="760" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C760" t="s">
         <v>5</v>
       </c>
-      <c r="J746" t="s">
+      <c r="J760" t="s">
         <v>6</v>
       </c>
-      <c r="K746" t="s">
+      <c r="K760" t="s">
         <v>7</v>
       </c>
-      <c r="M746" t="s">
+      <c r="M760" t="s">
         <v>8</v>
       </c>
-      <c r="O746" t="s">
+      <c r="O760" t="s">
         <v>9</v>
       </c>
-      <c r="Q746" t="s">
+      <c r="Q760" t="s">
         <v>10</v>
       </c>
-      <c r="U746" t="s">
+      <c r="U760" t="s">
         <v>11</v>
       </c>
-      <c r="V746" s="1" t="s">
+      <c r="V760" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X746" t="s">
+      <c r="X760" t="s">
         <v>13</v>
       </c>
-      <c r="Z746" t="s">
+      <c r="Z760" t="s">
         <v>14</v>
       </c>
-      <c r="AB746" t="s">
+      <c r="AB760" t="s">
         <v>15</v>
       </c>
-      <c r="AF746" t="s">
+      <c r="AF760" t="s">
         <v>16</v>
       </c>
-      <c r="AJ746" t="s">
+      <c r="AJ760" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="747" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E747" t="s">
+    <row r="761" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E761" t="s">
         <v>30</v>
       </c>
-      <c r="I747" t="s">
+      <c r="I761" t="s">
+        <v>46</v>
+      </c>
+      <c r="S761">
+        <v>95</v>
+      </c>
+      <c r="Y761">
+        <v>297</v>
+      </c>
+      <c r="AE761" s="3">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="762" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E762" t="s">
+        <v>32</v>
+      </c>
+      <c r="I762" t="s">
+        <v>217</v>
+      </c>
+      <c r="S762">
+        <v>95</v>
+      </c>
+      <c r="Y762">
+        <v>300</v>
+      </c>
+      <c r="AE762" s="3">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="763" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C763" t="s">
+        <v>216</v>
+      </c>
+      <c r="J763">
+        <v>9252297</v>
+      </c>
+      <c r="L763" t="s">
+        <v>19</v>
+      </c>
+      <c r="O763">
+        <v>100136</v>
+      </c>
+      <c r="Q763" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U763" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W763" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC763" s="3">
+        <v>8750</v>
+      </c>
+      <c r="AK763" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="764" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M764" t="s">
+        <v>22</v>
+      </c>
+      <c r="X764">
         <v>213</v>
       </c>
-      <c r="S747">
-[...33 lines deleted...]
-      <c r="L749" t="s">
+    </row>
+    <row r="765" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B765" t="s">
+        <v>23</v>
+      </c>
+      <c r="N765" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="766" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F766" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="767" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R767" t="s">
         <v>19</v>
       </c>
-      <c r="O749">
-[...40 lines deleted...]
-      <c r="R753" t="s">
+    </row>
+    <row r="768" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F768" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="769" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R769" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="754" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D754" t="s">
+    <row r="770" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D770" t="s">
         <v>25</v>
       </c>
-      <c r="H754" t="s">
+      <c r="H770" t="s">
         <v>26</v>
       </c>
-      <c r="P754" t="s">
+      <c r="P770" t="s">
         <v>27</v>
       </c>
-      <c r="X754" t="s">
+      <c r="X770" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="755" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD755" t="s">
+    <row r="771" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD771" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="756" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E756" t="s">
+    <row r="772" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E772" t="s">
         <v>30</v>
       </c>
-      <c r="I756" t="s">
-[...203 lines deleted...]
-        <v>28</v>
+      <c r="I772" t="s">
+        <v>31</v>
+      </c>
+      <c r="S772">
+        <v>95</v>
+      </c>
+      <c r="Y772">
+        <v>4</v>
+      </c>
+      <c r="AE772" s="3">
+        <v>8750</v>
       </c>
     </row>
     <row r="773" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD773" t="s">
-        <v>29</v>
+      <c r="E773" t="s">
+        <v>32</v>
+      </c>
+      <c r="I773" t="s">
+        <v>127</v>
+      </c>
+      <c r="S773">
+        <v>95</v>
+      </c>
+      <c r="Y773">
+        <v>472</v>
+      </c>
+      <c r="AE773">
+        <v>750</v>
       </c>
     </row>
     <row r="774" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E774" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I774" t="s">
-        <v>37</v>
+        <v>219</v>
       </c>
       <c r="S774">
         <v>95</v>
       </c>
       <c r="Y774">
-        <v>543</v>
+        <v>330</v>
       </c>
       <c r="AE774" s="3">
-        <v>40000</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="775" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E775" t="s">
         <v>32</v>
       </c>
       <c r="I775" t="s">
-        <v>33</v>
+        <v>217</v>
       </c>
       <c r="S775">
         <v>95</v>
       </c>
       <c r="Y775">
-        <v>92</v>
+        <v>300</v>
       </c>
       <c r="AE775" s="3">
-        <v>40000</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="776" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C776" t="s">
+      <c r="E776" t="s">
+        <v>32</v>
+      </c>
+      <c r="I776" t="s">
         <v>218</v>
       </c>
-      <c r="J776">
-[...2 lines deleted...]
-      <c r="L776" t="s">
+      <c r="S776">
+        <v>95</v>
+      </c>
+      <c r="Y776">
+        <v>470</v>
+      </c>
+      <c r="AE776" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="777" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C777" t="s">
+        <v>220</v>
+      </c>
+      <c r="J777">
+        <v>9238965</v>
+      </c>
+      <c r="L777" t="s">
         <v>19</v>
       </c>
-      <c r="O776">
-[...8 lines deleted...]
-      <c r="W776" t="s">
+      <c r="O777">
+        <v>100072</v>
+      </c>
+      <c r="Q777" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U777" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W777" t="s">
         <v>20</v>
       </c>
-      <c r="AC776" s="3">
-[...7 lines deleted...]
-      <c r="M777" t="s">
+      <c r="AC777">
+        <v>500</v>
+      </c>
+      <c r="AK777" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="778" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M778" t="s">
         <v>22</v>
       </c>
-      <c r="X777">
+      <c r="X778">
         <v>365</v>
       </c>
     </row>
-    <row r="778" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B778" t="s">
+    <row r="779" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B779" t="s">
         <v>23</v>
       </c>
-      <c r="N778" t="s">
+      <c r="N779" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="779" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D779" t="s">
+    <row r="780" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F780" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="781" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R781" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="782" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D782" t="s">
         <v>25</v>
       </c>
-      <c r="H779" t="s">
+      <c r="H782" t="s">
         <v>26</v>
       </c>
-      <c r="P779" t="s">
+      <c r="P782" t="s">
         <v>27</v>
       </c>
-      <c r="X779" t="s">
+      <c r="X782" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="780" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD780" t="s">
+    <row r="783" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD783" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="781" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E781" t="s">
+    <row r="784" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E784" t="s">
         <v>30</v>
       </c>
-      <c r="I781" t="s">
-[...16 lines deleted...]
-      <c r="I782" t="s">
+      <c r="I784" t="s">
+        <v>46</v>
+      </c>
+      <c r="S784">
+        <v>95</v>
+      </c>
+      <c r="Y784">
+        <v>297</v>
+      </c>
+      <c r="AE784">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="785" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E785" t="s">
+        <v>32</v>
+      </c>
+      <c r="I785" t="s">
+        <v>110</v>
+      </c>
+      <c r="S785">
+        <v>95</v>
+      </c>
+      <c r="Y785">
+        <v>459</v>
+      </c>
+      <c r="AE785">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="786" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C786" t="s">
         <v>220</v>
       </c>
-      <c r="S782">
-[...10 lines deleted...]
-      <c r="T783">
+      <c r="J786">
+        <v>9238965</v>
+      </c>
+      <c r="L786" t="s">
+        <v>19</v>
+      </c>
+      <c r="O786">
+        <v>100073</v>
+      </c>
+      <c r="Q786" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U786" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W786" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC786">
+        <v>165</v>
+      </c>
+      <c r="AK786" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="787" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M787" t="s">
+        <v>22</v>
+      </c>
+      <c r="X787">
+        <v>6757</v>
+      </c>
+    </row>
+    <row r="788" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B788" t="s">
+        <v>23</v>
+      </c>
+      <c r="N788" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="789" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F789" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="790" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R790" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="791" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D791" t="s">
+        <v>25</v>
+      </c>
+      <c r="H791" t="s">
+        <v>26</v>
+      </c>
+      <c r="P791" t="s">
+        <v>27</v>
+      </c>
+      <c r="X791" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="792" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD792" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="793" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E793" t="s">
+        <v>30</v>
+      </c>
+      <c r="I793" t="s">
+        <v>46</v>
+      </c>
+      <c r="S793">
+        <v>95</v>
+      </c>
+      <c r="Y793">
+        <v>297</v>
+      </c>
+      <c r="AE793">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="794" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E794" t="s">
+        <v>32</v>
+      </c>
+      <c r="I794" t="s">
+        <v>110</v>
+      </c>
+      <c r="S794">
+        <v>95</v>
+      </c>
+      <c r="Y794">
+        <v>459</v>
+      </c>
+      <c r="AE794">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="795" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C795" t="s">
+        <v>221</v>
+      </c>
+      <c r="J795">
+        <v>6927271</v>
+      </c>
+      <c r="L795" t="s">
+        <v>19</v>
+      </c>
+      <c r="O795">
+        <v>126442</v>
+      </c>
+      <c r="Q795" s="2">
+        <v>37561</v>
+      </c>
+      <c r="U795" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W795" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC795" s="3">
+        <v>24523</v>
+      </c>
+      <c r="AK795" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="796" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M796" t="s">
+        <v>22</v>
+      </c>
+      <c r="X796">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="797" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B797" t="s">
+        <v>23</v>
+      </c>
+      <c r="N797" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="798" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D798" t="s">
+        <v>25</v>
+      </c>
+      <c r="H798" t="s">
+        <v>26</v>
+      </c>
+      <c r="P798" t="s">
+        <v>27</v>
+      </c>
+      <c r="X798" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="799" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD799" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="800" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E800" t="s">
+        <v>30</v>
+      </c>
+      <c r="I800" t="s">
+        <v>46</v>
+      </c>
+      <c r="S800">
+        <v>95</v>
+      </c>
+      <c r="Y800">
+        <v>297</v>
+      </c>
+      <c r="AE800" s="3">
+        <v>24523</v>
+      </c>
+    </row>
+    <row r="801" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E801" t="s">
+        <v>32</v>
+      </c>
+      <c r="I801" t="s">
+        <v>222</v>
+      </c>
+      <c r="S801">
+        <v>95</v>
+      </c>
+      <c r="Y801">
+        <v>616</v>
+      </c>
+      <c r="AE801" s="3">
+        <v>24523</v>
+      </c>
+    </row>
+    <row r="802" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="T802">
         <v>18</v>
       </c>
     </row>
-    <row r="784" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="J784" s="1" t="s">
+    <row r="803" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I803" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="785" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A785" t="s">
+    <row r="804" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A804" t="s">
         <v>1</v>
       </c>
-      <c r="G785" t="s">
+      <c r="F804" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="786" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A786" t="s">
+    <row r="805" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A805" t="s">
         <v>3</v>
       </c>
-      <c r="G786">
+      <c r="F805">
         <v>67977322</v>
       </c>
-      <c r="AH786" t="s">
+      <c r="AF805" t="s">
         <v>4</v>
       </c>
-      <c r="AI786" s="2">
-[...4 lines deleted...]
-      <c r="C787" t="s">
+      <c r="AG805" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="806" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C806" t="s">
         <v>5</v>
       </c>
-      <c r="J787" t="s">
+      <c r="I806" t="s">
         <v>6</v>
       </c>
-      <c r="K787" t="s">
+      <c r="J806" t="s">
         <v>7</v>
       </c>
-      <c r="M787" t="s">
+      <c r="L806" t="s">
         <v>8</v>
       </c>
-      <c r="O787" t="s">
+      <c r="N806" t="s">
         <v>9</v>
       </c>
-      <c r="Q787" t="s">
+      <c r="P806" t="s">
         <v>10</v>
       </c>
-      <c r="U787" t="s">
+      <c r="S806" t="s">
         <v>11</v>
       </c>
-      <c r="V787" s="1" t="s">
+      <c r="T806" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X787" t="s">
+      <c r="V806" t="s">
         <v>13</v>
       </c>
-      <c r="Z787" t="s">
+      <c r="X806" t="s">
         <v>14</v>
       </c>
-      <c r="AB787" t="s">
+      <c r="Z806" t="s">
         <v>15</v>
       </c>
-      <c r="AF787" t="s">
+      <c r="AD806" t="s">
         <v>16</v>
       </c>
-      <c r="AJ787" t="s">
+      <c r="AH806" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="788" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C788" t="s">
+    <row r="807" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C807" t="s">
         <v>221</v>
       </c>
-      <c r="J788">
-[...2 lines deleted...]
-      <c r="L788" t="s">
+      <c r="I807">
+        <v>6927271</v>
+      </c>
+      <c r="K807" t="s">
         <v>19</v>
       </c>
-      <c r="O788">
-[...8 lines deleted...]
-      <c r="W788" t="s">
+      <c r="N807">
+        <v>126951</v>
+      </c>
+      <c r="P807" s="2">
+        <v>37158</v>
+      </c>
+      <c r="S807" s="2">
+        <v>48114</v>
+      </c>
+      <c r="U807" t="s">
         <v>20</v>
       </c>
-      <c r="AC788" s="3">
-[...7 lines deleted...]
-      <c r="M789" t="s">
+      <c r="AA807" s="3">
+        <v>36977</v>
+      </c>
+      <c r="AI807" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="808" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L808" t="s">
         <v>22</v>
       </c>
-      <c r="X789">
-[...4 lines deleted...]
-      <c r="B790" t="s">
+      <c r="V808">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="809" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B809" t="s">
         <v>23</v>
       </c>
-      <c r="N790" t="s">
+      <c r="M809" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="791" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="F791" t="s">
+    <row r="810" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D810" t="s">
+        <v>25</v>
+      </c>
+      <c r="G810" t="s">
+        <v>26</v>
+      </c>
+      <c r="O810" t="s">
+        <v>27</v>
+      </c>
+      <c r="V810" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="811" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB811" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="812" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E812" t="s">
+        <v>30</v>
+      </c>
+      <c r="H812" t="s">
+        <v>224</v>
+      </c>
+      <c r="Q812">
+        <v>95</v>
+      </c>
+      <c r="W812">
+        <v>617</v>
+      </c>
+      <c r="AC812" s="3">
+        <v>36977</v>
+      </c>
+    </row>
+    <row r="813" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E813" t="s">
+        <v>32</v>
+      </c>
+      <c r="H813" t="s">
         <v>222</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="R792" t="s">
+      <c r="Q813">
+        <v>95</v>
+      </c>
+      <c r="W813">
+        <v>616</v>
+      </c>
+      <c r="AC813" s="3">
+        <v>36977</v>
+      </c>
+    </row>
+    <row r="814" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C814" t="s">
+        <v>221</v>
+      </c>
+      <c r="I814">
+        <v>6927271</v>
+      </c>
+      <c r="K814" t="s">
         <v>19</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="R794" t="s">
+      <c r="N814">
+        <v>138369</v>
+      </c>
+      <c r="P814" s="2">
+        <v>40603</v>
+      </c>
+      <c r="S814" s="2">
+        <v>52017</v>
+      </c>
+      <c r="U814" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA814" s="3">
+        <v>4500</v>
+      </c>
+      <c r="AI814" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="815" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L815" t="s">
+        <v>22</v>
+      </c>
+      <c r="V815">
+        <v>5904</v>
+      </c>
+    </row>
+    <row r="816" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B816" t="s">
+        <v>23</v>
+      </c>
+      <c r="M816" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="817" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D817" t="s">
+        <v>25</v>
+      </c>
+      <c r="G817" t="s">
+        <v>26</v>
+      </c>
+      <c r="O817" t="s">
+        <v>27</v>
+      </c>
+      <c r="V817" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="818" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB818" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="819" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E819" t="s">
+        <v>30</v>
+      </c>
+      <c r="H819" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q819">
+        <v>95</v>
+      </c>
+      <c r="W819">
+        <v>297</v>
+      </c>
+      <c r="AC819" s="3">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="820" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E820" t="s">
+        <v>32</v>
+      </c>
+      <c r="H820" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q820">
+        <v>95</v>
+      </c>
+      <c r="W820">
+        <v>737</v>
+      </c>
+      <c r="AC820" s="3">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="821" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C821" t="s">
+        <v>221</v>
+      </c>
+      <c r="I821">
+        <v>6927271</v>
+      </c>
+      <c r="K821" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D795" t="s">
+      <c r="N821">
+        <v>138370</v>
+      </c>
+      <c r="P821" s="2">
+        <v>41579</v>
+      </c>
+      <c r="S821" s="2">
+        <v>52017</v>
+      </c>
+      <c r="U821" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA821">
+        <v>250</v>
+      </c>
+      <c r="AI821" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="822" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L822" t="s">
+        <v>22</v>
+      </c>
+      <c r="V822">
+        <v>5904</v>
+      </c>
+    </row>
+    <row r="823" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B823" t="s">
+        <v>23</v>
+      </c>
+      <c r="M823" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="824" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D824" t="s">
         <v>25</v>
       </c>
-      <c r="H795" t="s">
+      <c r="G824" t="s">
         <v>26</v>
       </c>
-      <c r="P795" t="s">
+      <c r="O824" t="s">
         <v>27</v>
       </c>
-      <c r="X795" t="s">
+      <c r="V824" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="796" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD796" t="s">
+    <row r="825" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB825" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="797" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E797" t="s">
+    <row r="826" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E826" t="s">
         <v>30</v>
       </c>
-      <c r="I797" t="s">
-[...5 lines deleted...]
-      <c r="Y797">
+      <c r="H826" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q826">
+        <v>95</v>
+      </c>
+      <c r="W826">
+        <v>187</v>
+      </c>
+      <c r="AC826">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="827" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E827" t="s">
+        <v>32</v>
+      </c>
+      <c r="H827" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q827">
+        <v>95</v>
+      </c>
+      <c r="W827">
+        <v>737</v>
+      </c>
+      <c r="AC827">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="828" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C828" t="s">
+        <v>221</v>
+      </c>
+      <c r="I828">
+        <v>6927271</v>
+      </c>
+      <c r="K828" t="s">
+        <v>19</v>
+      </c>
+      <c r="N828">
+        <v>138390</v>
+      </c>
+      <c r="P828" s="2">
+        <v>40634</v>
+      </c>
+      <c r="S828" s="2">
+        <v>49979</v>
+      </c>
+      <c r="U828" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA828" s="3">
+        <v>4311</v>
+      </c>
+      <c r="AI828" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="829" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L829" t="s">
+        <v>22</v>
+      </c>
+      <c r="V829">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="830" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B830" t="s">
+        <v>23</v>
+      </c>
+      <c r="M830" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="831" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D831" t="s">
+        <v>25</v>
+      </c>
+      <c r="G831" t="s">
+        <v>26</v>
+      </c>
+      <c r="O831" t="s">
+        <v>27</v>
+      </c>
+      <c r="V831" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="832" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB832" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="833" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E833" t="s">
+        <v>30</v>
+      </c>
+      <c r="H833" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q833">
+        <v>95</v>
+      </c>
+      <c r="W833">
         <v>297</v>
       </c>
-      <c r="AE797" s="3">
-[...55 lines deleted...]
-      <c r="C801" t="s">
+      <c r="AC833" s="3">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="834" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E834" t="s">
+        <v>32</v>
+      </c>
+      <c r="H834" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q834">
+        <v>95</v>
+      </c>
+      <c r="W834">
+        <v>737</v>
+      </c>
+      <c r="AC834" s="3">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="835" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C835" t="s">
         <v>221</v>
       </c>
-      <c r="J801">
-[...2 lines deleted...]
-      <c r="L801" t="s">
+      <c r="I835">
+        <v>6927271</v>
+      </c>
+      <c r="K835" t="s">
         <v>19</v>
       </c>
-      <c r="O801">
-[...8 lines deleted...]
-      <c r="W801" t="s">
+      <c r="N835">
+        <v>139664</v>
+      </c>
+      <c r="P835" s="2">
+        <v>41214</v>
+      </c>
+      <c r="S835" s="2">
+        <v>50344</v>
+      </c>
+      <c r="U835" t="s">
         <v>20</v>
       </c>
-      <c r="AC801" s="3">
-[...7 lines deleted...]
-      <c r="M802" t="s">
+      <c r="AA835" s="3">
+        <v>22000</v>
+      </c>
+      <c r="AI835" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="836" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="L836" t="s">
         <v>22</v>
       </c>
-      <c r="X802">
-[...4 lines deleted...]
-      <c r="B803" t="s">
+      <c r="V836">
+        <v>4231</v>
+      </c>
+    </row>
+    <row r="837" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B837" t="s">
         <v>23</v>
       </c>
-      <c r="N803" t="s">
+      <c r="M837" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="804" spans="2:37" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="D808" t="s">
+    <row r="838" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D838" t="s">
         <v>25</v>
       </c>
-      <c r="H808" t="s">
+      <c r="G838" t="s">
         <v>26</v>
       </c>
-      <c r="P808" t="s">
+      <c r="O838" t="s">
         <v>27</v>
       </c>
-      <c r="X808" t="s">
+      <c r="V838" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="809" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD809" t="s">
+    <row r="839" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AB839" t="s">
         <v>29</v>
-      </c>
-[...382 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="840" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E840" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I840" t="s">
+        <v>30</v>
+      </c>
+      <c r="H840" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q840">
+        <v>95</v>
+      </c>
+      <c r="W840">
+        <v>187</v>
+      </c>
+      <c r="AC840" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="841" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E841" t="s">
+        <v>32</v>
+      </c>
+      <c r="H841" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q841">
+        <v>95</v>
+      </c>
+      <c r="W841">
+        <v>737</v>
+      </c>
+      <c r="AC841" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="842" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R842">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="843" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J843" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="844" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A844" t="s">
+        <v>1</v>
+      </c>
+      <c r="G844" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="845" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A845" t="s">
+        <v>3</v>
+      </c>
+      <c r="G845">
+        <v>67977322</v>
+      </c>
+      <c r="AH845" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI845" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="846" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C846" t="s">
+        <v>5</v>
+      </c>
+      <c r="J846" t="s">
+        <v>6</v>
+      </c>
+      <c r="K846" t="s">
+        <v>7</v>
+      </c>
+      <c r="M846" t="s">
+        <v>8</v>
+      </c>
+      <c r="O846" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q846" t="s">
+        <v>10</v>
+      </c>
+      <c r="U846" t="s">
+        <v>11</v>
+      </c>
+      <c r="V846" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X846" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z846" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB846" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF846" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ846" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="847" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C847" t="s">
+        <v>221</v>
+      </c>
+      <c r="J847">
+        <v>6927271</v>
+      </c>
+      <c r="L847" t="s">
+        <v>19</v>
+      </c>
+      <c r="O847">
+        <v>145985</v>
+      </c>
+      <c r="Q847" s="2">
+        <v>45748</v>
+      </c>
+      <c r="U847" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W847" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC847" s="3">
+        <v>48000</v>
+      </c>
+      <c r="AK847" t="s">
         <v>112</v>
       </c>
-      <c r="S840">
-[...10 lines deleted...]
-      <c r="C841" t="s">
+    </row>
+    <row r="848" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M848" t="s">
+        <v>22</v>
+      </c>
+      <c r="X848">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="849" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B849" t="s">
+        <v>23</v>
+      </c>
+      <c r="N849" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="850" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D850" t="s">
+        <v>25</v>
+      </c>
+      <c r="H850" t="s">
+        <v>26</v>
+      </c>
+      <c r="P850" t="s">
+        <v>27</v>
+      </c>
+      <c r="X850" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="851" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD851" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="852" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E852" t="s">
+        <v>30</v>
+      </c>
+      <c r="I852" t="s">
+        <v>120</v>
+      </c>
+      <c r="S852">
+        <v>95</v>
+      </c>
+      <c r="Y852">
+        <v>187</v>
+      </c>
+      <c r="AE852" s="3">
+        <v>48000</v>
+      </c>
+    </row>
+    <row r="853" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E853" t="s">
+        <v>32</v>
+      </c>
+      <c r="I853" t="s">
+        <v>33</v>
+      </c>
+      <c r="S853">
+        <v>95</v>
+      </c>
+      <c r="Y853">
+        <v>92</v>
+      </c>
+      <c r="AE853" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="854" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E854" t="s">
+        <v>32</v>
+      </c>
+      <c r="I854" t="s">
+        <v>225</v>
+      </c>
+      <c r="S854">
+        <v>95</v>
+      </c>
+      <c r="Y854">
+        <v>737</v>
+      </c>
+      <c r="AE854" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="855" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C855" t="s">
+        <v>221</v>
+      </c>
+      <c r="J855">
+        <v>6927271</v>
+      </c>
+      <c r="L855" t="s">
+        <v>19</v>
+      </c>
+      <c r="O855">
+        <v>145986</v>
+      </c>
+      <c r="Q855" s="2">
+        <v>45962</v>
+      </c>
+      <c r="U855" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W855" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC855" s="3">
+        <v>32179</v>
+      </c>
+      <c r="AK855" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="856" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M856" t="s">
+        <v>22</v>
+      </c>
+      <c r="X856">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="857" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B857" t="s">
+        <v>23</v>
+      </c>
+      <c r="N857" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="858" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D858" t="s">
+        <v>25</v>
+      </c>
+      <c r="H858" t="s">
+        <v>26</v>
+      </c>
+      <c r="P858" t="s">
+        <v>27</v>
+      </c>
+      <c r="X858" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="859" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD859" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="860" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E860" t="s">
+        <v>30</v>
+      </c>
+      <c r="I860" t="s">
+        <v>120</v>
+      </c>
+      <c r="S860">
+        <v>95</v>
+      </c>
+      <c r="Y860">
+        <v>187</v>
+      </c>
+      <c r="AE860" s="3">
+        <v>32179</v>
+      </c>
+    </row>
+    <row r="861" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E861" t="s">
+        <v>32</v>
+      </c>
+      <c r="I861" t="s">
         <v>226</v>
       </c>
-      <c r="J841">
-[...262 lines deleted...]
-        <v>29</v>
+      <c r="S861">
+        <v>95</v>
+      </c>
+      <c r="Y861">
+        <v>679</v>
+      </c>
+      <c r="AE861" s="3">
+        <v>17179</v>
       </c>
     </row>
     <row r="862" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E862" t="s">
+        <v>32</v>
+      </c>
+      <c r="I862" t="s">
+        <v>33</v>
+      </c>
+      <c r="S862">
+        <v>95</v>
+      </c>
+      <c r="Y862">
+        <v>92</v>
+      </c>
+      <c r="AE862" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="863" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C863" t="s">
+        <v>227</v>
+      </c>
+      <c r="J863">
+        <v>65008559</v>
+      </c>
+      <c r="L863" t="s">
+        <v>19</v>
+      </c>
+      <c r="O863">
+        <v>121657</v>
+      </c>
+      <c r="Q863" s="2">
+        <v>35886</v>
+      </c>
+      <c r="U863" s="2">
+        <v>39629</v>
+      </c>
+      <c r="W863" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC863" s="3">
+        <v>1000</v>
+      </c>
+      <c r="AK863" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="864" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M864" t="s">
+        <v>22</v>
+      </c>
+      <c r="X864">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="865" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B865" t="s">
+        <v>23</v>
+      </c>
+      <c r="N865" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="866" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F866" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="867" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R867" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="868" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F868" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="869" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R869" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="870" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D870" t="s">
+        <v>25</v>
+      </c>
+      <c r="H870" t="s">
+        <v>26</v>
+      </c>
+      <c r="P870" t="s">
+        <v>27</v>
+      </c>
+      <c r="X870" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="871" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD871" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="872" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E872" t="s">
         <v>30</v>
       </c>
-      <c r="I862" t="s">
+      <c r="I872" t="s">
+        <v>37</v>
+      </c>
+      <c r="S872">
+        <v>95</v>
+      </c>
+      <c r="Y872">
+        <v>543</v>
+      </c>
+      <c r="AE872" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="873" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E873" t="s">
+        <v>32</v>
+      </c>
+      <c r="I873" t="s">
+        <v>110</v>
+      </c>
+      <c r="S873">
+        <v>95</v>
+      </c>
+      <c r="Y873">
+        <v>459</v>
+      </c>
+      <c r="AE873" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="874" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C874" t="s">
+        <v>198</v>
+      </c>
+      <c r="J874">
+        <v>194290953</v>
+      </c>
+      <c r="L874" t="s">
+        <v>19</v>
+      </c>
+      <c r="O874">
+        <v>123302</v>
+      </c>
+      <c r="Q874" s="2">
+        <v>36465</v>
+      </c>
+      <c r="U874" s="2">
+        <v>49399</v>
+      </c>
+      <c r="W874" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC874" s="3">
+        <v>21000</v>
+      </c>
+      <c r="AK874" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="875" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M875" t="s">
+        <v>22</v>
+      </c>
+      <c r="X875">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="876" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B876" t="s">
+        <v>23</v>
+      </c>
+      <c r="N876" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="877" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D877" t="s">
+        <v>25</v>
+      </c>
+      <c r="H877" t="s">
+        <v>26</v>
+      </c>
+      <c r="P877" t="s">
+        <v>27</v>
+      </c>
+      <c r="X877" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="878" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD878" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="879" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E879" t="s">
+        <v>30</v>
+      </c>
+      <c r="I879" t="s">
+        <v>46</v>
+      </c>
+      <c r="S879">
+        <v>95</v>
+      </c>
+      <c r="Y879">
+        <v>297</v>
+      </c>
+      <c r="AE879" s="3">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="880" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E880" t="s">
+        <v>32</v>
+      </c>
+      <c r="I880" t="s">
+        <v>33</v>
+      </c>
+      <c r="S880">
+        <v>95</v>
+      </c>
+      <c r="Y880">
+        <v>92</v>
+      </c>
+      <c r="AE880" s="3">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="881" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C881" t="s">
+        <v>198</v>
+      </c>
+      <c r="J881">
+        <v>194290953</v>
+      </c>
+      <c r="L881" t="s">
+        <v>19</v>
+      </c>
+      <c r="O881">
+        <v>124045</v>
+      </c>
+      <c r="Q881" s="2">
+        <v>36892</v>
+      </c>
+      <c r="U881" s="2">
+        <v>48152</v>
+      </c>
+      <c r="W881" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC881" s="3">
+        <v>5040</v>
+      </c>
+      <c r="AK881" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="882" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M882" t="s">
+        <v>22</v>
+      </c>
+      <c r="X882">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="883" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B883" t="s">
+        <v>23</v>
+      </c>
+      <c r="N883" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="884" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T884">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="885" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="I885" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="886" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A886" t="s">
+        <v>1</v>
+      </c>
+      <c r="F886" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="887" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A887" t="s">
+        <v>3</v>
+      </c>
+      <c r="F887">
+        <v>67977322</v>
+      </c>
+      <c r="AF887" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG887" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="888" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C888" t="s">
+        <v>5</v>
+      </c>
+      <c r="I888" t="s">
+        <v>6</v>
+      </c>
+      <c r="J888" t="s">
+        <v>7</v>
+      </c>
+      <c r="L888" t="s">
+        <v>8</v>
+      </c>
+      <c r="N888" t="s">
+        <v>9</v>
+      </c>
+      <c r="P888" t="s">
+        <v>10</v>
+      </c>
+      <c r="S888" t="s">
+        <v>11</v>
+      </c>
+      <c r="T888" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V888" t="s">
+        <v>13</v>
+      </c>
+      <c r="X888" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z888" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD888" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH888" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="889" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D889" t="s">
+        <v>25</v>
+      </c>
+      <c r="G889" t="s">
+        <v>26</v>
+      </c>
+      <c r="O889" t="s">
+        <v>27</v>
+      </c>
+      <c r="V889" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="890" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AB890" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="891" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E891" t="s">
+        <v>30</v>
+      </c>
+      <c r="H891" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q891">
+        <v>95</v>
+      </c>
+      <c r="W891">
+        <v>187</v>
+      </c>
+      <c r="AC891" s="3">
+        <v>5040</v>
+      </c>
+    </row>
+    <row r="892" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E892" t="s">
+        <v>32</v>
+      </c>
+      <c r="H892" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q892">
+        <v>95</v>
+      </c>
+      <c r="W892">
+        <v>327</v>
+      </c>
+      <c r="AC892" s="3">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="893" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E893" t="s">
+        <v>32</v>
+      </c>
+      <c r="H893" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q893">
+        <v>95</v>
+      </c>
+      <c r="W893">
+        <v>334</v>
+      </c>
+      <c r="AC893">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="894" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E894" t="s">
+        <v>32</v>
+      </c>
+      <c r="H894" t="s">
         <v>230</v>
       </c>
-      <c r="S862">
-[...33 lines deleted...]
-      <c r="L864" t="s">
+      <c r="Q894">
+        <v>95</v>
+      </c>
+      <c r="W894">
+        <v>336</v>
+      </c>
+      <c r="AC894" s="3">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="895" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C895" t="s">
+        <v>198</v>
+      </c>
+      <c r="I895">
+        <v>194290953</v>
+      </c>
+      <c r="K895" t="s">
         <v>19</v>
       </c>
-      <c r="O864">
-[...8 lines deleted...]
-      <c r="W864" t="s">
+      <c r="N895">
+        <v>137605</v>
+      </c>
+      <c r="P895" s="2">
+        <v>40118</v>
+      </c>
+      <c r="S895" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U895" t="s">
         <v>20</v>
       </c>
-      <c r="AC864" s="3">
-[...7 lines deleted...]
-      <c r="M865" t="s">
+      <c r="AA895" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI895" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="896" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="L896" t="s">
         <v>22</v>
       </c>
-      <c r="X865">
-[...4 lines deleted...]
-      <c r="B866" t="s">
+      <c r="V896">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="897" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B897" t="s">
         <v>23</v>
       </c>
-      <c r="N866" t="s">
+      <c r="M897" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="867" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D867" t="s">
+    <row r="898" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D898" t="s">
         <v>25</v>
       </c>
-      <c r="H867" t="s">
+      <c r="G898" t="s">
         <v>26</v>
       </c>
-      <c r="P867" t="s">
+      <c r="O898" t="s">
         <v>27</v>
       </c>
-      <c r="X867" t="s">
+      <c r="V898" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="868" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AD868" t="s">
+    <row r="899" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB899" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="869" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E869" t="s">
+    <row r="900" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E900" t="s">
         <v>30</v>
       </c>
-      <c r="I869" t="s">
-[...176 lines deleted...]
-      <c r="W881">
+      <c r="H900" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q900">
+        <v>95</v>
+      </c>
+      <c r="W900">
         <v>187</v>
       </c>
-      <c r="AC881">
-[...272 lines deleted...]
-        <v>28</v>
+      <c r="AC900" s="3">
+        <v>10000</v>
       </c>
     </row>
     <row r="901" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB901" t="s">
-        <v>29</v>
+      <c r="E901" t="s">
+        <v>32</v>
+      </c>
+      <c r="H901" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q901">
+        <v>95</v>
+      </c>
+      <c r="W901">
+        <v>718</v>
+      </c>
+      <c r="AC901" s="3">
+        <v>2841</v>
       </c>
     </row>
     <row r="902" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E902" t="s">
+        <v>32</v>
+      </c>
+      <c r="H902" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q902">
+        <v>95</v>
+      </c>
+      <c r="W902">
+        <v>385</v>
+      </c>
+      <c r="AC902" s="3">
+        <v>7159</v>
+      </c>
+    </row>
+    <row r="903" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C903" t="s">
+        <v>198</v>
+      </c>
+      <c r="I903">
+        <v>194290953</v>
+      </c>
+      <c r="K903" t="s">
+        <v>19</v>
+      </c>
+      <c r="N903">
+        <v>138238</v>
+      </c>
+      <c r="P903" s="2">
+        <v>40330</v>
+      </c>
+      <c r="S903" s="2">
+        <v>48152</v>
+      </c>
+      <c r="U903" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA903" s="3">
+        <v>3671</v>
+      </c>
+      <c r="AI903" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="904" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L904" t="s">
+        <v>22</v>
+      </c>
+      <c r="V904">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="905" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B905" t="s">
+        <v>23</v>
+      </c>
+      <c r="M905" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="906" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D906" t="s">
+        <v>25</v>
+      </c>
+      <c r="G906" t="s">
+        <v>26</v>
+      </c>
+      <c r="O906" t="s">
+        <v>27</v>
+      </c>
+      <c r="V906" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="907" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB907" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="908" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E908" t="s">
         <v>30</v>
       </c>
-      <c r="H902" t="s">
-[...102 lines deleted...]
-        <v>28</v>
+      <c r="H908" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q908">
+        <v>95</v>
+      </c>
+      <c r="W908">
+        <v>297</v>
+      </c>
+      <c r="AC908" s="3">
+        <v>3671</v>
       </c>
     </row>
     <row r="909" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB909" t="s">
-        <v>29</v>
+      <c r="E909" t="s">
+        <v>32</v>
+      </c>
+      <c r="H909" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q909">
+        <v>95</v>
+      </c>
+      <c r="W909">
+        <v>467</v>
+      </c>
+      <c r="AC909" s="3">
+        <v>2200</v>
       </c>
     </row>
     <row r="910" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E910" t="s">
+        <v>32</v>
+      </c>
+      <c r="H910" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q910">
+        <v>95</v>
+      </c>
+      <c r="W910">
+        <v>427</v>
+      </c>
+      <c r="AC910" s="3">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="911" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C911" t="s">
+        <v>198</v>
+      </c>
+      <c r="I911">
+        <v>194290953</v>
+      </c>
+      <c r="K911" t="s">
+        <v>19</v>
+      </c>
+      <c r="N911">
+        <v>138431</v>
+      </c>
+      <c r="P911" s="2">
+        <v>42064</v>
+      </c>
+      <c r="S911" s="2">
+        <v>48152</v>
+      </c>
+      <c r="U911" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA911" s="3">
+        <v>2800</v>
+      </c>
+      <c r="AI911" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="912" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L912" t="s">
+        <v>22</v>
+      </c>
+      <c r="V912">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="913" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B913" t="s">
+        <v>23</v>
+      </c>
+      <c r="M913" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="914" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D914" t="s">
+        <v>25</v>
+      </c>
+      <c r="G914" t="s">
+        <v>26</v>
+      </c>
+      <c r="O914" t="s">
+        <v>27</v>
+      </c>
+      <c r="V914" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="915" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB915" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="916" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E916" t="s">
         <v>30</v>
       </c>
-      <c r="H910" t="s">
-[...13 lines deleted...]
-      <c r="R911">
+      <c r="H916" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q916">
+        <v>95</v>
+      </c>
+      <c r="W916">
+        <v>297</v>
+      </c>
+      <c r="AC916" s="3">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="917" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E917" t="s">
+        <v>32</v>
+      </c>
+      <c r="H917" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q917">
+        <v>95</v>
+      </c>
+      <c r="W917">
+        <v>327</v>
+      </c>
+      <c r="AC917" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="918" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E918" t="s">
+        <v>32</v>
+      </c>
+      <c r="H918" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q918">
+        <v>95</v>
+      </c>
+      <c r="W918">
+        <v>336</v>
+      </c>
+      <c r="AC918" s="3">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="919" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C919" t="s">
+        <v>198</v>
+      </c>
+      <c r="I919">
+        <v>194290953</v>
+      </c>
+      <c r="K919" t="s">
+        <v>19</v>
+      </c>
+      <c r="N919">
+        <v>139514</v>
+      </c>
+      <c r="P919" s="2">
+        <v>41030</v>
+      </c>
+      <c r="S919" s="2">
+        <v>49399</v>
+      </c>
+      <c r="U919" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA919" s="3">
+        <v>12700</v>
+      </c>
+      <c r="AI919" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="920" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L920" t="s">
+        <v>22</v>
+      </c>
+      <c r="V920">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="921" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B921" t="s">
+        <v>23</v>
+      </c>
+      <c r="M921" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="922" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D922" t="s">
+        <v>25</v>
+      </c>
+      <c r="G922" t="s">
+        <v>26</v>
+      </c>
+      <c r="O922" t="s">
+        <v>27</v>
+      </c>
+      <c r="V922" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="923" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB923" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="924" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E924" t="s">
+        <v>30</v>
+      </c>
+      <c r="H924" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q924">
+        <v>95</v>
+      </c>
+      <c r="W924">
+        <v>297</v>
+      </c>
+      <c r="AC924" s="3">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="925" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R925">
         <v>21</v>
       </c>
     </row>
-    <row r="912" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="J912" s="1" t="s">
+    <row r="926" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="J926" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="913" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A913" t="s">
+    <row r="927" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A927" t="s">
         <v>1</v>
       </c>
-      <c r="G913" t="s">
+      <c r="G927" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="914" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A914" t="s">
+    <row r="928" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A928" t="s">
         <v>3</v>
       </c>
-      <c r="G914">
+      <c r="G928">
         <v>67977322</v>
       </c>
-      <c r="AH914" t="s">
+      <c r="AH928" t="s">
         <v>4</v>
       </c>
-      <c r="AI914" s="2">
-[...193 lines deleted...]
-        <v>1000</v>
+      <c r="AI928" s="2">
+        <v>46113</v>
       </c>
     </row>
     <row r="929" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C929" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="J929">
+        <v>5</v>
+      </c>
+      <c r="J929" t="s">
+        <v>6</v>
+      </c>
+      <c r="K929" t="s">
+        <v>7</v>
+      </c>
+      <c r="M929" t="s">
+        <v>8</v>
+      </c>
+      <c r="O929" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q929" t="s">
+        <v>10</v>
+      </c>
+      <c r="U929" t="s">
+        <v>11</v>
+      </c>
+      <c r="V929" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X929" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z929" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB929" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF929" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ929" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="930" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E930" t="s">
+        <v>32</v>
+      </c>
+      <c r="I930" t="s">
+        <v>33</v>
+      </c>
+      <c r="S930">
+        <v>95</v>
+      </c>
+      <c r="Y930">
+        <v>92</v>
+      </c>
+      <c r="AE930" s="3">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="931" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C931" t="s">
+        <v>198</v>
+      </c>
+      <c r="J931">
         <v>194290953</v>
       </c>
-      <c r="L929" t="s">
+      <c r="L931" t="s">
         <v>19</v>
       </c>
-      <c r="O929">
-[...8 lines deleted...]
-      <c r="W929" t="s">
+      <c r="O931">
+        <v>142840</v>
+      </c>
+      <c r="Q931" s="2">
+        <v>44136</v>
+      </c>
+      <c r="U931" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W931" t="s">
         <v>20</v>
       </c>
-      <c r="AC929" s="3">
-[...7 lines deleted...]
-      <c r="M930" t="s">
+      <c r="AC931" s="3">
+        <v>4291</v>
+      </c>
+      <c r="AK931" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="932" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M932" t="s">
         <v>22</v>
       </c>
-      <c r="X930">
-[...4 lines deleted...]
-      <c r="B931" t="s">
+      <c r="X932">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="933" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B933" t="s">
         <v>23</v>
       </c>
-      <c r="N931" t="s">
+      <c r="N933" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="932" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D932" t="s">
+    <row r="934" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D934" t="s">
         <v>25</v>
       </c>
-      <c r="H932" t="s">
+      <c r="H934" t="s">
         <v>26</v>
       </c>
-      <c r="P932" t="s">
+      <c r="P934" t="s">
         <v>27</v>
       </c>
-      <c r="X932" t="s">
+      <c r="X934" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="933" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD933" t="s">
+    <row r="935" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD935" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="934" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E934" t="s">
+    <row r="936" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E936" t="s">
         <v>30</v>
       </c>
-      <c r="I934" t="s">
-[...5 lines deleted...]
-      <c r="Y934">
+      <c r="I936" t="s">
+        <v>37</v>
+      </c>
+      <c r="S936">
+        <v>95</v>
+      </c>
+      <c r="Y936">
+        <v>543</v>
+      </c>
+      <c r="AE936" s="3">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="937" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E937" t="s">
+        <v>30</v>
+      </c>
+      <c r="I937" t="s">
+        <v>46</v>
+      </c>
+      <c r="S937">
+        <v>95</v>
+      </c>
+      <c r="Y937">
         <v>297</v>
       </c>
-      <c r="AE934" s="3">
-[...24 lines deleted...]
-      <c r="J936">
+      <c r="AE937" s="3">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="938" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E938" t="s">
+        <v>32</v>
+      </c>
+      <c r="I938" t="s">
+        <v>110</v>
+      </c>
+      <c r="S938">
+        <v>95</v>
+      </c>
+      <c r="Y938">
+        <v>459</v>
+      </c>
+      <c r="AE938" s="3">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="939" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C939" t="s">
+        <v>198</v>
+      </c>
+      <c r="J939">
         <v>194290953</v>
       </c>
-      <c r="L936" t="s">
+      <c r="L939" t="s">
         <v>19</v>
       </c>
-      <c r="O936">
-[...5 lines deleted...]
-      <c r="U936" s="2">
+      <c r="O939">
+        <v>142961</v>
+      </c>
+      <c r="Q939" s="2">
+        <v>43922</v>
+      </c>
+      <c r="U939" s="2">
         <v>48152</v>
       </c>
-      <c r="W936" t="s">
+      <c r="W939" t="s">
         <v>20</v>
       </c>
-      <c r="AC936" s="3">
-[...7 lines deleted...]
-      <c r="M937" t="s">
+      <c r="AC939" s="3">
+        <v>1864</v>
+      </c>
+      <c r="AK939" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="940" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M940" t="s">
         <v>22</v>
       </c>
-      <c r="X937">
-[...4 lines deleted...]
-      <c r="B938" t="s">
+      <c r="X940">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="941" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B941" t="s">
         <v>23</v>
       </c>
-      <c r="N938" t="s">
+      <c r="N941" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="939" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D939" t="s">
+    <row r="942" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D942" t="s">
         <v>25</v>
       </c>
-      <c r="H939" t="s">
+      <c r="H942" t="s">
         <v>26</v>
       </c>
-      <c r="P939" t="s">
+      <c r="P942" t="s">
         <v>27</v>
       </c>
-      <c r="X939" t="s">
+      <c r="X942" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="940" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD940" t="s">
+    <row r="943" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD943" t="s">
         <v>29</v>
-      </c>
-[...49 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="944" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E944" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I944" t="s">
-        <v>236</v>
+        <v>46</v>
       </c>
       <c r="S944">
         <v>95</v>
       </c>
       <c r="Y944">
-        <v>336</v>
+        <v>297</v>
       </c>
       <c r="AE944" s="3">
-        <v>1580</v>
-[...9 lines deleted...]
-      <c r="L945" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="945" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E945" t="s">
+        <v>32</v>
+      </c>
+      <c r="I945" t="s">
+        <v>33</v>
+      </c>
+      <c r="S945">
+        <v>95</v>
+      </c>
+      <c r="Y945">
+        <v>92</v>
+      </c>
+      <c r="AE945" s="3">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="946" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C946" t="s">
+        <v>232</v>
+      </c>
+      <c r="J946">
+        <v>181912262</v>
+      </c>
+      <c r="L946" t="s">
         <v>19</v>
       </c>
-      <c r="O945">
-[...8 lines deleted...]
-      <c r="W945" t="s">
+      <c r="O946">
+        <v>100004</v>
+      </c>
+      <c r="Q946" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U946" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W946" t="s">
         <v>20</v>
       </c>
-      <c r="AC945" s="3">
-[...7 lines deleted...]
-      <c r="M946" t="s">
+      <c r="AC946" s="3">
+        <v>113024</v>
+      </c>
+      <c r="AK946" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="947" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M947" t="s">
         <v>22</v>
       </c>
-      <c r="X946">
-[...4 lines deleted...]
-      <c r="B947" t="s">
+      <c r="X947">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="948" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B948" t="s">
         <v>23</v>
       </c>
-      <c r="N947" t="s">
+      <c r="N948" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="948" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D948" t="s">
+    <row r="949" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F949" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="950" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R950" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="951" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F951" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="952" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R952" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="953" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D953" t="s">
         <v>25</v>
       </c>
-      <c r="H948" t="s">
+      <c r="H953" t="s">
         <v>26</v>
       </c>
-      <c r="P948" t="s">
+      <c r="P953" t="s">
         <v>27</v>
       </c>
-      <c r="X948" t="s">
+      <c r="X953" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="949" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD949" t="s">
+    <row r="954" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD954" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="950" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E950" t="s">
+    <row r="955" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E955" t="s">
         <v>30</v>
       </c>
-      <c r="I950" t="s">
-[...71 lines deleted...]
-      <c r="AF956" t="s">
+      <c r="I955" t="s">
+        <v>99</v>
+      </c>
+      <c r="S955">
+        <v>95</v>
+      </c>
+      <c r="Y955">
+        <v>564</v>
+      </c>
+      <c r="AE955" s="3">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="956" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E956" t="s">
+        <v>30</v>
+      </c>
+      <c r="I956" t="s">
+        <v>43</v>
+      </c>
+      <c r="S956">
+        <v>95</v>
+      </c>
+      <c r="Y956">
+        <v>75</v>
+      </c>
+      <c r="AE956" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="957" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E957" t="s">
+        <v>30</v>
+      </c>
+      <c r="I957" t="s">
+        <v>233</v>
+      </c>
+      <c r="S957">
+        <v>95</v>
+      </c>
+      <c r="Y957">
+        <v>516</v>
+      </c>
+      <c r="AE957">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="958" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E958" t="s">
+        <v>30</v>
+      </c>
+      <c r="I958" t="s">
+        <v>234</v>
+      </c>
+      <c r="S958">
+        <v>95</v>
+      </c>
+      <c r="Y958">
+        <v>501</v>
+      </c>
+      <c r="AE958" s="3">
+        <v>8063</v>
+      </c>
+    </row>
+    <row r="959" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E959" t="s">
+        <v>30</v>
+      </c>
+      <c r="I959" t="s">
+        <v>31</v>
+      </c>
+      <c r="S959">
+        <v>95</v>
+      </c>
+      <c r="Y959">
         <v>4</v>
       </c>
-      <c r="AG956" s="2">
-[...108 lines deleted...]
-    <row r="963" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AE959" s="3">
+        <v>3876</v>
+      </c>
+    </row>
+    <row r="960" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E960" t="s">
+        <v>30</v>
+      </c>
+      <c r="I960" t="s">
+        <v>235</v>
+      </c>
+      <c r="S960">
+        <v>95</v>
+      </c>
+      <c r="Y960">
+        <v>61</v>
+      </c>
+      <c r="AE960" s="3">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="961" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E961" t="s">
+        <v>30</v>
+      </c>
+      <c r="I961" t="s">
+        <v>37</v>
+      </c>
+      <c r="S961">
+        <v>95</v>
+      </c>
+      <c r="Y961">
+        <v>543</v>
+      </c>
+      <c r="AE961" s="3">
+        <v>9255</v>
+      </c>
+    </row>
+    <row r="962" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E962" t="s">
+        <v>30</v>
+      </c>
+      <c r="I962" t="s">
+        <v>46</v>
+      </c>
+      <c r="S962">
+        <v>95</v>
+      </c>
+      <c r="Y962">
+        <v>297</v>
+      </c>
+      <c r="AE962" s="3">
+        <v>65496</v>
+      </c>
+    </row>
+    <row r="963" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E963" t="s">
         <v>30</v>
       </c>
-      <c r="H963" t="s">
-[...5 lines deleted...]
-      <c r="W963">
+      <c r="I963" t="s">
+        <v>236</v>
+      </c>
+      <c r="S963">
+        <v>95</v>
+      </c>
+      <c r="Y963">
+        <v>57</v>
+      </c>
+      <c r="AE963">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="964" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E964" t="s">
+        <v>32</v>
+      </c>
+      <c r="I964" t="s">
+        <v>237</v>
+      </c>
+      <c r="S964">
+        <v>95</v>
+      </c>
+      <c r="Y964">
+        <v>134</v>
+      </c>
+      <c r="AE964" s="3">
+        <v>3766</v>
+      </c>
+    </row>
+    <row r="965" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E965" t="s">
+        <v>32</v>
+      </c>
+      <c r="I965" t="s">
+        <v>238</v>
+      </c>
+      <c r="S965">
+        <v>95</v>
+      </c>
+      <c r="Y965">
+        <v>158</v>
+      </c>
+      <c r="AE965">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="966" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E966" t="s">
+        <v>32</v>
+      </c>
+      <c r="I966" t="s">
+        <v>239</v>
+      </c>
+      <c r="S966">
+        <v>95</v>
+      </c>
+      <c r="Y966">
+        <v>133</v>
+      </c>
+      <c r="AE966">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="967" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E967" t="s">
+        <v>32</v>
+      </c>
+      <c r="I967" t="s">
+        <v>240</v>
+      </c>
+      <c r="S967">
+        <v>95</v>
+      </c>
+      <c r="Y967">
+        <v>119</v>
+      </c>
+      <c r="AE967">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="968" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E968" t="s">
+        <v>32</v>
+      </c>
+      <c r="I968" t="s">
+        <v>241</v>
+      </c>
+      <c r="S968">
+        <v>95</v>
+      </c>
+      <c r="Y968">
+        <v>455</v>
+      </c>
+      <c r="AE968">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="969" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="T969">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="970" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="F970" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="971" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A971" t="s">
+        <v>1</v>
+      </c>
+      <c r="D971" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="972" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A972" t="s">
+        <v>3</v>
+      </c>
+      <c r="D972">
+        <v>67977322</v>
+      </c>
+      <c r="U972" t="s">
+        <v>4</v>
+      </c>
+      <c r="V972" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="973" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="B973" t="s">
+        <v>5</v>
+      </c>
+      <c r="F973" t="s">
+        <v>6</v>
+      </c>
+      <c r="G973" t="s">
+        <v>7</v>
+      </c>
+      <c r="H973" t="s">
+        <v>8</v>
+      </c>
+      <c r="I973" t="s">
+        <v>9</v>
+      </c>
+      <c r="J973" t="s">
+        <v>10</v>
+      </c>
+      <c r="M973" t="s">
+        <v>11</v>
+      </c>
+      <c r="N973" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O973" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q973" t="s">
+        <v>14</v>
+      </c>
+      <c r="R973" t="s">
+        <v>15</v>
+      </c>
+      <c r="T973" t="s">
+        <v>16</v>
+      </c>
+      <c r="W973" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="974" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C974" t="s">
+        <v>32</v>
+      </c>
+      <c r="E974" t="s">
+        <v>242</v>
+      </c>
+      <c r="K974">
+        <v>95</v>
+      </c>
+      <c r="P974">
+        <v>148</v>
+      </c>
+      <c r="S974" s="3">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="975" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C975" t="s">
+        <v>32</v>
+      </c>
+      <c r="E975" t="s">
+        <v>243</v>
+      </c>
+      <c r="K975">
+        <v>95</v>
+      </c>
+      <c r="P975">
+        <v>138</v>
+      </c>
+      <c r="S975" s="3">
+        <v>8550</v>
+      </c>
+    </row>
+    <row r="976" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C976" t="s">
+        <v>32</v>
+      </c>
+      <c r="E976" t="s">
+        <v>244</v>
+      </c>
+      <c r="K976">
+        <v>95</v>
+      </c>
+      <c r="P976">
+        <v>137</v>
+      </c>
+      <c r="S976" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="977" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C977" t="s">
+        <v>32</v>
+      </c>
+      <c r="E977" t="s">
+        <v>245</v>
+      </c>
+      <c r="K977">
+        <v>95</v>
+      </c>
+      <c r="P977">
+        <v>161</v>
+      </c>
+      <c r="S977" s="3">
+        <v>23054</v>
+      </c>
+    </row>
+    <row r="978" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C978" t="s">
+        <v>32</v>
+      </c>
+      <c r="E978" t="s">
+        <v>246</v>
+      </c>
+      <c r="K978">
+        <v>95</v>
+      </c>
+      <c r="P978">
+        <v>116</v>
+      </c>
+      <c r="S978">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="979" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C979" t="s">
+        <v>32</v>
+      </c>
+      <c r="E979" t="s">
+        <v>247</v>
+      </c>
+      <c r="K979">
+        <v>95</v>
+      </c>
+      <c r="P979">
+        <v>136</v>
+      </c>
+      <c r="S979">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="980" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C980" t="s">
+        <v>32</v>
+      </c>
+      <c r="E980" t="s">
+        <v>248</v>
+      </c>
+      <c r="K980">
+        <v>95</v>
+      </c>
+      <c r="P980">
+        <v>135</v>
+      </c>
+      <c r="S980">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="981" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C981" t="s">
+        <v>32</v>
+      </c>
+      <c r="E981" t="s">
+        <v>249</v>
+      </c>
+      <c r="K981">
+        <v>95</v>
+      </c>
+      <c r="P981">
+        <v>163</v>
+      </c>
+      <c r="S981" s="3">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="982" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C982" t="s">
+        <v>32</v>
+      </c>
+      <c r="E982" t="s">
+        <v>250</v>
+      </c>
+      <c r="K982">
+        <v>95</v>
+      </c>
+      <c r="P982">
+        <v>147</v>
+      </c>
+      <c r="S982">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="983" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C983" t="s">
+        <v>32</v>
+      </c>
+      <c r="E983" t="s">
+        <v>251</v>
+      </c>
+      <c r="K983">
+        <v>95</v>
+      </c>
+      <c r="P983">
+        <v>453</v>
+      </c>
+      <c r="S983">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="984" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C984" t="s">
+        <v>32</v>
+      </c>
+      <c r="E984" t="s">
+        <v>252</v>
+      </c>
+      <c r="K984">
+        <v>95</v>
+      </c>
+      <c r="P984">
+        <v>168</v>
+      </c>
+      <c r="S984">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="985" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C985" t="s">
+        <v>32</v>
+      </c>
+      <c r="E985" t="s">
+        <v>253</v>
+      </c>
+      <c r="K985">
+        <v>95</v>
+      </c>
+      <c r="P985">
+        <v>109</v>
+      </c>
+      <c r="S985">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="986" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C986" t="s">
+        <v>32</v>
+      </c>
+      <c r="E986" t="s">
+        <v>254</v>
+      </c>
+      <c r="K986">
+        <v>95</v>
+      </c>
+      <c r="P986">
+        <v>151</v>
+      </c>
+      <c r="S986" s="3">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="987" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C987" t="s">
+        <v>32</v>
+      </c>
+      <c r="E987" t="s">
+        <v>255</v>
+      </c>
+      <c r="K987">
+        <v>95</v>
+      </c>
+      <c r="P987">
+        <v>113</v>
+      </c>
+      <c r="S987">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="988" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C988" t="s">
+        <v>32</v>
+      </c>
+      <c r="E988" t="s">
+        <v>256</v>
+      </c>
+      <c r="K988">
+        <v>95</v>
+      </c>
+      <c r="P988">
+        <v>143</v>
+      </c>
+      <c r="S988">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="989" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C989" t="s">
+        <v>32</v>
+      </c>
+      <c r="E989" t="s">
+        <v>257</v>
+      </c>
+      <c r="K989">
+        <v>95</v>
+      </c>
+      <c r="P989">
+        <v>166</v>
+      </c>
+      <c r="S989">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="990" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C990" t="s">
+        <v>32</v>
+      </c>
+      <c r="E990" t="s">
+        <v>258</v>
+      </c>
+      <c r="K990">
+        <v>95</v>
+      </c>
+      <c r="P990">
+        <v>128</v>
+      </c>
+      <c r="S990" s="3">
+        <v>69400</v>
+      </c>
+    </row>
+    <row r="991" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C991" t="s">
+        <v>32</v>
+      </c>
+      <c r="E991" t="s">
+        <v>259</v>
+      </c>
+      <c r="K991">
+        <v>95</v>
+      </c>
+      <c r="P991">
+        <v>157</v>
+      </c>
+      <c r="S991" s="3">
+        <v>26250</v>
+      </c>
+    </row>
+    <row r="992" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C992" t="s">
+        <v>32</v>
+      </c>
+      <c r="E992" t="s">
+        <v>260</v>
+      </c>
+      <c r="K992">
+        <v>95</v>
+      </c>
+      <c r="P992">
+        <v>452</v>
+      </c>
+      <c r="S992">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="993" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C993" t="s">
+        <v>32</v>
+      </c>
+      <c r="E993" t="s">
+        <v>261</v>
+      </c>
+      <c r="K993">
+        <v>95</v>
+      </c>
+      <c r="P993">
+        <v>491</v>
+      </c>
+      <c r="S993">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="994" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C994" t="s">
+        <v>32</v>
+      </c>
+      <c r="E994" t="s">
+        <v>262</v>
+      </c>
+      <c r="K994">
+        <v>95</v>
+      </c>
+      <c r="P994">
+        <v>144</v>
+      </c>
+      <c r="S994">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="995" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C995" t="s">
+        <v>32</v>
+      </c>
+      <c r="E995" t="s">
+        <v>263</v>
+      </c>
+      <c r="K995">
+        <v>95</v>
+      </c>
+      <c r="P995">
+        <v>121</v>
+      </c>
+      <c r="S995">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="996" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C996" t="s">
+        <v>32</v>
+      </c>
+      <c r="E996" t="s">
+        <v>264</v>
+      </c>
+      <c r="K996">
+        <v>95</v>
+      </c>
+      <c r="P996">
+        <v>124</v>
+      </c>
+      <c r="S996">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="997" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C997" t="s">
+        <v>32</v>
+      </c>
+      <c r="E997" t="s">
+        <v>265</v>
+      </c>
+      <c r="K997">
+        <v>95</v>
+      </c>
+      <c r="P997">
+        <v>159</v>
+      </c>
+      <c r="S997" s="3">
+        <v>22649</v>
+      </c>
+    </row>
+    <row r="998" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C998" t="s">
+        <v>32</v>
+      </c>
+      <c r="E998" t="s">
+        <v>266</v>
+      </c>
+      <c r="K998">
+        <v>95</v>
+      </c>
+      <c r="P998">
+        <v>106</v>
+      </c>
+      <c r="S998" s="3">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="999" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C999" t="s">
+        <v>32</v>
+      </c>
+      <c r="E999" t="s">
+        <v>267</v>
+      </c>
+      <c r="K999">
+        <v>95</v>
+      </c>
+      <c r="P999">
+        <v>154</v>
+      </c>
+      <c r="S999" s="3">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="1000" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1000" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>268</v>
+      </c>
+      <c r="K1000">
+        <v>95</v>
+      </c>
+      <c r="P1000">
+        <v>142</v>
+      </c>
+      <c r="S1000">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1001" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1001" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>269</v>
+      </c>
+      <c r="K1001">
+        <v>95</v>
+      </c>
+      <c r="P1001">
+        <v>717</v>
+      </c>
+      <c r="S1001" s="3">
+        <v>33644</v>
+      </c>
+    </row>
+    <row r="1002" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1002" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>270</v>
+      </c>
+      <c r="K1002">
+        <v>95</v>
+      </c>
+      <c r="P1002">
+        <v>165</v>
+      </c>
+      <c r="S1002">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="1003" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1003" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>271</v>
+      </c>
+      <c r="K1003">
+        <v>95</v>
+      </c>
+      <c r="P1003">
+        <v>155</v>
+      </c>
+      <c r="S1003">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1004" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1004" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>272</v>
+      </c>
+      <c r="K1004">
+        <v>95</v>
+      </c>
+      <c r="P1004">
+        <v>169</v>
+      </c>
+      <c r="S1004" s="3">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="1005" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1005" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>273</v>
+      </c>
+      <c r="K1005">
+        <v>95</v>
+      </c>
+      <c r="P1005">
+        <v>129</v>
+      </c>
+      <c r="S1005" s="3">
+        <v>15367</v>
+      </c>
+    </row>
+    <row r="1006" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1006" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>274</v>
+      </c>
+      <c r="K1006">
+        <v>95</v>
+      </c>
+      <c r="P1006">
+        <v>130</v>
+      </c>
+      <c r="S1006" s="3">
+        <v>5100</v>
+      </c>
+    </row>
+    <row r="1007" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1007" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>275</v>
+      </c>
+      <c r="K1007">
+        <v>95</v>
+      </c>
+      <c r="P1007">
+        <v>537</v>
+      </c>
+      <c r="S1007" s="3">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="1008" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1008" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>276</v>
+      </c>
+      <c r="K1008">
+        <v>95</v>
+      </c>
+      <c r="P1008">
+        <v>112</v>
+      </c>
+      <c r="S1008" s="3">
+        <v>10001</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1009" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>277</v>
+      </c>
+      <c r="K1009">
+        <v>95</v>
+      </c>
+      <c r="P1009">
+        <v>114</v>
+      </c>
+      <c r="S1009">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1010" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>278</v>
+      </c>
+      <c r="K1010">
+        <v>95</v>
+      </c>
+      <c r="P1010">
+        <v>146</v>
+      </c>
+      <c r="S1010" s="3">
+        <v>19283</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1011" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>279</v>
+      </c>
+      <c r="K1011">
+        <v>95</v>
+      </c>
+      <c r="P1011">
+        <v>145</v>
+      </c>
+      <c r="S1011">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="L1012">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1013" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1014" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1015" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1015">
+        <v>67977322</v>
+      </c>
+      <c r="AH1015" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1015" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1016" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1016" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1016" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1016" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1016" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1016" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1016" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1016" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1016" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1016" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1016" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1016" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1017" t="s">
+        <v>232</v>
+      </c>
+      <c r="J1017">
+        <v>181912262</v>
+      </c>
+      <c r="L1017" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1017">
+        <v>122470</v>
+      </c>
+      <c r="Q1017" s="2">
+        <v>36039</v>
+      </c>
+      <c r="U1017" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1017" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1017" s="3">
+        <v>7000</v>
+      </c>
+      <c r="AK1017" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1018" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1018">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1019" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1019" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1020" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1021" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1022" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1022" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1022" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1023" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1024" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1024" t="s">
+        <v>235</v>
+      </c>
+      <c r="S1024">
+        <v>95</v>
+      </c>
+      <c r="Y1024">
+        <v>61</v>
+      </c>
+      <c r="AE1024" s="3">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="1025" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1025" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1025" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1025">
+        <v>95</v>
+      </c>
+      <c r="Y1025">
+        <v>543</v>
+      </c>
+      <c r="AE1025" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="1026" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1026" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1026" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1026">
+        <v>95</v>
+      </c>
+      <c r="Y1026">
         <v>297</v>
       </c>
-      <c r="AC963" s="3">
-[...769 lines deleted...]
-      <c r="AE1018">
+      <c r="AE1026" s="3">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="1027" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1027" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1027" t="s">
+        <v>237</v>
+      </c>
+      <c r="S1027">
+        <v>95</v>
+      </c>
+      <c r="Y1027">
+        <v>134</v>
+      </c>
+      <c r="AE1027">
         <v>500</v>
       </c>
     </row>
-    <row r="1019" spans="5:31" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="I1021" t="s">
+    <row r="1028" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1028" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1028" t="s">
         <v>245</v>
       </c>
-      <c r="S1021">
-[...30 lines deleted...]
-      <c r="I1023" t="s">
+      <c r="S1028">
+        <v>95</v>
+      </c>
+      <c r="Y1028">
+        <v>161</v>
+      </c>
+      <c r="AE1028" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1029" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1029" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1029" t="s">
         <v>247</v>
-      </c>
-[...100 lines deleted...]
-        <v>253</v>
       </c>
       <c r="S1029">
         <v>95</v>
       </c>
       <c r="Y1029">
         <v>136</v>
       </c>
       <c r="AE1029">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="1030" spans="1:31" x14ac:dyDescent="0.25">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1030" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1030" t="s">
         <v>32</v>
       </c>
       <c r="I1030" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="S1030">
         <v>95</v>
       </c>
       <c r="Y1030">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="AE1030">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="1031" spans="1:31" x14ac:dyDescent="0.25">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1031" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1031" t="s">
         <v>32</v>
       </c>
       <c r="I1031" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="S1031">
         <v>95</v>
       </c>
       <c r="Y1031">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="AE1031" s="3">
-        <v>2633</v>
-[...2 lines deleted...]
-    <row r="1032" spans="1:31" x14ac:dyDescent="0.25">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="1032" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1032" t="s">
         <v>32</v>
       </c>
       <c r="I1032" t="s">
-        <v>256</v>
+        <v>275</v>
       </c>
       <c r="S1032">
         <v>95</v>
       </c>
       <c r="Y1032">
-        <v>147</v>
-[...91 lines deleted...]
-      <c r="T1038">
+        <v>537</v>
+      </c>
+      <c r="AE1032" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="1033" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1033" t="s">
+        <v>232</v>
+      </c>
+      <c r="J1033">
+        <v>181912262</v>
+      </c>
+      <c r="L1033" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1033">
+        <v>136288</v>
+      </c>
+      <c r="Q1033" s="2">
+        <v>41122</v>
+      </c>
+      <c r="U1033" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1033" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1033" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AK1033" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1034" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1034" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1034">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="1035" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1035" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1035" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1039" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="J1039" s="1" t="s">
+    <row r="1036" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1036" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1037" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1037" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1038" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1038" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1038" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1038" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1039" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1039" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1040" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1040" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1040" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1040">
+        <v>95</v>
+      </c>
+      <c r="Y1040">
+        <v>187</v>
+      </c>
+      <c r="AE1040" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1041" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1041" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1041" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1041">
+        <v>95</v>
+      </c>
+      <c r="Y1041">
+        <v>3</v>
+      </c>
+      <c r="AE1041" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1042" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1042" t="s">
+        <v>232</v>
+      </c>
+      <c r="J1042">
+        <v>181912262</v>
+      </c>
+      <c r="L1042" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1042">
+        <v>136289</v>
+      </c>
+      <c r="Q1042" s="2">
+        <v>41122</v>
+      </c>
+      <c r="U1042" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1042" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1042" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK1042" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1043" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1043" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1043">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="1044" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1044" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1044" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1045" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1045" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1046" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1046" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1047" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1047" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1047" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1047" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1048" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1048" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1049" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1049" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1049" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1049">
+        <v>95</v>
+      </c>
+      <c r="Y1049">
+        <v>187</v>
+      </c>
+      <c r="AE1049" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1050" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1050" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1050" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1050">
+        <v>95</v>
+      </c>
+      <c r="Y1050">
+        <v>3</v>
+      </c>
+      <c r="AE1050" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1051" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1051" t="s">
+        <v>232</v>
+      </c>
+      <c r="J1051">
+        <v>181912262</v>
+      </c>
+      <c r="L1051" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1051">
+        <v>136290</v>
+      </c>
+      <c r="Q1051" s="2">
+        <v>41122</v>
+      </c>
+      <c r="U1051" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1051" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1051" s="3">
+        <v>28629</v>
+      </c>
+      <c r="AK1051" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1052" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1052" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1052">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="1053" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1053" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1053" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1054" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1054" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1055" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1055" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1056" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1056" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1056" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1056" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1057" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1058" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1058" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1058">
+        <v>95</v>
+      </c>
+      <c r="Y1058">
+        <v>187</v>
+      </c>
+      <c r="AE1058" s="3">
+        <v>28629</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1059" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1059" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1059">
+        <v>95</v>
+      </c>
+      <c r="Y1059">
+        <v>3</v>
+      </c>
+      <c r="AE1059" s="3">
+        <v>28629</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1060">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1061" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1040" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A1040" t="s">
+    <row r="1062" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1062" t="s">
         <v>1</v>
       </c>
-      <c r="G1040" t="s">
+      <c r="G1062" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1041" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1041" t="s">
+    <row r="1063" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1063" t="s">
         <v>3</v>
       </c>
-      <c r="G1041">
+      <c r="G1063">
         <v>67977322</v>
       </c>
-      <c r="AH1041" t="s">
+      <c r="AH1063" t="s">
         <v>4</v>
       </c>
-      <c r="AI1041" s="2">
-[...4 lines deleted...]
-      <c r="C1042" t="s">
+      <c r="AI1063" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1064" t="s">
         <v>5</v>
       </c>
-      <c r="J1042" t="s">
+      <c r="J1064" t="s">
         <v>6</v>
       </c>
-      <c r="K1042" t="s">
+      <c r="K1064" t="s">
         <v>7</v>
       </c>
-      <c r="M1042" t="s">
+      <c r="M1064" t="s">
         <v>8</v>
       </c>
-      <c r="O1042" t="s">
+      <c r="O1064" t="s">
         <v>9</v>
       </c>
-      <c r="Q1042" t="s">
+      <c r="Q1064" t="s">
         <v>10</v>
       </c>
-      <c r="U1042" t="s">
+      <c r="U1064" t="s">
         <v>11</v>
       </c>
-      <c r="V1042" s="1" t="s">
+      <c r="V1064" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X1042" t="s">
+      <c r="X1064" t="s">
         <v>13</v>
       </c>
-      <c r="Z1042" t="s">
+      <c r="Z1064" t="s">
         <v>14</v>
       </c>
-      <c r="AB1042" t="s">
+      <c r="AB1064" t="s">
         <v>15</v>
       </c>
-      <c r="AF1042" t="s">
+      <c r="AF1064" t="s">
         <v>16</v>
       </c>
-      <c r="AJ1042" t="s">
+      <c r="AJ1064" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1043" spans="1:36" x14ac:dyDescent="0.25">
-[...29 lines deleted...]
-      <c r="AE1044">
+    <row r="1065" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1065" t="s">
+        <v>232</v>
+      </c>
+      <c r="J1065">
+        <v>181912262</v>
+      </c>
+      <c r="L1065" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1065">
+        <v>139176</v>
+      </c>
+      <c r="Q1065" s="2">
+        <v>40848</v>
+      </c>
+      <c r="U1065" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1065" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1065" s="3">
+        <v>13995</v>
+      </c>
+      <c r="AK1065" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1066" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1066">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1067" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1067" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1068" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1069" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1070" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1070" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1070" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1070" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1071" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1072" t="s">
         <v>30</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="I1046" t="s">
+      <c r="I1072" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1072">
+        <v>95</v>
+      </c>
+      <c r="Y1072">
+        <v>297</v>
+      </c>
+      <c r="AE1072" s="3">
+        <v>13995</v>
+      </c>
+    </row>
+    <row r="1073" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1073" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1073" t="s">
+        <v>33</v>
+      </c>
+      <c r="S1073">
+        <v>95</v>
+      </c>
+      <c r="Y1073">
+        <v>92</v>
+      </c>
+      <c r="AE1073" s="3">
+        <v>13995</v>
+      </c>
+    </row>
+    <row r="1074" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1074" t="s">
+        <v>232</v>
+      </c>
+      <c r="J1074">
+        <v>181912262</v>
+      </c>
+      <c r="L1074" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1074">
+        <v>139401</v>
+      </c>
+      <c r="Q1074" s="2">
+        <v>40969</v>
+      </c>
+      <c r="U1074" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1074" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1074" s="3">
+        <v>7241</v>
+      </c>
+      <c r="AK1074" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1075" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1075" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1075">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="1076" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1076" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1076" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1077" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1077" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1078" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1078" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1079" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1079" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1079" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1079" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1079" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1080" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1080" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1081" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1081" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1081" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1081">
+        <v>95</v>
+      </c>
+      <c r="Y1081">
+        <v>187</v>
+      </c>
+      <c r="AE1081" s="3">
+        <v>7241</v>
+      </c>
+    </row>
+    <row r="1082" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1082" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1082" t="s">
         <v>265</v>
       </c>
-      <c r="S1046">
-[...22 lines deleted...]
-      <c r="AE1047">
+      <c r="S1082">
+        <v>95</v>
+      </c>
+      <c r="Y1082">
+        <v>159</v>
+      </c>
+      <c r="AE1082" s="3">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="1083" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1083" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1083" t="s">
+        <v>278</v>
+      </c>
+      <c r="S1083">
+        <v>95</v>
+      </c>
+      <c r="Y1083">
+        <v>146</v>
+      </c>
+      <c r="AE1083" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="1084" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1084" t="s">
+        <v>232</v>
+      </c>
+      <c r="J1084">
+        <v>181912262</v>
+      </c>
+      <c r="L1084" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1084">
+        <v>139404</v>
+      </c>
+      <c r="Q1084" s="2">
+        <v>40969</v>
+      </c>
+      <c r="U1084" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1084" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1084" s="3">
+        <v>7250</v>
+      </c>
+      <c r="AK1084" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1085" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1085" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1085">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="1086" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1086" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1086" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1087" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1087" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1088" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1088" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1089" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1089" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1089" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1089" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1089" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1090" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1090" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1091" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1091" t="s">
         <v>30</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="AE1048">
+      <c r="I1091" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1091">
+        <v>95</v>
+      </c>
+      <c r="Y1091">
+        <v>297</v>
+      </c>
+      <c r="AE1091" s="3">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="1092" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1092" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1092" t="s">
+        <v>189</v>
+      </c>
+      <c r="S1092">
+        <v>95</v>
+      </c>
+      <c r="Y1092">
+        <v>77</v>
+      </c>
+      <c r="AE1092" s="3">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="1093" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1093" t="s">
+        <v>232</v>
+      </c>
+      <c r="J1093">
+        <v>181912262</v>
+      </c>
+      <c r="L1093" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1093">
+        <v>142982</v>
+      </c>
+      <c r="Q1093" s="2">
+        <v>43647</v>
+      </c>
+      <c r="U1093" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1093" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1093" s="3">
+        <v>16305</v>
+      </c>
+      <c r="AK1093" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1094" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1094" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1094">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="1095" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1095" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1095" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1096" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1096" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1097" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1097" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1098" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1098" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1098" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1098" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1098" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1099" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1099" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1100" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1100" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1100" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1100">
+        <v>95</v>
+      </c>
+      <c r="Y1100">
         <v>187</v>
       </c>
-    </row>
-[...78 lines deleted...]
-      <c r="Y1053">
+      <c r="AE1100" s="3">
+        <v>16305</v>
+      </c>
+    </row>
+    <row r="1101" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1101" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1101" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1101">
+        <v>95</v>
+      </c>
+      <c r="Y1101">
+        <v>3</v>
+      </c>
+      <c r="AE1101" s="3">
+        <v>16305</v>
+      </c>
+    </row>
+    <row r="1102" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1102" t="s">
+        <v>232</v>
+      </c>
+      <c r="J1102">
+        <v>181912262</v>
+      </c>
+      <c r="L1102" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1102">
+        <v>143037</v>
+      </c>
+      <c r="Q1102" s="2">
+        <v>43831</v>
+      </c>
+      <c r="U1102" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1102" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1102" s="3">
+        <v>17449</v>
+      </c>
+      <c r="AK1102" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1103" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1103" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1103">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="1104" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1104" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1104" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1105" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1106" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1107">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1108" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1109" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1109" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1110" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1110">
+        <v>67977322</v>
+      </c>
+      <c r="AH1110" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1110" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1111" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1111" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1111" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1111" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1111" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1111" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1111" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1111" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1111" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1111" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1111" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1111" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1111" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1112" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1112" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1112" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1112" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1113" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1114" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1114" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1114">
+        <v>95</v>
+      </c>
+      <c r="Y1114">
+        <v>187</v>
+      </c>
+      <c r="AE1114" s="3">
+        <v>17449</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1115" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1115" t="s">
         <v>106</v>
       </c>
-      <c r="AE1053" s="3">
-[...33 lines deleted...]
-      <c r="AE1055">
+      <c r="S1115">
+        <v>95</v>
+      </c>
+      <c r="Y1115">
+        <v>550</v>
+      </c>
+      <c r="AE1115" s="3">
+        <v>17449</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1116" t="s">
+        <v>232</v>
+      </c>
+      <c r="J1116">
+        <v>181912262</v>
+      </c>
+      <c r="L1116" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1116">
+        <v>143072</v>
+      </c>
+      <c r="Q1116" s="2">
+        <v>44136</v>
+      </c>
+      <c r="U1116" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1116" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1116" s="3">
+        <v>25000</v>
+      </c>
+      <c r="AK1116" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1117" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1117">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1118" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1118" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1119" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1120" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1121" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1121" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1121" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1121" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1121" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1122" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1122" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1123" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1123" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1123" t="s">
         <v>120</v>
       </c>
-    </row>
-[...89 lines deleted...]
-      <c r="I1061" t="s">
+      <c r="S1123">
+        <v>95</v>
+      </c>
+      <c r="Y1123">
+        <v>187</v>
+      </c>
+      <c r="AE1123" s="3">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="1124" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1124" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1124" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1124">
+        <v>95</v>
+      </c>
+      <c r="Y1124">
+        <v>3</v>
+      </c>
+      <c r="AE1124" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1125" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1125" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1125" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1125">
+        <v>95</v>
+      </c>
+      <c r="Y1125">
+        <v>550</v>
+      </c>
+      <c r="AE1125" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1126" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1126" t="s">
         <v>280</v>
       </c>
-      <c r="S1061">
-[...839 lines deleted...]
-      </c>
       <c r="J1126">
-        <v>181912262</v>
+        <v>1316561</v>
       </c>
       <c r="L1126" t="s">
         <v>19</v>
       </c>
       <c r="O1126">
-        <v>139401</v>
+        <v>136994</v>
       </c>
       <c r="Q1126" s="2">
-        <v>40969</v>
+        <v>39666</v>
       </c>
       <c r="U1126" s="2">
-        <v>52170</v>
+        <v>47452</v>
       </c>
       <c r="W1126" t="s">
         <v>20</v>
       </c>
       <c r="AC1126" s="3">
-        <v>7241</v>
+        <v>11720</v>
       </c>
       <c r="AK1126" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="1127" spans="1:37" x14ac:dyDescent="0.25">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1127" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M1127" t="s">
         <v>22</v>
       </c>
       <c r="X1127">
-        <v>6147</v>
-[...2 lines deleted...]
-    <row r="1128" spans="1:37" x14ac:dyDescent="0.25">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="1128" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B1128" t="s">
         <v>23</v>
       </c>
       <c r="N1128" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1129" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="1129" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F1129" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="1130" spans="1:37" x14ac:dyDescent="0.25">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1130" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R1130" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1131" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T1131">
+    <row r="1131" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1131" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1132" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1132" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1133" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1133" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1134" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1134" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1135" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1135" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1135" t="s">
         <v>26</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="AH1134" t="s">
+      <c r="P1135" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1135" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1136" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1136" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1137" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1137" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1137" t="s">
+        <v>31</v>
+      </c>
+      <c r="S1137">
+        <v>95</v>
+      </c>
+      <c r="Y1137">
         <v>4</v>
       </c>
-      <c r="AI1134" s="2">
-[...60 lines deleted...]
-        <v>29</v>
+      <c r="AE1137" s="3">
+        <v>5300</v>
       </c>
     </row>
     <row r="1138" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1138" t="s">
         <v>30</v>
       </c>
       <c r="I1138" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="S1138">
         <v>95</v>
       </c>
       <c r="Y1138">
-        <v>187</v>
+        <v>297</v>
       </c>
       <c r="AE1138" s="3">
-        <v>7241</v>
+        <v>6420</v>
       </c>
     </row>
     <row r="1139" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1139" t="s">
         <v>32</v>
       </c>
       <c r="I1139" t="s">
-        <v>271</v>
+        <v>230</v>
       </c>
       <c r="S1139">
         <v>95</v>
       </c>
       <c r="Y1139">
-        <v>159</v>
+        <v>336</v>
       </c>
       <c r="AE1139" s="3">
-        <v>3741</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="1140" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1140" t="s">
         <v>32</v>
       </c>
       <c r="I1140" t="s">
-        <v>284</v>
+        <v>170</v>
       </c>
       <c r="S1140">
         <v>95</v>
       </c>
       <c r="Y1140">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>3500</v>
+        <v>439</v>
+      </c>
+      <c r="AE1140">
+        <v>320</v>
       </c>
     </row>
     <row r="1141" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C1141" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="J1141">
-        <v>181912262</v>
+        <v>6980312</v>
       </c>
       <c r="L1141" t="s">
         <v>19</v>
       </c>
       <c r="O1141">
-        <v>139404</v>
+        <v>146996</v>
       </c>
       <c r="Q1141" s="2">
-        <v>40969</v>
+        <v>46113</v>
       </c>
       <c r="U1141" s="2">
-        <v>52170</v>
+        <v>46142</v>
       </c>
       <c r="W1141" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="AC1141" s="3">
-        <v>7250</v>
+        <v>1000</v>
       </c>
       <c r="AK1141" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1142" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M1142" t="s">
         <v>22</v>
       </c>
       <c r="X1142">
-        <v>6147</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1143" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B1143" t="s">
         <v>23</v>
       </c>
       <c r="N1143" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1144" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F1144" t="s">
-        <v>200</v>
+      <c r="D1144" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1144" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1144" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1144" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="1145" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R1145" t="s">
+      <c r="AD1145" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1146" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1146" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1146" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1146">
+        <v>95</v>
+      </c>
+      <c r="Y1146">
+        <v>543</v>
+      </c>
+      <c r="AE1146" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1147" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1147" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1147" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1147">
+        <v>95</v>
+      </c>
+      <c r="Y1147">
+        <v>550</v>
+      </c>
+      <c r="AE1147" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1148" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1148" t="s">
+        <v>36</v>
+      </c>
+      <c r="J1148">
+        <v>832703297</v>
+      </c>
+      <c r="L1148" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D1146" t="s">
+      <c r="O1148">
+        <v>146122</v>
+      </c>
+      <c r="Q1148" s="2">
+        <v>45597</v>
+      </c>
+      <c r="U1148" s="2">
+        <v>53266</v>
+      </c>
+      <c r="W1148" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1148" s="3">
+        <v>4842</v>
+      </c>
+      <c r="AK1148" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1149" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1149" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1149">
+        <v>7153</v>
+      </c>
+    </row>
+    <row r="1150" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1150" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1150" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1151" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1151" t="s">
         <v>25</v>
       </c>
-      <c r="H1146" t="s">
+      <c r="H1151" t="s">
         <v>26</v>
       </c>
-      <c r="P1146" t="s">
+      <c r="P1151" t="s">
         <v>27</v>
       </c>
-      <c r="X1146" t="s">
+      <c r="X1151" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1147" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1147" t="s">
+    <row r="1152" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1152" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1148" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1148" t="s">
+    <row r="1153" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1153">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1154" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1155" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1155" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1156" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1156">
+        <v>67977322</v>
+      </c>
+      <c r="AH1156" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1156" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1157" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1157" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1157" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1157" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1157" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1157" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1157" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1157" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1157" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1157" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1157" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1157" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1157" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1158" t="s">
         <v>30</v>
       </c>
-      <c r="I1148" t="s">
-[...5 lines deleted...]
-      <c r="Y1148">
+      <c r="I1158" t="s">
+        <v>187</v>
+      </c>
+      <c r="S1158">
+        <v>95</v>
+      </c>
+      <c r="Y1158">
+        <v>727</v>
+      </c>
+      <c r="AE1158" s="3">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1159" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1159" t="s">
+        <v>33</v>
+      </c>
+      <c r="S1159">
+        <v>95</v>
+      </c>
+      <c r="Y1159">
+        <v>92</v>
+      </c>
+      <c r="AE1159" s="3">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1160" t="s">
+        <v>36</v>
+      </c>
+      <c r="J1160">
+        <v>832703297</v>
+      </c>
+      <c r="L1160" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1160">
+        <v>146498</v>
+      </c>
+      <c r="Q1160" s="2">
+        <v>45870</v>
+      </c>
+      <c r="U1160" s="2">
+        <v>45900</v>
+      </c>
+      <c r="W1160" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1160" s="3">
+        <v>6053</v>
+      </c>
+      <c r="AK1160" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1161" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1161">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1162" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1162" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1163" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1163" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1163" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1163" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1164" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1165" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1165" t="s">
+        <v>187</v>
+      </c>
+      <c r="S1165">
+        <v>95</v>
+      </c>
+      <c r="Y1165">
+        <v>727</v>
+      </c>
+      <c r="AE1165" s="3">
+        <v>6053</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1166" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1166" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1166">
+        <v>95</v>
+      </c>
+      <c r="Y1166">
+        <v>550</v>
+      </c>
+      <c r="AE1166" s="3">
+        <v>6053</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1167" t="s">
+        <v>36</v>
+      </c>
+      <c r="J1167">
+        <v>832703297</v>
+      </c>
+      <c r="L1167" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1167">
+        <v>146642</v>
+      </c>
+      <c r="Q1167" s="2">
+        <v>45992</v>
+      </c>
+      <c r="U1167" s="2">
+        <v>46112</v>
+      </c>
+      <c r="W1167" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1167" s="3">
+        <v>8074</v>
+      </c>
+      <c r="AK1167" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1168" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1168">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1169" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1169" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1169" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1170" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1170" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1170" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1170" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1170" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1171" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1171" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1172" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1172" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1172" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1172">
+        <v>95</v>
+      </c>
+      <c r="Y1172">
         <v>297</v>
       </c>
-      <c r="AE1148" s="3">
-[...27 lines deleted...]
-      <c r="L1150" t="s">
+      <c r="AE1172" s="3">
+        <v>8074</v>
+      </c>
+    </row>
+    <row r="1173" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1173" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1173" t="s">
+        <v>215</v>
+      </c>
+      <c r="S1173">
+        <v>95</v>
+      </c>
+      <c r="Y1173">
+        <v>295</v>
+      </c>
+      <c r="AE1173" s="3">
+        <v>8074</v>
+      </c>
+    </row>
+    <row r="1174" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1174" t="s">
+        <v>284</v>
+      </c>
+      <c r="J1174">
+        <v>9041443</v>
+      </c>
+      <c r="L1174" t="s">
         <v>19</v>
       </c>
-      <c r="O1150">
-[...8 lines deleted...]
-      <c r="W1150" t="s">
+      <c r="O1174">
+        <v>100168</v>
+      </c>
+      <c r="Q1174" s="2">
+        <v>35521</v>
+      </c>
+      <c r="U1174" s="2">
+        <v>44985</v>
+      </c>
+      <c r="W1174" t="s">
         <v>20</v>
       </c>
-      <c r="AC1150" s="3">
-[...7 lines deleted...]
-      <c r="M1151" t="s">
+      <c r="AC1174" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AK1174" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1175" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1175" t="s">
         <v>22</v>
       </c>
-      <c r="X1151">
-[...4 lines deleted...]
-      <c r="B1152" t="s">
+      <c r="X1175">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1176" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1176" t="s">
         <v>23</v>
       </c>
-      <c r="N1152" t="s">
+      <c r="N1176" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1153" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R1154" t="s">
+    <row r="1177" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1177" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1178" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1178" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1155" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1155" t="s">
+    <row r="1179" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1179" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="1180" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1180" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1181" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1181" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="1182" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1182" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1183" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1183" t="s">
         <v>25</v>
       </c>
-      <c r="H1155" t="s">
+      <c r="H1183" t="s">
         <v>26</v>
       </c>
-      <c r="P1155" t="s">
+      <c r="P1183" t="s">
         <v>27</v>
       </c>
-      <c r="X1155" t="s">
+      <c r="X1183" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1156" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1156" t="s">
+    <row r="1184" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1184" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1157" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1157" t="s">
+    <row r="1185" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1185" t="s">
         <v>30</v>
       </c>
-      <c r="I1157" t="s">
+      <c r="I1185" t="s">
+        <v>31</v>
+      </c>
+      <c r="S1185">
+        <v>95</v>
+      </c>
+      <c r="Y1185">
+        <v>4</v>
+      </c>
+      <c r="AE1185" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1186" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1186" t="s">
+        <v>286</v>
+      </c>
+      <c r="S1186">
+        <v>95</v>
+      </c>
+      <c r="Y1186">
+        <v>226</v>
+      </c>
+      <c r="AE1186" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1187" t="s">
+        <v>287</v>
+      </c>
+      <c r="J1187">
+        <v>117128893</v>
+      </c>
+      <c r="L1187" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1187">
+        <v>100070</v>
+      </c>
+      <c r="Q1187" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1187" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W1187" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1187" s="3">
+        <v>1100</v>
+      </c>
+      <c r="AK1187" t="s">
         <v>39</v>
       </c>
-      <c r="S1157">
-[...56 lines deleted...]
-      <c r="M1160" t="s">
+    </row>
+    <row r="1188" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1188" t="s">
         <v>22</v>
       </c>
-      <c r="X1160">
-[...4 lines deleted...]
-      <c r="B1161" t="s">
+      <c r="X1188">
+        <v>6757</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1189" t="s">
         <v>23</v>
       </c>
-      <c r="N1161" t="s">
+      <c r="N1189" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1162" spans="2:37" x14ac:dyDescent="0.25">
-[...325 lines deleted...]
-    <row r="1190" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1190" spans="1:37" x14ac:dyDescent="0.25">
       <c r="F1190" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="1191" spans="2:37" x14ac:dyDescent="0.25">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:37" x14ac:dyDescent="0.25">
       <c r="R1191" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1192" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1192" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D1192" t="s">
         <v>25</v>
       </c>
       <c r="H1192" t="s">
         <v>26</v>
       </c>
       <c r="P1192" t="s">
         <v>27</v>
       </c>
       <c r="X1192" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1193" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1193" spans="1:37" x14ac:dyDescent="0.25">
       <c r="AD1193" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1194" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1194" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1194" t="s">
         <v>30</v>
       </c>
       <c r="I1194" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="S1194">
         <v>95</v>
       </c>
       <c r="Y1194">
+        <v>297</v>
+      </c>
+      <c r="AE1194" s="3">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1195" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1195" t="s">
+        <v>110</v>
+      </c>
+      <c r="S1195">
+        <v>95</v>
+      </c>
+      <c r="Y1195">
+        <v>459</v>
+      </c>
+      <c r="AE1195" s="3">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1196">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1197" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1198" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1198" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1199" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1199">
+        <v>67977322</v>
+      </c>
+      <c r="AH1199" t="s">
         <v>4</v>
       </c>
-      <c r="AE1194" s="3">
-[...61 lines deleted...]
-      <c r="L1198" t="s">
+      <c r="AI1199" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1200" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1200" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1200" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1200" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1200" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1200" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1200" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1200" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1200" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1200" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1200" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1200" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1200" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1201" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1201" t="s">
+        <v>288</v>
+      </c>
+      <c r="J1201">
+        <v>999991054</v>
+      </c>
+      <c r="L1201" t="s">
         <v>19</v>
       </c>
-      <c r="O1198">
-[...8 lines deleted...]
-      <c r="W1198" t="s">
+      <c r="O1201">
+        <v>141369</v>
+      </c>
+      <c r="Q1201" s="2">
+        <v>42614</v>
+      </c>
+      <c r="U1201" s="2">
+        <v>44592</v>
+      </c>
+      <c r="W1201" t="s">
         <v>20</v>
       </c>
-      <c r="AC1198" s="3">
-[...7 lines deleted...]
-      <c r="M1199" t="s">
+      <c r="AC1201" s="3">
+        <v>11600</v>
+      </c>
+      <c r="AK1201" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1202" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1202" t="s">
         <v>22</v>
       </c>
-      <c r="X1199">
-[...4 lines deleted...]
-      <c r="B1200" t="s">
+      <c r="X1202">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1203" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1203" t="s">
         <v>23</v>
       </c>
-      <c r="N1200" t="s">
+      <c r="N1203" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1201" spans="2:37" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-    </row>
     <row r="1204" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1204" t="s">
-[...12 lines deleted...]
-        <v>4842</v>
+      <c r="F1204" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="1205" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C1205" t="s">
-[...5 lines deleted...]
-      <c r="L1205" t="s">
+      <c r="R1205" t="s">
         <v>19</v>
       </c>
-      <c r="O1205">
-[...16 lines deleted...]
-      </c>
     </row>
     <row r="1206" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M1206" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="F1206" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="1207" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B1207" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="R1207" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="1208" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D1208" t="s">
         <v>25</v>
       </c>
       <c r="H1208" t="s">
         <v>26</v>
       </c>
       <c r="P1208" t="s">
         <v>27</v>
       </c>
       <c r="X1208" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1209" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD1209" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="1210" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1210" t="s">
         <v>30</v>
       </c>
       <c r="I1210" t="s">
-        <v>189</v>
+        <v>46</v>
       </c>
       <c r="S1210">
         <v>95</v>
       </c>
       <c r="Y1210">
-        <v>727</v>
+        <v>297</v>
       </c>
       <c r="AE1210" s="3">
-        <v>6053</v>
+        <v>11600</v>
       </c>
     </row>
     <row r="1211" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1211" t="s">
         <v>32</v>
       </c>
       <c r="I1211" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="S1211">
         <v>95</v>
       </c>
       <c r="Y1211">
-        <v>550</v>
+        <v>92</v>
       </c>
       <c r="AE1211" s="3">
-        <v>6053</v>
+        <v>11600</v>
       </c>
     </row>
     <row r="1212" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C1212" t="s">
-        <v>222</v>
+        <v>289</v>
       </c>
       <c r="J1212">
-        <v>832703297</v>
+        <v>41956012</v>
       </c>
       <c r="L1212" t="s">
         <v>19</v>
       </c>
       <c r="O1212">
-        <v>146642</v>
+        <v>141365</v>
       </c>
       <c r="Q1212" s="2">
-        <v>45992</v>
+        <v>42614</v>
       </c>
       <c r="U1212" s="2">
-        <v>46112</v>
+        <v>44530</v>
       </c>
       <c r="W1212" t="s">
         <v>20</v>
       </c>
       <c r="AC1212" s="3">
-        <v>8074</v>
+        <v>2153</v>
       </c>
       <c r="AK1212" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1213" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M1213" t="s">
         <v>22</v>
       </c>
       <c r="X1213">
-        <v>89</v>
+        <v>365</v>
       </c>
     </row>
     <row r="1214" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B1214" t="s">
         <v>23</v>
       </c>
       <c r="N1214" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1215" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1215" t="s">
+      <c r="F1215" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1216" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1216" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1217" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1217" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1218" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1218" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1219" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1219" t="s">
         <v>25</v>
       </c>
-      <c r="H1215" t="s">
+      <c r="H1219" t="s">
         <v>26</v>
       </c>
-      <c r="P1215" t="s">
+      <c r="P1219" t="s">
         <v>27</v>
       </c>
-      <c r="X1215" t="s">
+      <c r="X1219" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1216" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1216" t="s">
+    <row r="1220" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1220" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1217" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E1217" t="s">
+    <row r="1221" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1221" t="s">
         <v>30</v>
       </c>
-      <c r="I1217" t="s">
-[...5 lines deleted...]
-      <c r="Y1217">
+      <c r="I1221" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1221">
+        <v>95</v>
+      </c>
+      <c r="Y1221">
         <v>297</v>
       </c>
-      <c r="AE1217" s="3">
-[...93 lines deleted...]
-    <row r="1224" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AE1221" s="3">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="1222" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1222" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1222" t="s">
+        <v>77</v>
+      </c>
+      <c r="S1222">
+        <v>95</v>
+      </c>
+      <c r="Y1222">
+        <v>355</v>
+      </c>
+      <c r="AE1222" s="3">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="1223" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1223" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1223" t="s">
+        <v>230</v>
+      </c>
+      <c r="S1223">
+        <v>95</v>
+      </c>
+      <c r="Y1223">
+        <v>336</v>
+      </c>
+      <c r="AE1223" s="3">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1224" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C1224" t="s">
         <v>289</v>
       </c>
       <c r="J1224">
-        <v>9041443</v>
+        <v>41956012</v>
       </c>
       <c r="L1224" t="s">
         <v>19</v>
       </c>
       <c r="O1224">
-        <v>100168</v>
+        <v>141372</v>
       </c>
       <c r="Q1224" s="2">
-        <v>35521</v>
+        <v>42614</v>
       </c>
       <c r="U1224" s="2">
-        <v>44985</v>
+        <v>44592</v>
       </c>
       <c r="W1224" t="s">
         <v>20</v>
       </c>
-      <c r="AC1224" s="3">
-        <v>9000</v>
+      <c r="AC1224">
+        <v>200</v>
       </c>
       <c r="AK1224" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="1225" spans="1:37" x14ac:dyDescent="0.25">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1225" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M1225" t="s">
         <v>22</v>
       </c>
       <c r="X1225">
         <v>365</v>
       </c>
     </row>
-    <row r="1226" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="1226" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B1226" t="s">
         <v>23</v>
       </c>
       <c r="N1226" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1227" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="1227" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F1227" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="1228" spans="1:37" x14ac:dyDescent="0.25">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1228" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R1228" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1229" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="F1229" t="s">
+    <row r="1229" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1229" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1229" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1229" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1229" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1230" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1230" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1231" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1231" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1231" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1231">
+        <v>95</v>
+      </c>
+      <c r="Y1231">
+        <v>297</v>
+      </c>
+      <c r="AE1231">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1232" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1232" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1232" t="s">
+        <v>33</v>
+      </c>
+      <c r="S1232">
+        <v>95</v>
+      </c>
+      <c r="Y1232">
+        <v>92</v>
+      </c>
+      <c r="AE1232">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1233" t="s">
         <v>290</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="R1230" t="s">
+      <c r="J1233">
+        <v>7908916</v>
+      </c>
+      <c r="L1233" t="s">
         <v>19</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="R1232" t="s">
+      <c r="O1233">
+        <v>100005</v>
+      </c>
+      <c r="Q1233" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U1233" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1233" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1233" s="3">
+        <v>214889</v>
+      </c>
+      <c r="AK1233" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1234" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1234">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1235" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1235" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1236" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1237" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1233" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1233" t="s">
+    <row r="1238" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1238" t="s">
         <v>25</v>
       </c>
-      <c r="H1233" t="s">
+      <c r="H1238" t="s">
         <v>26</v>
       </c>
-      <c r="P1233" t="s">
+      <c r="P1238" t="s">
         <v>27</v>
       </c>
-      <c r="X1233" t="s">
+      <c r="X1238" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1234" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1234" t="s">
+    <row r="1239" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1239" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1235" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1235" t="s">
+    <row r="1240" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1240" t="s">
         <v>30</v>
       </c>
-      <c r="I1235" t="s">
-[...16 lines deleted...]
-      <c r="I1236" t="s">
+      <c r="I1240" t="s">
+        <v>43</v>
+      </c>
+      <c r="S1240">
+        <v>95</v>
+      </c>
+      <c r="Y1240">
+        <v>75</v>
+      </c>
+      <c r="AE1240" s="3">
+        <v>18829</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1241" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1241" t="s">
         <v>291</v>
       </c>
-      <c r="S1236">
-[...31 lines deleted...]
-      <c r="AC1237" s="3">
+      <c r="S1241">
+        <v>95</v>
+      </c>
+      <c r="Y1241">
+        <v>59</v>
+      </c>
+      <c r="AE1241" s="3">
         <v>5000</v>
       </c>
-      <c r="AK1237" t="s">
-[...38 lines deleted...]
-    <row r="1242" spans="2:37" x14ac:dyDescent="0.25">
+    </row>
+    <row r="1242" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1242" t="s">
         <v>30</v>
       </c>
       <c r="I1242" t="s">
+        <v>234</v>
+      </c>
+      <c r="S1242">
+        <v>95</v>
+      </c>
+      <c r="Y1242">
+        <v>501</v>
+      </c>
+      <c r="AE1242" s="3">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1243" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1243" t="s">
+        <v>44</v>
+      </c>
+      <c r="S1243">
+        <v>95</v>
+      </c>
+      <c r="Y1243">
+        <v>80</v>
+      </c>
+      <c r="AE1243" s="3">
+        <v>6033</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1244" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1244" t="s">
         <v>31</v>
       </c>
-      <c r="S1242">
-[...2 lines deleted...]
-      <c r="Y1242">
+      <c r="S1244">
+        <v>95</v>
+      </c>
+      <c r="Y1244">
         <v>4</v>
       </c>
-      <c r="AE1242" s="3">
-[...13 lines deleted...]
-      <c r="Y1243">
+      <c r="AE1244" s="3">
+        <v>26101</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1245">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1246" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1247" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1248" t="s">
         <v>3</v>
       </c>
-      <c r="AE1243" s="3">
-[...4 lines deleted...]
-      <c r="C1244" t="s">
+      <c r="D1248">
+        <v>67977322</v>
+      </c>
+      <c r="U1248" t="s">
+        <v>4</v>
+      </c>
+      <c r="V1248" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1249" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B1249" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1249" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1249" t="s">
+        <v>8</v>
+      </c>
+      <c r="I1249" t="s">
+        <v>9</v>
+      </c>
+      <c r="J1249" t="s">
+        <v>10</v>
+      </c>
+      <c r="M1249" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1249" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1249" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q1249" t="s">
+        <v>14</v>
+      </c>
+      <c r="R1249" t="s">
+        <v>15</v>
+      </c>
+      <c r="T1249" t="s">
+        <v>16</v>
+      </c>
+      <c r="W1249" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1250" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1250" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>117</v>
+      </c>
+      <c r="K1250">
+        <v>95</v>
+      </c>
+      <c r="P1250">
+        <v>30</v>
+      </c>
+      <c r="S1250" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1251" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1251" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>37</v>
+      </c>
+      <c r="K1251">
+        <v>95</v>
+      </c>
+      <c r="P1251">
+        <v>543</v>
+      </c>
+      <c r="S1251" s="3">
+        <v>20727</v>
+      </c>
+    </row>
+    <row r="1252" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1252" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>119</v>
+      </c>
+      <c r="K1252">
+        <v>95</v>
+      </c>
+      <c r="P1252">
+        <v>541</v>
+      </c>
+      <c r="S1252" s="3">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="1253" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1253" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>45</v>
+      </c>
+      <c r="K1253">
+        <v>95</v>
+      </c>
+      <c r="P1253">
+        <v>401</v>
+      </c>
+      <c r="S1253" s="3">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="1254" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1254" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>46</v>
+      </c>
+      <c r="K1254">
+        <v>95</v>
+      </c>
+      <c r="P1254">
+        <v>297</v>
+      </c>
+      <c r="S1254" s="3">
+        <v>108637</v>
+      </c>
+    </row>
+    <row r="1255" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1255" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>236</v>
+      </c>
+      <c r="K1255">
+        <v>95</v>
+      </c>
+      <c r="P1255">
+        <v>57</v>
+      </c>
+      <c r="S1255" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1256" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1256" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>292</v>
+      </c>
+      <c r="K1256">
+        <v>95</v>
+      </c>
+      <c r="P1256">
+        <v>552</v>
+      </c>
+      <c r="S1256" s="3">
+        <v>9875</v>
+      </c>
+    </row>
+    <row r="1257" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1257" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>228</v>
+      </c>
+      <c r="K1257">
+        <v>95</v>
+      </c>
+      <c r="P1257">
+        <v>327</v>
+      </c>
+      <c r="S1257" s="3">
+        <v>33132</v>
+      </c>
+    </row>
+    <row r="1258" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1258" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1258" t="s">
         <v>293</v>
       </c>
-      <c r="J1244">
-[...2 lines deleted...]
-      <c r="L1244" t="s">
+      <c r="K1258">
+        <v>95</v>
+      </c>
+      <c r="P1258">
+        <v>219</v>
+      </c>
+      <c r="S1258">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1259" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1259" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>219</v>
+      </c>
+      <c r="K1259">
+        <v>95</v>
+      </c>
+      <c r="P1259">
+        <v>330</v>
+      </c>
+      <c r="S1259" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1260" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1260" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>294</v>
+      </c>
+      <c r="K1260">
+        <v>95</v>
+      </c>
+      <c r="P1260">
+        <v>217</v>
+      </c>
+      <c r="S1260">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="1261" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1261" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>295</v>
+      </c>
+      <c r="K1261">
+        <v>95</v>
+      </c>
+      <c r="P1261">
+        <v>211</v>
+      </c>
+      <c r="S1261">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1262" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1262" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>296</v>
+      </c>
+      <c r="K1262">
+        <v>95</v>
+      </c>
+      <c r="P1262">
+        <v>332</v>
+      </c>
+      <c r="S1262">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="1263" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1263" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>297</v>
+      </c>
+      <c r="K1263">
+        <v>95</v>
+      </c>
+      <c r="P1263">
+        <v>342</v>
+      </c>
+      <c r="S1263" s="3">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="1264" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="C1264" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>298</v>
+      </c>
+      <c r="K1264">
+        <v>95</v>
+      </c>
+      <c r="P1264">
+        <v>339</v>
+      </c>
+      <c r="S1264">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1265" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1265" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>299</v>
+      </c>
+      <c r="K1265">
+        <v>95</v>
+      </c>
+      <c r="P1265">
+        <v>473</v>
+      </c>
+      <c r="S1265" s="3">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="1266" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1266" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>218</v>
+      </c>
+      <c r="K1266">
+        <v>95</v>
+      </c>
+      <c r="P1266">
+        <v>470</v>
+      </c>
+      <c r="S1266" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1267" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1267" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>300</v>
+      </c>
+      <c r="K1267">
+        <v>95</v>
+      </c>
+      <c r="P1267">
+        <v>304</v>
+      </c>
+      <c r="S1267" s="3">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="1268" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1268" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>301</v>
+      </c>
+      <c r="K1268">
+        <v>95</v>
+      </c>
+      <c r="P1268">
+        <v>448</v>
+      </c>
+      <c r="S1268" s="3">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="1269" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1269" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>302</v>
+      </c>
+      <c r="K1269">
+        <v>95</v>
+      </c>
+      <c r="P1269">
+        <v>237</v>
+      </c>
+      <c r="S1269">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1270" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1270" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>303</v>
+      </c>
+      <c r="K1270">
+        <v>95</v>
+      </c>
+      <c r="P1270">
+        <v>324</v>
+      </c>
+      <c r="S1270">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1271" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1271" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>304</v>
+      </c>
+      <c r="K1271">
+        <v>95</v>
+      </c>
+      <c r="P1271">
+        <v>202</v>
+      </c>
+      <c r="S1271" s="3">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="1272" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1272" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>305</v>
+      </c>
+      <c r="K1272">
+        <v>95</v>
+      </c>
+      <c r="P1272">
+        <v>229</v>
+      </c>
+      <c r="S1272" s="3">
+        <v>27000</v>
+      </c>
+    </row>
+    <row r="1273" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1273" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>306</v>
+      </c>
+      <c r="K1273">
+        <v>95</v>
+      </c>
+      <c r="P1273">
+        <v>205</v>
+      </c>
+      <c r="S1273">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="1274" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1274" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>307</v>
+      </c>
+      <c r="K1274">
+        <v>95</v>
+      </c>
+      <c r="P1274">
+        <v>322</v>
+      </c>
+      <c r="S1274">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1275" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1275" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>308</v>
+      </c>
+      <c r="K1275">
+        <v>95</v>
+      </c>
+      <c r="P1275">
+        <v>315</v>
+      </c>
+      <c r="S1275" s="3">
+        <v>15420</v>
+      </c>
+    </row>
+    <row r="1276" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1276" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>309</v>
+      </c>
+      <c r="K1276">
+        <v>95</v>
+      </c>
+      <c r="P1276">
+        <v>312</v>
+      </c>
+      <c r="S1276">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="1277" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1277" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>310</v>
+      </c>
+      <c r="K1277">
+        <v>95</v>
+      </c>
+      <c r="P1277">
+        <v>313</v>
+      </c>
+      <c r="S1277">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1278" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1278" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>311</v>
+      </c>
+      <c r="K1278">
+        <v>95</v>
+      </c>
+      <c r="P1278">
+        <v>314</v>
+      </c>
+      <c r="S1278">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1279" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1279" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>312</v>
+      </c>
+      <c r="K1279">
+        <v>95</v>
+      </c>
+      <c r="P1279">
+        <v>214</v>
+      </c>
+      <c r="S1279">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1280" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1280" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>229</v>
+      </c>
+      <c r="K1280">
+        <v>95</v>
+      </c>
+      <c r="P1280">
+        <v>334</v>
+      </c>
+      <c r="S1280" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1281" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>313</v>
+      </c>
+      <c r="K1281">
+        <v>95</v>
+      </c>
+      <c r="P1281">
+        <v>218</v>
+      </c>
+      <c r="S1281" s="3">
+        <v>6700</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1282" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>314</v>
+      </c>
+      <c r="K1282">
+        <v>95</v>
+      </c>
+      <c r="P1282">
+        <v>309</v>
+      </c>
+      <c r="S1282">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1283" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>172</v>
+      </c>
+      <c r="K1283">
+        <v>95</v>
+      </c>
+      <c r="P1283">
+        <v>196</v>
+      </c>
+      <c r="S1283">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1284" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1284">
+        <v>95</v>
+      </c>
+      <c r="P1284">
+        <v>303</v>
+      </c>
+      <c r="S1284" s="3">
+        <v>33000</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1285" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>315</v>
+      </c>
+      <c r="K1285">
+        <v>95</v>
+      </c>
+      <c r="P1285">
+        <v>307</v>
+      </c>
+      <c r="S1285" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1286" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>178</v>
+      </c>
+      <c r="K1286">
+        <v>95</v>
+      </c>
+      <c r="P1286">
+        <v>467</v>
+      </c>
+      <c r="S1286" s="3">
+        <v>59950</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1287" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>316</v>
+      </c>
+      <c r="K1287">
+        <v>95</v>
+      </c>
+      <c r="P1287">
+        <v>221</v>
+      </c>
+      <c r="S1287">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="L1288">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J1289" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1290" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1290" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1291" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1291">
+        <v>67977322</v>
+      </c>
+      <c r="AH1291" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1291" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1292" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1292" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1292" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1292" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1292" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1292" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1292" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1292" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1292" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1292" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1292" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1292" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1292" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1293" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1293" t="s">
+        <v>317</v>
+      </c>
+      <c r="S1293">
+        <v>95</v>
+      </c>
+      <c r="Y1293">
+        <v>319</v>
+      </c>
+      <c r="AE1293" s="3">
+        <v>17000</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1294" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1294" t="s">
+        <v>318</v>
+      </c>
+      <c r="S1294">
+        <v>95</v>
+      </c>
+      <c r="Y1294">
+        <v>464</v>
+      </c>
+      <c r="AE1294" s="3">
+        <v>5064</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1295" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1295" t="s">
+        <v>230</v>
+      </c>
+      <c r="S1295">
+        <v>95</v>
+      </c>
+      <c r="Y1295">
+        <v>336</v>
+      </c>
+      <c r="AE1295" s="3">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1296" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1296" t="s">
+        <v>319</v>
+      </c>
+      <c r="S1296">
+        <v>95</v>
+      </c>
+      <c r="Y1296">
+        <v>462</v>
+      </c>
+      <c r="AE1296" s="3">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="1297" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1297" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1297" t="s">
+        <v>320</v>
+      </c>
+      <c r="S1297">
+        <v>95</v>
+      </c>
+      <c r="Y1297">
+        <v>474</v>
+      </c>
+      <c r="AE1297" s="3">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="1298" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1298" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1298" t="s">
+        <v>321</v>
+      </c>
+      <c r="S1298">
+        <v>95</v>
+      </c>
+      <c r="Y1298">
+        <v>320</v>
+      </c>
+      <c r="AE1298" s="3">
+        <v>4462</v>
+      </c>
+    </row>
+    <row r="1299" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1299" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1299" t="s">
+        <v>322</v>
+      </c>
+      <c r="S1299">
+        <v>95</v>
+      </c>
+      <c r="Y1299">
+        <v>222</v>
+      </c>
+      <c r="AE1299">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1300" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1300" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1300" t="s">
+        <v>323</v>
+      </c>
+      <c r="S1300">
+        <v>95</v>
+      </c>
+      <c r="Y1300">
+        <v>301</v>
+      </c>
+      <c r="AE1300">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1301" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1301" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1301" t="s">
+        <v>324</v>
+      </c>
+      <c r="S1301">
+        <v>95</v>
+      </c>
+      <c r="Y1301">
+        <v>447</v>
+      </c>
+      <c r="AE1301" s="3">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="1302" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1302" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1302">
+        <v>7908916</v>
+      </c>
+      <c r="L1302" t="s">
         <v>19</v>
       </c>
-      <c r="O1244">
-[...8 lines deleted...]
-      <c r="W1244" t="s">
+      <c r="O1302">
+        <v>100058</v>
+      </c>
+      <c r="Q1302" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1302" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W1302" t="s">
         <v>20</v>
       </c>
-      <c r="AC1244" s="3">
-[...7 lines deleted...]
-      <c r="M1245" t="s">
+      <c r="AC1302" s="3">
+        <v>35155</v>
+      </c>
+      <c r="AK1302" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1303" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1303" t="s">
         <v>22</v>
       </c>
-      <c r="X1245">
-[...4 lines deleted...]
-      <c r="B1246" t="s">
+      <c r="X1303">
+        <v>6757</v>
+      </c>
+    </row>
+    <row r="1304" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1304" t="s">
         <v>23</v>
       </c>
-      <c r="N1246" t="s">
+      <c r="N1304" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1247" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1247" t="s">
+    <row r="1305" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1305" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1306" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1306" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1307" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1307" t="s">
         <v>25</v>
       </c>
-      <c r="H1247" t="s">
+      <c r="H1307" t="s">
         <v>26</v>
       </c>
-      <c r="P1247" t="s">
+      <c r="P1307" t="s">
         <v>27</v>
       </c>
-      <c r="X1247" t="s">
+      <c r="X1307" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1248" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1248" t="s">
+    <row r="1308" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1308" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1249" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1249" t="s">
+    <row r="1309" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1309" t="s">
         <v>30</v>
       </c>
-      <c r="I1249" t="s">
-[...5 lines deleted...]
-      <c r="Y1249">
+      <c r="I1309" t="s">
+        <v>115</v>
+      </c>
+      <c r="S1309">
+        <v>95</v>
+      </c>
+      <c r="Y1309">
+        <v>700</v>
+      </c>
+      <c r="AE1309" s="3">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="1310" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1310" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1310" t="s">
+        <v>44</v>
+      </c>
+      <c r="S1310">
+        <v>95</v>
+      </c>
+      <c r="Y1310">
         <v>80</v>
       </c>
-      <c r="AE1249" s="3">
-[...731 lines deleted...]
-        <v>29</v>
+      <c r="AE1310" s="3">
+        <v>3187</v>
       </c>
     </row>
     <row r="1311" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1311" t="s">
         <v>30</v>
       </c>
       <c r="I1311" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="S1311">
         <v>95</v>
       </c>
       <c r="Y1311">
-        <v>75</v>
+        <v>4</v>
       </c>
       <c r="AE1311" s="3">
-        <v>18829</v>
+        <v>7938</v>
       </c>
     </row>
     <row r="1312" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1312" t="s">
         <v>30</v>
       </c>
       <c r="I1312" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1312">
+        <v>95</v>
+      </c>
+      <c r="Y1312">
+        <v>543</v>
+      </c>
+      <c r="AE1312" s="3">
+        <v>8491</v>
+      </c>
+    </row>
+    <row r="1313" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1313" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1313" t="s">
+        <v>119</v>
+      </c>
+      <c r="S1313">
+        <v>95</v>
+      </c>
+      <c r="Y1313">
+        <v>541</v>
+      </c>
+      <c r="AE1313" s="3">
+        <v>6875</v>
+      </c>
+    </row>
+    <row r="1314" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1314" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1314" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1314">
+        <v>95</v>
+      </c>
+      <c r="Y1314">
+        <v>297</v>
+      </c>
+      <c r="AE1314">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="1315" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1315" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1315" t="s">
+        <v>292</v>
+      </c>
+      <c r="S1315">
+        <v>95</v>
+      </c>
+      <c r="Y1315">
+        <v>552</v>
+      </c>
+      <c r="AE1315" s="3">
+        <v>5875</v>
+      </c>
+    </row>
+    <row r="1316" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1316" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1316" t="s">
+        <v>228</v>
+      </c>
+      <c r="S1316">
+        <v>95</v>
+      </c>
+      <c r="Y1316">
+        <v>327</v>
+      </c>
+      <c r="AE1316" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1317" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1317" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1317" t="s">
+        <v>293</v>
+      </c>
+      <c r="S1317">
+        <v>95</v>
+      </c>
+      <c r="Y1317">
+        <v>219</v>
+      </c>
+      <c r="AE1317" s="3">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="1318" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1318" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1318" t="s">
         <v>300</v>
       </c>
-      <c r="S1312">
-[...5 lines deleted...]
-      <c r="AE1312" s="3">
+      <c r="S1318">
+        <v>95</v>
+      </c>
+      <c r="Y1318">
+        <v>304</v>
+      </c>
+      <c r="AE1318" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="1319" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1319" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1319" t="s">
+        <v>303</v>
+      </c>
+      <c r="S1319">
+        <v>95</v>
+      </c>
+      <c r="Y1319">
+        <v>324</v>
+      </c>
+      <c r="AE1319">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1320" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1320" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1320" t="s">
+        <v>305</v>
+      </c>
+      <c r="S1320">
+        <v>95</v>
+      </c>
+      <c r="Y1320">
+        <v>229</v>
+      </c>
+      <c r="AE1320" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1321" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1321" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1321" t="s">
+        <v>307</v>
+      </c>
+      <c r="S1321">
+        <v>95</v>
+      </c>
+      <c r="Y1321">
+        <v>322</v>
+      </c>
+      <c r="AE1321">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1322" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1322" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1322" t="s">
+        <v>309</v>
+      </c>
+      <c r="S1322">
+        <v>95</v>
+      </c>
+      <c r="Y1322">
+        <v>312</v>
+      </c>
+      <c r="AE1322" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1323" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1323" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1323" t="s">
+        <v>310</v>
+      </c>
+      <c r="S1323">
+        <v>95</v>
+      </c>
+      <c r="Y1323">
+        <v>313</v>
+      </c>
+      <c r="AE1323">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1324" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1324" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1324" t="s">
+        <v>311</v>
+      </c>
+      <c r="S1324">
+        <v>95</v>
+      </c>
+      <c r="Y1324">
+        <v>314</v>
+      </c>
+      <c r="AE1324" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1325" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1325" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1325" t="s">
+        <v>229</v>
+      </c>
+      <c r="S1325">
+        <v>95</v>
+      </c>
+      <c r="Y1325">
+        <v>334</v>
+      </c>
+      <c r="AE1325" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1326" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1326" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1326" t="s">
+        <v>314</v>
+      </c>
+      <c r="S1326">
+        <v>95</v>
+      </c>
+      <c r="Y1326">
+        <v>309</v>
+      </c>
+      <c r="AE1326" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1327" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1327" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1327" t="s">
+        <v>230</v>
+      </c>
+      <c r="S1327">
+        <v>95</v>
+      </c>
+      <c r="Y1327">
+        <v>336</v>
+      </c>
+      <c r="AE1327" s="3">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="1328" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="C1328" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1328">
+        <v>7908916</v>
+      </c>
+      <c r="L1328" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1328">
+        <v>100138</v>
+      </c>
+      <c r="Q1328" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U1328" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1328" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1328" s="3">
+        <v>102000</v>
+      </c>
+      <c r="AK1328" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="M1329" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1329">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B1330" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1330" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="F1331" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="R1332" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="T1333">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J1334" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1335" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1335" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1336" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1336">
+        <v>67977322</v>
+      </c>
+      <c r="AH1336" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1336" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1337" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1337" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1337" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1337" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1337" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1337" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1337" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1337" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1337" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1337" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1337" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1337" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1337" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="D1338" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1338" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1338" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1338" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AD1339" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1340" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1340" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1340">
+        <v>95</v>
+      </c>
+      <c r="Y1340">
+        <v>187</v>
+      </c>
+      <c r="AE1340" s="3">
+        <v>102000</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1341" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1341" t="s">
+        <v>228</v>
+      </c>
+      <c r="S1341">
+        <v>95</v>
+      </c>
+      <c r="Y1341">
+        <v>327</v>
+      </c>
+      <c r="AE1341" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1342" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1342" t="s">
+        <v>219</v>
+      </c>
+      <c r="S1342">
+        <v>95</v>
+      </c>
+      <c r="Y1342">
+        <v>330</v>
+      </c>
+      <c r="AE1342" s="3">
+        <v>8900</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1343" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1343" t="s">
+        <v>297</v>
+      </c>
+      <c r="S1343">
+        <v>95</v>
+      </c>
+      <c r="Y1343">
+        <v>342</v>
+      </c>
+      <c r="AE1343">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1344" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1344" t="s">
+        <v>298</v>
+      </c>
+      <c r="S1344">
+        <v>95</v>
+      </c>
+      <c r="Y1344">
+        <v>339</v>
+      </c>
+      <c r="AE1344">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1345" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1345" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1345" t="s">
+        <v>300</v>
+      </c>
+      <c r="S1345">
+        <v>95</v>
+      </c>
+      <c r="Y1345">
+        <v>304</v>
+      </c>
+      <c r="AE1345" s="3">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="1346" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1346" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1346" t="s">
+        <v>303</v>
+      </c>
+      <c r="S1346">
+        <v>95</v>
+      </c>
+      <c r="Y1346">
+        <v>324</v>
+      </c>
+      <c r="AE1346">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1347" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1347" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1347" t="s">
+        <v>325</v>
+      </c>
+      <c r="S1347">
+        <v>95</v>
+      </c>
+      <c r="Y1347">
+        <v>305</v>
+      </c>
+      <c r="AE1347" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1348" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1348" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1348" t="s">
+        <v>308</v>
+      </c>
+      <c r="S1348">
+        <v>95</v>
+      </c>
+      <c r="Y1348">
+        <v>315</v>
+      </c>
+      <c r="AE1348" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1349" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1349" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1349" t="s">
+        <v>309</v>
+      </c>
+      <c r="S1349">
+        <v>95</v>
+      </c>
+      <c r="Y1349">
+        <v>312</v>
+      </c>
+      <c r="AE1349" s="3">
+        <v>13200</v>
+      </c>
+    </row>
+    <row r="1350" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1350" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1350" t="s">
+        <v>310</v>
+      </c>
+      <c r="S1350">
+        <v>95</v>
+      </c>
+      <c r="Y1350">
+        <v>313</v>
+      </c>
+      <c r="AE1350">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1351" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1351" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1351" t="s">
+        <v>229</v>
+      </c>
+      <c r="S1351">
+        <v>95</v>
+      </c>
+      <c r="Y1351">
+        <v>334</v>
+      </c>
+      <c r="AE1351" s="3">
         <v>5000</v>
       </c>
     </row>
-    <row r="1313" spans="1:23" x14ac:dyDescent="0.25">
-[...297 lines deleted...]
-      <c r="E1331" t="s">
+    <row r="1352" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1352" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1352" t="s">
+        <v>313</v>
+      </c>
+      <c r="S1352">
+        <v>95</v>
+      </c>
+      <c r="Y1352">
+        <v>218</v>
+      </c>
+      <c r="AE1352" s="3">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="1353" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1353" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1353" t="s">
+        <v>314</v>
+      </c>
+      <c r="S1353">
+        <v>95</v>
+      </c>
+      <c r="Y1353">
+        <v>309</v>
+      </c>
+      <c r="AE1353">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1354" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1354" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1354" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1354">
+        <v>95</v>
+      </c>
+      <c r="Y1354">
         <v>303</v>
       </c>
-      <c r="K1331">
-[...47 lines deleted...]
-      <c r="E1334" t="s">
+      <c r="AE1354" s="3">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1355" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1355" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1355" t="s">
+        <v>315</v>
+      </c>
+      <c r="S1355">
+        <v>95</v>
+      </c>
+      <c r="Y1355">
+        <v>307</v>
+      </c>
+      <c r="AE1355" s="3">
+        <v>10100</v>
+      </c>
+    </row>
+    <row r="1356" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1356" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1356" t="s">
+        <v>178</v>
+      </c>
+      <c r="S1356">
+        <v>95</v>
+      </c>
+      <c r="Y1356">
+        <v>467</v>
+      </c>
+      <c r="AE1356" s="3">
+        <v>12400</v>
+      </c>
+    </row>
+    <row r="1357" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1357" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1357" t="s">
+        <v>326</v>
+      </c>
+      <c r="S1357">
+        <v>95</v>
+      </c>
+      <c r="Y1357">
         <v>306</v>
       </c>
-      <c r="K1334">
-[...251 lines deleted...]
-      <c r="E1349" t="s">
+      <c r="AE1357" s="3">
+        <v>6600</v>
+      </c>
+    </row>
+    <row r="1358" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1358" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1358" t="s">
+        <v>230</v>
+      </c>
+      <c r="S1358">
+        <v>95</v>
+      </c>
+      <c r="Y1358">
+        <v>336</v>
+      </c>
+      <c r="AE1358" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1359" spans="3:37" x14ac:dyDescent="0.25">
+      <c r="E1359" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1359" t="s">
+        <v>321</v>
+      </c>
+      <c r="S1359">
+        <v>95</v>
+      </c>
+      <c r="Y1359">
         <v>320</v>
       </c>
-      <c r="K1349">
-[...143 lines deleted...]
-    <row r="1360" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AE1359" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1360" spans="3:37" x14ac:dyDescent="0.25">
       <c r="C1360" t="s">
-        <v>5</v>
-[...35 lines deleted...]
-        <v>17</v>
+        <v>290</v>
+      </c>
+      <c r="J1360">
+        <v>7908916</v>
+      </c>
+      <c r="L1360" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1360">
+        <v>136455</v>
+      </c>
+      <c r="Q1360" s="2">
+        <v>42736</v>
+      </c>
+      <c r="U1360" s="2">
+        <v>53692</v>
+      </c>
+      <c r="W1360" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1360" s="3">
+        <v>12000</v>
+      </c>
+      <c r="AK1360" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="1361" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1361" t="s">
-[...12 lines deleted...]
-        <v>40000</v>
+      <c r="M1361" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1361">
+        <v>7579</v>
       </c>
     </row>
     <row r="1362" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1362" t="s">
-[...12 lines deleted...]
-        <v>59950</v>
+      <c r="B1362" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1362" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="1363" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1363" t="s">
-[...12 lines deleted...]
-        <v>5</v>
+      <c r="D1363" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1363" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1363" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1363" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="1364" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1364" t="s">
-[...12 lines deleted...]
-        <v>17000</v>
+      <c r="AD1364" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="1365" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1365" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1365" t="s">
-        <v>327</v>
+        <v>115</v>
       </c>
       <c r="S1365">
         <v>95</v>
       </c>
       <c r="Y1365">
-        <v>464</v>
+        <v>700</v>
       </c>
       <c r="AE1365" s="3">
-        <v>5064</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="1366" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1366" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1366" t="s">
-        <v>236</v>
+        <v>37</v>
       </c>
       <c r="S1366">
         <v>95</v>
       </c>
       <c r="Y1366">
-        <v>336</v>
+        <v>543</v>
       </c>
       <c r="AE1366" s="3">
-        <v>2894</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="1367" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1367" t="s">
         <v>32</v>
       </c>
       <c r="I1367" t="s">
+        <v>215</v>
+      </c>
+      <c r="S1367">
+        <v>95</v>
+      </c>
+      <c r="Y1367">
+        <v>295</v>
+      </c>
+      <c r="AE1367" s="3">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="1368" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1368" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1368">
+        <v>7908916</v>
+      </c>
+      <c r="L1368" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1368">
+        <v>138065</v>
+      </c>
+      <c r="Q1368" s="2">
+        <v>40148</v>
+      </c>
+      <c r="U1368" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1368" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1368" s="3">
+        <v>4147</v>
+      </c>
+      <c r="AK1368" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1369" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1369" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1369">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1370" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1370" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1370" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1371" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1371" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1372" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1372" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1373" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1373" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1373" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1373" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1373" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1374" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1374" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1375" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1375" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1375" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1375">
+        <v>95</v>
+      </c>
+      <c r="Y1375">
+        <v>297</v>
+      </c>
+      <c r="AE1375" s="3">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1376" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1376" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1376" t="s">
+        <v>327</v>
+      </c>
+      <c r="S1376">
+        <v>95</v>
+      </c>
+      <c r="Y1376">
+        <v>670</v>
+      </c>
+      <c r="AE1376" s="3">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1377">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1378" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1379" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1379" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1380" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1380">
+        <v>67977322</v>
+      </c>
+      <c r="AH1380" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1380" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1381" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1381" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1381" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1381" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1381" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1381" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1381" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1381" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1381" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1381" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1381" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1381" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1381" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1382" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1382">
+        <v>7908916</v>
+      </c>
+      <c r="L1382" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1382">
+        <v>138587</v>
+      </c>
+      <c r="Q1382" s="2">
+        <v>40848</v>
+      </c>
+      <c r="U1382" s="2">
+        <v>47422</v>
+      </c>
+      <c r="W1382" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1382" s="3">
+        <v>23347</v>
+      </c>
+      <c r="AK1382" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1383" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1383">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1384" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1384" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1385" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1385" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1385" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1385" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1386" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1387" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1387" t="s">
+        <v>214</v>
+      </c>
+      <c r="S1387">
+        <v>95</v>
+      </c>
+      <c r="Y1387">
+        <v>620</v>
+      </c>
+      <c r="AE1387" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1388" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1388" t="s">
+        <v>179</v>
+      </c>
+      <c r="S1388">
+        <v>95</v>
+      </c>
+      <c r="Y1388">
+        <v>235</v>
+      </c>
+      <c r="AE1388" s="3">
+        <v>8347</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1389" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1389" t="s">
+        <v>215</v>
+      </c>
+      <c r="S1389">
+        <v>95</v>
+      </c>
+      <c r="Y1389">
+        <v>295</v>
+      </c>
+      <c r="AE1389" s="3">
+        <v>23347</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1390" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1390">
+        <v>7908916</v>
+      </c>
+      <c r="L1390" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1390">
+        <v>139153</v>
+      </c>
+      <c r="Q1390" s="2">
+        <v>41000</v>
+      </c>
+      <c r="U1390" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1390" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1390" s="3">
+        <v>1046</v>
+      </c>
+      <c r="AK1390" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1391" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1391">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1392" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1392" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1393" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1393" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1394" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1394" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1395" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1395" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1395" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1395" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1395" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1396" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1396" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1397" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1397" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1397" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1397">
+        <v>95</v>
+      </c>
+      <c r="Y1397">
+        <v>297</v>
+      </c>
+      <c r="AE1397" s="3">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="1398" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1398" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1398" t="s">
+        <v>218</v>
+      </c>
+      <c r="S1398">
+        <v>95</v>
+      </c>
+      <c r="Y1398">
+        <v>470</v>
+      </c>
+      <c r="AE1398">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="1399" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1399" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1399" t="s">
+        <v>178</v>
+      </c>
+      <c r="S1399">
+        <v>95</v>
+      </c>
+      <c r="Y1399">
+        <v>467</v>
+      </c>
+      <c r="AE1399">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1400" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1400" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1400">
+        <v>7908916</v>
+      </c>
+      <c r="L1400" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1400">
+        <v>139154</v>
+      </c>
+      <c r="Q1400" s="2">
+        <v>41000</v>
+      </c>
+      <c r="U1400" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1400" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1400" s="3">
+        <v>4000</v>
+      </c>
+      <c r="AK1400" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1401" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1401" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1401">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1402" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1402" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1402" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1403" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1403" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1404" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1404" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1405" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1405" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1405" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1405" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1405" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1406" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1406" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1407" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1407" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1407" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1407">
+        <v>95</v>
+      </c>
+      <c r="Y1407">
+        <v>297</v>
+      </c>
+      <c r="AE1407" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1408" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1408" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1408" t="s">
+        <v>294</v>
+      </c>
+      <c r="S1408">
+        <v>95</v>
+      </c>
+      <c r="Y1408">
+        <v>217</v>
+      </c>
+      <c r="AE1408">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1409" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1409" t="s">
+        <v>218</v>
+      </c>
+      <c r="S1409">
+        <v>95</v>
+      </c>
+      <c r="Y1409">
+        <v>470</v>
+      </c>
+      <c r="AE1409">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1410" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1410" t="s">
+        <v>315</v>
+      </c>
+      <c r="S1410">
+        <v>95</v>
+      </c>
+      <c r="Y1410">
+        <v>307</v>
+      </c>
+      <c r="AE1410" s="3">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1411" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1411" t="s">
+        <v>230</v>
+      </c>
+      <c r="S1411">
+        <v>95</v>
+      </c>
+      <c r="Y1411">
+        <v>336</v>
+      </c>
+      <c r="AE1411">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1412" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1412">
+        <v>7908916</v>
+      </c>
+      <c r="L1412" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1412">
+        <v>140964</v>
+      </c>
+      <c r="Q1412" s="2">
+        <v>42309</v>
+      </c>
+      <c r="U1412" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1412" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1412" s="3">
+        <v>13525</v>
+      </c>
+      <c r="AK1412" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1413" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1413">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1414" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1414" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1415" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1415" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1415" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1415" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1416" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1417" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1417" t="s">
+        <v>179</v>
+      </c>
+      <c r="S1417">
+        <v>95</v>
+      </c>
+      <c r="Y1417">
+        <v>235</v>
+      </c>
+      <c r="AE1417" s="3">
+        <v>13525</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1418" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1418" t="s">
         <v>328</v>
       </c>
-      <c r="S1367">
-[...763 lines deleted...]
-      </c>
       <c r="S1418">
         <v>95</v>
       </c>
       <c r="Y1418">
-        <v>305</v>
+        <v>750</v>
       </c>
       <c r="AE1418" s="3">
-        <v>4000</v>
-[...2 lines deleted...]
-    <row r="1419" spans="4:31" x14ac:dyDescent="0.25">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1419" t="s">
         <v>32</v>
       </c>
       <c r="I1419" t="s">
-        <v>317</v>
+        <v>178</v>
       </c>
       <c r="S1419">
         <v>95</v>
       </c>
       <c r="Y1419">
-        <v>315</v>
+        <v>467</v>
       </c>
       <c r="AE1419" s="3">
-        <v>9000</v>
-[...2 lines deleted...]
-    <row r="1420" spans="4:31" x14ac:dyDescent="0.25">
+        <v>8914</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1420" t="s">
         <v>32</v>
       </c>
       <c r="I1420" t="s">
         <v>318</v>
       </c>
       <c r="S1420">
         <v>95</v>
       </c>
       <c r="Y1420">
-        <v>312</v>
-[...9 lines deleted...]
-      <c r="I1421" t="s">
+        <v>464</v>
+      </c>
+      <c r="AE1420">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1421">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="I1422" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1423" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1423" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1424" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1424">
+        <v>67977322</v>
+      </c>
+      <c r="AF1424" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1424" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1425" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1425" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1425" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1425" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1425" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1425" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1425" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1425" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1425" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1425" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1425" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1425" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1425" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1425" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1426" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1426" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1426" t="s">
         <v>319</v>
       </c>
-      <c r="S1421">
-[...36 lines deleted...]
-      <c r="Y1423">
+      <c r="Q1426">
+        <v>95</v>
+      </c>
+      <c r="W1426">
+        <v>462</v>
+      </c>
+      <c r="AC1426" s="3">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="1427" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1427" t="s">
+        <v>329</v>
+      </c>
+      <c r="I1427">
+        <v>52298721</v>
+      </c>
+      <c r="K1427" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1427">
+        <v>100022</v>
+      </c>
+      <c r="P1427" s="2">
+        <v>32813</v>
+      </c>
+      <c r="S1427" s="2">
+        <v>45747</v>
+      </c>
+      <c r="U1427" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1427" s="3">
+        <v>27050</v>
+      </c>
+      <c r="AI1427" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1428" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1428" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1428">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1429" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1429" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1429" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1430" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1430" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1430" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1430" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1430" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1431" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1431" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1432" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1432" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1432" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q1432">
+        <v>95</v>
+      </c>
+      <c r="W1432">
+        <v>80</v>
+      </c>
+      <c r="AC1432" s="3">
+        <v>19608</v>
+      </c>
+    </row>
+    <row r="1433" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1433" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1433" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q1433">
+        <v>95</v>
+      </c>
+      <c r="W1433">
+        <v>4</v>
+      </c>
+      <c r="AC1433" s="3">
+        <v>4392</v>
+      </c>
+    </row>
+    <row r="1434" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1434" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1434" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1434">
+        <v>95</v>
+      </c>
+      <c r="W1434">
+        <v>297</v>
+      </c>
+      <c r="AC1434" s="3">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="1435" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1435" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1435" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q1435">
+        <v>95</v>
+      </c>
+      <c r="W1435">
+        <v>472</v>
+      </c>
+      <c r="AC1435" s="3">
+        <v>21872</v>
+      </c>
+    </row>
+    <row r="1436" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1436" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1436" t="s">
         <v>218</v>
       </c>
-      <c r="AE1423" s="3">
-[...16 lines deleted...]
-      <c r="AE1424">
+      <c r="Q1436">
+        <v>95</v>
+      </c>
+      <c r="W1436">
+        <v>470</v>
+      </c>
+      <c r="AC1436" s="3">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1437" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1437" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1437" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q1437">
+        <v>95</v>
+      </c>
+      <c r="W1437">
+        <v>307</v>
+      </c>
+      <c r="AC1437" s="3">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1438" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1438" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1438" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q1438">
+        <v>95</v>
+      </c>
+      <c r="W1438">
+        <v>326</v>
+      </c>
+      <c r="AC1438">
         <v>400</v>
       </c>
     </row>
-    <row r="1425" spans="2:37" x14ac:dyDescent="0.25">
-[...108 lines deleted...]
-      <c r="L1431" t="s">
+    <row r="1439" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1439" t="s">
+        <v>329</v>
+      </c>
+      <c r="I1439">
+        <v>52298721</v>
+      </c>
+      <c r="K1439" t="s">
         <v>19</v>
       </c>
-      <c r="O1431">
-[...8 lines deleted...]
-      <c r="W1431" t="s">
+      <c r="N1439">
+        <v>100090</v>
+      </c>
+      <c r="P1439" s="2">
+        <v>34060</v>
+      </c>
+      <c r="S1439" s="2">
+        <v>45747</v>
+      </c>
+      <c r="U1439" t="s">
         <v>20</v>
       </c>
-      <c r="AC1431" s="3">
-[...7 lines deleted...]
-      <c r="M1432" t="s">
+      <c r="AA1439" s="3">
+        <v>2464</v>
+      </c>
+      <c r="AI1439" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1440" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1440" t="s">
         <v>22</v>
       </c>
-      <c r="X1432">
-[...118 lines deleted...]
-    <row r="1441" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="V1440">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1441" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B1441" t="s">
         <v>23</v>
       </c>
-      <c r="N1441" t="s">
+      <c r="M1441" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1442" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R1443" t="s">
+    <row r="1442" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1442" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1442" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1442" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1442" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1443" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1443" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1444" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1444" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1444" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q1444">
+        <v>95</v>
+      </c>
+      <c r="W1444">
+        <v>80</v>
+      </c>
+      <c r="AC1444" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1445" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1445" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1445" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q1445">
+        <v>95</v>
+      </c>
+      <c r="W1445">
+        <v>472</v>
+      </c>
+      <c r="AC1445" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1446" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1446" t="s">
+        <v>329</v>
+      </c>
+      <c r="I1446">
+        <v>52298721</v>
+      </c>
+      <c r="K1446" t="s">
         <v>19</v>
       </c>
-    </row>
-[...40 lines deleted...]
-        <v>7</v>
+      <c r="N1446">
+        <v>100095</v>
+      </c>
+      <c r="P1446" s="2">
+        <v>34060</v>
+      </c>
+      <c r="S1446" s="2">
+        <v>45747</v>
+      </c>
+      <c r="U1446" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1446" s="3">
+        <v>2464</v>
+      </c>
+      <c r="AI1446" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1447" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1447" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1447">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1448" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1448" t="s">
+        <v>23</v>
       </c>
       <c r="M1448" t="s">
-        <v>8</v>
-[...29 lines deleted...]
-    <row r="1449" spans="1:37" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1449" spans="2:35" x14ac:dyDescent="0.25">
       <c r="D1449" t="s">
         <v>25</v>
       </c>
-      <c r="H1449" t="s">
+      <c r="G1449" t="s">
         <v>26</v>
       </c>
-      <c r="P1449" t="s">
+      <c r="O1449" t="s">
         <v>27</v>
       </c>
-      <c r="X1449" t="s">
+      <c r="V1449" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1450" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD1450" t="s">
+    <row r="1450" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1450" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1451" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="1451" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1451" t="s">
         <v>30</v>
       </c>
-      <c r="I1451" t="s">
-[...12 lines deleted...]
-    <row r="1452" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="H1451" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q1451">
+        <v>95</v>
+      </c>
+      <c r="W1451">
+        <v>80</v>
+      </c>
+      <c r="AC1451" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1452" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1452" t="s">
         <v>32</v>
       </c>
-      <c r="I1452" t="s">
-[...12 lines deleted...]
-    <row r="1453" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="H1452" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q1452">
+        <v>95</v>
+      </c>
+      <c r="W1452">
+        <v>472</v>
+      </c>
+      <c r="AC1452" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1453" spans="2:35" x14ac:dyDescent="0.25">
       <c r="C1453" t="s">
-        <v>299</v>
-[...4 lines deleted...]
-      <c r="L1453" t="s">
+        <v>331</v>
+      </c>
+      <c r="I1453">
+        <v>7909013</v>
+      </c>
+      <c r="K1453" t="s">
         <v>19</v>
       </c>
-      <c r="O1453">
-[...8 lines deleted...]
-      <c r="W1453" t="s">
+      <c r="N1453">
+        <v>129875</v>
+      </c>
+      <c r="P1453" s="2">
+        <v>37561</v>
+      </c>
+      <c r="S1453" s="2">
+        <v>47026</v>
+      </c>
+      <c r="U1453" t="s">
         <v>20</v>
       </c>
-      <c r="AC1453" s="3">
-[...7 lines deleted...]
-      <c r="M1454" t="s">
+      <c r="AA1453" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AI1453" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="1454" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1454" t="s">
         <v>22</v>
       </c>
-      <c r="X1454">
-[...3 lines deleted...]
-    <row r="1455" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="V1454">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="1455" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B1455" t="s">
         <v>23</v>
       </c>
-      <c r="N1455" t="s">
+      <c r="M1455" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1456" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="1456" spans="2:35" x14ac:dyDescent="0.25">
       <c r="D1456" t="s">
         <v>25</v>
       </c>
-      <c r="H1456" t="s">
+      <c r="G1456" t="s">
         <v>26</v>
       </c>
-      <c r="P1456" t="s">
+      <c r="O1456" t="s">
         <v>27</v>
       </c>
-      <c r="X1456" t="s">
+      <c r="V1456" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1457" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1457" t="s">
+    <row r="1457" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AB1457" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1458" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1458" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1458" t="s">
         <v>30</v>
       </c>
-      <c r="I1458" t="s">
-[...8 lines deleted...]
-      <c r="AE1458" s="3">
+      <c r="H1458" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q1458">
+        <v>95</v>
+      </c>
+      <c r="W1458">
+        <v>641</v>
+      </c>
+      <c r="AC1458" s="3">
         <v>15000</v>
       </c>
     </row>
-    <row r="1459" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1459" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1459" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1459" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q1459">
+        <v>95</v>
+      </c>
+      <c r="W1459">
+        <v>642</v>
+      </c>
+      <c r="AC1459" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1460">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1461" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1462" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1462" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1463" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1463">
+        <v>67977322</v>
+      </c>
+      <c r="AH1463" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1463" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1464" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1464" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1464" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1464" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1464" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1464" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1464" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1464" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1464" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1464" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1464" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1464" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1464" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1465" t="s">
+        <v>331</v>
+      </c>
+      <c r="J1465">
+        <v>7909013</v>
+      </c>
+      <c r="L1465" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1465">
+        <v>130983</v>
+      </c>
+      <c r="Q1465" s="2">
+        <v>37895</v>
+      </c>
+      <c r="U1465" s="2">
+        <v>47026</v>
+      </c>
+      <c r="W1465" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1465" s="3">
+        <v>90000</v>
+      </c>
+      <c r="AK1465" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1466" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1466">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1467" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1467" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1468" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1469" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1470" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1470" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1470" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1470" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1471" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1472" t="s">
         <v>30</v>
       </c>
-      <c r="I1459" t="s">
-[...36 lines deleted...]
-      <c r="L1461" t="s">
+      <c r="I1472" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1472">
+        <v>95</v>
+      </c>
+      <c r="Y1472">
+        <v>297</v>
+      </c>
+      <c r="AE1472" s="3">
+        <v>90000</v>
+      </c>
+    </row>
+    <row r="1473" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1473" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1473" t="s">
+        <v>333</v>
+      </c>
+      <c r="S1473">
+        <v>95</v>
+      </c>
+      <c r="Y1473">
+        <v>642</v>
+      </c>
+      <c r="AE1473" s="3">
+        <v>90000</v>
+      </c>
+    </row>
+    <row r="1474" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1474" t="s">
+        <v>331</v>
+      </c>
+      <c r="J1474">
+        <v>7909013</v>
+      </c>
+      <c r="L1474" t="s">
         <v>19</v>
       </c>
-      <c r="O1461">
-[...8 lines deleted...]
-      <c r="W1461" t="s">
+      <c r="O1474">
+        <v>146120</v>
+      </c>
+      <c r="Q1474" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U1474" s="2">
+        <v>47938</v>
+      </c>
+      <c r="W1474" t="s">
         <v>20</v>
       </c>
-      <c r="AC1461" s="3">
-[...7 lines deleted...]
-      <c r="M1462" t="s">
+      <c r="AC1474" s="3">
+        <v>25000</v>
+      </c>
+      <c r="AK1474" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1475" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1475" t="s">
         <v>22</v>
       </c>
-      <c r="X1462">
-[...4 lines deleted...]
-      <c r="B1463" t="s">
+      <c r="X1475">
+        <v>1825</v>
+      </c>
+      <c r="AA1475" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1476" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1476" t="s">
         <v>23</v>
       </c>
-      <c r="N1463" t="s">
+      <c r="N1476" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1464" spans="2:37" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="D1466" t="s">
+    <row r="1477" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1477" t="s">
         <v>25</v>
       </c>
-      <c r="H1466" t="s">
+      <c r="H1477" t="s">
         <v>26</v>
       </c>
-      <c r="P1466" t="s">
+      <c r="P1477" t="s">
         <v>27</v>
       </c>
-      <c r="X1466" t="s">
+      <c r="X1477" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1467" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1467" t="s">
+    <row r="1478" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1478" t="s">
         <v>29</v>
-      </c>
-[...140 lines deleted...]
-        <v>4000</v>
       </c>
     </row>
     <row r="1479" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1479" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1479" t="s">
-        <v>303</v>
+        <v>120</v>
       </c>
       <c r="S1479">
         <v>95</v>
       </c>
       <c r="Y1479">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>187</v>
+      </c>
+      <c r="AE1479" s="3">
+        <v>25000</v>
       </c>
     </row>
     <row r="1480" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1480" t="s">
         <v>32</v>
       </c>
       <c r="I1480" t="s">
-        <v>224</v>
+        <v>335</v>
       </c>
       <c r="S1480">
         <v>95</v>
       </c>
       <c r="Y1480">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>969</v>
+      </c>
+      <c r="AE1480" s="3">
+        <v>25000</v>
       </c>
     </row>
     <row r="1481" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1481" t="s">
-[...12 lines deleted...]
-        <v>3200</v>
+      <c r="C1481" t="s">
+        <v>331</v>
+      </c>
+      <c r="J1481">
+        <v>7909013</v>
+      </c>
+      <c r="L1481" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1481">
+        <v>146121</v>
+      </c>
+      <c r="Q1481" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U1481" s="2">
+        <v>47938</v>
+      </c>
+      <c r="W1481" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1481" s="3">
+        <v>73000</v>
+      </c>
+      <c r="AK1481" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="1482" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1482" t="s">
-[...8 lines deleted...]
-      <c r="Y1482">
+      <c r="M1482" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1482">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="1483" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1483" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1483" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1484" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1484" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1484" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1484" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1484" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1485" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1485" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1486" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1486" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1486" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1486">
+        <v>95</v>
+      </c>
+      <c r="Y1486">
+        <v>543</v>
+      </c>
+      <c r="AE1486" s="3">
+        <v>73000</v>
+      </c>
+    </row>
+    <row r="1487" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1487" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1487" t="s">
+        <v>335</v>
+      </c>
+      <c r="S1487">
+        <v>95</v>
+      </c>
+      <c r="Y1487">
+        <v>969</v>
+      </c>
+      <c r="AE1487" s="3">
+        <v>73000</v>
+      </c>
+    </row>
+    <row r="1488" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1488" t="s">
         <v>336</v>
       </c>
-      <c r="AE1482">
-[...10 lines deleted...]
-      <c r="L1483" t="s">
+      <c r="J1488">
+        <v>7909054</v>
+      </c>
+      <c r="L1488" t="s">
         <v>19</v>
       </c>
-      <c r="O1483">
-[...8 lines deleted...]
-      <c r="W1483" t="s">
+      <c r="O1488">
+        <v>100130</v>
+      </c>
+      <c r="Q1488" s="2">
+        <v>35004</v>
+      </c>
+      <c r="U1488" s="2">
+        <v>43373</v>
+      </c>
+      <c r="W1488" t="s">
         <v>20</v>
       </c>
-      <c r="AC1483" s="3">
-[...7 lines deleted...]
-      <c r="M1484" t="s">
+      <c r="AC1488" s="3">
+        <v>30000</v>
+      </c>
+      <c r="AK1488" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1489" t="s">
         <v>22</v>
       </c>
-      <c r="X1484">
-[...4 lines deleted...]
-      <c r="B1485" t="s">
+      <c r="X1489">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1490" t="s">
         <v>23</v>
       </c>
-      <c r="N1485" t="s">
+      <c r="N1490" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1486" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1486" t="s">
+    <row r="1491" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1491" t="s">
         <v>25</v>
       </c>
-      <c r="H1486" t="s">
+      <c r="H1491" t="s">
         <v>26</v>
       </c>
-      <c r="P1486" t="s">
+      <c r="P1491" t="s">
         <v>27</v>
       </c>
-      <c r="X1486" t="s">
+      <c r="X1491" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1487" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1487" t="s">
+    <row r="1492" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1492" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1488" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1488" t="s">
+    <row r="1493" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1493" t="s">
         <v>30</v>
       </c>
-      <c r="I1488" t="s">
-[...13 lines deleted...]
-      <c r="T1489">
+      <c r="I1493" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1493">
+        <v>95</v>
+      </c>
+      <c r="Y1493">
+        <v>297</v>
+      </c>
+      <c r="AE1493" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1494" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1494" t="s">
+        <v>305</v>
+      </c>
+      <c r="S1494">
+        <v>95</v>
+      </c>
+      <c r="Y1494">
+        <v>229</v>
+      </c>
+      <c r="AE1494" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1495" t="s">
+        <v>336</v>
+      </c>
+      <c r="J1495">
+        <v>7909054</v>
+      </c>
+      <c r="L1495" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1495">
+        <v>100131</v>
+      </c>
+      <c r="Q1495" s="2">
+        <v>35065</v>
+      </c>
+      <c r="U1495" s="2">
+        <v>41547</v>
+      </c>
+      <c r="W1495" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1495" s="3">
+        <v>16000</v>
+      </c>
+      <c r="AK1495" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1496" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1496">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1497" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1497" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1498" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1498" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1498" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1498" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1499" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1500" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1500" t="s">
+        <v>44</v>
+      </c>
+      <c r="S1500">
+        <v>95</v>
+      </c>
+      <c r="Y1500">
+        <v>80</v>
+      </c>
+      <c r="AE1500" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1501" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1501" t="s">
+        <v>31</v>
+      </c>
+      <c r="S1501">
+        <v>95</v>
+      </c>
+      <c r="Y1501">
+        <v>4</v>
+      </c>
+      <c r="AE1501" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1502">
         <v>34</v>
       </c>
     </row>
-    <row r="1490" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="I1490" s="1" t="s">
+    <row r="1503" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="I1503" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1491" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1491" t="s">
+    <row r="1504" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1504" t="s">
         <v>1</v>
       </c>
-      <c r="F1491" t="s">
+      <c r="F1504" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1492" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1492" t="s">
+    <row r="1505" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1505" t="s">
         <v>3</v>
       </c>
-      <c r="F1492">
+      <c r="F1505">
         <v>67977322</v>
       </c>
-      <c r="AF1492" t="s">
+      <c r="AF1505" t="s">
         <v>4</v>
       </c>
-      <c r="AG1492" s="2">
-[...4 lines deleted...]
-      <c r="C1493" t="s">
+      <c r="AG1505" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1506" t="s">
         <v>5</v>
       </c>
-      <c r="I1493" t="s">
+      <c r="I1506" t="s">
         <v>6</v>
       </c>
-      <c r="J1493" t="s">
+      <c r="J1506" t="s">
         <v>7</v>
       </c>
-      <c r="L1493" t="s">
+      <c r="L1506" t="s">
         <v>8</v>
       </c>
-      <c r="N1493" t="s">
+      <c r="N1506" t="s">
         <v>9</v>
       </c>
-      <c r="P1493" t="s">
+      <c r="P1506" t="s">
         <v>10</v>
       </c>
-      <c r="S1493" t="s">
+      <c r="S1506" t="s">
         <v>11</v>
       </c>
-      <c r="T1493" s="1" t="s">
+      <c r="T1506" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V1493" t="s">
+      <c r="V1506" t="s">
         <v>13</v>
       </c>
-      <c r="X1493" t="s">
+      <c r="X1506" t="s">
         <v>14</v>
       </c>
-      <c r="Z1493" t="s">
+      <c r="Z1506" t="s">
         <v>15</v>
       </c>
-      <c r="AD1493" t="s">
+      <c r="AD1506" t="s">
         <v>16</v>
       </c>
-      <c r="AH1493" t="s">
+      <c r="AH1506" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1494" spans="1:35" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="H1494" t="s">
+    <row r="1507" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1507" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1507" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1507">
+        <v>95</v>
+      </c>
+      <c r="W1507">
+        <v>543</v>
+      </c>
+      <c r="AC1507" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1508" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1508" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q1508">
+        <v>95</v>
+      </c>
+      <c r="W1508">
+        <v>541</v>
+      </c>
+      <c r="AC1508" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1509" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1509" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q1509">
+        <v>95</v>
+      </c>
+      <c r="W1509">
+        <v>552</v>
+      </c>
+      <c r="AC1509" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1510" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1510" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q1510">
+        <v>95</v>
+      </c>
+      <c r="W1510">
+        <v>229</v>
+      </c>
+      <c r="AC1510" s="3">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1511" t="s">
+        <v>336</v>
+      </c>
+      <c r="I1511">
+        <v>7909054</v>
+      </c>
+      <c r="K1511" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1511">
+        <v>132685</v>
+      </c>
+      <c r="P1511" s="2">
+        <v>38292</v>
+      </c>
+      <c r="S1511" s="2">
+        <v>41547</v>
+      </c>
+      <c r="U1511" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1511" s="3">
+        <v>11000</v>
+      </c>
+      <c r="AI1511" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1512" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1512">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1513" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1513" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1514" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1514" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1514" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1514" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1515" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1516" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1516" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1516">
+        <v>95</v>
+      </c>
+      <c r="W1516">
+        <v>297</v>
+      </c>
+      <c r="AC1516" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1517" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1517" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q1517">
+        <v>95</v>
+      </c>
+      <c r="W1517">
+        <v>188</v>
+      </c>
+      <c r="AC1517" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1518" t="s">
+        <v>336</v>
+      </c>
+      <c r="I1518">
+        <v>7909054</v>
+      </c>
+      <c r="K1518" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1518">
+        <v>138137</v>
+      </c>
+      <c r="P1518" s="2">
+        <v>40179</v>
+      </c>
+      <c r="S1518" s="2">
+        <v>45961</v>
+      </c>
+      <c r="U1518" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1518" s="3">
+        <v>14851</v>
+      </c>
+      <c r="AI1518" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1519" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1519">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1520" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1520" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1521" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1521" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1521" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1521" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1521" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1522" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1522" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1523" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1523" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1523" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1523">
+        <v>95</v>
+      </c>
+      <c r="W1523">
+        <v>297</v>
+      </c>
+      <c r="AC1523" s="3">
+        <v>14851</v>
+      </c>
+    </row>
+    <row r="1524" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1524" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1524" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q1524">
+        <v>95</v>
+      </c>
+      <c r="W1524">
+        <v>229</v>
+      </c>
+      <c r="AC1524" s="3">
+        <v>14851</v>
+      </c>
+    </row>
+    <row r="1525" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1525" t="s">
+        <v>336</v>
+      </c>
+      <c r="I1525">
+        <v>7909054</v>
+      </c>
+      <c r="K1525" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1525">
+        <v>138154</v>
+      </c>
+      <c r="P1525" s="2">
+        <v>40179</v>
+      </c>
+      <c r="S1525" s="2">
+        <v>45961</v>
+      </c>
+      <c r="U1525" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1525" s="3">
+        <v>1454</v>
+      </c>
+      <c r="AI1525" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1526" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1526" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1526">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1527" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1527" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1527" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1528" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1528" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1528" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1528" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1528" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1529" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1529" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1530" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1530" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1530" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1530">
+        <v>95</v>
+      </c>
+      <c r="W1530">
+        <v>297</v>
+      </c>
+      <c r="AC1530" s="3">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="1531" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1531" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1531" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q1531">
+        <v>95</v>
+      </c>
+      <c r="W1531">
+        <v>229</v>
+      </c>
+      <c r="AC1531" s="3">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="1532" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1532" t="s">
         <v>337</v>
       </c>
-      <c r="Q1494">
-[...61 lines deleted...]
-      <c r="C1498" t="s">
+      <c r="I1532">
+        <v>253301949</v>
+      </c>
+      <c r="K1532" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1532">
+        <v>146631</v>
+      </c>
+      <c r="P1532" s="2">
+        <v>45946</v>
+      </c>
+      <c r="S1532" s="2">
+        <v>46295</v>
+      </c>
+      <c r="U1532" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1532" s="3">
+        <v>30000</v>
+      </c>
+      <c r="AI1532" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1533" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1533" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1533">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="1534" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1534" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1534" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1535" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1535" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1535" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1535" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1535" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1536" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1536" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1537" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1537" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q1537">
+        <v>95</v>
+      </c>
+      <c r="W1537">
+        <v>4</v>
+      </c>
+      <c r="AC1537" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1538" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1538" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q1538">
+        <v>95</v>
+      </c>
+      <c r="W1538">
+        <v>550</v>
+      </c>
+      <c r="AC1538" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1539">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1540" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1541" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1541" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1542" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1542">
+        <v>67977322</v>
+      </c>
+      <c r="AH1542" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1542" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1543" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1543" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1543" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1543" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1543" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1543" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1543" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1543" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1543" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1543" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1543" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1543" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1543" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1544" t="s">
         <v>338</v>
       </c>
-      <c r="I1498">
-[...2 lines deleted...]
-      <c r="K1498" t="s">
+      <c r="J1544">
+        <v>98864010</v>
+      </c>
+      <c r="L1544" t="s">
         <v>19</v>
       </c>
-      <c r="N1498">
-[...8 lines deleted...]
-      <c r="U1498" t="s">
+      <c r="O1544">
+        <v>100074</v>
+      </c>
+      <c r="Q1544" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1544" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W1544" t="s">
         <v>20</v>
       </c>
-      <c r="AA1498" s="3">
-[...7 lines deleted...]
-      <c r="L1499" t="s">
+      <c r="AC1544">
+        <v>30</v>
+      </c>
+      <c r="AK1544" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1545" t="s">
         <v>22</v>
       </c>
-      <c r="V1499">
-[...4 lines deleted...]
-      <c r="B1500" t="s">
+      <c r="X1545">
+        <v>6757</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1546" t="s">
         <v>23</v>
       </c>
-      <c r="M1500" t="s">
+      <c r="N1546" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1501" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D1501" t="s">
+    <row r="1547" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1547" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1548" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1549" t="s">
         <v>25</v>
       </c>
-      <c r="G1501" t="s">
+      <c r="H1549" t="s">
         <v>26</v>
       </c>
-      <c r="O1501" t="s">
+      <c r="P1549" t="s">
         <v>27</v>
       </c>
-      <c r="V1501" t="s">
+      <c r="X1549" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1502" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB1502" t="s">
+    <row r="1550" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1550" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1503" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1503" t="s">
+    <row r="1551" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1551" t="s">
         <v>30</v>
       </c>
-      <c r="H1503" t="s">
+      <c r="I1551" t="s">
         <v>46</v>
       </c>
-      <c r="Q1503">
-[...10 lines deleted...]
-      <c r="E1504" t="s">
+      <c r="S1551">
+        <v>95</v>
+      </c>
+      <c r="Y1551">
+        <v>297</v>
+      </c>
+      <c r="AE1551">
         <v>30</v>
       </c>
-      <c r="H1504" t="s">
-[...13 lines deleted...]
-      <c r="E1505" t="s">
+    </row>
+    <row r="1552" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1552" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1552" t="s">
+        <v>110</v>
+      </c>
+      <c r="S1552">
+        <v>95</v>
+      </c>
+      <c r="Y1552">
+        <v>459</v>
+      </c>
+      <c r="AE1552">
         <v>30</v>
       </c>
-      <c r="H1505" t="s">
-[...67 lines deleted...]
-      <c r="H1509" t="s">
+    </row>
+    <row r="1553" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1553" t="s">
         <v>339</v>
       </c>
-      <c r="Q1509">
-[...16 lines deleted...]
-      <c r="K1510" t="s">
+      <c r="J1553">
+        <v>44111037</v>
+      </c>
+      <c r="L1553" t="s">
         <v>19</v>
       </c>
-      <c r="N1510">
-[...8 lines deleted...]
-      <c r="U1510" t="s">
+      <c r="O1553">
+        <v>132246</v>
+      </c>
+      <c r="Q1553" s="2">
+        <v>38292</v>
+      </c>
+      <c r="U1553" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W1553" t="s">
         <v>20</v>
       </c>
-      <c r="AA1510" s="3">
-[...7 lines deleted...]
-      <c r="L1511" t="s">
+      <c r="AC1553" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK1553" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1554" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1554" t="s">
         <v>22</v>
       </c>
-      <c r="V1511">
-[...4 lines deleted...]
-      <c r="B1512" t="s">
+      <c r="X1554">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1555" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1555" t="s">
         <v>23</v>
       </c>
-      <c r="M1512" t="s">
+      <c r="N1555" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1513" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1513" t="s">
+    <row r="1556" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1556" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1557" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1557" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1558" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1558" t="s">
         <v>25</v>
       </c>
-      <c r="G1513" t="s">
+      <c r="H1558" t="s">
         <v>26</v>
       </c>
-      <c r="O1513" t="s">
+      <c r="P1558" t="s">
         <v>27</v>
       </c>
-      <c r="V1513" t="s">
+      <c r="X1558" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1514" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1514" t="s">
+    <row r="1559" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1559" t="s">
         <v>29</v>
-      </c>
-[...622 lines deleted...]
-        <v>5000</v>
       </c>
     </row>
     <row r="1560" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1560" t="s">
         <v>30</v>
       </c>
       <c r="I1560" t="s">
-        <v>121</v>
+        <v>46</v>
       </c>
       <c r="S1560">
         <v>95</v>
       </c>
       <c r="Y1560">
-        <v>541</v>
+        <v>297</v>
       </c>
       <c r="AE1560" s="3">
-        <v>3000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="1561" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1561" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I1561" t="s">
-        <v>301</v>
+        <v>340</v>
       </c>
       <c r="S1561">
         <v>95</v>
       </c>
       <c r="Y1561">
-        <v>552</v>
+        <v>463</v>
       </c>
       <c r="AE1561" s="3">
-        <v>4000</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="1562" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1562" t="s">
         <v>32</v>
       </c>
       <c r="I1562" t="s">
-        <v>314</v>
+        <v>82</v>
       </c>
       <c r="S1562">
         <v>95</v>
       </c>
       <c r="Y1562">
-        <v>229</v>
+        <v>188</v>
       </c>
       <c r="AE1562" s="3">
-        <v>16000</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="1563" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C1563" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="J1563">
-        <v>7909054</v>
+        <v>7942113</v>
       </c>
       <c r="L1563" t="s">
         <v>19</v>
       </c>
       <c r="O1563">
-        <v>132685</v>
+        <v>100009</v>
       </c>
       <c r="Q1563" s="2">
-        <v>38292</v>
+        <v>33909</v>
       </c>
       <c r="U1563" s="2">
-        <v>41547</v>
+        <v>49979</v>
       </c>
       <c r="W1563" t="s">
         <v>20</v>
       </c>
       <c r="AC1563" s="3">
-        <v>11000</v>
+        <v>288303</v>
       </c>
       <c r="AK1563" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1564" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M1564" t="s">
         <v>22</v>
       </c>
       <c r="X1564">
-        <v>365</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="1565" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B1565" t="s">
         <v>23</v>
       </c>
       <c r="N1565" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1566" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D1566" t="s">
         <v>25</v>
       </c>
       <c r="H1566" t="s">
         <v>26</v>
       </c>
       <c r="P1566" t="s">
         <v>27</v>
       </c>
       <c r="X1566" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1567" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD1567" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="1568" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1568" t="s">
         <v>30</v>
       </c>
       <c r="I1568" t="s">
-        <v>48</v>
+        <v>99</v>
       </c>
       <c r="S1568">
         <v>95</v>
       </c>
       <c r="Y1568">
+        <v>564</v>
+      </c>
+      <c r="AE1568" s="3">
+        <v>14164</v>
+      </c>
+    </row>
+    <row r="1569" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1569" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1569" t="s">
+        <v>114</v>
+      </c>
+      <c r="S1569">
+        <v>95</v>
+      </c>
+      <c r="Y1569">
+        <v>554</v>
+      </c>
+      <c r="AE1569" s="3">
+        <v>14775</v>
+      </c>
+    </row>
+    <row r="1570" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1570" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1570" t="s">
+        <v>43</v>
+      </c>
+      <c r="S1570">
+        <v>95</v>
+      </c>
+      <c r="Y1570">
+        <v>75</v>
+      </c>
+      <c r="AE1570" s="3">
+        <v>58906</v>
+      </c>
+    </row>
+    <row r="1571" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1571" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1571" t="s">
+        <v>44</v>
+      </c>
+      <c r="S1571">
+        <v>95</v>
+      </c>
+      <c r="Y1571">
+        <v>80</v>
+      </c>
+      <c r="AE1571" s="3">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="1572" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1572" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1572" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1572">
+        <v>95</v>
+      </c>
+      <c r="Y1572">
+        <v>543</v>
+      </c>
+      <c r="AE1572" s="3">
+        <v>35541</v>
+      </c>
+    </row>
+    <row r="1573" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1573" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1573" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1573">
+        <v>95</v>
+      </c>
+      <c r="Y1573">
+        <v>401</v>
+      </c>
+      <c r="AE1573" s="3">
+        <v>75936</v>
+      </c>
+    </row>
+    <row r="1574" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1574" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1574" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1574">
+        <v>95</v>
+      </c>
+      <c r="Y1574">
         <v>297</v>
       </c>
-      <c r="AE1568" s="3">
-[...21 lines deleted...]
-      <c r="T1570">
+      <c r="AE1574" s="3">
+        <v>77875</v>
+      </c>
+    </row>
+    <row r="1575" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1575" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1575" t="s">
+        <v>292</v>
+      </c>
+      <c r="S1575">
+        <v>95</v>
+      </c>
+      <c r="Y1575">
+        <v>552</v>
+      </c>
+      <c r="AE1575" s="3">
+        <v>8897</v>
+      </c>
+    </row>
+    <row r="1576" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1576" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1576" t="s">
+        <v>342</v>
+      </c>
+      <c r="S1576">
+        <v>95</v>
+      </c>
+      <c r="Y1576">
+        <v>273</v>
+      </c>
+      <c r="AE1576">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="1577" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1577" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1577" t="s">
+        <v>343</v>
+      </c>
+      <c r="S1577">
+        <v>95</v>
+      </c>
+      <c r="Y1577">
+        <v>246</v>
+      </c>
+      <c r="AE1577" s="3">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="1578" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1578" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1578" t="s">
+        <v>344</v>
+      </c>
+      <c r="S1578">
+        <v>95</v>
+      </c>
+      <c r="Y1578">
+        <v>258</v>
+      </c>
+      <c r="AE1578" s="3">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="1579" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1579" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1579" t="s">
+        <v>345</v>
+      </c>
+      <c r="S1579">
+        <v>95</v>
+      </c>
+      <c r="Y1579">
+        <v>257</v>
+      </c>
+      <c r="AE1579">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1580" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1580" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1580" t="s">
+        <v>346</v>
+      </c>
+      <c r="S1580">
+        <v>95</v>
+      </c>
+      <c r="Y1580">
+        <v>243</v>
+      </c>
+      <c r="AE1580" s="3">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="1581" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1581" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1581" t="s">
+        <v>347</v>
+      </c>
+      <c r="S1581">
+        <v>95</v>
+      </c>
+      <c r="Y1581">
+        <v>259</v>
+      </c>
+      <c r="AE1581" s="3">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="1582" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1582" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1582" t="s">
+        <v>348</v>
+      </c>
+      <c r="S1582">
+        <v>95</v>
+      </c>
+      <c r="Y1582">
+        <v>268</v>
+      </c>
+      <c r="AE1582" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1583" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1583" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1583" t="s">
+        <v>349</v>
+      </c>
+      <c r="S1583">
+        <v>95</v>
+      </c>
+      <c r="Y1583">
+        <v>271</v>
+      </c>
+      <c r="AE1583">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="1584" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="T1584">
         <v>36</v>
       </c>
     </row>
-    <row r="1571" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J1571" s="1" t="s">
+    <row r="1585" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I1585" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1572" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1572" t="s">
+    <row r="1586" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A1586" t="s">
         <v>1</v>
       </c>
-      <c r="G1572" t="s">
+      <c r="F1586" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1573" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1573" t="s">
+    <row r="1587" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A1587" t="s">
         <v>3</v>
       </c>
-      <c r="G1573">
+      <c r="F1587">
         <v>67977322</v>
       </c>
-      <c r="AH1573" t="s">
+      <c r="AF1587" t="s">
         <v>4</v>
       </c>
-      <c r="AI1573" s="2">
-[...4 lines deleted...]
-      <c r="C1574" t="s">
+      <c r="AG1587" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="C1588" t="s">
         <v>5</v>
       </c>
-      <c r="J1574" t="s">
+      <c r="I1588" t="s">
         <v>6</v>
       </c>
-      <c r="K1574" t="s">
+      <c r="J1588" t="s">
         <v>7</v>
       </c>
-      <c r="M1574" t="s">
+      <c r="L1588" t="s">
         <v>8</v>
       </c>
-      <c r="O1574" t="s">
+      <c r="N1588" t="s">
         <v>9</v>
       </c>
-      <c r="Q1574" t="s">
+      <c r="P1588" t="s">
         <v>10</v>
       </c>
-      <c r="U1574" t="s">
+      <c r="S1588" t="s">
         <v>11</v>
       </c>
-      <c r="V1574" s="1" t="s">
+      <c r="T1588" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X1574" t="s">
+      <c r="V1588" t="s">
         <v>13</v>
       </c>
-      <c r="Z1574" t="s">
+      <c r="X1588" t="s">
         <v>14</v>
       </c>
-      <c r="AB1574" t="s">
+      <c r="Z1588" t="s">
         <v>15</v>
       </c>
-      <c r="AF1574" t="s">
+      <c r="AD1588" t="s">
         <v>16</v>
       </c>
-      <c r="AJ1574" t="s">
+      <c r="AH1588" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1575" spans="1:37" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="L1575" t="s">
+    <row r="1589" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1589" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1589" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q1589">
+        <v>95</v>
+      </c>
+      <c r="W1589">
+        <v>484</v>
+      </c>
+      <c r="AC1589">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1590" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1590" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q1590">
+        <v>95</v>
+      </c>
+      <c r="W1590">
+        <v>247</v>
+      </c>
+      <c r="AC1590" s="3">
+        <v>16767</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1591" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1591" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q1591">
+        <v>95</v>
+      </c>
+      <c r="W1591">
+        <v>478</v>
+      </c>
+      <c r="AC1591">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1592" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1592" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q1592">
+        <v>95</v>
+      </c>
+      <c r="W1592">
+        <v>278</v>
+      </c>
+      <c r="AC1592" s="3">
+        <v>8820</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1593" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1593" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q1593">
+        <v>95</v>
+      </c>
+      <c r="W1593">
+        <v>263</v>
+      </c>
+      <c r="AC1593" s="3">
+        <v>28850</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1594" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1594" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q1594">
+        <v>95</v>
+      </c>
+      <c r="W1594">
+        <v>260</v>
+      </c>
+      <c r="AC1594" s="3">
+        <v>4755</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1595" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1595" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q1595">
+        <v>95</v>
+      </c>
+      <c r="W1595">
+        <v>277</v>
+      </c>
+      <c r="AC1595" s="3">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1596" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1596" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q1596">
+        <v>95</v>
+      </c>
+      <c r="W1596">
+        <v>483</v>
+      </c>
+      <c r="AC1596" s="3">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1597" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1597" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q1597">
+        <v>95</v>
+      </c>
+      <c r="W1597">
+        <v>450</v>
+      </c>
+      <c r="AC1597">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1598" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1598" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q1598">
+        <v>95</v>
+      </c>
+      <c r="W1598">
+        <v>475</v>
+      </c>
+      <c r="AC1598" s="3">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1599" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1599" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q1599">
+        <v>95</v>
+      </c>
+      <c r="W1599">
+        <v>264</v>
+      </c>
+      <c r="AC1599" s="3">
+        <v>10250</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1600" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1600" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1600">
+        <v>95</v>
+      </c>
+      <c r="W1600">
+        <v>481</v>
+      </c>
+      <c r="AC1600" s="3">
+        <v>83600</v>
+      </c>
+    </row>
+    <row r="1601" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1601" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1601" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1601">
+        <v>95</v>
+      </c>
+      <c r="W1601">
+        <v>482</v>
+      </c>
+      <c r="AC1601" s="3">
+        <v>80700</v>
+      </c>
+    </row>
+    <row r="1602" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1602" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1602" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q1602">
+        <v>95</v>
+      </c>
+      <c r="W1602">
+        <v>547</v>
+      </c>
+      <c r="AC1602">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1603" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1603" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1603" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q1603">
+        <v>95</v>
+      </c>
+      <c r="W1603">
+        <v>545</v>
+      </c>
+      <c r="AC1603">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1604" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1604" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1604" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q1604">
+        <v>95</v>
+      </c>
+      <c r="W1604">
+        <v>251</v>
+      </c>
+      <c r="AC1604" s="3">
+        <v>11020</v>
+      </c>
+    </row>
+    <row r="1605" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1605" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1605" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q1605">
+        <v>95</v>
+      </c>
+      <c r="W1605">
+        <v>265</v>
+      </c>
+      <c r="AC1605" s="3">
+        <v>28876</v>
+      </c>
+    </row>
+    <row r="1606" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1606" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1606" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q1606">
+        <v>95</v>
+      </c>
+      <c r="W1606">
+        <v>275</v>
+      </c>
+      <c r="AC1606" s="3">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="1607" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1607" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1607" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1607">
+        <v>95</v>
+      </c>
+      <c r="W1607">
+        <v>451</v>
+      </c>
+      <c r="AC1607" s="3">
+        <v>48000</v>
+      </c>
+    </row>
+    <row r="1608" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1608" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1608" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q1608">
+        <v>95</v>
+      </c>
+      <c r="W1608">
+        <v>250</v>
+      </c>
+      <c r="AC1608" s="3">
+        <v>26640</v>
+      </c>
+    </row>
+    <row r="1609" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1609" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1609" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q1609">
+        <v>95</v>
+      </c>
+      <c r="W1609">
+        <v>477</v>
+      </c>
+      <c r="AC1609">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1610" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1610" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1610" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q1610">
+        <v>95</v>
+      </c>
+      <c r="W1610">
+        <v>476</v>
+      </c>
+      <c r="AC1610">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1611" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1611" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1611" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q1611">
+        <v>95</v>
+      </c>
+      <c r="W1611">
+        <v>232</v>
+      </c>
+      <c r="AC1611">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1612" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1612" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1612" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q1612">
+        <v>95</v>
+      </c>
+      <c r="W1612">
+        <v>233</v>
+      </c>
+      <c r="AC1612">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1613" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1613" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1613" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q1613">
+        <v>95</v>
+      </c>
+      <c r="W1613">
+        <v>245</v>
+      </c>
+      <c r="AC1613" s="3">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="1614" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1614" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1614">
+        <v>7942113</v>
+      </c>
+      <c r="K1614" t="s">
         <v>19</v>
       </c>
-      <c r="O1575">
-[...8 lines deleted...]
-      <c r="W1575" t="s">
+      <c r="N1614">
+        <v>100035</v>
+      </c>
+      <c r="P1614" s="2">
+        <v>33147</v>
+      </c>
+      <c r="S1614" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1614" t="s">
         <v>20</v>
       </c>
-      <c r="AC1575" s="3">
-[...7 lines deleted...]
-      <c r="M1576" t="s">
+      <c r="AA1614" s="3">
+        <v>32800</v>
+      </c>
+      <c r="AI1614" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1615" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1615" t="s">
         <v>22</v>
       </c>
-      <c r="X1576">
-[...4 lines deleted...]
-      <c r="B1577" t="s">
+      <c r="V1615">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1616" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1616" t="s">
         <v>23</v>
       </c>
-      <c r="N1577" t="s">
+      <c r="M1616" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1578" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D1578" t="s">
+    <row r="1617" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1617" t="s">
         <v>25</v>
       </c>
-      <c r="H1578" t="s">
+      <c r="G1617" t="s">
         <v>26</v>
       </c>
-      <c r="P1578" t="s">
+      <c r="O1617" t="s">
         <v>27</v>
       </c>
-      <c r="X1578" t="s">
+      <c r="V1617" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1579" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD1579" t="s">
+    <row r="1618" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1618" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1580" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E1580" t="s">
+    <row r="1619" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1619" t="s">
         <v>30</v>
       </c>
-      <c r="I1580" t="s">
-[...5 lines deleted...]
-      <c r="Y1580">
+      <c r="H1619" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1619">
+        <v>95</v>
+      </c>
+      <c r="W1619">
         <v>297</v>
       </c>
-      <c r="AE1580" s="3">
-[...27 lines deleted...]
-      <c r="L1582" t="s">
+      <c r="AC1619" s="3">
+        <v>32800</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1620" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1620" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1620">
+        <v>95</v>
+      </c>
+      <c r="W1620">
+        <v>451</v>
+      </c>
+      <c r="AC1620" s="3">
+        <v>32800</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1621" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1621">
+        <v>7942113</v>
+      </c>
+      <c r="K1621" t="s">
         <v>19</v>
       </c>
-      <c r="O1582">
-[...8 lines deleted...]
-      <c r="W1582" t="s">
+      <c r="N1621">
+        <v>100051</v>
+      </c>
+      <c r="P1621" s="2">
+        <v>33664</v>
+      </c>
+      <c r="S1621" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1621" t="s">
         <v>20</v>
       </c>
-      <c r="AC1582" s="3">
-[...7 lines deleted...]
-      <c r="M1583" t="s">
+      <c r="AA1621" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AI1621" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1622" t="s">
         <v>22</v>
       </c>
-      <c r="X1583">
-[...4 lines deleted...]
-      <c r="B1584" t="s">
+      <c r="V1622">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1623" t="s">
         <v>23</v>
       </c>
-      <c r="N1584" t="s">
+      <c r="M1623" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1585" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1585" t="s">
+    <row r="1624" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1624" t="s">
         <v>25</v>
       </c>
-      <c r="H1585" t="s">
+      <c r="G1624" t="s">
         <v>26</v>
       </c>
-      <c r="P1585" t="s">
+      <c r="O1624" t="s">
         <v>27</v>
       </c>
-      <c r="X1585" t="s">
+      <c r="V1624" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1586" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1586" t="s">
+    <row r="1625" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1625" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1587" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1587" t="s">
+    <row r="1626" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1626">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1627" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1628" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1628" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1629" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1629">
+        <v>67977322</v>
+      </c>
+      <c r="AF1629" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1629" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1630" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1630" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1630" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1630" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1630" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1630" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1630" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1630" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1630" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1630" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1630" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1630" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1630" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1631" t="s">
         <v>30</v>
       </c>
-      <c r="I1587" t="s">
-[...5 lines deleted...]
-      <c r="Y1587">
+      <c r="H1631" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1631">
+        <v>95</v>
+      </c>
+      <c r="W1631">
         <v>297</v>
       </c>
-      <c r="AE1587" s="3">
-[...27 lines deleted...]
-      <c r="L1589" t="s">
+      <c r="AC1631" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1632" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1632" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1632">
+        <v>95</v>
+      </c>
+      <c r="W1632">
+        <v>451</v>
+      </c>
+      <c r="AC1632" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1633" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1633" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1633">
+        <v>7942113</v>
+      </c>
+      <c r="K1633" t="s">
         <v>19</v>
       </c>
-      <c r="O1589">
-[...19 lines deleted...]
-      <c r="M1590" t="s">
+      <c r="N1633">
+        <v>100056</v>
+      </c>
+      <c r="P1633" s="2">
+        <v>34060</v>
+      </c>
+      <c r="S1633" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1633" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1633" s="3">
+        <v>48000</v>
+      </c>
+      <c r="AI1633" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1634" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1634" t="s">
         <v>22</v>
       </c>
-      <c r="X1590">
-[...4 lines deleted...]
-      <c r="B1591" t="s">
+      <c r="V1634">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1635" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1635" t="s">
         <v>23</v>
       </c>
-      <c r="N1591" t="s">
+      <c r="M1635" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1592" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1592" t="s">
+    <row r="1636" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1636" t="s">
         <v>25</v>
       </c>
-      <c r="H1592" t="s">
+      <c r="G1636" t="s">
         <v>26</v>
       </c>
-      <c r="P1592" t="s">
+      <c r="O1636" t="s">
         <v>27</v>
       </c>
-      <c r="X1592" t="s">
+      <c r="V1636" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1593" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1593" t="s">
+    <row r="1637" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1637" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1594" spans="2:37" x14ac:dyDescent="0.25">
-[...603 lines deleted...]
-    <row r="1638" spans="5:31" x14ac:dyDescent="0.25">
+    <row r="1638" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1638" t="s">
         <v>30</v>
       </c>
-      <c r="I1638" t="s">
-[...12 lines deleted...]
-    <row r="1639" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="H1638" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1638">
+        <v>95</v>
+      </c>
+      <c r="W1638">
+        <v>564</v>
+      </c>
+      <c r="AC1638" s="3">
+        <v>9216</v>
+      </c>
+    </row>
+    <row r="1639" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1639" t="s">
         <v>30</v>
       </c>
-      <c r="I1639" t="s">
-[...12 lines deleted...]
-    <row r="1640" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="H1639" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q1639">
+        <v>95</v>
+      </c>
+      <c r="W1639">
+        <v>80</v>
+      </c>
+      <c r="AC1639" s="3">
+        <v>10944</v>
+      </c>
+    </row>
+    <row r="1640" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1640" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I1640" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1640" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1640">
+        <v>95</v>
+      </c>
+      <c r="W1640">
+        <v>297</v>
+      </c>
+      <c r="AC1640" s="3">
+        <v>27840</v>
+      </c>
+    </row>
+    <row r="1641" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1641" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1641" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q1641">
+        <v>95</v>
+      </c>
+      <c r="W1641">
+        <v>246</v>
+      </c>
+      <c r="AC1641">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="1642" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1642" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1642" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q1642">
+        <v>95</v>
+      </c>
+      <c r="W1642">
+        <v>257</v>
+      </c>
+      <c r="AC1642">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1643" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1643" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1643" t="s">
+        <v>346</v>
+      </c>
+      <c r="Q1643">
+        <v>95</v>
+      </c>
+      <c r="W1643">
+        <v>243</v>
+      </c>
+      <c r="AC1643">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1644" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1644" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1644" t="s">
+        <v>372</v>
+      </c>
+      <c r="Q1644">
+        <v>95</v>
+      </c>
+      <c r="W1644">
+        <v>234</v>
+      </c>
+      <c r="AC1644">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1645" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1645" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1645" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q1645">
+        <v>95</v>
+      </c>
+      <c r="W1645">
+        <v>259</v>
+      </c>
+      <c r="AC1645" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="1646" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1646" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1646" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q1646">
+        <v>95</v>
+      </c>
+      <c r="W1646">
+        <v>268</v>
+      </c>
+      <c r="AC1646" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1647" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1647" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1647" t="s">
         <v>350</v>
       </c>
-      <c r="S1640">
-[...47 lines deleted...]
-      <c r="I1643" t="s">
+      <c r="Q1647">
+        <v>95</v>
+      </c>
+      <c r="W1647">
+        <v>484</v>
+      </c>
+      <c r="AC1647">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1648" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1648" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1648" t="s">
         <v>353</v>
       </c>
-      <c r="S1643">
-[...5 lines deleted...]
-      <c r="AE1643">
+      <c r="Q1648">
+        <v>95</v>
+      </c>
+      <c r="W1648">
+        <v>278</v>
+      </c>
+      <c r="AC1648">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="1649" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1649" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1649" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q1649">
+        <v>95</v>
+      </c>
+      <c r="W1649">
+        <v>263</v>
+      </c>
+      <c r="AC1649">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1650" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1650" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1650" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q1650">
+        <v>95</v>
+      </c>
+      <c r="W1650">
+        <v>92</v>
+      </c>
+      <c r="AC1650" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1651" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1651" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1651" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q1651">
+        <v>95</v>
+      </c>
+      <c r="W1651">
+        <v>260</v>
+      </c>
+      <c r="AC1651">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1652" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1652" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1652" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q1652">
+        <v>95</v>
+      </c>
+      <c r="W1652">
+        <v>483</v>
+      </c>
+      <c r="AC1652">
         <v>50</v>
       </c>
     </row>
-    <row r="1644" spans="5:31" x14ac:dyDescent="0.25">
-[...46 lines deleted...]
-      <c r="AE1646" s="3">
+    <row r="1653" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1653" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1653" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q1653">
+        <v>95</v>
+      </c>
+      <c r="W1653">
+        <v>242</v>
+      </c>
+      <c r="AC1653">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1654" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1654" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1654" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q1654">
+        <v>95</v>
+      </c>
+      <c r="W1654">
+        <v>475</v>
+      </c>
+      <c r="AC1654">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1655" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1655" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1655" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q1655">
+        <v>95</v>
+      </c>
+      <c r="W1655">
+        <v>264</v>
+      </c>
+      <c r="AC1655" s="3">
         <v>5000</v>
       </c>
     </row>
-    <row r="1647" spans="5:31" x14ac:dyDescent="0.25">
-[...29 lines deleted...]
-      <c r="AE1648">
+    <row r="1656" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1656" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1656" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1656">
+        <v>95</v>
+      </c>
+      <c r="W1656">
+        <v>481</v>
+      </c>
+      <c r="AC1656" s="3">
+        <v>6181</v>
+      </c>
+    </row>
+    <row r="1657" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1657" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1657" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1657">
+        <v>95</v>
+      </c>
+      <c r="W1657">
+        <v>482</v>
+      </c>
+      <c r="AC1657" s="3">
+        <v>14450</v>
+      </c>
+    </row>
+    <row r="1658" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1658" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1658" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q1658">
+        <v>95</v>
+      </c>
+      <c r="W1658">
+        <v>608</v>
+      </c>
+      <c r="AC1658" s="3">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="1659" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1659" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1659" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q1659">
+        <v>95</v>
+      </c>
+      <c r="W1659">
+        <v>547</v>
+      </c>
+      <c r="AC1659">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1660" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1660" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1660" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q1660">
+        <v>95</v>
+      </c>
+      <c r="W1660">
+        <v>545</v>
+      </c>
+      <c r="AC1660">
         <v>100</v>
       </c>
     </row>
-    <row r="1649" spans="1:34" x14ac:dyDescent="0.25">
-[...71 lines deleted...]
-      <c r="I1653" t="s">
+    <row r="1661" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1661" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1661" t="s">
         <v>363</v>
       </c>
-      <c r="S1653">
-[...13 lines deleted...]
-      <c r="I1654" t="s">
+      <c r="Q1661">
+        <v>95</v>
+      </c>
+      <c r="W1661">
+        <v>251</v>
+      </c>
+      <c r="AC1661">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1662" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1662" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1662" t="s">
         <v>364</v>
       </c>
-      <c r="S1654">
-[...13 lines deleted...]
-      <c r="I1655" t="s">
+      <c r="Q1662">
+        <v>95</v>
+      </c>
+      <c r="W1662">
+        <v>265</v>
+      </c>
+      <c r="AC1662" s="3">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="1663" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1663" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1663" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1663">
+        <v>95</v>
+      </c>
+      <c r="W1663">
+        <v>284</v>
+      </c>
+      <c r="AC1663">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1664" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1664" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1664" t="s">
         <v>365</v>
       </c>
-      <c r="S1655">
-[...57 lines deleted...]
-      <c r="P1660" t="s">
+      <c r="Q1664">
+        <v>95</v>
+      </c>
+      <c r="W1664">
+        <v>275</v>
+      </c>
+      <c r="AC1664">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1665" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1665" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1665">
+        <v>95</v>
+      </c>
+      <c r="W1665">
+        <v>451</v>
+      </c>
+      <c r="AC1665" s="3">
+        <v>4890</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1666" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1666" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q1666">
+        <v>95</v>
+      </c>
+      <c r="W1666">
+        <v>250</v>
+      </c>
+      <c r="AC1666">
         <v>10</v>
       </c>
-      <c r="S1660" t="s">
-[...110 lines deleted...]
-      <c r="H1666" t="s">
+    </row>
+    <row r="1667" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1667" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1667" t="s">
         <v>369</v>
       </c>
-      <c r="Q1666">
-[...15 lines deleted...]
-      </c>
       <c r="Q1667">
         <v>95</v>
       </c>
       <c r="W1667">
-        <v>545</v>
+        <v>232</v>
       </c>
       <c r="AC1667">
         <v>150</v>
       </c>
     </row>
-    <row r="1668" spans="2:35" x14ac:dyDescent="0.25">
-[...88 lines deleted...]
-      <c r="H1673" t="s">
+    <row r="1668" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1668">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1669" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1670" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1670" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1671" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1671">
+        <v>67977322</v>
+      </c>
+      <c r="AF1671" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1671" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1672" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1672" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1672" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1672" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1672" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1672" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1672" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1672" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1672" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1672" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1672" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1672" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1672" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1673" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1673">
+        <v>7942113</v>
+      </c>
+      <c r="K1673" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1673">
+        <v>100120</v>
+      </c>
+      <c r="P1673" s="2">
+        <v>34578</v>
+      </c>
+      <c r="S1673" s="2">
+        <v>47422</v>
+      </c>
+      <c r="U1673" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1673" s="3">
+        <v>18430</v>
+      </c>
+      <c r="AI1673" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1674" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1674">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1675" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1675" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1676" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1676" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1676" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1676" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1677" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1678" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1678" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q1678">
+        <v>95</v>
+      </c>
+      <c r="W1678">
+        <v>554</v>
+      </c>
+      <c r="AC1678" s="3">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1679" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1679" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1679">
+        <v>95</v>
+      </c>
+      <c r="W1679">
+        <v>297</v>
+      </c>
+      <c r="AC1679" s="3">
+        <v>13030</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1680" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1680" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q1680">
+        <v>95</v>
+      </c>
+      <c r="W1680">
+        <v>484</v>
+      </c>
+      <c r="AC1680" s="3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="1681" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1681" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1681" t="s">
         <v>375</v>
       </c>
-      <c r="Q1673">
-[...13 lines deleted...]
-      <c r="H1674" t="s">
+      <c r="Q1681">
+        <v>95</v>
+      </c>
+      <c r="W1681">
+        <v>276</v>
+      </c>
+      <c r="AC1681">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="1682" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1682" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1682" t="s">
         <v>376</v>
       </c>
-      <c r="Q1674">
-[...121 lines deleted...]
-        <v>29</v>
+      <c r="Q1682">
+        <v>95</v>
+      </c>
+      <c r="W1682">
+        <v>262</v>
+      </c>
+      <c r="AC1682" s="3">
+        <v>1250</v>
       </c>
     </row>
     <row r="1683" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1683" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H1683" t="s">
-        <v>48</v>
+        <v>377</v>
       </c>
       <c r="Q1683">
         <v>95</v>
       </c>
       <c r="W1683">
-        <v>297</v>
+        <v>252</v>
       </c>
       <c r="AC1683" s="3">
-        <v>32800</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="1684" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1684" t="s">
         <v>32</v>
       </c>
       <c r="H1684" t="s">
-        <v>103</v>
+        <v>361</v>
       </c>
       <c r="Q1684">
         <v>95</v>
       </c>
       <c r="W1684">
-        <v>451</v>
+        <v>547</v>
       </c>
       <c r="AC1684" s="3">
-        <v>32800</v>
+        <v>11320</v>
       </c>
     </row>
     <row r="1685" spans="2:35" x14ac:dyDescent="0.25">
       <c r="C1685" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="I1685">
         <v>7942113</v>
       </c>
       <c r="K1685" t="s">
         <v>19</v>
       </c>
       <c r="N1685">
-        <v>100051</v>
+        <v>100132</v>
       </c>
       <c r="P1685" s="2">
-        <v>33664</v>
+        <v>35004</v>
       </c>
       <c r="S1685" s="2">
         <v>47057</v>
       </c>
       <c r="U1685" t="s">
         <v>20</v>
       </c>
       <c r="AA1685" s="3">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="AI1685" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1686" spans="2:35" x14ac:dyDescent="0.25">
       <c r="L1686" t="s">
         <v>22</v>
       </c>
       <c r="V1686">
-        <v>1034</v>
+        <v>944</v>
       </c>
     </row>
     <row r="1687" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B1687" t="s">
         <v>23</v>
       </c>
       <c r="M1687" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1688" spans="2:35" x14ac:dyDescent="0.25">
       <c r="D1688" t="s">
         <v>25</v>
       </c>
       <c r="G1688" t="s">
         <v>26</v>
       </c>
       <c r="O1688" t="s">
         <v>27</v>
       </c>
       <c r="V1688" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1689" spans="2:35" x14ac:dyDescent="0.25">
       <c r="AB1689" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="1690" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1690" t="s">
         <v>30</v>
       </c>
       <c r="H1690" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Q1690">
         <v>95</v>
       </c>
       <c r="W1690">
         <v>297</v>
       </c>
       <c r="AC1690" s="3">
-        <v>5000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="1691" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1691" t="s">
         <v>32</v>
       </c>
       <c r="H1691" t="s">
-        <v>103</v>
+        <v>33</v>
       </c>
       <c r="Q1691">
         <v>95</v>
       </c>
       <c r="W1691">
-        <v>451</v>
+        <v>92</v>
       </c>
       <c r="AC1691" s="3">
-        <v>5000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="1692" spans="2:35" x14ac:dyDescent="0.25">
       <c r="C1692" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="I1692">
         <v>7942113</v>
       </c>
       <c r="K1692" t="s">
         <v>19</v>
       </c>
       <c r="N1692">
-        <v>100056</v>
+        <v>121293</v>
       </c>
       <c r="P1692" s="2">
-        <v>34060</v>
+        <v>35798</v>
       </c>
       <c r="S1692" s="2">
-        <v>48883</v>
+        <v>48518</v>
       </c>
       <c r="U1692" t="s">
         <v>20</v>
       </c>
       <c r="AA1692" s="3">
-        <v>48000</v>
+        <v>2464</v>
       </c>
       <c r="AI1692" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1693" spans="2:35" x14ac:dyDescent="0.25">
       <c r="L1693" t="s">
         <v>22</v>
       </c>
       <c r="V1693">
-        <v>2860</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="1694" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B1694" t="s">
         <v>23</v>
       </c>
       <c r="M1694" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1695" spans="2:35" x14ac:dyDescent="0.25">
       <c r="D1695" t="s">
         <v>25</v>
       </c>
       <c r="G1695" t="s">
         <v>26</v>
       </c>
       <c r="O1695" t="s">
         <v>27</v>
       </c>
       <c r="V1695" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1696" spans="2:35" x14ac:dyDescent="0.25">
       <c r="AB1696" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1697" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="R1697">
+    <row r="1697" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1697" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1697" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q1697">
+        <v>95</v>
+      </c>
+      <c r="W1697">
+        <v>4</v>
+      </c>
+      <c r="AC1697" s="3">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1698" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1698" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1698">
+        <v>95</v>
+      </c>
+      <c r="W1698">
+        <v>543</v>
+      </c>
+      <c r="AC1698">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1699" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1699" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q1699">
+        <v>95</v>
+      </c>
+      <c r="W1699">
+        <v>290</v>
+      </c>
+      <c r="AC1699" s="3">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1700" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1700" t="s">
+        <v>379</v>
+      </c>
+      <c r="Q1700">
+        <v>95</v>
+      </c>
+      <c r="W1700">
+        <v>248</v>
+      </c>
+      <c r="AC1700">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1701" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1701">
+        <v>7942113</v>
+      </c>
+      <c r="K1701" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1701">
+        <v>127115</v>
+      </c>
+      <c r="P1701" s="2">
+        <v>37240</v>
+      </c>
+      <c r="S1701" s="2">
+        <v>46843</v>
+      </c>
+      <c r="U1701" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA1701" s="3">
+        <v>50350</v>
+      </c>
+      <c r="AI1701" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1702" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1702">
+        <v>730</v>
+      </c>
+      <c r="Y1702" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1703" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1703" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1704" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1704" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1704" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1704" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1705" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1706" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1706" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q1706">
+        <v>95</v>
+      </c>
+      <c r="W1706">
+        <v>619</v>
+      </c>
+      <c r="AC1706" s="3">
+        <v>50350</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1707" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1707" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q1707">
+        <v>95</v>
+      </c>
+      <c r="W1707">
+        <v>618</v>
+      </c>
+      <c r="AC1707" s="3">
+        <v>50350</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1708">
         <v>39</v>
       </c>
     </row>
-    <row r="1698" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="I1698" s="1" t="s">
+    <row r="1709" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1709" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1699" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A1699" t="s">
+    <row r="1710" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1710" t="s">
         <v>1</v>
       </c>
-      <c r="F1699" t="s">
+      <c r="F1710" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1700" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A1700" t="s">
+    <row r="1711" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1711" t="s">
         <v>3</v>
       </c>
-      <c r="F1700">
+      <c r="F1711">
         <v>67977322</v>
       </c>
-      <c r="AF1700" t="s">
+      <c r="AF1711" t="s">
         <v>4</v>
       </c>
-      <c r="AG1700" s="2">
-[...4 lines deleted...]
-      <c r="C1701" t="s">
+      <c r="AG1711" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1712" t="s">
         <v>5</v>
       </c>
-      <c r="I1701" t="s">
+      <c r="I1712" t="s">
         <v>6</v>
       </c>
-      <c r="J1701" t="s">
+      <c r="J1712" t="s">
         <v>7</v>
       </c>
-      <c r="L1701" t="s">
+      <c r="L1712" t="s">
         <v>8</v>
       </c>
-      <c r="N1701" t="s">
+      <c r="N1712" t="s">
         <v>9</v>
       </c>
-      <c r="P1701" t="s">
+      <c r="P1712" t="s">
         <v>10</v>
       </c>
-      <c r="S1701" t="s">
+      <c r="S1712" t="s">
         <v>11</v>
       </c>
-      <c r="T1701" s="1" t="s">
+      <c r="T1712" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V1701" t="s">
+      <c r="V1712" t="s">
         <v>13</v>
       </c>
-      <c r="X1701" t="s">
+      <c r="X1712" t="s">
         <v>14</v>
       </c>
-      <c r="Z1701" t="s">
+      <c r="Z1712" t="s">
         <v>15</v>
       </c>
-      <c r="AD1701" t="s">
+      <c r="AD1712" t="s">
         <v>16</v>
       </c>
-      <c r="AH1701" t="s">
+      <c r="AH1712" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1702" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="E1702" t="s">
+    <row r="1713" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1713" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1713">
+        <v>7942113</v>
+      </c>
+      <c r="K1713" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1713">
+        <v>132124</v>
+      </c>
+      <c r="P1713" s="2">
+        <v>38107</v>
+      </c>
+      <c r="S1713" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1713" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1713" s="3">
+        <v>21747</v>
+      </c>
+      <c r="AI1713" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1714" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1714" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1714">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="1715" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1715" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1715" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1716" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1716" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1716" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1716" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1716" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1717" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1717" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1718" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1718" t="s">
         <v>30</v>
       </c>
-      <c r="H1702" t="s">
+      <c r="H1718" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1718">
+        <v>95</v>
+      </c>
+      <c r="W1718">
+        <v>297</v>
+      </c>
+      <c r="AC1718" s="3">
+        <v>21747</v>
+      </c>
+    </row>
+    <row r="1719" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1719" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1719" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q1719">
+        <v>95</v>
+      </c>
+      <c r="W1719">
+        <v>217</v>
+      </c>
+      <c r="AC1719">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1720" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1720" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1720" t="s">
+        <v>218</v>
+      </c>
+      <c r="Q1720">
+        <v>95</v>
+      </c>
+      <c r="W1720">
+        <v>470</v>
+      </c>
+      <c r="AC1720" s="3">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="1721" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1721" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1721" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q1721">
+        <v>95</v>
+      </c>
+      <c r="W1721">
+        <v>315</v>
+      </c>
+      <c r="AC1721" s="3">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="1722" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1722" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1722" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q1722">
+        <v>95</v>
+      </c>
+      <c r="W1722">
+        <v>303</v>
+      </c>
+      <c r="AC1722">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1723" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1723" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1723" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q1723">
+        <v>95</v>
+      </c>
+      <c r="W1723">
+        <v>628</v>
+      </c>
+      <c r="AC1723" s="3">
+        <v>15597</v>
+      </c>
+    </row>
+    <row r="1724" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1724" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1724">
+        <v>7942113</v>
+      </c>
+      <c r="K1724" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1724">
+        <v>134258</v>
+      </c>
+      <c r="P1724" s="2">
+        <v>38718</v>
+      </c>
+      <c r="S1724" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1724" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1724" s="3">
+        <v>55000</v>
+      </c>
+      <c r="AI1724" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1725" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1725" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1725">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1726" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1726" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1726" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1727" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1727" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1727" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1727" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1727" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1728" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1728" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1729" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1729" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1729" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1729">
+        <v>95</v>
+      </c>
+      <c r="W1729">
+        <v>297</v>
+      </c>
+      <c r="AC1729" s="3">
+        <v>55000</v>
+      </c>
+    </row>
+    <row r="1730" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1730" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1730" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q1730">
+        <v>95</v>
+      </c>
+      <c r="W1730">
+        <v>246</v>
+      </c>
+      <c r="AC1730" s="3">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="1731" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1731" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1731" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q1731">
+        <v>95</v>
+      </c>
+      <c r="W1731">
+        <v>674</v>
+      </c>
+      <c r="AC1731" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1732" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1732" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1732" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q1732">
+        <v>95</v>
+      </c>
+      <c r="W1732">
+        <v>484</v>
+      </c>
+      <c r="AC1732">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="1733" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1733" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1733" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q1733">
+        <v>95</v>
+      </c>
+      <c r="W1733">
+        <v>263</v>
+      </c>
+      <c r="AC1733" s="3">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="1734" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1734" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1734" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q1734">
+        <v>95</v>
+      </c>
+      <c r="W1734">
+        <v>237</v>
+      </c>
+      <c r="AC1734" s="3">
+        <v>7840</v>
+      </c>
+    </row>
+    <row r="1735" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1735" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1735" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q1735">
+        <v>95</v>
+      </c>
+      <c r="W1735">
+        <v>260</v>
+      </c>
+      <c r="AC1735" s="3">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="1736" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1736" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1736" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1736">
+        <v>95</v>
+      </c>
+      <c r="W1736">
+        <v>482</v>
+      </c>
+      <c r="AC1736" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1737" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1737" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1737" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q1737">
+        <v>95</v>
+      </c>
+      <c r="W1737">
+        <v>547</v>
+      </c>
+      <c r="AC1737" s="3">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="1738" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1738" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1738" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q1738">
+        <v>95</v>
+      </c>
+      <c r="W1738">
+        <v>251</v>
+      </c>
+      <c r="AC1738" s="3">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="1739" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1739" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1739" t="s">
         <v>101</v>
       </c>
-      <c r="Q1702">
-[...10 lines deleted...]
-      <c r="E1703" t="s">
+      <c r="Q1739">
+        <v>95</v>
+      </c>
+      <c r="W1739">
+        <v>451</v>
+      </c>
+      <c r="AC1739" s="3">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="1740" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1740" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1740" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q1740">
+        <v>95</v>
+      </c>
+      <c r="W1740">
+        <v>250</v>
+      </c>
+      <c r="AC1740" s="3">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1741" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1741" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1741">
+        <v>7942113</v>
+      </c>
+      <c r="K1741" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1741">
+        <v>135434</v>
+      </c>
+      <c r="P1741" s="2">
+        <v>39753</v>
+      </c>
+      <c r="S1741" s="2">
+        <v>47208</v>
+      </c>
+      <c r="U1741" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1741" s="3">
+        <v>110704</v>
+      </c>
+      <c r="AI1741" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1742" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1742" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1742">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="1743" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1743" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1743" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1744" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1744" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1744" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1744" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1744" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1745" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1746" t="s">
         <v>30</v>
       </c>
-      <c r="H1703" t="s">
+      <c r="H1746" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q1746">
+        <v>95</v>
+      </c>
+      <c r="W1746">
+        <v>235</v>
+      </c>
+      <c r="AC1746" s="3">
+        <v>110704</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1747" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1747" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q1747">
+        <v>95</v>
+      </c>
+      <c r="W1747">
+        <v>472</v>
+      </c>
+      <c r="AC1747" s="3">
+        <v>30500</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1748" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1748" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q1748">
+        <v>95</v>
+      </c>
+      <c r="W1748">
+        <v>674</v>
+      </c>
+      <c r="AC1748" s="3">
+        <v>75704</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1749" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1749" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1749">
+        <v>95</v>
+      </c>
+      <c r="W1749">
+        <v>284</v>
+      </c>
+      <c r="AC1749" s="3">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1750">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1751" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1752" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1752" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1753" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1753">
+        <v>67977322</v>
+      </c>
+      <c r="AF1753" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1753" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1754" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1754" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1754" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1754" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1754" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1754" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1754" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1754" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1754" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1754" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1754" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1754" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1754" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1755" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1755">
+        <v>7942113</v>
+      </c>
+      <c r="K1755" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1755">
+        <v>135602</v>
+      </c>
+      <c r="P1755" s="2">
+        <v>43344</v>
+      </c>
+      <c r="S1755" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1755" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1755" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AI1755" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1756" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1756">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1757" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1757" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1758" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1758" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1758" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1758" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1759" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1760" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1760" t="s">
         <v>46</v>
       </c>
-      <c r="Q1703">
-[...19 lines deleted...]
-      <c r="W1704">
+      <c r="Q1760">
+        <v>95</v>
+      </c>
+      <c r="W1760">
         <v>297</v>
       </c>
-      <c r="AC1704" s="3">
-[...877 lines deleted...]
-        <v>29</v>
+      <c r="AC1760" s="3">
+        <v>15000</v>
       </c>
     </row>
     <row r="1761" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1761" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H1761" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="Q1761">
         <v>95</v>
       </c>
       <c r="W1761">
-        <v>4</v>
+        <v>640</v>
       </c>
       <c r="AC1761" s="3">
-        <v>1848</v>
+        <v>10403</v>
       </c>
     </row>
     <row r="1762" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1762" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1762" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q1762">
+        <v>95</v>
+      </c>
+      <c r="W1762">
+        <v>237</v>
+      </c>
+      <c r="AC1762" s="3">
+        <v>4597</v>
+      </c>
+    </row>
+    <row r="1763" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1763" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1763">
+        <v>7942113</v>
+      </c>
+      <c r="K1763" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1763">
+        <v>136459</v>
+      </c>
+      <c r="P1763" s="2">
+        <v>39753</v>
+      </c>
+      <c r="S1763" s="2">
+        <v>52870</v>
+      </c>
+      <c r="U1763" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1763" s="3">
+        <v>11210</v>
+      </c>
+      <c r="AI1763" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1764" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1764" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1764">
+        <v>6757</v>
+      </c>
+    </row>
+    <row r="1765" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1765" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1765" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1766" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1766" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1766" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1766" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1766" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1767" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1767" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1768" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1768" t="s">
         <v>30</v>
       </c>
-      <c r="H1762" t="s">
-[...105 lines deleted...]
-        <v>28</v>
+      <c r="H1768" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1768">
+        <v>95</v>
+      </c>
+      <c r="W1768">
+        <v>297</v>
+      </c>
+      <c r="AC1768" s="3">
+        <v>11210</v>
       </c>
     </row>
     <row r="1769" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1769" t="s">
-        <v>29</v>
+      <c r="E1769" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1769" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q1769">
+        <v>95</v>
+      </c>
+      <c r="W1769">
+        <v>459</v>
+      </c>
+      <c r="AC1769">
+        <v>710</v>
       </c>
     </row>
     <row r="1770" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1770" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H1770" t="s">
-        <v>388</v>
+        <v>82</v>
       </c>
       <c r="Q1770">
         <v>95</v>
       </c>
       <c r="W1770">
-        <v>619</v>
+        <v>188</v>
       </c>
       <c r="AC1770" s="3">
-        <v>50350</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="1771" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1771" t="s">
         <v>32</v>
       </c>
       <c r="H1771" t="s">
-        <v>389</v>
+        <v>109</v>
       </c>
       <c r="Q1771">
         <v>95</v>
       </c>
       <c r="W1771">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>50350</v>
+        <v>228</v>
+      </c>
+      <c r="AC1771">
+        <v>500</v>
       </c>
     </row>
     <row r="1772" spans="2:35" x14ac:dyDescent="0.25">
       <c r="C1772" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="I1772">
         <v>7942113</v>
       </c>
       <c r="K1772" t="s">
         <v>19</v>
       </c>
       <c r="N1772">
-        <v>132124</v>
+        <v>138077</v>
       </c>
       <c r="P1772" s="2">
-        <v>38107</v>
+        <v>40151</v>
       </c>
       <c r="S1772" s="2">
-        <v>48518</v>
+        <v>48669</v>
       </c>
       <c r="U1772" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="AA1772" s="3">
-        <v>21747</v>
+        <v>36928</v>
       </c>
       <c r="AI1772" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1773" spans="2:35" x14ac:dyDescent="0.25">
       <c r="L1773" t="s">
         <v>22</v>
       </c>
       <c r="V1773">
-        <v>2495</v>
+        <v>2556</v>
+      </c>
+      <c r="Y1773" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="1774" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B1774" t="s">
         <v>23</v>
       </c>
       <c r="M1774" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1775" spans="2:35" x14ac:dyDescent="0.25">
       <c r="D1775" t="s">
         <v>25</v>
       </c>
       <c r="G1775" t="s">
         <v>26</v>
       </c>
       <c r="O1775" t="s">
         <v>27</v>
       </c>
       <c r="V1775" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1776" spans="2:35" x14ac:dyDescent="0.25">
       <c r="AB1776" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="1777" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1777" t="s">
         <v>30</v>
       </c>
       <c r="H1777" t="s">
-        <v>48</v>
+        <v>383</v>
       </c>
       <c r="Q1777">
         <v>95</v>
       </c>
       <c r="W1777">
-        <v>297</v>
+        <v>735</v>
       </c>
       <c r="AC1777" s="3">
-        <v>21747</v>
+        <v>36928</v>
       </c>
     </row>
     <row r="1778" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1778" t="s">
         <v>32</v>
       </c>
       <c r="H1778" t="s">
-        <v>303</v>
+        <v>361</v>
       </c>
       <c r="Q1778">
         <v>95</v>
       </c>
       <c r="W1778">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>547</v>
+      </c>
+      <c r="AC1778" s="3">
+        <v>36928</v>
       </c>
     </row>
     <row r="1779" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1779" t="s">
-[...12 lines deleted...]
-        <v>3150</v>
+      <c r="C1779" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1779">
+        <v>7942113</v>
+      </c>
+      <c r="K1779" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1779">
+        <v>138409</v>
+      </c>
+      <c r="P1779" s="2">
+        <v>40299</v>
+      </c>
+      <c r="S1779" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U1779" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1779" s="3">
+        <v>2000</v>
+      </c>
+      <c r="AI1779" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="1780" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="R1780">
-        <v>41</v>
+      <c r="L1780" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1780">
+        <v>1674</v>
       </c>
     </row>
     <row r="1781" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="I1781" s="1" t="s">
-        <v>0</v>
+      <c r="B1781" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1781" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="1782" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1782" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="D1782" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1782" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1782" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1782" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="1783" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1783" t="s">
-[...9 lines deleted...]
-        <v>46023</v>
+      <c r="AB1783" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="1784" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="C1784" t="s">
-[...36 lines deleted...]
-        <v>17</v>
+      <c r="E1784" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1784" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1784">
+        <v>95</v>
+      </c>
+      <c r="W1784">
+        <v>297</v>
+      </c>
+      <c r="AC1784" s="3">
+        <v>2000</v>
       </c>
     </row>
     <row r="1785" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1785" t="s">
         <v>32</v>
       </c>
       <c r="H1785" t="s">
-        <v>317</v>
+        <v>134</v>
       </c>
       <c r="Q1785">
         <v>95</v>
       </c>
       <c r="W1785">
-        <v>315</v>
+        <v>640</v>
       </c>
       <c r="AC1785" s="3">
-        <v>1600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1786" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1786" t="s">
-[...12 lines deleted...]
-        <v>600</v>
+      <c r="C1786" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1786">
+        <v>7942113</v>
+      </c>
+      <c r="K1786" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1786">
+        <v>138412</v>
+      </c>
+      <c r="P1786" s="2">
+        <v>40330</v>
+      </c>
+      <c r="S1786" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U1786" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1786" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AI1786" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="1787" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1787" t="s">
-[...12 lines deleted...]
-        <v>15597</v>
+      <c r="L1787" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1787">
+        <v>1674</v>
       </c>
     </row>
     <row r="1788" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="C1788" t="s">
-[...24 lines deleted...]
-        <v>40</v>
+      <c r="B1788" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1788" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="1789" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="L1789" t="s">
-[...3 lines deleted...]
-        <v>2860</v>
+      <c r="R1789">
+        <v>41</v>
       </c>
     </row>
     <row r="1790" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="B1790" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="I1790" s="1" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="1791" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D1791" t="s">
+      <c r="A1791" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1791" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1792" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1792">
+        <v>67977322</v>
+      </c>
+      <c r="AF1792" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1792" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1793" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1793" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1793" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1793" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1793" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1793" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1793" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1793" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1793" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1793" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1793" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1793" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1793" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1793" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1794" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1794" t="s">
         <v>25</v>
       </c>
-      <c r="G1791" t="s">
+      <c r="G1794" t="s">
         <v>26</v>
       </c>
-      <c r="O1791" t="s">
+      <c r="O1794" t="s">
         <v>27</v>
       </c>
-      <c r="V1791" t="s">
+      <c r="V1794" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1792" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB1792" t="s">
+    <row r="1795" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1795" t="s">
         <v>29</v>
-      </c>
-[...49 lines deleted...]
-        <v>15000</v>
       </c>
     </row>
     <row r="1796" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1796" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1796" t="s">
-        <v>358</v>
+        <v>46</v>
       </c>
       <c r="Q1796">
         <v>95</v>
       </c>
       <c r="W1796">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>890</v>
+        <v>297</v>
+      </c>
+      <c r="AC1796" s="3">
+        <v>9000</v>
       </c>
     </row>
     <row r="1797" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1797" t="s">
         <v>32</v>
       </c>
       <c r="H1797" t="s">
-        <v>362</v>
+        <v>286</v>
       </c>
       <c r="Q1797">
         <v>95</v>
       </c>
       <c r="W1797">
-        <v>263</v>
+        <v>226</v>
       </c>
       <c r="AC1797" s="3">
-        <v>5600</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="1798" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1798" t="s">
-[...12 lines deleted...]
-        <v>7840</v>
+      <c r="C1798" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1798">
+        <v>7942113</v>
+      </c>
+      <c r="K1798" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1798">
+        <v>139052</v>
+      </c>
+      <c r="P1798" s="2">
+        <v>45748</v>
+      </c>
+      <c r="S1798" s="2">
+        <v>49399</v>
+      </c>
+      <c r="U1798" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1798" s="3">
+        <v>50000</v>
+      </c>
+      <c r="AI1798" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="1799" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1799" t="s">
-[...12 lines deleted...]
-        <v>3100</v>
+      <c r="L1799" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1799">
+        <v>3286</v>
       </c>
     </row>
     <row r="1800" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1800" t="s">
-[...12 lines deleted...]
-        <v>2000</v>
+      <c r="B1800" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1800" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="1801" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1801" t="s">
-[...12 lines deleted...]
-        <v>4990</v>
+      <c r="D1801" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1801" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1801" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1801" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="1802" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1802" t="s">
-[...12 lines deleted...]
-        <v>4990</v>
+      <c r="AB1802" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="1803" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1803" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1803" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="Q1803">
         <v>95</v>
       </c>
       <c r="W1803">
-        <v>451</v>
+        <v>187</v>
       </c>
       <c r="AC1803" s="3">
-        <v>3110</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="1804" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1804" t="s">
         <v>32</v>
       </c>
       <c r="H1804" t="s">
-        <v>374</v>
+        <v>215</v>
       </c>
       <c r="Q1804">
         <v>95</v>
       </c>
       <c r="W1804">
-        <v>250</v>
+        <v>295</v>
       </c>
       <c r="AC1804" s="3">
-        <v>3990</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="1805" spans="2:35" x14ac:dyDescent="0.25">
       <c r="C1805" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="I1805">
         <v>7942113</v>
       </c>
       <c r="K1805" t="s">
         <v>19</v>
       </c>
       <c r="N1805">
-        <v>135434</v>
+        <v>139859</v>
       </c>
       <c r="P1805" s="2">
-        <v>39753</v>
+        <v>41221</v>
       </c>
       <c r="S1805" s="2">
-        <v>47208</v>
+        <v>46698</v>
       </c>
       <c r="U1805" t="s">
         <v>20</v>
       </c>
       <c r="AA1805" s="3">
-        <v>110704</v>
+        <v>80120</v>
       </c>
       <c r="AI1805" t="s">
-        <v>40</v>
+        <v>223</v>
       </c>
     </row>
     <row r="1806" spans="2:35" x14ac:dyDescent="0.25">
       <c r="L1806" t="s">
         <v>22</v>
       </c>
       <c r="V1806">
-        <v>1185</v>
+        <v>585</v>
       </c>
     </row>
     <row r="1807" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B1807" t="s">
         <v>23</v>
       </c>
       <c r="M1807" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1808" spans="2:35" x14ac:dyDescent="0.25">
       <c r="D1808" t="s">
         <v>25</v>
       </c>
       <c r="G1808" t="s">
         <v>26</v>
       </c>
       <c r="O1808" t="s">
         <v>27</v>
       </c>
       <c r="V1808" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1809" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="1809" spans="2:35" x14ac:dyDescent="0.25">
       <c r="AB1809" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1810" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="1810" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1810" t="s">
         <v>30</v>
       </c>
       <c r="H1810" t="s">
-        <v>180</v>
+        <v>384</v>
       </c>
       <c r="Q1810">
         <v>95</v>
       </c>
       <c r="W1810">
+        <v>754</v>
+      </c>
+      <c r="AC1810" s="3">
+        <v>80120</v>
+      </c>
+    </row>
+    <row r="1811" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1811" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1811" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1811">
+        <v>95</v>
+      </c>
+      <c r="W1811">
+        <v>481</v>
+      </c>
+      <c r="AC1811" s="3">
+        <v>80120</v>
+      </c>
+    </row>
+    <row r="1812" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1812" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1812">
+        <v>7942113</v>
+      </c>
+      <c r="K1812" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1812">
+        <v>140053</v>
+      </c>
+      <c r="P1812" s="2">
+        <v>41579</v>
+      </c>
+      <c r="S1812" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1812" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1812" s="3">
+        <v>63900</v>
+      </c>
+      <c r="AI1812" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="1813" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1813" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1813">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="1814" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1814" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1814" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1815" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1815" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1815" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1815" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1815" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1816" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1816" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1817" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1817" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1817" t="s">
+        <v>385</v>
+      </c>
+      <c r="Q1817">
+        <v>95</v>
+      </c>
+      <c r="W1817">
+        <v>759</v>
+      </c>
+      <c r="AC1817" s="3">
+        <v>63900</v>
+      </c>
+    </row>
+    <row r="1818" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1818" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1818" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1818">
+        <v>95</v>
+      </c>
+      <c r="W1818">
+        <v>451</v>
+      </c>
+      <c r="AC1818" s="3">
+        <v>63900</v>
+      </c>
+    </row>
+    <row r="1819" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1819" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1819">
+        <v>7942113</v>
+      </c>
+      <c r="K1819" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1819">
+        <v>140415</v>
+      </c>
+      <c r="P1819" s="2">
+        <v>41817</v>
+      </c>
+      <c r="S1819" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U1819" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1819" s="3">
+        <v>2469</v>
+      </c>
+      <c r="AI1819" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1820" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1820" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1820">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1821" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1821" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1821" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1822" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1822" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1822" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1822" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1822" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1823" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1823" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1824" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1824" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1824" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q1824">
+        <v>95</v>
+      </c>
+      <c r="W1824">
+        <v>4</v>
+      </c>
+      <c r="AC1824" s="3">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1825" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1825" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1825">
+        <v>95</v>
+      </c>
+      <c r="W1825">
+        <v>297</v>
+      </c>
+      <c r="AC1825">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1826" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1826" t="s">
+        <v>386</v>
+      </c>
+      <c r="Q1826">
+        <v>95</v>
+      </c>
+      <c r="W1826">
+        <v>256</v>
+      </c>
+      <c r="AC1826" s="3">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1827">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1828" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1829" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1829" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1830" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1830">
+        <v>67977322</v>
+      </c>
+      <c r="AF1830" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1830" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1831" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1831" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1831" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1831" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1831" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1831" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1831" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1831" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1831" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1831" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1831" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1831" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1831" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1832" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1832">
+        <v>7942113</v>
+      </c>
+      <c r="K1832" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1832">
+        <v>140669</v>
+      </c>
+      <c r="P1832" s="2">
+        <v>42064</v>
+      </c>
+      <c r="S1832" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U1832" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1832" s="3">
+        <v>6150</v>
+      </c>
+      <c r="AI1832" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1833" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1833">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1834" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1834" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1835" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1835" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1835" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1835" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1836" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1837" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1837" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1837">
+        <v>95</v>
+      </c>
+      <c r="W1837">
+        <v>297</v>
+      </c>
+      <c r="AC1837" s="3">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1838" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1838" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q1838">
+        <v>95</v>
+      </c>
+      <c r="W1838">
+        <v>628</v>
+      </c>
+      <c r="AC1838" s="3">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1839" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1839">
+        <v>7942113</v>
+      </c>
+      <c r="K1839" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1839">
+        <v>140678</v>
+      </c>
+      <c r="P1839" s="2">
+        <v>42095</v>
+      </c>
+      <c r="S1839" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1839" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1839" s="3">
+        <v>1200</v>
+      </c>
+      <c r="AI1839" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1840" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1840">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="1841" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1841" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1841" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1842" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1842" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1842" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1842" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1842" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1843" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1843" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1844" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1844" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1844" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1844">
+        <v>95</v>
+      </c>
+      <c r="W1844">
+        <v>297</v>
+      </c>
+      <c r="AC1844" s="3">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="1845" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1845" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1845" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q1845">
+        <v>95</v>
+      </c>
+      <c r="W1845">
+        <v>92</v>
+      </c>
+      <c r="AC1845" s="3">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="1846" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1846" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1846">
+        <v>7942113</v>
+      </c>
+      <c r="K1846" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1846">
+        <v>140766</v>
+      </c>
+      <c r="P1846" s="2">
+        <v>42309</v>
+      </c>
+      <c r="S1846" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U1846" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1846" s="3">
+        <v>6650</v>
+      </c>
+      <c r="AI1846" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1847" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1847" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1847">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="1848" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1848" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1848" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1849" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1849" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1849" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1849" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1849" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1850" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1850" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1851" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1851" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1851" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q1851">
+        <v>95</v>
+      </c>
+      <c r="W1851">
         <v>235</v>
       </c>
-      <c r="AC1810" s="3">
-[...30 lines deleted...]
-      <c r="W1812">
+      <c r="AC1851" s="3">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="1852" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1852" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1852" t="s">
+        <v>286</v>
+      </c>
+      <c r="Q1852">
+        <v>95</v>
+      </c>
+      <c r="W1852">
+        <v>226</v>
+      </c>
+      <c r="AC1852" s="3">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="1853" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1853" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1853">
+        <v>7942113</v>
+      </c>
+      <c r="K1853" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1853">
+        <v>140907</v>
+      </c>
+      <c r="P1853" s="2">
+        <v>43374</v>
+      </c>
+      <c r="S1853" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1853" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1853" s="3">
+        <v>20000</v>
+      </c>
+      <c r="AI1853" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1854" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1854" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1854">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1855" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1855" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1855" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1856" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1856" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1856" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1856" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1856" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1857" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1858" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1858" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1858">
+        <v>95</v>
+      </c>
+      <c r="W1858">
+        <v>297</v>
+      </c>
+      <c r="AC1858" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1859" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1859" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q1859">
+        <v>95</v>
+      </c>
+      <c r="W1859">
+        <v>237</v>
+      </c>
+      <c r="AC1859" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1860" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1860">
+        <v>7942113</v>
+      </c>
+      <c r="K1860" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1860">
+        <v>140910</v>
+      </c>
+      <c r="P1860" s="2">
+        <v>42309</v>
+      </c>
+      <c r="S1860" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U1860" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1860" s="3">
+        <v>27547</v>
+      </c>
+      <c r="AI1860" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1861" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1861">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1862" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1862" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1863" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1863" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1863" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1863" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1864" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1865" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1865" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q1865">
+        <v>95</v>
+      </c>
+      <c r="W1865">
+        <v>235</v>
+      </c>
+      <c r="AC1865" s="3">
+        <v>27547</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1866" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1866" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1866">
+        <v>95</v>
+      </c>
+      <c r="W1866">
+        <v>284</v>
+      </c>
+      <c r="AC1866" s="3">
+        <v>27547</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1867">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1868" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1869" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1869" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1870" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1870">
+        <v>67977322</v>
+      </c>
+      <c r="AF1870" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1870" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1871" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1871" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1871" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1871" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1871" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1871" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1871" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1871" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1871" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1871" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1871" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1871" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1871" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1872" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1872">
+        <v>7942113</v>
+      </c>
+      <c r="K1872" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1872">
+        <v>143077</v>
+      </c>
+      <c r="P1872" s="2">
+        <v>43770</v>
+      </c>
+      <c r="S1872" s="2">
+        <v>52915</v>
+      </c>
+      <c r="U1872" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1872" s="3">
+        <v>172799</v>
+      </c>
+      <c r="AI1872" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1873" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1873" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1873">
+        <v>6802</v>
+      </c>
+    </row>
+    <row r="1874" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1874" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1874" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1875" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1875" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1875" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1875" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1875" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1876" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1876" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1877" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1877" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1877" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q1877">
+        <v>95</v>
+      </c>
+      <c r="W1877">
+        <v>754</v>
+      </c>
+      <c r="AC1877" s="3">
+        <v>172799</v>
+      </c>
+    </row>
+    <row r="1878" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1878" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1878" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1878">
+        <v>95</v>
+      </c>
+      <c r="W1878">
+        <v>481</v>
+      </c>
+      <c r="AC1878" s="3">
+        <v>172799</v>
+      </c>
+    </row>
+    <row r="1879" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1879" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1879">
+        <v>7942113</v>
+      </c>
+      <c r="K1879" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1879">
+        <v>143460</v>
+      </c>
+      <c r="P1879" s="2">
+        <v>43922</v>
+      </c>
+      <c r="S1879" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1879" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1879" s="3">
+        <v>3000</v>
+      </c>
+      <c r="AI1879" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1880" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1880" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1880">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="1881" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1881" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1881" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1882" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1882" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1882" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1882" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1882" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1883" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1883" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1884" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1884" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1884" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1884">
+        <v>95</v>
+      </c>
+      <c r="W1884">
+        <v>543</v>
+      </c>
+      <c r="AC1884" s="3">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="1885" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1885" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1885" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1885">
+        <v>95</v>
+      </c>
+      <c r="W1885">
+        <v>297</v>
+      </c>
+      <c r="AC1885" s="3">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1886" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1886" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1886" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q1886">
+        <v>95</v>
+      </c>
+      <c r="W1886">
+        <v>446</v>
+      </c>
+      <c r="AC1886" s="3">
+        <v>4636</v>
+      </c>
+    </row>
+    <row r="1887" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1887" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1887">
+        <v>7942113</v>
+      </c>
+      <c r="K1887" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1887">
+        <v>145168</v>
+      </c>
+      <c r="P1887" s="2">
+        <v>46082</v>
+      </c>
+      <c r="S1887" s="2">
+        <v>53417</v>
+      </c>
+      <c r="U1887" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1887" s="3">
+        <v>8500</v>
+      </c>
+      <c r="AI1887" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1888" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1888" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1888">
+        <v>7304</v>
+      </c>
+    </row>
+    <row r="1889" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1889" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1889" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1890" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1890" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1890" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1890" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1890" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1891" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1891" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1892" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1892" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1892" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1892">
+        <v>95</v>
+      </c>
+      <c r="W1892">
+        <v>297</v>
+      </c>
+      <c r="AC1892" s="3">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="1893" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1893" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1893" t="s">
+        <v>218</v>
+      </c>
+      <c r="Q1893">
+        <v>95</v>
+      </c>
+      <c r="W1893">
+        <v>470</v>
+      </c>
+      <c r="AC1893" s="3">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="1894" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1894" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1894">
+        <v>7942113</v>
+      </c>
+      <c r="K1894" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1894">
+        <v>145267</v>
+      </c>
+      <c r="P1894" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S1894" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1894" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1894" s="3">
+        <v>30000</v>
+      </c>
+      <c r="AI1894" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1895" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1895" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1895">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="1896" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1896" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1896" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1897" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1897" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1897" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1897" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1897" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1898" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1898" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1899" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1899" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1899" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1899">
+        <v>95</v>
+      </c>
+      <c r="W1899">
+        <v>297</v>
+      </c>
+      <c r="AC1899" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1900" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1900" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1900" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q1900">
+        <v>95</v>
+      </c>
+      <c r="W1900">
         <v>674</v>
       </c>
-      <c r="AC1812" s="3">
-[...24 lines deleted...]
-      <c r="I1814">
+      <c r="AC1900" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="1901" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1901" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1901" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1901">
+        <v>95</v>
+      </c>
+      <c r="W1901">
+        <v>481</v>
+      </c>
+      <c r="AC1901" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="1902" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1902" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1902">
         <v>7942113</v>
       </c>
-      <c r="K1814" t="s">
+      <c r="K1902" t="s">
         <v>19</v>
       </c>
-      <c r="N1814">
-[...8 lines deleted...]
-      <c r="U1814" t="s">
+      <c r="N1902">
+        <v>145268</v>
+      </c>
+      <c r="P1902" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S1902" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1902" t="s">
         <v>20</v>
       </c>
-      <c r="AA1814" s="3">
-[...7 lines deleted...]
-      <c r="L1815" t="s">
+      <c r="AA1902" s="3">
+        <v>52000</v>
+      </c>
+      <c r="AI1902" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1903" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1903" t="s">
         <v>22</v>
       </c>
-      <c r="V1815">
-[...4 lines deleted...]
-      <c r="B1816" t="s">
+      <c r="V1903">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="1904" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1904" t="s">
         <v>23</v>
       </c>
-      <c r="M1816" t="s">
+      <c r="M1904" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1817" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D1817" t="s">
+    <row r="1905" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1905" t="s">
         <v>25</v>
       </c>
-      <c r="G1817" t="s">
+      <c r="G1905" t="s">
         <v>26</v>
       </c>
-      <c r="O1817" t="s">
+      <c r="O1905" t="s">
         <v>27</v>
       </c>
-      <c r="V1817" t="s">
+      <c r="V1905" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1818" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB1818" t="s">
+    <row r="1906" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1906" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1819" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1819" t="s">
+    <row r="1907" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1907">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1908" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1909" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1909" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1910" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1910">
+        <v>67977322</v>
+      </c>
+      <c r="AF1910" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1910" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1911" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1911" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1911" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1911" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1911" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1911" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1911" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1911" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1911" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1911" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1911" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1911" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1911" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1912" t="s">
         <v>30</v>
       </c>
-      <c r="H1819" t="s">
-[...184 lines deleted...]
-      <c r="E1832" t="s">
+      <c r="H1912" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1912">
+        <v>95</v>
+      </c>
+      <c r="W1912">
+        <v>564</v>
+      </c>
+      <c r="AC1912" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1913" t="s">
         <v>30</v>
       </c>
-      <c r="H1832" t="s">
-[...128 lines deleted...]
-      <c r="E1841" t="s">
+      <c r="H1913" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q1913">
+        <v>95</v>
+      </c>
+      <c r="W1913">
+        <v>75</v>
+      </c>
+      <c r="AC1913" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1914" t="s">
         <v>30</v>
       </c>
-      <c r="H1841" t="s">
-[...806 lines deleted...]
-      <c r="R1898">
+      <c r="H1914" t="s">
         <v>44</v>
       </c>
-    </row>
-[...230 lines deleted...]
-    <row r="1915" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="Q1914">
+        <v>95</v>
+      </c>
+      <c r="W1914">
+        <v>80</v>
+      </c>
+      <c r="AC1914" s="3">
+        <v>7840</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1915" t="s">
         <v>30</v>
       </c>
       <c r="H1915" t="s">
-        <v>180</v>
+        <v>37</v>
       </c>
       <c r="Q1915">
         <v>95</v>
       </c>
       <c r="W1915">
+        <v>543</v>
+      </c>
+      <c r="AC1915" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1916" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1916" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1916">
+        <v>95</v>
+      </c>
+      <c r="W1916">
+        <v>297</v>
+      </c>
+      <c r="AC1916" s="3">
+        <v>30160</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1917" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1917" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q1917">
+        <v>95</v>
+      </c>
+      <c r="W1917">
+        <v>640</v>
+      </c>
+      <c r="AC1917" s="3">
+        <v>30160</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1918" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1918" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1918">
+        <v>95</v>
+      </c>
+      <c r="W1918">
+        <v>481</v>
+      </c>
+      <c r="AC1918" s="3">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1919" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1919" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1919">
+        <v>95</v>
+      </c>
+      <c r="W1919">
+        <v>284</v>
+      </c>
+      <c r="AC1919" s="3">
+        <v>15300</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1920" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1920">
+        <v>7942113</v>
+      </c>
+      <c r="K1920" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1920">
+        <v>145550</v>
+      </c>
+      <c r="P1920" s="2">
+        <v>45232</v>
+      </c>
+      <c r="S1920" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U1920" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1920" s="3">
+        <v>2873</v>
+      </c>
+      <c r="AI1920" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1921" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1921" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1921">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="1922" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1922" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1922" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1923" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1923" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1923" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1923" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1923" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1924" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1924" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1925" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1925" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1925" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q1925">
+        <v>95</v>
+      </c>
+      <c r="W1925">
         <v>235</v>
       </c>
-      <c r="AC1915" s="3">
-[...24 lines deleted...]
-      <c r="I1917">
+      <c r="AC1925" s="3">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="1926" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1926" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1926" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1926">
+        <v>95</v>
+      </c>
+      <c r="W1926">
+        <v>284</v>
+      </c>
+      <c r="AC1926" s="3">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="1927" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1927" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1927">
         <v>7942113</v>
       </c>
-      <c r="K1917" t="s">
+      <c r="K1927" t="s">
         <v>19</v>
       </c>
-      <c r="N1917">
-[...5 lines deleted...]
-      <c r="S1917" s="2">
+      <c r="N1927">
+        <v>145551</v>
+      </c>
+      <c r="P1927" s="2">
+        <v>45232</v>
+      </c>
+      <c r="S1927" s="2">
         <v>48883</v>
       </c>
-      <c r="U1917" t="s">
+      <c r="U1927" t="s">
         <v>20</v>
       </c>
-      <c r="AA1917" s="3">
-[...7 lines deleted...]
-      <c r="L1918" t="s">
+      <c r="AA1927" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI1927" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1928" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1928" t="s">
         <v>22</v>
       </c>
-      <c r="V1918">
-[...4 lines deleted...]
-      <c r="B1919" t="s">
+      <c r="V1928">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1929" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1929" t="s">
         <v>23</v>
       </c>
-      <c r="M1919" t="s">
+      <c r="M1929" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1920" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1920" t="s">
+    <row r="1930" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1930" t="s">
         <v>25</v>
       </c>
-      <c r="G1920" t="s">
+      <c r="G1930" t="s">
         <v>26</v>
       </c>
-      <c r="O1920" t="s">
+      <c r="O1930" t="s">
         <v>27</v>
       </c>
-      <c r="V1920" t="s">
+      <c r="V1930" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1921" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1921" t="s">
+    <row r="1931" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1931" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1922" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1922" t="s">
+    <row r="1932" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1932" t="s">
         <v>30</v>
       </c>
-      <c r="H1922" t="s">
-[...5 lines deleted...]
-      <c r="W1922">
+      <c r="H1932" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1932">
+        <v>95</v>
+      </c>
+      <c r="W1932">
         <v>297</v>
       </c>
-      <c r="AC1922" s="3">
-[...13 lines deleted...]
-      <c r="W1923">
+      <c r="AC1932" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1933" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1933" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1933" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q1933">
+        <v>95</v>
+      </c>
+      <c r="W1933">
+        <v>247</v>
+      </c>
+      <c r="AC1933" s="3">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="1934" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1934" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1934" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q1934">
+        <v>95</v>
+      </c>
+      <c r="W1934">
         <v>237</v>
       </c>
-      <c r="AC1923" s="3">
-[...7 lines deleted...]
-      <c r="I1924">
+      <c r="AC1934" s="3">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="1935" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1935" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1935">
         <v>7942113</v>
       </c>
-      <c r="K1924" t="s">
+      <c r="K1935" t="s">
         <v>19</v>
       </c>
-      <c r="N1924">
-[...8 lines deleted...]
-      <c r="U1924" t="s">
+      <c r="N1935">
+        <v>145648</v>
+      </c>
+      <c r="P1935" s="2">
+        <v>45295</v>
+      </c>
+      <c r="S1935" s="2">
+        <v>45838</v>
+      </c>
+      <c r="U1935" t="s">
         <v>20</v>
       </c>
-      <c r="AA1924" s="3">
-[...7 lines deleted...]
-      <c r="L1925" t="s">
+      <c r="AA1935" s="3">
+        <v>94000</v>
+      </c>
+      <c r="AI1935" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1936" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1936" t="s">
         <v>22</v>
       </c>
-      <c r="V1925">
-[...4 lines deleted...]
-      <c r="B1926" t="s">
+      <c r="V1936">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1937" t="s">
         <v>23</v>
       </c>
-      <c r="M1926" t="s">
+      <c r="M1937" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1927" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1927" t="s">
+    <row r="1938" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1938" t="s">
         <v>25</v>
       </c>
-      <c r="G1927" t="s">
+      <c r="G1938" t="s">
         <v>26</v>
       </c>
-      <c r="O1927" t="s">
+      <c r="O1938" t="s">
         <v>27</v>
       </c>
-      <c r="V1927" t="s">
+      <c r="V1938" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1928" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1928" t="s">
+    <row r="1939" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AB1939" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1929" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1929" t="s">
+    <row r="1940" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1940" t="s">
         <v>30</v>
       </c>
-      <c r="H1929" t="s">
-[...22 lines deleted...]
-      <c r="W1930">
+      <c r="H1940" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q1940">
+        <v>95</v>
+      </c>
+      <c r="W1940">
+        <v>297</v>
+      </c>
+      <c r="AC1940" s="3">
+        <v>94000</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1941" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1941" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q1941">
+        <v>95</v>
+      </c>
+      <c r="W1941">
+        <v>258</v>
+      </c>
+      <c r="AC1941" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1942" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1942" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q1942">
+        <v>95</v>
+      </c>
+      <c r="W1942">
+        <v>247</v>
+      </c>
+      <c r="AC1942" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1943" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1943" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q1943">
+        <v>95</v>
+      </c>
+      <c r="W1943">
+        <v>229</v>
+      </c>
+      <c r="AC1943" s="3">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1944" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1944" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q1944">
+        <v>95</v>
+      </c>
+      <c r="W1944">
+        <v>218</v>
+      </c>
+      <c r="AC1944" s="3">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1945" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1945" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1945">
+        <v>95</v>
+      </c>
+      <c r="W1945">
         <v>284</v>
       </c>
-      <c r="AC1930" s="3">
-[...10 lines deleted...]
-      <c r="K1931" t="s">
+      <c r="AC1945" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1946">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1947" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1948" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1948" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1949" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1949">
+        <v>67977322</v>
+      </c>
+      <c r="AH1949" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1949" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1950" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1950" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1950" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1950" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1950" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1950" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1950" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1950" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1950" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1950" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1950" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1950" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1950" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1951" t="s">
+        <v>387</v>
+      </c>
+      <c r="J1951">
+        <v>7939069</v>
+      </c>
+      <c r="L1951" t="s">
         <v>19</v>
       </c>
-      <c r="N1931">
-[...8 lines deleted...]
-      <c r="U1931" t="s">
+      <c r="O1951">
+        <v>139525</v>
+      </c>
+      <c r="Q1951" s="2">
+        <v>41030</v>
+      </c>
+      <c r="U1951" s="2">
+        <v>42855</v>
+      </c>
+      <c r="W1951" t="s">
         <v>20</v>
       </c>
-      <c r="AA1931" s="3">
-[...7 lines deleted...]
-      <c r="L1932" t="s">
+      <c r="AC1951" s="3">
+        <v>4311</v>
+      </c>
+      <c r="AK1951" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1952" t="s">
         <v>22</v>
       </c>
-      <c r="V1932">
-[...289 lines deleted...]
-    <row r="1953" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="X1952">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1953" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B1953" t="s">
         <v>23</v>
       </c>
-      <c r="M1953" t="s">
+      <c r="N1953" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1954" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="1954" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D1954" t="s">
         <v>25</v>
       </c>
-      <c r="G1954" t="s">
+      <c r="H1954" t="s">
         <v>26</v>
       </c>
-      <c r="O1954" t="s">
+      <c r="P1954" t="s">
         <v>27</v>
       </c>
-      <c r="V1954" t="s">
+      <c r="X1954" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1955" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1955" t="s">
+    <row r="1955" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1955" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1956" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="1956" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1956" t="s">
         <v>30</v>
       </c>
-      <c r="H1956" t="s">
-[...5 lines deleted...]
-      <c r="W1956">
+      <c r="I1956" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1956">
+        <v>95</v>
+      </c>
+      <c r="Y1956">
+        <v>543</v>
+      </c>
+      <c r="AE1956" s="3">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="1957" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1957" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1957" t="s">
+        <v>388</v>
+      </c>
+      <c r="S1957">
+        <v>95</v>
+      </c>
+      <c r="Y1957">
+        <v>555</v>
+      </c>
+      <c r="AE1957" s="3">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="1958" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1958" t="s">
+        <v>285</v>
+      </c>
+      <c r="J1958">
+        <v>118254781</v>
+      </c>
+      <c r="L1958" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1958">
+        <v>146940</v>
+      </c>
+      <c r="Q1958" s="2">
+        <v>46101</v>
+      </c>
+      <c r="U1958" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W1958" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1958" s="3">
+        <v>20000</v>
+      </c>
+      <c r="AK1958" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1959" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1959" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1959">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="1960" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1960" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1960" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1961" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1961" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1961" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1961" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1961" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1962" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1962" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1963" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1963" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1963" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1963">
+        <v>95</v>
+      </c>
+      <c r="Y1963">
+        <v>543</v>
+      </c>
+      <c r="AE1963" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1964" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1964" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1964" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1964">
+        <v>95</v>
+      </c>
+      <c r="Y1964">
+        <v>550</v>
+      </c>
+      <c r="AE1964" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1965" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1965" t="s">
+        <v>389</v>
+      </c>
+      <c r="J1965">
+        <v>131075863</v>
+      </c>
+      <c r="L1965" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1965">
+        <v>100084</v>
+      </c>
+      <c r="Q1965" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1965" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1965" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1965">
+        <v>525</v>
+      </c>
+      <c r="AK1965" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1966" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1966" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1966">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="1967" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1967" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1967" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1968" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1968" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1969" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1969" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1970" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1970" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1971" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1971" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1972" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1972" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1972" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1972" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1972" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1973" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1973" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1974" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1974" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1974" t="s">
+        <v>235</v>
+      </c>
+      <c r="S1974">
+        <v>95</v>
+      </c>
+      <c r="Y1974">
+        <v>61</v>
+      </c>
+      <c r="AE1974">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="1975" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1975" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1975" t="s">
+        <v>77</v>
+      </c>
+      <c r="S1975">
+        <v>95</v>
+      </c>
+      <c r="Y1975">
+        <v>355</v>
+      </c>
+      <c r="AE1975">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="1976" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1976" t="s">
+        <v>389</v>
+      </c>
+      <c r="J1976">
+        <v>131075863</v>
+      </c>
+      <c r="L1976" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1976">
+        <v>100141</v>
+      </c>
+      <c r="Q1976" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U1976" s="2">
+        <v>44165</v>
+      </c>
+      <c r="W1976" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1976" s="3">
+        <v>2250</v>
+      </c>
+      <c r="AK1976" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1977" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1977" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1977">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1978" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1978" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1978" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1979" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1979" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1980" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1980" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1981" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1981" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1982" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1982" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1983" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1983" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1983" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1983" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1983" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1984" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1984" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1985" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1985" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1985">
+        <v>95</v>
+      </c>
+      <c r="Y1985">
+        <v>543</v>
+      </c>
+      <c r="AE1985" s="3">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1986" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1986" t="s">
+        <v>46</v>
+      </c>
+      <c r="S1986">
+        <v>95</v>
+      </c>
+      <c r="Y1986">
         <v>297</v>
       </c>
-      <c r="AC1956" s="3">
-[...7 lines deleted...]
-      <c r="H1957" t="s">
+      <c r="AE1986" s="3">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1987" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1987" t="s">
+        <v>77</v>
+      </c>
+      <c r="S1987">
+        <v>95</v>
+      </c>
+      <c r="Y1987">
+        <v>355</v>
+      </c>
+      <c r="AE1987" s="3">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1988" t="s">
         <v>390</v>
       </c>
-      <c r="Q1957">
-[...33 lines deleted...]
-      <c r="K1959" t="s">
+      <c r="J1988">
+        <v>612075846</v>
+      </c>
+      <c r="L1988" t="s">
+        <v>20</v>
+      </c>
+      <c r="O1988">
+        <v>145724</v>
+      </c>
+      <c r="Q1988" s="2">
+        <v>45383</v>
+      </c>
+      <c r="U1988" s="2">
+        <v>56339</v>
+      </c>
+      <c r="W1988" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1988" s="3">
+        <v>6000</v>
+      </c>
+      <c r="AK1988" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1989" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1989">
+        <v>10226</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1990" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1990" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1991">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1992" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1993" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1993" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1994" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1994">
+        <v>67977322</v>
+      </c>
+      <c r="AH1994" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1994" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1995" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1995" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1995" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1995" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1995" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1995" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1995" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1995" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1995" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1995" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1995" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1995" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1995" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1996" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1996" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1996" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1996" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1997" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1998" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1998" t="s">
+        <v>31</v>
+      </c>
+      <c r="S1998">
+        <v>95</v>
+      </c>
+      <c r="Y1998">
+        <v>4</v>
+      </c>
+      <c r="AE1998" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1999" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1999" t="s">
+        <v>33</v>
+      </c>
+      <c r="S1999">
+        <v>95</v>
+      </c>
+      <c r="Y1999">
+        <v>92</v>
+      </c>
+      <c r="AE1999" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2000" t="s">
+        <v>195</v>
+      </c>
+      <c r="J2000">
+        <v>837565548</v>
+      </c>
+      <c r="L2000" t="s">
         <v>19</v>
       </c>
-      <c r="N1959">
-[...8 lines deleted...]
-      <c r="U1959" t="s">
+      <c r="O2000">
+        <v>134972</v>
+      </c>
+      <c r="Q2000" s="2">
+        <v>39022</v>
+      </c>
+      <c r="U2000" s="2">
+        <v>53417</v>
+      </c>
+      <c r="W2000" t="s">
         <v>20</v>
       </c>
-      <c r="AA1959" s="3">
-[...7 lines deleted...]
-      <c r="L1960" t="s">
+      <c r="AC2000" s="3">
+        <v>9500</v>
+      </c>
+      <c r="AK2000" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2001" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2001" t="s">
         <v>22</v>
       </c>
-      <c r="V1960">
-[...4 lines deleted...]
-      <c r="B1961" t="s">
+      <c r="X2001">
+        <v>7304</v>
+      </c>
+    </row>
+    <row r="2002" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2002" t="s">
         <v>23</v>
       </c>
-      <c r="M1961" t="s">
+      <c r="N2002" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1962" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1962" t="s">
+    <row r="2003" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2003" t="s">
         <v>25</v>
       </c>
-      <c r="G1962" t="s">
+      <c r="H2003" t="s">
         <v>26</v>
       </c>
-      <c r="O1962" t="s">
+      <c r="P2003" t="s">
         <v>27</v>
       </c>
-      <c r="V1962" t="s">
+      <c r="X2003" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1963" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1963" t="s">
+    <row r="2004" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2004" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1964" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1964" t="s">
+    <row r="2005" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2005" t="s">
         <v>30</v>
       </c>
-      <c r="H1964" t="s">
-[...13 lines deleted...]
-      <c r="E1965" t="s">
+      <c r="I2005" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2005">
+        <v>95</v>
+      </c>
+      <c r="Y2005">
+        <v>297</v>
+      </c>
+      <c r="AE2005" s="3">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="2006" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2006" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2006" t="s">
+        <v>388</v>
+      </c>
+      <c r="S2006">
+        <v>95</v>
+      </c>
+      <c r="Y2006">
+        <v>555</v>
+      </c>
+      <c r="AE2006" s="3">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="2007" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2007" t="s">
+        <v>195</v>
+      </c>
+      <c r="J2007">
+        <v>837565548</v>
+      </c>
+      <c r="L2007" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2007">
+        <v>135526</v>
+      </c>
+      <c r="Q2007" s="2">
+        <v>39539</v>
+      </c>
+      <c r="U2007" s="2">
+        <v>53417</v>
+      </c>
+      <c r="W2007" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2007" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK2007" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2008" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2008" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2008">
+        <v>7304</v>
+      </c>
+    </row>
+    <row r="2009" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2009" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2009" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2010" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2010" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2010" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2010" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2010" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2011" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2011" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2012" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2012" t="s">
         <v>30</v>
       </c>
-      <c r="H1965" t="s">
-[...13 lines deleted...]
-      <c r="E1966" t="s">
+      <c r="I2012" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2012">
+        <v>95</v>
+      </c>
+      <c r="Y2012">
+        <v>297</v>
+      </c>
+      <c r="AE2012" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="2013" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2013" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2013" t="s">
+        <v>388</v>
+      </c>
+      <c r="S2013">
+        <v>95</v>
+      </c>
+      <c r="Y2013">
+        <v>555</v>
+      </c>
+      <c r="AE2013" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="2014" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2014" t="s">
+        <v>195</v>
+      </c>
+      <c r="J2014">
+        <v>837565548</v>
+      </c>
+      <c r="L2014" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2014">
+        <v>143724</v>
+      </c>
+      <c r="Q2014" s="2">
+        <v>44136</v>
+      </c>
+      <c r="U2014" s="2">
+        <v>44286</v>
+      </c>
+      <c r="W2014" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2014" s="3">
+        <v>6805</v>
+      </c>
+      <c r="AK2014" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2015" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2015" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2015">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2016" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2016" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2016" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2017" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2017" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2017" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2017" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2017" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2018" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2018" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2019" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2019" t="s">
         <v>30</v>
       </c>
-      <c r="H1966" t="s">
+      <c r="I2019" t="s">
+        <v>118</v>
+      </c>
+      <c r="S2019">
+        <v>95</v>
+      </c>
+      <c r="Y2019">
+        <v>415</v>
+      </c>
+      <c r="AE2019" s="3">
+        <v>6805</v>
+      </c>
+    </row>
+    <row r="2020" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2020" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2020" t="s">
+        <v>62</v>
+      </c>
+      <c r="S2020">
+        <v>95</v>
+      </c>
+      <c r="Y2020">
+        <v>426</v>
+      </c>
+      <c r="AE2020" s="3">
+        <v>6805</v>
+      </c>
+    </row>
+    <row r="2021" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2021" t="s">
+        <v>391</v>
+      </c>
+      <c r="J2021">
+        <v>959415852</v>
+      </c>
+      <c r="L2021" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2021">
+        <v>100046</v>
+      </c>
+      <c r="Q2021" s="2">
+        <v>33390</v>
+      </c>
+      <c r="U2021" s="2">
+        <v>39629</v>
+      </c>
+      <c r="W2021" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2021" s="3">
+        <v>59696</v>
+      </c>
+      <c r="AK2021" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2022" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2022" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2022">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2023" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2023" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2023" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2024" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2024" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="2025" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2025" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2026" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2026" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2026" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2026" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2026" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2027" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2027" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2028" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2028" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2028" t="s">
+        <v>44</v>
+      </c>
+      <c r="S2028">
+        <v>95</v>
+      </c>
+      <c r="Y2028">
+        <v>80</v>
+      </c>
+      <c r="AE2028" s="3">
+        <v>9880</v>
+      </c>
+    </row>
+    <row r="2029" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2029" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2029" t="s">
+        <v>37</v>
+      </c>
+      <c r="S2029">
+        <v>95</v>
+      </c>
+      <c r="Y2029">
+        <v>543</v>
+      </c>
+      <c r="AE2029" s="3">
+        <v>14032</v>
+      </c>
+    </row>
+    <row r="2030" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2030" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2030" t="s">
         <v>46</v>
       </c>
-      <c r="Q1966">
-[...36 lines deleted...]
-      <c r="W1968">
+      <c r="S2030">
+        <v>95</v>
+      </c>
+      <c r="Y2030">
         <v>297</v>
       </c>
-      <c r="AC1968" s="3">
-[...61 lines deleted...]
-      <c r="K1972" t="s">
+      <c r="AE2030" s="3">
+        <v>35784</v>
+      </c>
+    </row>
+    <row r="2031" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2031" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2031" t="s">
+        <v>110</v>
+      </c>
+      <c r="S2031">
+        <v>95</v>
+      </c>
+      <c r="Y2031">
+        <v>459</v>
+      </c>
+      <c r="AE2031" s="3">
+        <v>59696</v>
+      </c>
+    </row>
+    <row r="2032" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="T2032">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I2033" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2034" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2034" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2035" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2035">
+        <v>67977322</v>
+      </c>
+      <c r="AF2035" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2035" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2036" t="s">
+        <v>5</v>
+      </c>
+      <c r="I2036" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2036" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2036" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2036" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2036" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2036" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2036" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2036" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2036" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2036" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2036" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2036" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2037" t="s">
+        <v>391</v>
+      </c>
+      <c r="I2037">
+        <v>959415852</v>
+      </c>
+      <c r="K2037" t="s">
         <v>19</v>
       </c>
-      <c r="N1972">
-[...8 lines deleted...]
-      <c r="U1972" t="s">
+      <c r="N2037">
+        <v>100061</v>
+      </c>
+      <c r="P2037" s="2">
+        <v>34060</v>
+      </c>
+      <c r="S2037" s="2">
+        <v>39538</v>
+      </c>
+      <c r="U2037" t="s">
         <v>20</v>
       </c>
-      <c r="AA1972" s="3">
-[...7 lines deleted...]
-      <c r="L1973" t="s">
+      <c r="AA2037" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AI2037" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2038" t="s">
         <v>22</v>
       </c>
-      <c r="V1973">
-[...4 lines deleted...]
-      <c r="B1974" t="s">
+      <c r="V2038">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2039" t="s">
         <v>23</v>
       </c>
-      <c r="M1974" t="s">
+      <c r="M2039" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1975" spans="1:35" x14ac:dyDescent="0.25">
-[...858 lines deleted...]
-    <row r="2040" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="2040" spans="1:35" x14ac:dyDescent="0.25">
       <c r="D2040" t="s">
         <v>25</v>
       </c>
-      <c r="H2040" t="s">
+      <c r="G2040" t="s">
         <v>26</v>
       </c>
-      <c r="P2040" t="s">
+      <c r="O2040" t="s">
         <v>27</v>
       </c>
-      <c r="X2040" t="s">
+      <c r="V2040" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2041" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2041" t="s">
+    <row r="2041" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2041" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2042" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="2042" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E2042" t="s">
         <v>30</v>
       </c>
-      <c r="I2042" t="s">
-[...12 lines deleted...]
-    <row r="2043" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="H2042" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q2042">
+        <v>95</v>
+      </c>
+      <c r="W2042">
+        <v>4</v>
+      </c>
+      <c r="AC2042" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E2043" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2043" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q2043">
+        <v>95</v>
+      </c>
+      <c r="W2043">
+        <v>459</v>
+      </c>
+      <c r="AC2043" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2044" t="s">
+        <v>393</v>
+      </c>
+      <c r="I2044">
+        <v>92531371</v>
+      </c>
+      <c r="K2044" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2044">
+        <v>144533</v>
+      </c>
+      <c r="P2044" s="2">
+        <v>44866</v>
+      </c>
+      <c r="S2044" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U2044" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2044" s="3">
+        <v>9889</v>
+      </c>
+      <c r="AI2044" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2045" t="s">
+        <v>22</v>
+      </c>
+      <c r="V2045">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2046" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2046" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D2047" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2047" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2047" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2047" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2048" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2049" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2049" t="s">
         <v>30</v>
       </c>
-      <c r="I2043" t="s">
-[...36 lines deleted...]
-      <c r="L2045" t="s">
+      <c r="H2049" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q2049">
+        <v>95</v>
+      </c>
+      <c r="W2049">
+        <v>4</v>
+      </c>
+      <c r="AC2049" s="3">
+        <v>9889</v>
+      </c>
+    </row>
+    <row r="2050" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2050" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2050" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2050">
+        <v>95</v>
+      </c>
+      <c r="W2050">
+        <v>92</v>
+      </c>
+      <c r="AC2050" s="3">
+        <v>9889</v>
+      </c>
+    </row>
+    <row r="2051" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2051" t="s">
+        <v>395</v>
+      </c>
+      <c r="I2051">
+        <v>6970917</v>
+      </c>
+      <c r="K2051" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2051">
+        <v>100048</v>
+      </c>
+      <c r="P2051" s="2">
+        <v>33390</v>
+      </c>
+      <c r="S2051" s="2">
+        <v>48304</v>
+      </c>
+      <c r="U2051" t="s">
         <v>20</v>
       </c>
-      <c r="O2045">
-[...19 lines deleted...]
-      <c r="M2046" t="s">
+      <c r="AA2051" s="3">
+        <v>7668</v>
+      </c>
+      <c r="AI2051" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="2052" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2052" t="s">
         <v>22</v>
       </c>
-      <c r="X2046">
-[...4 lines deleted...]
-      <c r="B2047" t="s">
+      <c r="V2052">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="2053" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2053" t="s">
         <v>23</v>
       </c>
-      <c r="N2047" t="s">
+      <c r="M2053" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2048" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2048" t="s">
+    <row r="2054" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2054" t="s">
         <v>25</v>
       </c>
-      <c r="H2048" t="s">
+      <c r="G2054" t="s">
         <v>26</v>
       </c>
-      <c r="P2048" t="s">
+      <c r="O2054" t="s">
         <v>27</v>
       </c>
-      <c r="X2048" t="s">
+      <c r="V2054" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2049" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD2049" t="s">
+    <row r="2055" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2055" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2050" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E2050" t="s">
+    <row r="2056" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2056" t="s">
         <v>30</v>
       </c>
-      <c r="I2050" t="s">
+      <c r="H2056" t="s">
         <v>31</v>
       </c>
-      <c r="S2050">
-[...2 lines deleted...]
-      <c r="Y2050">
+      <c r="Q2056">
+        <v>95</v>
+      </c>
+      <c r="W2056">
         <v>4</v>
       </c>
-      <c r="AE2050" s="3">
-[...84 lines deleted...]
-    <row r="2057" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AC2056" s="3">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="2057" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E2057" t="s">
         <v>30</v>
       </c>
-      <c r="I2057" t="s">
-[...5 lines deleted...]
-      <c r="Y2057">
+      <c r="H2057" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q2057">
+        <v>95</v>
+      </c>
+      <c r="W2057">
+        <v>543</v>
+      </c>
+      <c r="AC2057">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="2058" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2058" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2058" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q2058">
+        <v>95</v>
+      </c>
+      <c r="W2058">
         <v>297</v>
       </c>
-      <c r="AE2057" s="3">
-[...27 lines deleted...]
-      <c r="L2059" t="s">
+      <c r="AC2058" s="3">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="2059" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2059" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2059" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q2059">
+        <v>95</v>
+      </c>
+      <c r="W2059">
+        <v>552</v>
+      </c>
+      <c r="AC2059" s="3">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="2060" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2060" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2060" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q2060">
+        <v>95</v>
+      </c>
+      <c r="W2060">
+        <v>459</v>
+      </c>
+      <c r="AC2060" s="3">
+        <v>7668</v>
+      </c>
+    </row>
+    <row r="2061" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2061" t="s">
+        <v>395</v>
+      </c>
+      <c r="I2061">
+        <v>6970917</v>
+      </c>
+      <c r="K2061" t="s">
         <v>19</v>
       </c>
-      <c r="O2059">
-[...8 lines deleted...]
-      <c r="W2059" t="s">
+      <c r="N2061">
+        <v>100049</v>
+      </c>
+      <c r="P2061" s="2">
+        <v>33390</v>
+      </c>
+      <c r="S2061" s="2">
+        <v>48304</v>
+      </c>
+      <c r="U2061" t="s">
         <v>20</v>
       </c>
-      <c r="AC2059" s="3">
-[...7 lines deleted...]
-      <c r="M2060" t="s">
+      <c r="AA2061" s="3">
+        <v>41535</v>
+      </c>
+      <c r="AI2061" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="2062" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2062" t="s">
         <v>22</v>
       </c>
-      <c r="X2060">
-[...4 lines deleted...]
-      <c r="B2061" t="s">
+      <c r="V2062">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="2063" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2063" t="s">
         <v>23</v>
       </c>
-      <c r="N2061" t="s">
+      <c r="M2063" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2062" spans="1:37" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-        <v>1</v>
+    <row r="2064" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2064" t="s">
+        <v>25</v>
       </c>
       <c r="G2064" t="s">
-        <v>2</v>
+        <v>26</v>
+      </c>
+      <c r="O2064" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2064" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="2065" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2065" t="s">
-[...5 lines deleted...]
-      <c r="AH2065" t="s">
+      <c r="AB2065" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2066" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2066" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q2066">
+        <v>95</v>
+      </c>
+      <c r="W2066">
         <v>4</v>
       </c>
-      <c r="AI2065" s="2">
-[...41 lines deleted...]
-        <v>17</v>
+      <c r="AC2066" s="3">
+        <v>13699</v>
       </c>
     </row>
     <row r="2067" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D2067" t="s">
-        <v>25</v>
+      <c r="E2067" t="s">
+        <v>30</v>
       </c>
       <c r="H2067" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>37</v>
+      </c>
+      <c r="Q2067">
+        <v>95</v>
+      </c>
+      <c r="W2067">
+        <v>543</v>
+      </c>
+      <c r="AC2067" s="3">
+        <v>3330</v>
       </c>
     </row>
     <row r="2068" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD2068" t="s">
-        <v>29</v>
+      <c r="E2068" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2068" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q2068">
+        <v>95</v>
+      </c>
+      <c r="W2068">
+        <v>297</v>
+      </c>
+      <c r="AC2068" s="3">
+        <v>24090</v>
       </c>
     </row>
     <row r="2069" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2069" t="s">
         <v>30</v>
       </c>
-      <c r="I2069" t="s">
-[...9 lines deleted...]
-        <v>10000</v>
+      <c r="H2069" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q2069">
+        <v>95</v>
+      </c>
+      <c r="W2069">
+        <v>552</v>
+      </c>
+      <c r="AC2069">
+        <v>416</v>
       </c>
     </row>
     <row r="2070" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2070" t="s">
         <v>32</v>
       </c>
-      <c r="I2070" t="s">
-[...9 lines deleted...]
-        <v>10000</v>
+      <c r="H2070" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q2070">
+        <v>95</v>
+      </c>
+      <c r="W2070">
+        <v>459</v>
+      </c>
+      <c r="AC2070" s="3">
+        <v>41535</v>
       </c>
     </row>
     <row r="2071" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C2071" t="s">
-[...5 lines deleted...]
-      <c r="L2071" t="s">
+      <c r="R2071">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2072" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2073" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2073" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2074" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2074">
+        <v>67977322</v>
+      </c>
+      <c r="AH2074" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2074" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2075" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2075" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2075" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2075" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2075" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2075" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2075" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2075" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2075" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2075" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2075" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2075" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2075" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2076" t="s">
+        <v>395</v>
+      </c>
+      <c r="J2076">
+        <v>6970917</v>
+      </c>
+      <c r="L2076" t="s">
         <v>19</v>
       </c>
-      <c r="O2071">
-[...8 lines deleted...]
-      <c r="W2071" t="s">
+      <c r="O2076">
+        <v>100057</v>
+      </c>
+      <c r="Q2076" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U2076" s="2">
+        <v>48304</v>
+      </c>
+      <c r="W2076" t="s">
         <v>20</v>
       </c>
-      <c r="AC2071" s="3">
-[...2 lines deleted...]
-      <c r="AK2071" t="s">
+      <c r="AC2076" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AK2076" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2077" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2077">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2078" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2078" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2079" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2079" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2079" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2079" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2080" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2081" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2081" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2081" t="s">
+        <v>37</v>
+      </c>
+      <c r="S2081">
+        <v>95</v>
+      </c>
+      <c r="Y2081">
+        <v>543</v>
+      </c>
+      <c r="AE2081" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="2082" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2082" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2082" t="s">
+        <v>292</v>
+      </c>
+      <c r="S2082">
+        <v>95</v>
+      </c>
+      <c r="Y2082">
+        <v>552</v>
+      </c>
+      <c r="AE2082" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="2083" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2083" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2083" t="s">
+        <v>110</v>
+      </c>
+      <c r="S2083">
+        <v>95</v>
+      </c>
+      <c r="Y2083">
+        <v>459</v>
+      </c>
+      <c r="AE2083" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="2084" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2084" t="s">
+        <v>395</v>
+      </c>
+      <c r="J2084">
+        <v>6970917</v>
+      </c>
+      <c r="L2084" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2084">
+        <v>133591</v>
+      </c>
+      <c r="Q2084" s="2">
+        <v>38471</v>
+      </c>
+      <c r="U2084" s="2">
+        <v>48304</v>
+      </c>
+      <c r="W2084" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2084" s="3">
+        <v>11373</v>
+      </c>
+      <c r="AK2084" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2085" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2085" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2085">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="2086" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2086" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2086" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2087" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2087" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2087" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2087" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2087" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2088" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2088" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2089" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2089" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2089" t="s">
+        <v>31</v>
+      </c>
+      <c r="S2089">
+        <v>95</v>
+      </c>
+      <c r="Y2089">
+        <v>4</v>
+      </c>
+      <c r="AE2089">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="2090" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2090" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2090" t="s">
+        <v>37</v>
+      </c>
+      <c r="S2090">
+        <v>95</v>
+      </c>
+      <c r="Y2090">
+        <v>543</v>
+      </c>
+      <c r="AE2090" s="3">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="2091" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2091" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2091" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2091">
+        <v>95</v>
+      </c>
+      <c r="Y2091">
+        <v>297</v>
+      </c>
+      <c r="AE2091" s="3">
+        <v>6596</v>
+      </c>
+    </row>
+    <row r="2092" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2092" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2092" t="s">
+        <v>110</v>
+      </c>
+      <c r="S2092">
+        <v>95</v>
+      </c>
+      <c r="Y2092">
+        <v>459</v>
+      </c>
+      <c r="AE2092" s="3">
+        <v>11373</v>
+      </c>
+    </row>
+    <row r="2093" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2093" t="s">
+        <v>398</v>
+      </c>
+      <c r="J2093">
+        <v>838611739</v>
+      </c>
+      <c r="L2093" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2093">
+        <v>146685</v>
+      </c>
+      <c r="Q2093" s="2">
+        <v>45992</v>
+      </c>
+      <c r="U2093" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W2093" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2093">
+        <v>350</v>
+      </c>
+      <c r="AK2093" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="2072" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="M2072" t="s">
+    <row r="2094" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2094" t="s">
         <v>22</v>
       </c>
-      <c r="X2072">
-[...4 lines deleted...]
-      <c r="B2073" t="s">
+      <c r="X2094">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="2095" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2095" t="s">
         <v>23</v>
       </c>
-      <c r="N2073" t="s">
+      <c r="N2095" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2074" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D2074" t="s">
+    <row r="2096" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2096" t="s">
         <v>25</v>
       </c>
-      <c r="H2074" t="s">
+      <c r="H2096" t="s">
         <v>26</v>
       </c>
-      <c r="P2074" t="s">
+      <c r="P2096" t="s">
         <v>27</v>
       </c>
-      <c r="X2074" t="s">
+      <c r="X2096" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2075" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD2075" t="s">
+    <row r="2097" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2097" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2076" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E2076" t="s">
+    <row r="2098" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2098" t="s">
         <v>30</v>
       </c>
-      <c r="I2076" t="s">
+      <c r="I2098" t="s">
+        <v>234</v>
+      </c>
+      <c r="S2098">
+        <v>95</v>
+      </c>
+      <c r="Y2098">
+        <v>501</v>
+      </c>
+      <c r="AE2098">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2099" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2099" t="s">
+        <v>399</v>
+      </c>
+      <c r="S2099">
+        <v>95</v>
+      </c>
+      <c r="Y2099">
+        <v>18</v>
+      </c>
+      <c r="AE2099">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2100" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2100" t="s">
+        <v>400</v>
+      </c>
+      <c r="S2100">
+        <v>95</v>
+      </c>
+      <c r="Y2100">
+        <v>11</v>
+      </c>
+      <c r="AE2100">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2101" t="s">
+        <v>401</v>
+      </c>
+      <c r="J2101">
+        <v>20248134</v>
+      </c>
+      <c r="L2101" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2101">
+        <v>120408</v>
+      </c>
+      <c r="Q2101" s="2">
+        <v>35749</v>
+      </c>
+      <c r="U2101" s="2">
+        <v>43039</v>
+      </c>
+      <c r="W2101" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2101" s="3">
+        <v>1850</v>
+      </c>
+      <c r="AK2101" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2102" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2102">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2103" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2103" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2104" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2105" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2106" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2106" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2106" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2106" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2107" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2108" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2108" t="s">
+        <v>291</v>
+      </c>
+      <c r="S2108">
+        <v>95</v>
+      </c>
+      <c r="Y2108">
+        <v>59</v>
+      </c>
+      <c r="AE2108" s="3">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2109" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2109" t="s">
+        <v>402</v>
+      </c>
+      <c r="S2109">
+        <v>95</v>
+      </c>
+      <c r="Y2109">
+        <v>580</v>
+      </c>
+      <c r="AE2109" s="3">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2110">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2111" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2112" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2112" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2113" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2113">
+        <v>67977322</v>
+      </c>
+      <c r="AH2113" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2113" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2114" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2114" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2114" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2114" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2114" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2114" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2114" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2114" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2114" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2114" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2114" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2114" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2114" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2115" t="s">
+        <v>403</v>
+      </c>
+      <c r="J2115">
+        <v>965177889</v>
+      </c>
+      <c r="L2115" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2115">
+        <v>146566</v>
+      </c>
+      <c r="Q2115" s="2">
+        <v>45961</v>
+      </c>
+      <c r="U2115" s="2">
+        <v>46324</v>
+      </c>
+      <c r="W2115" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC2115" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AK2115" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2116" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2116">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2117" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2117" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2118" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2118" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2118" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2118" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2118" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2119" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2120" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2120" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2120" t="s">
+        <v>404</v>
+      </c>
+      <c r="S2120">
+        <v>95</v>
+      </c>
+      <c r="Y2120">
+        <v>760</v>
+      </c>
+      <c r="AE2120" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2121" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2121" t="s">
+        <v>405</v>
+      </c>
+      <c r="S2121">
+        <v>95</v>
+      </c>
+      <c r="Y2121">
+        <v>539</v>
+      </c>
+      <c r="AE2121" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2122" t="s">
+        <v>406</v>
+      </c>
+      <c r="J2122">
+        <v>5212600</v>
+      </c>
+      <c r="L2122" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2122">
+        <v>126320</v>
+      </c>
+      <c r="Q2122" s="2">
+        <v>36923</v>
+      </c>
+      <c r="U2122" s="2">
+        <v>48518</v>
+      </c>
+      <c r="W2122" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2122" s="3">
+        <v>5725</v>
+      </c>
+      <c r="AK2122" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2123" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2123">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="2124" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2124" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2124" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2125" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2126" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2127" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2128" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2129" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2129" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2129" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2129" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2129" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2130" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2130" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2131" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2131" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2131" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2131">
+        <v>95</v>
+      </c>
+      <c r="Y2131">
+        <v>297</v>
+      </c>
+      <c r="AE2131" s="3">
+        <v>5725</v>
+      </c>
+    </row>
+    <row r="2132" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2132" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2132" t="s">
+        <v>33</v>
+      </c>
+      <c r="S2132">
+        <v>95</v>
+      </c>
+      <c r="Y2132">
+        <v>92</v>
+      </c>
+      <c r="AE2132" s="3">
+        <v>5725</v>
+      </c>
+    </row>
+    <row r="2133" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2133" t="s">
+        <v>392</v>
+      </c>
+      <c r="J2133">
+        <v>790620046</v>
+      </c>
+      <c r="L2133" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2133">
+        <v>146937</v>
+      </c>
+      <c r="Q2133" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U2133" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W2133" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC2133" s="3">
+        <v>2500</v>
+      </c>
+      <c r="AK2133" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2134" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2134" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2134">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="2135" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2135" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2135" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2136" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2136" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2136" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2136" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2136" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2137" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2137" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2138" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2138" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2138" t="s">
         <v>120</v>
       </c>
-      <c r="S2076">
-[...33 lines deleted...]
-      <c r="L2078" t="s">
+      <c r="S2138">
+        <v>95</v>
+      </c>
+      <c r="Y2138">
+        <v>187</v>
+      </c>
+      <c r="AE2138" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2139" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2139" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2139" t="s">
+        <v>38</v>
+      </c>
+      <c r="S2139">
+        <v>95</v>
+      </c>
+      <c r="Y2139">
+        <v>3</v>
+      </c>
+      <c r="AE2139" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2140" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2140" t="s">
+        <v>407</v>
+      </c>
+      <c r="J2140">
+        <v>601978869</v>
+      </c>
+      <c r="L2140" t="s">
         <v>19</v>
       </c>
-      <c r="O2078">
-[...8 lines deleted...]
-      <c r="W2078" t="s">
+      <c r="O2140">
+        <v>100145</v>
+      </c>
+      <c r="Q2140" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U2140" s="2">
+        <v>40512</v>
+      </c>
+      <c r="W2140" t="s">
         <v>20</v>
       </c>
-      <c r="AC2078" s="3">
-[...7 lines deleted...]
-      <c r="M2079" t="s">
+      <c r="AC2140">
+        <v>300</v>
+      </c>
+      <c r="AK2140" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2141" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2141" t="s">
         <v>22</v>
       </c>
-      <c r="X2079">
+      <c r="X2141">
         <v>365</v>
       </c>
     </row>
-    <row r="2080" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="B2080" t="s">
+    <row r="2142" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2142" t="s">
         <v>23</v>
       </c>
-      <c r="N2080" t="s">
+      <c r="N2142" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2081" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R2082" t="s">
+    <row r="2143" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2143" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="2144" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2144" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2083" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2083" t="s">
+    <row r="2145" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2145" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2146" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2147" t="s">
         <v>25</v>
       </c>
-      <c r="H2083" t="s">
+      <c r="H2147" t="s">
         <v>26</v>
       </c>
-      <c r="P2083" t="s">
+      <c r="P2147" t="s">
         <v>27</v>
       </c>
-      <c r="X2083" t="s">
+      <c r="X2147" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2084" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2084" t="s">
+    <row r="2148" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2148" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2085" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2085" t="s">
+    <row r="2149" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2149" t="s">
         <v>30</v>
       </c>
-      <c r="I2085" t="s">
+      <c r="I2149" t="s">
         <v>46</v>
       </c>
-      <c r="S2085">
-[...36 lines deleted...]
-      <c r="Y2087">
+      <c r="S2149">
+        <v>95</v>
+      </c>
+      <c r="Y2149">
         <v>297</v>
       </c>
-      <c r="AE2087" s="3">
-[...27 lines deleted...]
-      <c r="L2089" t="s">
+      <c r="AE2149">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2150" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2150" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2150" t="s">
+        <v>230</v>
+      </c>
+      <c r="S2150">
+        <v>95</v>
+      </c>
+      <c r="Y2150">
+        <v>336</v>
+      </c>
+      <c r="AE2150">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2151">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2152" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="2153" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2153" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2153" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2154" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2154" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2154">
+        <v>67977322</v>
+      </c>
+      <c r="AH2154" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2154" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2155" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2155" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2155" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2155" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2155" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2155" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2155" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2155" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2155" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2155" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2155" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2155" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2155" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2156" t="s">
+        <v>40</v>
+      </c>
+      <c r="J2156">
+        <v>7943764</v>
+      </c>
+      <c r="L2156" t="s">
         <v>19</v>
       </c>
-      <c r="O2089">
-[...8 lines deleted...]
-      <c r="W2089" t="s">
+      <c r="O2156">
+        <v>100403</v>
+      </c>
+      <c r="Q2156" s="2">
+        <v>36100</v>
+      </c>
+      <c r="U2156" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W2156" t="s">
         <v>20</v>
       </c>
-      <c r="AC2089" s="3">
-[...10 lines deleted...]
-      <c r="X2090">
+      <c r="AC2156" s="3">
+        <v>2654</v>
+      </c>
+      <c r="AG2156" s="3">
+        <v>95565</v>
+      </c>
+      <c r="AK2156" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2157" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2157" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2157">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2158" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2158" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2159" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2159" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2159" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2159" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2159" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2160" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2162" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2162" t="s">
+        <v>97</v>
+      </c>
+      <c r="J2162">
+        <v>9256819</v>
+      </c>
+      <c r="L2162" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2162">
+        <v>135386</v>
+      </c>
+      <c r="Q2162" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2162" s="2">
+        <v>50586</v>
+      </c>
+      <c r="W2162" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2162" s="3">
+        <v>8500</v>
+      </c>
+      <c r="AG2162" s="3">
+        <v>99165</v>
+      </c>
+      <c r="AK2162" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2163" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2163" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2163">
+        <v>4473</v>
+      </c>
+    </row>
+    <row r="2164" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2164" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2164" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2165" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2165" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2166" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2166" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2167" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2167" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2168" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2168" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2169" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2169" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2169" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2169" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2169" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2170" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2170" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2172" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2172" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2172">
+        <v>7942584</v>
+      </c>
+      <c r="L2172" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2172">
+        <v>100401</v>
+      </c>
+      <c r="Q2172" s="2">
+        <v>36100</v>
+      </c>
+      <c r="U2172" s="2">
+        <v>43769</v>
+      </c>
+      <c r="W2172" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2172" s="3">
+        <v>16789</v>
+      </c>
+      <c r="AG2172" s="3">
+        <v>604351</v>
+      </c>
+      <c r="AK2172" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2173" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2173" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2173">
         <v>365</v>
       </c>
     </row>
-    <row r="2091" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B2091" t="s">
+    <row r="2174" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2174" t="s">
         <v>23</v>
       </c>
-      <c r="N2091" t="s">
+      <c r="N2174" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2092" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2092" t="s">
+    <row r="2175" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2175" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2176" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2176" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2177" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2177" t="s">
         <v>25</v>
       </c>
-      <c r="H2092" t="s">
+      <c r="H2177" t="s">
         <v>26</v>
       </c>
-      <c r="P2092" t="s">
+      <c r="P2177" t="s">
         <v>27</v>
       </c>
-      <c r="X2092" t="s">
+      <c r="X2177" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2093" spans="2:37" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="Y2094">
+    <row r="2178" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2178" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2180" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2180" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2180">
+        <v>7942584</v>
+      </c>
+      <c r="L2180" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2180">
+        <v>135365</v>
+      </c>
+      <c r="Q2180" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2180" s="2">
+        <v>58745</v>
+      </c>
+      <c r="W2180" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2180" s="3">
+        <v>30000</v>
+      </c>
+      <c r="AG2180" s="3">
+        <v>350000</v>
+      </c>
+      <c r="AK2180" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2181" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2181" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2181">
+        <v>12632</v>
+      </c>
+    </row>
+    <row r="2182" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2182" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2182" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2183" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2183" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2184" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2184" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2185" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2185" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2185" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2185" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2185" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2186" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2186" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2188" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2188" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2188">
+        <v>7942584</v>
+      </c>
+      <c r="L2188" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2188">
+        <v>139622</v>
+      </c>
+      <c r="Q2188" s="2">
+        <v>41153</v>
+      </c>
+      <c r="U2188" s="2">
+        <v>46112</v>
+      </c>
+      <c r="W2188" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2188" s="3">
+        <v>3500</v>
+      </c>
+      <c r="AG2188" s="3">
+        <v>102782</v>
+      </c>
+      <c r="AK2188" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2189" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2189" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2189">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2190" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2190" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2190" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2191" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2191" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2192" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2192" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2193" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2193" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2193" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2193" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2194" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2196" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2196">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2197" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="2198" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2198" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2198" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2199" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2199">
+        <v>67977322</v>
+      </c>
+      <c r="AH2199" t="s">
         <v>4</v>
       </c>
-      <c r="AE2094" s="3">
-[...27 lines deleted...]
-      <c r="L2096" t="s">
+      <c r="AI2199" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2200" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2200" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2200" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2200" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2200" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2200" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2200" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2200" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2200" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2200" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2200" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2200" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2200" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2201" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2201" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2201">
+        <v>7942584</v>
+      </c>
+      <c r="L2201" t="s">
         <v>19</v>
       </c>
-      <c r="O2096">
-[...8 lines deleted...]
-      <c r="W2096" t="s">
+      <c r="O2201">
+        <v>143461</v>
+      </c>
+      <c r="Q2201" s="2">
+        <v>43922</v>
+      </c>
+      <c r="U2201" s="2">
+        <v>46112</v>
+      </c>
+      <c r="W2201" t="s">
         <v>20</v>
       </c>
-      <c r="AC2096" s="3">
-[...15 lines deleted...]
-      <c r="B2098" t="s">
+      <c r="AC2201" s="3">
+        <v>6077</v>
+      </c>
+      <c r="AG2201" s="3">
+        <v>178460</v>
+      </c>
+      <c r="AK2201" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2202" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2202" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2202">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2203" t="s">
         <v>23</v>
       </c>
-      <c r="N2098" t="s">
+      <c r="N2203" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2099" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D2099" t="s">
+    <row r="2204" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2204" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2205" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2205" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2206" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2206" t="s">
         <v>25</v>
       </c>
-      <c r="H2099" t="s">
+      <c r="H2206" t="s">
         <v>26</v>
       </c>
-      <c r="P2099" t="s">
+      <c r="P2206" t="s">
         <v>27</v>
       </c>
-      <c r="X2099" t="s">
+      <c r="X2206" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2100" spans="1:35" x14ac:dyDescent="0.25">
-[...118 lines deleted...]
-      <c r="K2108" t="s">
+    <row r="2207" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2207" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2209" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2209" t="s">
+        <v>213</v>
+      </c>
+      <c r="J2209">
+        <v>249953860</v>
+      </c>
+      <c r="L2209" t="s">
         <v>19</v>
       </c>
-      <c r="N2108">
-[...8 lines deleted...]
-      <c r="U2108" t="s">
+      <c r="O2209">
+        <v>126033</v>
+      </c>
+      <c r="Q2209" s="2">
+        <v>36831</v>
+      </c>
+      <c r="U2209" s="2">
+        <v>48334</v>
+      </c>
+      <c r="W2209" t="s">
         <v>20</v>
       </c>
-      <c r="AA2108" s="3">
-[...15 lines deleted...]
-      <c r="B2110" t="s">
+      <c r="AC2209" s="3">
+        <v>16861</v>
+      </c>
+      <c r="AG2209" s="3">
+        <v>421863</v>
+      </c>
+      <c r="AK2209" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2210" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2210" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2210">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="2211" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2211" t="s">
         <v>23</v>
       </c>
-      <c r="M2110" t="s">
+      <c r="N2211" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2111" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D2111" t="s">
+    <row r="2212" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2212" t="s">
         <v>25</v>
       </c>
-      <c r="G2111" t="s">
+      <c r="H2212" t="s">
         <v>26</v>
       </c>
-      <c r="O2111" t="s">
+      <c r="P2212" t="s">
         <v>27</v>
       </c>
-      <c r="V2111" t="s">
+      <c r="X2212" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2112" spans="1:35" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="K2118" t="s">
+    <row r="2213" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2213" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2215" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2215" t="s">
+        <v>213</v>
+      </c>
+      <c r="J2215">
+        <v>249953860</v>
+      </c>
+      <c r="L2215" t="s">
         <v>19</v>
       </c>
-      <c r="N2118">
-[...8 lines deleted...]
-      <c r="U2118" t="s">
+      <c r="O2215">
+        <v>135427</v>
+      </c>
+      <c r="Q2215" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2215" s="2">
+        <v>48334</v>
+      </c>
+      <c r="W2215" t="s">
         <v>20</v>
       </c>
-      <c r="AA2118" s="3">
-[...15 lines deleted...]
-      <c r="B2120" t="s">
+      <c r="AC2215" s="3">
+        <v>54233</v>
+      </c>
+      <c r="AG2215" s="3">
+        <v>632718</v>
+      </c>
+      <c r="AK2215" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2216" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2216" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2216">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="2217" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2217" t="s">
         <v>23</v>
       </c>
-      <c r="M2120" t="s">
+      <c r="N2217" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2121" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D2121" t="s">
+    <row r="2218" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2218" t="s">
         <v>25</v>
       </c>
-      <c r="G2121" t="s">
+      <c r="H2218" t="s">
         <v>26</v>
       </c>
-      <c r="O2121" t="s">
+      <c r="P2218" t="s">
         <v>27</v>
       </c>
-      <c r="V2121" t="s">
+      <c r="X2218" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2122" spans="2:35" x14ac:dyDescent="0.25">
-[...959 lines deleted...]
-      <c r="I2189" t="s">
+    <row r="2219" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2219" t="s">
         <v>411</v>
-      </c>
-[...426 lines deleted...]
-        <v>5000</v>
       </c>
     </row>
     <row r="2221" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C2221" t="s">
-        <v>415</v>
+        <v>221</v>
       </c>
       <c r="J2221">
-        <v>5212600</v>
+        <v>6927271</v>
       </c>
       <c r="L2221" t="s">
         <v>19</v>
       </c>
       <c r="O2221">
-        <v>126320</v>
+        <v>135430</v>
       </c>
       <c r="Q2221" s="2">
-        <v>36923</v>
+        <v>39142</v>
       </c>
       <c r="U2221" s="2">
-        <v>48518</v>
+        <v>52536</v>
       </c>
       <c r="W2221" t="s">
         <v>20</v>
       </c>
       <c r="AC2221" s="3">
-        <v>5725</v>
+        <v>11267</v>
+      </c>
+      <c r="AG2221" s="3">
+        <v>131453</v>
       </c>
       <c r="AK2221" t="s">
-        <v>114</v>
+        <v>412</v>
       </c>
     </row>
     <row r="2222" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M2222" t="s">
-        <v>22</v>
+        <v>410</v>
       </c>
       <c r="X2222">
-        <v>2495</v>
+        <v>6423</v>
       </c>
     </row>
     <row r="2223" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B2223" t="s">
         <v>23</v>
       </c>
       <c r="N2223" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2224" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2224" t="s">
-        <v>288</v>
+      <c r="D2224" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2224" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2224" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2224" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="2225" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R2225" t="s">
+      <c r="AD2225" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2227" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2227" t="s">
+        <v>232</v>
+      </c>
+      <c r="J2227">
+        <v>181912262</v>
+      </c>
+      <c r="L2227" t="s">
         <v>19</v>
       </c>
-    </row>
-[...7 lines deleted...]
-        <v>0</v>
+      <c r="O2227">
+        <v>100405</v>
+      </c>
+      <c r="Q2227" s="2">
+        <v>36100</v>
+      </c>
+      <c r="U2227" s="2">
+        <v>48304</v>
+      </c>
+      <c r="W2227" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2227" s="3">
+        <v>30337</v>
+      </c>
+      <c r="AG2227" s="3">
+        <v>1092099</v>
+      </c>
+      <c r="AK2227" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="2228" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2228" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="M2228" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2228">
+        <v>2191</v>
       </c>
     </row>
     <row r="2229" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2229" t="s">
-[...9 lines deleted...]
-        <v>46023</v>
+      <c r="B2229" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2229" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="2230" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C2230" t="s">
-[...36 lines deleted...]
-        <v>17</v>
+      <c r="F2230" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="2231" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="B2231" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="R2231" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="2232" spans="1:37" x14ac:dyDescent="0.25">
       <c r="F2232" t="s">
-        <v>288</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2233" spans="1:37" x14ac:dyDescent="0.25">
       <c r="R2233" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2234" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D2234" t="s">
         <v>25</v>
       </c>
       <c r="H2234" t="s">
         <v>26</v>
       </c>
       <c r="P2234" t="s">
         <v>27</v>
       </c>
       <c r="X2234" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2235" spans="1:37" x14ac:dyDescent="0.25">
       <c r="AD2235" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2237">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2238" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2238" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="2239" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2239" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2239" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2240" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2240">
+        <v>67977322</v>
+      </c>
+      <c r="AH2240" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2240" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2241" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2241" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2241" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2241" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2241" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2241" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2241" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2241" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2241" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2241" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2241" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2241" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2241" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2241" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2242" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2242" t="s">
+        <v>290</v>
+      </c>
+      <c r="J2242">
+        <v>7908916</v>
+      </c>
+      <c r="L2242" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2242">
+        <v>100502</v>
+      </c>
+      <c r="Q2242" s="2">
+        <v>36100</v>
+      </c>
+      <c r="U2242" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W2242" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2242" s="3">
+        <v>46030</v>
+      </c>
+      <c r="AG2242" s="3">
+        <v>1120288</v>
+      </c>
+      <c r="AK2242" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2243" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2243" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2243">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="2244" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2244" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2244" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2245" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2245" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2246" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2246" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2247" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2247" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2247" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2247" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2247" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2248" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2248" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2250" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2250" t="s">
+        <v>341</v>
+      </c>
+      <c r="J2250">
+        <v>7942113</v>
+      </c>
+      <c r="L2250" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2250">
+        <v>100505</v>
+      </c>
+      <c r="Q2250" s="2">
+        <v>36100</v>
+      </c>
+      <c r="U2250" s="2">
+        <v>49765</v>
+      </c>
+      <c r="W2250" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2250" s="3">
+        <v>48390</v>
+      </c>
+      <c r="AG2250" s="3">
+        <v>1181021</v>
+      </c>
+      <c r="AK2250" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2251" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2251" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2251">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="2252" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2252" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2252" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2253" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2253" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2253" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2253" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2253" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2254" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2254" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2256" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2256" t="s">
+        <v>341</v>
+      </c>
+      <c r="J2256">
+        <v>7942113</v>
+      </c>
+      <c r="L2256" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2256">
+        <v>139250</v>
+      </c>
+      <c r="Q2256" s="2">
+        <v>40848</v>
+      </c>
+      <c r="U2256" s="2">
+        <v>48669</v>
+      </c>
+      <c r="W2256" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2256" s="3">
+        <v>6704</v>
+      </c>
+      <c r="AG2256" s="3">
+        <v>140622</v>
+      </c>
+      <c r="AK2256" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2257" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2257" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2257">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="2258" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2258" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2258" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2259" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2259" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2259" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2259" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2259" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2260" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2260" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2262" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2262" t="s">
+        <v>195</v>
+      </c>
+      <c r="J2262">
+        <v>837565548</v>
+      </c>
+      <c r="L2262" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2262">
+        <v>134511</v>
+      </c>
+      <c r="Q2262" s="2">
+        <v>38838</v>
+      </c>
+      <c r="U2262" s="2">
+        <v>53417</v>
+      </c>
+      <c r="W2262" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2262">
+        <v>637</v>
+      </c>
+      <c r="AG2262" s="3">
+        <v>16373</v>
+      </c>
+      <c r="AK2262" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2263" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2263" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2263">
+        <v>7304</v>
+      </c>
+    </row>
+    <row r="2264" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2264" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2264" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2265" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2265" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2265" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2265" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2265" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2266" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2266" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2268" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2268" t="s">
+        <v>391</v>
+      </c>
+      <c r="J2268">
+        <v>959415852</v>
+      </c>
+      <c r="L2268" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2268">
+        <v>126544</v>
+      </c>
+      <c r="Q2268" s="2">
+        <v>37012</v>
+      </c>
+      <c r="U2268" s="2">
+        <v>53417</v>
+      </c>
+      <c r="W2268" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2268" s="3">
+        <v>12687</v>
+      </c>
+      <c r="AG2268" s="3">
+        <v>281242</v>
+      </c>
+      <c r="AK2268" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2269" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2269" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2269">
+        <v>7304</v>
+      </c>
+    </row>
+    <row r="2270" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2270" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2270" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2271" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2271" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="2272" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2272" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2273" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2273" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2273" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2273" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2274" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2276">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="2277" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2277" s="1" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2278" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2278" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2279" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2279">
+        <v>67977322</v>
+      </c>
+      <c r="AH2279" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2279" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2280" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2280" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2280" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2280" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2280" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2280" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2280" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2280" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2280" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2280" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2280" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2280" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2280" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2281" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2281">
+        <v>7942584</v>
+      </c>
+      <c r="L2281" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2281">
+        <v>100601</v>
+      </c>
+      <c r="Q2281" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2281" s="2">
+        <v>45016</v>
+      </c>
+      <c r="W2281" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2281" s="3">
+        <v>60000</v>
+      </c>
+      <c r="AG2281" s="3">
+        <v>562200</v>
+      </c>
+      <c r="AK2281" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2282" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2282" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2282">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2283" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2283" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2283" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2284" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2284" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2284" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2284" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2285" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2287" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2287">
+        <v>7942584</v>
+      </c>
+      <c r="L2287" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2287">
+        <v>140857</v>
+      </c>
+      <c r="Q2287" s="2">
+        <v>42461</v>
+      </c>
+      <c r="U2287" s="2">
+        <v>45016</v>
+      </c>
+      <c r="W2287" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2287" s="3">
+        <v>18125</v>
+      </c>
+      <c r="AG2287" s="3">
+        <v>100000</v>
+      </c>
+      <c r="AK2287" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2288" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2288" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2288">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2289" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2289" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2289" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2290" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2290" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2290" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2290" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2290" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2291" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2291" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2293" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2293" t="s">
+        <v>194</v>
+      </c>
+      <c r="J2293">
+        <v>60041985</v>
+      </c>
+      <c r="L2293" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2293">
+        <v>140427</v>
+      </c>
+      <c r="Q2293" s="2">
+        <v>41852</v>
+      </c>
+      <c r="U2293" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W2293" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2293" s="3">
+        <v>1500</v>
+      </c>
+      <c r="AG2293" s="3">
+        <v>8965</v>
+      </c>
+      <c r="AK2293" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="2294" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2294" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2294">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="2295" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2295" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2295" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2296" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2296" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2297" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2297" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2298" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2298" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2298" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2298" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2298" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2299" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2299" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2301" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2301" t="s">
+        <v>232</v>
+      </c>
+      <c r="J2301">
+        <v>181912262</v>
+      </c>
+      <c r="L2301" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2301">
+        <v>100604</v>
+      </c>
+      <c r="Q2301" s="2">
+        <v>39052</v>
+      </c>
+      <c r="U2301" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2301" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2301" s="3">
+        <v>72000</v>
+      </c>
+      <c r="AG2301" s="3">
+        <v>770520</v>
+      </c>
+      <c r="AK2301" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2302" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2302" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2302">
+        <v>5843</v>
+      </c>
+    </row>
+    <row r="2303" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2303" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2303" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2304" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2304" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="2305" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2305" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2306" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2306" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2306" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2306" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2306" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2307" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2307" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2309" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2309" t="s">
+        <v>232</v>
+      </c>
+      <c r="J2309">
+        <v>181912262</v>
+      </c>
+      <c r="L2309" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2309">
+        <v>135014</v>
+      </c>
+      <c r="Q2309" s="2">
+        <v>39387</v>
+      </c>
+      <c r="U2309" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2309" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2309" s="3">
+        <v>41200</v>
+      </c>
+      <c r="AG2309" s="3">
+        <v>325715</v>
+      </c>
+      <c r="AK2309" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2310" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2310" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2310">
+        <v>5843</v>
+      </c>
+    </row>
+    <row r="2311" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2311" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2311" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2312" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2312" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="2313" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2313" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2314" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2314" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2314" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2314" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2314" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2315" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2315" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2317" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2317" t="s">
+        <v>232</v>
+      </c>
+      <c r="J2317">
+        <v>181912262</v>
+      </c>
+      <c r="L2317" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2317">
+        <v>140833</v>
+      </c>
+      <c r="Q2317" s="2">
+        <v>42461</v>
+      </c>
+      <c r="U2317" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2317" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2317" s="3">
+        <v>41975</v>
+      </c>
+      <c r="AG2317" s="3">
+        <v>378900</v>
+      </c>
+      <c r="AK2317" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2318" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2318" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2318">
+        <v>5843</v>
+      </c>
+    </row>
+    <row r="2319" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2319" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2319" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2320" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2320" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R2321" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2322" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="T2322">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="2323" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I2323" s="1" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="2324" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2324" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2324" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2325" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2325" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2325">
+        <v>67977322</v>
+      </c>
+      <c r="AF2325" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2325" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2326" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2326" t="s">
+        <v>5</v>
+      </c>
+      <c r="I2326" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2326" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2326" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2326" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2326" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2326" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2326" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2326" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2326" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2326" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2326" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2326" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2327" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D2327" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2327" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2327" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2327" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2328" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2328" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2330" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2330" t="s">
+        <v>341</v>
+      </c>
+      <c r="I2330">
+        <v>7942113</v>
+      </c>
+      <c r="K2330" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2330">
+        <v>140975</v>
+      </c>
+      <c r="P2330" s="2">
+        <v>42309</v>
+      </c>
+      <c r="S2330" s="2">
+        <v>46112</v>
+      </c>
+      <c r="U2330" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2330" s="3">
+        <v>55500</v>
+      </c>
+      <c r="AE2330" s="3">
+        <v>181700</v>
+      </c>
+      <c r="AI2330" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2331" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2331" t="s">
+        <v>416</v>
+      </c>
+      <c r="V2331">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2332" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2332" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2332" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2333" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D2333" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2333" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2333" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2333" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2334" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2334" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2336" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2336" t="s">
+        <v>341</v>
+      </c>
+      <c r="I2336">
+        <v>7942113</v>
+      </c>
+      <c r="K2336" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2336">
+        <v>145269</v>
+      </c>
+      <c r="P2336" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S2336" s="2">
+        <v>46112</v>
+      </c>
+      <c r="U2336" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2336" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AE2336" s="3">
+        <v>60000</v>
+      </c>
+      <c r="AI2336" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2337" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2337" t="s">
+        <v>416</v>
+      </c>
+      <c r="V2337">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2338" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2338" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2338" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2339" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D2339" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2339" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2339" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2339" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2340" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2340" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2342" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R2342">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2343" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I2343" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2344" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2344" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2344" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2345" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2345" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2345">
+        <v>67977322</v>
+      </c>
+      <c r="AF2345" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2345" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2346" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2346" t="s">
+        <v>5</v>
+      </c>
+      <c r="I2346" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2346" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2346" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2346" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2346" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2346" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2346" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2346" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2346" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2346" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2346" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2346" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2347" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2347" t="s">
+        <v>40</v>
+      </c>
+      <c r="I2347">
+        <v>7943764</v>
+      </c>
+      <c r="K2347" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2347">
+        <v>100314</v>
+      </c>
+      <c r="P2347" s="2">
+        <v>34820</v>
+      </c>
+      <c r="S2347" s="2">
+        <v>46721</v>
+      </c>
+      <c r="U2347" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2347" s="3">
+        <v>91200</v>
+      </c>
+      <c r="AE2347" s="3">
+        <v>7962</v>
+      </c>
+      <c r="AI2347" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2348" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2348" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2348">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="2349" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2349" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2349" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2350" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D2350" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2350" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2350" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2350" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2351" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2351" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2352" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2352" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2352" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q2352">
+        <v>95</v>
+      </c>
+      <c r="W2352">
+        <v>235</v>
+      </c>
+      <c r="AC2352" s="3">
+        <v>91200</v>
+      </c>
+    </row>
+    <row r="2353" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2353" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2353" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q2353">
+        <v>95</v>
+      </c>
+      <c r="W2353">
+        <v>382</v>
+      </c>
+      <c r="AC2353" s="3">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="2354" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2354" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2354" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q2354">
+        <v>95</v>
+      </c>
+      <c r="W2354">
+        <v>523</v>
+      </c>
+      <c r="AC2354" s="3">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="2355" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2355" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2355" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q2355">
+        <v>95</v>
+      </c>
+      <c r="W2355">
+        <v>522</v>
+      </c>
+      <c r="AC2355" s="3">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="2356" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2356" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2356" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q2356">
+        <v>95</v>
+      </c>
+      <c r="W2356">
+        <v>417</v>
+      </c>
+      <c r="AC2356">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="2357" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2357" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2357" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q2357">
+        <v>95</v>
+      </c>
+      <c r="W2357">
+        <v>421</v>
+      </c>
+      <c r="AC2357">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2358" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2358" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2358" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q2358">
+        <v>95</v>
+      </c>
+      <c r="W2358">
+        <v>375</v>
+      </c>
+      <c r="AC2358">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="2359" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2359" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2359" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q2359">
+        <v>95</v>
+      </c>
+      <c r="W2359">
+        <v>416</v>
+      </c>
+      <c r="AC2359">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2360" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2360" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2360" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q2360">
+        <v>95</v>
+      </c>
+      <c r="W2360">
+        <v>423</v>
+      </c>
+      <c r="AC2360">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2361" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2361" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2361" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q2361">
+        <v>95</v>
+      </c>
+      <c r="W2361">
+        <v>204</v>
+      </c>
+      <c r="AC2361">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="2362" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2362" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2362" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q2362">
+        <v>95</v>
+      </c>
+      <c r="W2362">
+        <v>528</v>
+      </c>
+      <c r="AC2362" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="2363" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2363" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2363" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q2363">
+        <v>95</v>
+      </c>
+      <c r="W2363">
+        <v>380</v>
+      </c>
+      <c r="AC2363">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2364" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2364" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2364" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q2364">
+        <v>95</v>
+      </c>
+      <c r="W2364">
+        <v>425</v>
+      </c>
+      <c r="AC2364" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="2365" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2365" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2365" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q2365">
+        <v>95</v>
+      </c>
+      <c r="W2365">
+        <v>426</v>
+      </c>
+      <c r="AC2365" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2366" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2366" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2366" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q2366">
+        <v>95</v>
+      </c>
+      <c r="W2366">
+        <v>424</v>
+      </c>
+      <c r="AC2366" s="3">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="2367" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2367" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2367" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q2367">
+        <v>95</v>
+      </c>
+      <c r="W2367">
+        <v>377</v>
+      </c>
+      <c r="AC2367">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="2368" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2368" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2368" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q2368">
+        <v>95</v>
+      </c>
+      <c r="W2368">
+        <v>403</v>
+      </c>
+      <c r="AC2368" s="3">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="2369" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2369" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2369" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q2369">
+        <v>95</v>
+      </c>
+      <c r="W2369">
+        <v>420</v>
+      </c>
+      <c r="AC2369" s="3">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="2370" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2370" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2370" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q2370">
+        <v>95</v>
+      </c>
+      <c r="W2370">
+        <v>718</v>
+      </c>
+      <c r="AC2370" s="3">
+        <v>15662</v>
+      </c>
+    </row>
+    <row r="2371" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2371" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2371" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q2371">
+        <v>95</v>
+      </c>
+      <c r="W2371">
+        <v>418</v>
+      </c>
+      <c r="AC2371">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="2372" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2372" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2372" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q2372">
+        <v>95</v>
+      </c>
+      <c r="W2372">
+        <v>524</v>
+      </c>
+      <c r="AC2372">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="2373" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2373" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2373" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q2373">
+        <v>95</v>
+      </c>
+      <c r="W2373">
+        <v>404</v>
+      </c>
+      <c r="AC2373" s="3">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="2374" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2374" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2374" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q2374">
+        <v>95</v>
+      </c>
+      <c r="W2374">
+        <v>419</v>
+      </c>
+      <c r="AC2374" s="3">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="2375" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2375" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2375" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q2375">
+        <v>95</v>
+      </c>
+      <c r="W2375">
+        <v>379</v>
+      </c>
+      <c r="AC2375">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2376" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2376" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2376" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q2376">
+        <v>95</v>
+      </c>
+      <c r="W2376">
+        <v>527</v>
+      </c>
+      <c r="AC2376">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2377" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2377" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2377" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q2377">
+        <v>95</v>
+      </c>
+      <c r="W2377">
+        <v>385</v>
+      </c>
+      <c r="AC2377" s="3">
+        <v>37938</v>
+      </c>
+    </row>
+    <row r="2378" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2378" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2378" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q2378">
+        <v>95</v>
+      </c>
+      <c r="W2378">
+        <v>383</v>
+      </c>
+      <c r="AC2378" s="3">
+        <v>10300</v>
+      </c>
+    </row>
+    <row r="2379" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2379" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2379" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q2379">
+        <v>95</v>
+      </c>
+      <c r="W2379">
+        <v>381</v>
+      </c>
+      <c r="AC2379">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2380" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2380" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2380" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q2380">
+        <v>95</v>
+      </c>
+      <c r="W2380">
+        <v>188</v>
+      </c>
+      <c r="AC2380" s="3">
+        <v>6510</v>
+      </c>
+    </row>
+    <row r="2381" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2381" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2381" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q2381">
+        <v>95</v>
+      </c>
+      <c r="W2381">
+        <v>212</v>
+      </c>
+      <c r="AC2381">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2382" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2382" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2382" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q2382">
+        <v>95</v>
+      </c>
+      <c r="W2382">
+        <v>422</v>
+      </c>
+      <c r="AC2382">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2383" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E2383" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2383" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q2383">
+        <v>95</v>
+      </c>
+      <c r="W2383">
+        <v>409</v>
+      </c>
+      <c r="AC2383">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="2384" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="R2384">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="2385" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2385" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2386" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2386" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2386" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2387" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2387" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2387">
+        <v>67977322</v>
+      </c>
+      <c r="AH2387" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2387" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2388" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2388" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2388" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2388" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2388" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2388" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2388" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2388" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2388" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2388" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2388" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2388" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2388" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2388" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2389" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2389" t="s">
+        <v>40</v>
+      </c>
+      <c r="J2389">
+        <v>7943764</v>
+      </c>
+      <c r="L2389" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2389">
+        <v>100315</v>
+      </c>
+      <c r="Q2389" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2389" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W2389" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2389" s="3">
+        <v>2623</v>
+      </c>
+      <c r="AG2389">
+        <v>259</v>
+      </c>
+      <c r="AK2389" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2390" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2390" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2390">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2391" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2391" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2392" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2392" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2392" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2392" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2392" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2393" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2393" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2394" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2394" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2394" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2394">
+        <v>95</v>
+      </c>
+      <c r="Y2394">
+        <v>235</v>
+      </c>
+      <c r="AE2394" s="3">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2395" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2395" t="s">
+        <v>47</v>
+      </c>
+      <c r="S2395">
+        <v>95</v>
+      </c>
+      <c r="Y2395">
+        <v>361</v>
+      </c>
+      <c r="AE2395">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2396" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2396" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2396" t="s">
+        <v>60</v>
+      </c>
+      <c r="S2396">
+        <v>95</v>
+      </c>
+      <c r="Y2396">
+        <v>181</v>
+      </c>
+      <c r="AE2396" s="3">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2397" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2397" t="s">
+        <v>67</v>
+      </c>
+      <c r="S2397">
+        <v>95</v>
+      </c>
+      <c r="Y2397">
+        <v>359</v>
+      </c>
+      <c r="AE2397">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2398" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2398" t="s">
+        <v>69</v>
+      </c>
+      <c r="S2398">
+        <v>95</v>
+      </c>
+      <c r="Y2398">
+        <v>179</v>
+      </c>
+      <c r="AE2398">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2399" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2399" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2399" t="s">
+        <v>76</v>
+      </c>
+      <c r="S2399">
+        <v>95</v>
+      </c>
+      <c r="Y2399">
+        <v>351</v>
+      </c>
+      <c r="AE2399">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2400" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2400" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2400" t="s">
+        <v>82</v>
+      </c>
+      <c r="S2400">
+        <v>95</v>
+      </c>
+      <c r="Y2400">
+        <v>188</v>
+      </c>
+      <c r="AE2400">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="2401" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2401" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2401" t="s">
+        <v>85</v>
+      </c>
+      <c r="S2401">
+        <v>95</v>
+      </c>
+      <c r="Y2401">
+        <v>345</v>
+      </c>
+      <c r="AE2401">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2402" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2402" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2402" t="s">
+        <v>86</v>
+      </c>
+      <c r="S2402">
+        <v>95</v>
+      </c>
+      <c r="Y2402">
+        <v>180</v>
+      </c>
+      <c r="AE2402">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2403" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2403" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2403">
+        <v>7942584</v>
+      </c>
+      <c r="L2403" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2403">
+        <v>100302</v>
+      </c>
+      <c r="Q2403" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2403" s="2">
+        <v>43769</v>
+      </c>
+      <c r="W2403" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2403" s="3">
+        <v>16789</v>
+      </c>
+      <c r="AG2403" s="3">
+        <v>1656</v>
+      </c>
+      <c r="AK2403" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2404" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2404" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2404">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2405" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2405" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2405" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2406" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2406" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2407" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2407" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2408" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2408" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2408" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2408" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2408" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2409" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2409" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2410" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2410" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2410" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2410">
+        <v>95</v>
+      </c>
+      <c r="Y2410">
+        <v>235</v>
+      </c>
+      <c r="AE2410" s="3">
+        <v>16789</v>
+      </c>
+    </row>
+    <row r="2411" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2411" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2411" t="s">
+        <v>121</v>
+      </c>
+      <c r="S2411">
+        <v>95</v>
+      </c>
+      <c r="Y2411">
+        <v>471</v>
+      </c>
+      <c r="AE2411">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2412" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2412" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2412" t="s">
+        <v>122</v>
+      </c>
+      <c r="S2412">
+        <v>95</v>
+      </c>
+      <c r="Y2412">
+        <v>487</v>
+      </c>
+      <c r="AE2412" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="2413" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2413" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2413" t="s">
+        <v>123</v>
+      </c>
+      <c r="S2413">
+        <v>95</v>
+      </c>
+      <c r="Y2413">
+        <v>285</v>
+      </c>
+      <c r="AE2413">
         <v>29</v>
       </c>
     </row>
-    <row r="2236" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E2236" t="s">
+    <row r="2414" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2414" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2414" t="s">
+        <v>124</v>
+      </c>
+      <c r="S2414">
+        <v>95</v>
+      </c>
+      <c r="Y2414">
+        <v>279</v>
+      </c>
+      <c r="AE2414">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="2415" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2415" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2415" t="s">
+        <v>127</v>
+      </c>
+      <c r="S2415">
+        <v>95</v>
+      </c>
+      <c r="Y2415">
+        <v>472</v>
+      </c>
+      <c r="AE2415" s="3">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="2416" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2416" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2416" t="s">
+        <v>378</v>
+      </c>
+      <c r="S2416">
+        <v>95</v>
+      </c>
+      <c r="Y2416">
+        <v>290</v>
+      </c>
+      <c r="AE2416" s="3">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="2417" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2417" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2417" t="s">
+        <v>128</v>
+      </c>
+      <c r="S2417">
+        <v>95</v>
+      </c>
+      <c r="Y2417">
+        <v>486</v>
+      </c>
+      <c r="AE2417" s="3">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="2418" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2418" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2418" t="s">
+        <v>129</v>
+      </c>
+      <c r="S2418">
+        <v>95</v>
+      </c>
+      <c r="Y2418">
+        <v>373</v>
+      </c>
+      <c r="AE2418" s="3">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="2419" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2419" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2419" t="s">
+        <v>130</v>
+      </c>
+      <c r="S2419">
+        <v>95</v>
+      </c>
+      <c r="Y2419">
+        <v>230</v>
+      </c>
+      <c r="AE2419">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2420" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2420" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2420" t="s">
+        <v>132</v>
+      </c>
+      <c r="S2420">
+        <v>95</v>
+      </c>
+      <c r="Y2420">
+        <v>286</v>
+      </c>
+      <c r="AE2420">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2421" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2421" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2421" t="s">
+        <v>135</v>
+      </c>
+      <c r="S2421">
+        <v>95</v>
+      </c>
+      <c r="Y2421">
+        <v>190</v>
+      </c>
+      <c r="AE2421">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="2422" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2422" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2422" t="s">
+        <v>136</v>
+      </c>
+      <c r="S2422">
+        <v>95</v>
+      </c>
+      <c r="Y2422">
+        <v>171</v>
+      </c>
+      <c r="AE2422">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2423" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2423" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2423" t="s">
+        <v>140</v>
+      </c>
+      <c r="S2423">
+        <v>95</v>
+      </c>
+      <c r="Y2423">
+        <v>369</v>
+      </c>
+      <c r="AE2423" s="3">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="2424" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2424" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2424" t="s">
+        <v>141</v>
+      </c>
+      <c r="S2424">
+        <v>95</v>
+      </c>
+      <c r="Y2424">
+        <v>288</v>
+      </c>
+      <c r="AE2424">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2425" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2425" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2425" t="s">
+        <v>142</v>
+      </c>
+      <c r="S2425">
+        <v>95</v>
+      </c>
+      <c r="Y2425">
+        <v>227</v>
+      </c>
+      <c r="AE2425" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="2426" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2426" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2426" t="s">
+        <v>143</v>
+      </c>
+      <c r="S2426">
+        <v>95</v>
+      </c>
+      <c r="Y2426">
+        <v>289</v>
+      </c>
+      <c r="AE2426">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="2427" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2427" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2427" t="s">
+        <v>147</v>
+      </c>
+      <c r="S2427">
+        <v>95</v>
+      </c>
+      <c r="Y2427">
+        <v>412</v>
+      </c>
+      <c r="AE2427">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2428" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="T2428">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="2429" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I2429" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2430" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A2430" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2430" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2431" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A2431" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2431">
+        <v>67977322</v>
+      </c>
+      <c r="AF2431" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2431" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2432" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="C2432" t="s">
+        <v>5</v>
+      </c>
+      <c r="I2432" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2432" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2432" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2432" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2432" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2432" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2432" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2432" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2432" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2432" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2432" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2432" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2433" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2433" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2433" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q2433">
+        <v>95</v>
+      </c>
+      <c r="W2433">
+        <v>283</v>
+      </c>
+      <c r="AC2433">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="2434" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2434" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2434" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q2434">
+        <v>95</v>
+      </c>
+      <c r="W2434">
+        <v>170</v>
+      </c>
+      <c r="AC2434">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="2435" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2435" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2435" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q2435">
+        <v>95</v>
+      </c>
+      <c r="W2435">
+        <v>479</v>
+      </c>
+      <c r="AC2435">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="2436" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2436" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2436" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q2436">
+        <v>95</v>
+      </c>
+      <c r="W2436">
+        <v>371</v>
+      </c>
+      <c r="AC2436">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="2437" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2437" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2437" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q2437">
+        <v>95</v>
+      </c>
+      <c r="W2437">
+        <v>185</v>
+      </c>
+      <c r="AC2437" s="3">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="2438" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2438" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2438" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q2438">
+        <v>95</v>
+      </c>
+      <c r="W2438">
+        <v>370</v>
+      </c>
+      <c r="AC2438">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2439" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2439" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2439" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q2439">
+        <v>95</v>
+      </c>
+      <c r="W2439">
+        <v>284</v>
+      </c>
+      <c r="AC2439" s="3">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="2440" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2440" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2440" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q2440">
+        <v>95</v>
+      </c>
+      <c r="W2440">
+        <v>188</v>
+      </c>
+      <c r="AC2440" s="3">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="2441" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2441" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2441" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q2441">
+        <v>95</v>
+      </c>
+      <c r="W2441">
+        <v>433</v>
+      </c>
+      <c r="AC2441" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="2442" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2442" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2442" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q2442">
+        <v>95</v>
+      </c>
+      <c r="W2442">
+        <v>520</v>
+      </c>
+      <c r="AC2442" s="3">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="2443" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2443" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2443" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q2443">
+        <v>95</v>
+      </c>
+      <c r="W2443">
+        <v>446</v>
+      </c>
+      <c r="AC2443" s="3">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="2444" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2444" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2444" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q2444">
+        <v>95</v>
+      </c>
+      <c r="W2444">
+        <v>223</v>
+      </c>
+      <c r="AC2444">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2445" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2445" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2445" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q2445">
+        <v>95</v>
+      </c>
+      <c r="W2445">
+        <v>439</v>
+      </c>
+      <c r="AC2445" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2446" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2446" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2446">
+        <v>7942584</v>
+      </c>
+      <c r="K2446" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2446">
+        <v>100304</v>
+      </c>
+      <c r="P2446" s="2">
+        <v>34425</v>
+      </c>
+      <c r="S2446" s="2">
+        <v>45016</v>
+      </c>
+      <c r="U2446" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2446" s="3">
+        <v>60000</v>
+      </c>
+      <c r="AE2446" s="3">
+        <v>1540</v>
+      </c>
+      <c r="AI2446" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="2447" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2447" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2447">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2448" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2448" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2448" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2449" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2449" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2449" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2449" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2449" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2450" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2450" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2451" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2451" t="s">
         <v>30</v>
       </c>
-      <c r="I2236" t="s">
-[...36 lines deleted...]
-      <c r="L2238" t="s">
+      <c r="H2451" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q2451">
+        <v>95</v>
+      </c>
+      <c r="W2451">
+        <v>194</v>
+      </c>
+      <c r="AC2451" s="3">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="2452" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2452" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2452">
+        <v>7942584</v>
+      </c>
+      <c r="K2452" t="s">
         <v>19</v>
       </c>
-      <c r="O2238">
-[...8 lines deleted...]
-      <c r="W2238" t="s">
+      <c r="N2452">
+        <v>139624</v>
+      </c>
+      <c r="P2452" s="2">
+        <v>41153</v>
+      </c>
+      <c r="S2452" s="2">
+        <v>43921</v>
+      </c>
+      <c r="U2452" t="s">
         <v>20</v>
       </c>
-      <c r="AC2238">
-[...10 lines deleted...]
-      <c r="X2239">
+      <c r="AA2452" s="3">
+        <v>3500</v>
+      </c>
+      <c r="AE2452">
+        <v>282</v>
+      </c>
+      <c r="AI2452" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2453" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2453" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2453">
         <v>365</v>
       </c>
     </row>
-    <row r="2240" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="B2240" t="s">
+    <row r="2454" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2454" t="s">
         <v>23</v>
       </c>
-      <c r="N2240" t="s">
+      <c r="M2454" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2241" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R2242" t="s">
+    <row r="2455" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2455" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2455" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2455" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2455" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2456" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2456" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2457" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2457" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2457" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q2457">
+        <v>95</v>
+      </c>
+      <c r="W2457">
+        <v>235</v>
+      </c>
+      <c r="AC2457" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="2458" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2458" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2458" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q2458">
+        <v>95</v>
+      </c>
+      <c r="W2458">
+        <v>472</v>
+      </c>
+      <c r="AC2458" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="2459" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2459" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2459">
+        <v>7942584</v>
+      </c>
+      <c r="K2459" t="s">
         <v>19</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="R2244" t="s">
+      <c r="N2459">
+        <v>141193</v>
+      </c>
+      <c r="P2459" s="2">
+        <v>42461</v>
+      </c>
+      <c r="S2459" s="2">
+        <v>45016</v>
+      </c>
+      <c r="U2459" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2459" s="3">
+        <v>10675</v>
+      </c>
+      <c r="AE2459">
+        <v>274</v>
+      </c>
+      <c r="AI2459" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="2460" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2460" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2460">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2461" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2461" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2461" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2462" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2462" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2462" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2462" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2462" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2463" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2463" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2464" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2464" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2464" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q2464">
+        <v>95</v>
+      </c>
+      <c r="W2464">
+        <v>194</v>
+      </c>
+      <c r="AC2464" s="3">
+        <v>10675</v>
+      </c>
+    </row>
+    <row r="2465" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2465" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2465">
+        <v>7942584</v>
+      </c>
+      <c r="K2465" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D2245" t="s">
+      <c r="N2465">
+        <v>143463</v>
+      </c>
+      <c r="P2465" s="2">
+        <v>43922</v>
+      </c>
+      <c r="S2465" s="2">
+        <v>45016</v>
+      </c>
+      <c r="U2465" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2465" s="3">
+        <v>6077</v>
+      </c>
+      <c r="AE2465">
+        <v>489</v>
+      </c>
+      <c r="AI2465" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2466" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="L2466" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2466">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2467" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2467" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2467" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2468" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2468">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="2469" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2469" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2470" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2470" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2470" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2471" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2471" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2471">
+        <v>67977322</v>
+      </c>
+      <c r="AH2471" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2471" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2472" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2472" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2472" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2472" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2472" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2472" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2472" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2472" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2472" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2472" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2472" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2472" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2472" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2472" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2473" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2473" t="s">
         <v>25</v>
       </c>
-      <c r="H2245" t="s">
+      <c r="H2473" t="s">
         <v>26</v>
       </c>
-      <c r="P2245" t="s">
+      <c r="P2473" t="s">
         <v>27</v>
       </c>
-      <c r="X2245" t="s">
+      <c r="X2473" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2246" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E2247" t="s">
+    <row r="2474" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2474" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2475" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2475" t="s">
         <v>30</v>
       </c>
-      <c r="I2247" t="s">
-[...109 lines deleted...]
-      <c r="L2254" t="s">
+      <c r="I2475" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2475">
+        <v>95</v>
+      </c>
+      <c r="Y2475">
+        <v>235</v>
+      </c>
+      <c r="AE2475" s="3">
+        <v>6077</v>
+      </c>
+    </row>
+    <row r="2476" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2476" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2476" t="s">
+        <v>127</v>
+      </c>
+      <c r="S2476">
+        <v>95</v>
+      </c>
+      <c r="Y2476">
+        <v>472</v>
+      </c>
+      <c r="AE2476" s="3">
+        <v>6077</v>
+      </c>
+    </row>
+    <row r="2477" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2477" t="s">
+        <v>194</v>
+      </c>
+      <c r="J2477">
+        <v>60041985</v>
+      </c>
+      <c r="L2477" t="s">
         <v>19</v>
       </c>
-      <c r="O2254">
-[...8 lines deleted...]
-      <c r="W2254" t="s">
+      <c r="O2477">
+        <v>100305</v>
+      </c>
+      <c r="Q2477" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2477" s="2">
+        <v>37195</v>
+      </c>
+      <c r="W2477" t="s">
         <v>20</v>
       </c>
-      <c r="AC2254" s="3">
-[...10 lines deleted...]
-      <c r="M2255" t="s">
+      <c r="AC2477" s="3">
+        <v>1500</v>
+      </c>
+      <c r="AG2477">
+        <v>25</v>
+      </c>
+      <c r="AK2477" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="2478" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2478" t="s">
         <v>419</v>
       </c>
-      <c r="X2255">
-[...4 lines deleted...]
-      <c r="B2256" t="s">
+      <c r="X2478">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2479" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2479" t="s">
         <v>23</v>
       </c>
-      <c r="N2256" t="s">
+      <c r="N2479" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2257" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2257" t="s">
+    <row r="2480" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2480" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2481" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2481" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2482" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2482" t="s">
         <v>25</v>
       </c>
-      <c r="H2257" t="s">
+      <c r="H2482" t="s">
         <v>26</v>
       </c>
-      <c r="P2257" t="s">
+      <c r="P2482" t="s">
         <v>27</v>
       </c>
-      <c r="X2257" t="s">
+      <c r="X2482" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2258" spans="2:37" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L2260" t="s">
+    <row r="2483" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2483" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2484" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2484" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2484" t="s">
+        <v>173</v>
+      </c>
+      <c r="S2484">
+        <v>95</v>
+      </c>
+      <c r="Y2484">
+        <v>194</v>
+      </c>
+      <c r="AE2484" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="2485" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2485" t="s">
+        <v>213</v>
+      </c>
+      <c r="J2485">
+        <v>249953860</v>
+      </c>
+      <c r="L2485" t="s">
         <v>19</v>
       </c>
-      <c r="O2260">
-[...8 lines deleted...]
-      <c r="W2260" t="s">
+      <c r="O2485">
+        <v>100301</v>
+      </c>
+      <c r="Q2485" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2485" s="2">
+        <v>48334</v>
+      </c>
+      <c r="W2485" t="s">
         <v>20</v>
       </c>
-      <c r="AC2260" s="3">
-[...10 lines deleted...]
-      <c r="M2261" t="s">
+      <c r="AC2485" s="3">
+        <v>63000</v>
+      </c>
+      <c r="AG2485" s="3">
+        <v>6214</v>
+      </c>
+      <c r="AK2485" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2486" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2486" t="s">
         <v>419</v>
       </c>
-      <c r="X2261">
-[...4 lines deleted...]
-      <c r="B2262" t="s">
+      <c r="X2486">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="2487" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2487" t="s">
         <v>23</v>
       </c>
-      <c r="N2262" t="s">
+      <c r="N2487" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2263" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R2264" t="s">
+    <row r="2488" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2488" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2488" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2488" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2488" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2489" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2489" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2490" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2490" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2490" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2490">
+        <v>95</v>
+      </c>
+      <c r="Y2490">
+        <v>235</v>
+      </c>
+      <c r="AE2490" s="3">
+        <v>63000</v>
+      </c>
+    </row>
+    <row r="2491" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2491" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2491" t="s">
+        <v>215</v>
+      </c>
+      <c r="S2491">
+        <v>95</v>
+      </c>
+      <c r="Y2491">
+        <v>295</v>
+      </c>
+      <c r="AE2491" s="3">
+        <v>63000</v>
+      </c>
+    </row>
+    <row r="2492" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2492" t="s">
+        <v>213</v>
+      </c>
+      <c r="J2492">
+        <v>249953860</v>
+      </c>
+      <c r="L2492" t="s">
         <v>19</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="D2267" t="s">
+      <c r="O2492">
+        <v>100322</v>
+      </c>
+      <c r="Q2492" s="2">
+        <v>35551</v>
+      </c>
+      <c r="U2492" s="2">
+        <v>48334</v>
+      </c>
+      <c r="W2492" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2492" s="3">
+        <v>11934</v>
+      </c>
+      <c r="AG2492">
+        <v>762</v>
+      </c>
+      <c r="AK2492" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2493" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2493" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2493">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="2494" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2494" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2494" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2495" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2495" t="s">
         <v>25</v>
       </c>
-      <c r="H2267" t="s">
+      <c r="H2495" t="s">
         <v>26</v>
       </c>
-      <c r="P2267" t="s">
+      <c r="P2495" t="s">
         <v>27</v>
       </c>
-      <c r="X2267" t="s">
+      <c r="X2495" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2268" spans="2:37" x14ac:dyDescent="0.25">
-[...2729 lines deleted...]
-        <v>40</v>
+    <row r="2496" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2496" t="s">
+        <v>411</v>
       </c>
     </row>
     <row r="2497" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2497" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I2497" t="s">
-        <v>78</v>
+        <v>179</v>
       </c>
       <c r="S2497">
         <v>95</v>
       </c>
       <c r="Y2497">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>235</v>
+      </c>
+      <c r="AE2497" s="3">
+        <v>11934</v>
       </c>
     </row>
     <row r="2498" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2498" t="s">
         <v>32</v>
       </c>
       <c r="I2498" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="S2498">
         <v>95</v>
       </c>
       <c r="Y2498">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>295</v>
+      </c>
+      <c r="AE2498" s="3">
+        <v>11934</v>
       </c>
     </row>
     <row r="2499" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2499" t="s">
-[...12 lines deleted...]
-        <v>60</v>
+      <c r="C2499" t="s">
+        <v>232</v>
+      </c>
+      <c r="J2499">
+        <v>181912262</v>
+      </c>
+      <c r="L2499" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2499">
+        <v>100306</v>
+      </c>
+      <c r="Q2499" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2499" s="2">
+        <v>48304</v>
+      </c>
+      <c r="W2499" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2499" s="3">
+        <v>30337</v>
+      </c>
+      <c r="AG2499" s="3">
+        <v>2992</v>
+      </c>
+      <c r="AK2499" t="s">
+        <v>423</v>
       </c>
     </row>
     <row r="2500" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2500" t="s">
-[...12 lines deleted...]
-        <v>30</v>
+      <c r="M2500" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2500">
+        <v>2191</v>
       </c>
     </row>
     <row r="2501" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2501" t="s">
-[...5 lines deleted...]
-      <c r="L2501" t="s">
+      <c r="B2501" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2501" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2502" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2502" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="2503" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2503" t="s">
         <v>19</v>
-      </c>
-[...35 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2504" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F2504" t="s">
-        <v>423</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2505" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R2505" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2506" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D2506" t="s">
         <v>25</v>
       </c>
       <c r="H2506" t="s">
         <v>26</v>
       </c>
       <c r="P2506" t="s">
         <v>27</v>
       </c>
       <c r="X2506" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2507" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD2507" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2508" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2508" t="s">
         <v>30</v>
       </c>
       <c r="I2508" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="S2508">
         <v>95</v>
       </c>
       <c r="Y2508">
         <v>235</v>
       </c>
       <c r="AE2508" s="3">
-        <v>16789</v>
+        <v>30337</v>
       </c>
     </row>
     <row r="2509" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2509" t="s">
         <v>32</v>
       </c>
       <c r="I2509" t="s">
-        <v>122</v>
+        <v>237</v>
       </c>
       <c r="S2509">
         <v>95</v>
       </c>
       <c r="Y2509">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>134</v>
+      </c>
+      <c r="AE2509" s="3">
+        <v>2500</v>
       </c>
     </row>
     <row r="2510" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2510" t="s">
         <v>32</v>
       </c>
       <c r="I2510" t="s">
-        <v>123</v>
+        <v>245</v>
       </c>
       <c r="S2510">
         <v>95</v>
       </c>
       <c r="Y2510">
-        <v>487</v>
+        <v>161</v>
       </c>
       <c r="AE2510" s="3">
-        <v>1000</v>
+        <v>18966</v>
       </c>
     </row>
     <row r="2511" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2511" t="s">
         <v>32</v>
       </c>
       <c r="I2511" t="s">
-        <v>124</v>
+        <v>254</v>
       </c>
       <c r="S2511">
         <v>95</v>
       </c>
       <c r="Y2511">
-        <v>285</v>
+        <v>151</v>
       </c>
       <c r="AE2511">
-        <v>29</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2512" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2512" t="s">
         <v>32</v>
       </c>
       <c r="I2512" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="S2512">
         <v>95</v>
       </c>
       <c r="Y2512">
-        <v>279</v>
+        <v>143</v>
       </c>
       <c r="AE2512">
-        <v>41</v>
-[...29 lines deleted...]
-      <c r="Y2514">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2513">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="2514" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2514" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2515" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2515" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2516" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2516" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2516">
+        <v>67977322</v>
+      </c>
+      <c r="AH2516" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2516" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2517" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2517" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2517" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2517" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2517" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2517" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2517" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2517" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2517" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2517" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2517" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2517" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2517" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2517" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2518" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2518" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2518" t="s">
+        <v>259</v>
+      </c>
+      <c r="S2518">
+        <v>95</v>
+      </c>
+      <c r="Y2518">
+        <v>157</v>
+      </c>
+      <c r="AE2518">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="2519" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2519" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2519" t="s">
+        <v>265</v>
+      </c>
+      <c r="S2519">
+        <v>95</v>
+      </c>
+      <c r="Y2519">
+        <v>159</v>
+      </c>
+      <c r="AE2519">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="2520" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2520" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2520" t="s">
+        <v>278</v>
+      </c>
+      <c r="S2520">
+        <v>95</v>
+      </c>
+      <c r="Y2520">
+        <v>146</v>
+      </c>
+      <c r="AE2520" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2521" t="s">
+        <v>232</v>
+      </c>
+      <c r="J2521">
+        <v>181912262</v>
+      </c>
+      <c r="L2521" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2521">
+        <v>100307</v>
+      </c>
+      <c r="Q2521" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2521" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2521" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2521" s="3">
+        <v>72000</v>
+      </c>
+      <c r="AG2521" s="3">
+        <v>2111</v>
+      </c>
+      <c r="AK2521" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2522" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2522">
+        <v>5843</v>
+      </c>
+    </row>
+    <row r="2523" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2523" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2523" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2524" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2524" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="2525" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2525" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2526" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2526" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2526" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2526" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2526" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2527" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2527" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2528" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2528" t="s">
+        <v>173</v>
+      </c>
+      <c r="S2528">
+        <v>95</v>
+      </c>
+      <c r="Y2528">
+        <v>194</v>
+      </c>
+      <c r="AE2528" s="3">
+        <v>72000</v>
+      </c>
+    </row>
+    <row r="2529" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2529" t="s">
+        <v>232</v>
+      </c>
+      <c r="J2529">
+        <v>181912262</v>
+      </c>
+      <c r="L2529" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2529">
+        <v>135045</v>
+      </c>
+      <c r="Q2529" s="2">
+        <v>39387</v>
+      </c>
+      <c r="U2529" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2529" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2529" s="3">
+        <v>41200</v>
+      </c>
+      <c r="AG2529">
+        <v>892</v>
+      </c>
+      <c r="AK2529" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="2530" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2530" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2530">
+        <v>5843</v>
+      </c>
+    </row>
+    <row r="2531" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2531" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2531" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2532" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2532" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="2533" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2533" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2534" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2534" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2534" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2534" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2534" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2535" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2535" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2536" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2536" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2536" t="s">
+        <v>173</v>
+      </c>
+      <c r="S2536">
+        <v>95</v>
+      </c>
+      <c r="Y2536">
+        <v>194</v>
+      </c>
+      <c r="AE2536" s="3">
+        <v>41200</v>
+      </c>
+    </row>
+    <row r="2537" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2537" t="s">
+        <v>232</v>
+      </c>
+      <c r="J2537">
+        <v>181912262</v>
+      </c>
+      <c r="L2537" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2537">
+        <v>141191</v>
+      </c>
+      <c r="Q2537" s="2">
+        <v>42461</v>
+      </c>
+      <c r="U2537" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2537" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2537" s="3">
+        <v>41975</v>
+      </c>
+      <c r="AG2537" s="3">
+        <v>1038</v>
+      </c>
+      <c r="AK2537" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="2538" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2538" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2538">
+        <v>5843</v>
+      </c>
+    </row>
+    <row r="2539" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2539" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2539" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2540" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2540" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="2541" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2541" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2542" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2542" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2542" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2542" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2542" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2543" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2543" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2544" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2544" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2544" t="s">
+        <v>173</v>
+      </c>
+      <c r="S2544">
+        <v>95</v>
+      </c>
+      <c r="Y2544">
+        <v>194</v>
+      </c>
+      <c r="AE2544" s="3">
+        <v>41975</v>
+      </c>
+    </row>
+    <row r="2545" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2545" t="s">
         <v>290</v>
       </c>
-      <c r="AE2514" s="3">
-[...47 lines deleted...]
-      <c r="Y2517">
+      <c r="J2545">
+        <v>7908916</v>
+      </c>
+      <c r="L2545" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2545">
+        <v>100308</v>
+      </c>
+      <c r="Q2545" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2545" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W2545" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2545" s="3">
+        <v>32624</v>
+      </c>
+      <c r="AG2545" s="3">
+        <v>2299</v>
+      </c>
+      <c r="AK2545" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="2546" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2546" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2546">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="2547" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2547" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2547" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2548" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2548" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2549" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2549" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2550" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2550" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2550" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2550" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2550" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2551" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2551" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2552" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2552" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2552" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2552">
+        <v>95</v>
+      </c>
+      <c r="Y2552">
+        <v>235</v>
+      </c>
+      <c r="AE2552" s="3">
+        <v>32624</v>
+      </c>
+    </row>
+    <row r="2553" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2553" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2553" t="s">
+        <v>228</v>
+      </c>
+      <c r="S2553">
+        <v>95</v>
+      </c>
+      <c r="Y2553">
+        <v>327</v>
+      </c>
+      <c r="AE2553" s="3">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="2554" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2554" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2554" t="s">
+        <v>293</v>
+      </c>
+      <c r="S2554">
+        <v>95</v>
+      </c>
+      <c r="Y2554">
+        <v>219</v>
+      </c>
+      <c r="AE2554">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2555" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2555" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2555" t="s">
+        <v>294</v>
+      </c>
+      <c r="S2555">
+        <v>95</v>
+      </c>
+      <c r="Y2555">
+        <v>217</v>
+      </c>
+      <c r="AE2555" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="2556" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2556" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2556" t="s">
+        <v>296</v>
+      </c>
+      <c r="S2556">
+        <v>95</v>
+      </c>
+      <c r="Y2556">
+        <v>332</v>
+      </c>
+      <c r="AE2556">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2557" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2557" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2557" t="s">
+        <v>297</v>
+      </c>
+      <c r="S2557">
+        <v>95</v>
+      </c>
+      <c r="Y2557">
+        <v>342</v>
+      </c>
+      <c r="AE2557">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2558" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2558" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2558" t="s">
+        <v>298</v>
+      </c>
+      <c r="S2558">
+        <v>95</v>
+      </c>
+      <c r="Y2558">
+        <v>339</v>
+      </c>
+      <c r="AE2558">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2559" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2559" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2559" t="s">
+        <v>218</v>
+      </c>
+      <c r="S2559">
+        <v>95</v>
+      </c>
+      <c r="Y2559">
+        <v>470</v>
+      </c>
+      <c r="AE2559" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="2560" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="T2560">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J2561" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2562" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2562" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2562" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2563" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2563" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2563">
+        <v>67977322</v>
+      </c>
+      <c r="AH2563" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2563" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2564" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C2564" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2564" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2564" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2564" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2564" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2564" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2564" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2564" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2564" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2564" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2564" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2564" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2564" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2565" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2565" t="s">
+        <v>301</v>
+      </c>
+      <c r="S2565">
+        <v>95</v>
+      </c>
+      <c r="Y2565">
+        <v>448</v>
+      </c>
+      <c r="AE2565" s="3">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="2566" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2566" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2566" t="s">
+        <v>303</v>
+      </c>
+      <c r="S2566">
+        <v>95</v>
+      </c>
+      <c r="Y2566">
+        <v>324</v>
+      </c>
+      <c r="AE2566">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2567" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2567" t="s">
+        <v>307</v>
+      </c>
+      <c r="S2567">
+        <v>95</v>
+      </c>
+      <c r="Y2567">
+        <v>322</v>
+      </c>
+      <c r="AE2567">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2568" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2568" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2568" t="s">
+        <v>308</v>
+      </c>
+      <c r="S2568">
+        <v>95</v>
+      </c>
+      <c r="Y2568">
+        <v>315</v>
+      </c>
+      <c r="AE2568">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="2569" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2569" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2569" t="s">
+        <v>309</v>
+      </c>
+      <c r="S2569">
+        <v>95</v>
+      </c>
+      <c r="Y2569">
+        <v>312</v>
+      </c>
+      <c r="AE2569">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2570" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2570" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2570" t="s">
+        <v>310</v>
+      </c>
+      <c r="S2570">
+        <v>95</v>
+      </c>
+      <c r="Y2570">
+        <v>313</v>
+      </c>
+      <c r="AE2570">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2571" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2571" t="s">
+        <v>229</v>
+      </c>
+      <c r="S2571">
+        <v>95</v>
+      </c>
+      <c r="Y2571">
+        <v>334</v>
+      </c>
+      <c r="AE2571">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="2572" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2572" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2572" t="s">
+        <v>100</v>
+      </c>
+      <c r="S2572">
+        <v>95</v>
+      </c>
+      <c r="Y2572">
+        <v>303</v>
+      </c>
+      <c r="AE2572" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="2573" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2573" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2573" t="s">
+        <v>315</v>
+      </c>
+      <c r="S2573">
+        <v>95</v>
+      </c>
+      <c r="Y2573">
+        <v>307</v>
+      </c>
+      <c r="AE2573" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2574" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2574" t="s">
+        <v>178</v>
+      </c>
+      <c r="S2574">
+        <v>95</v>
+      </c>
+      <c r="Y2574">
+        <v>467</v>
+      </c>
+      <c r="AE2574" s="3">
+        <v>7536</v>
+      </c>
+    </row>
+    <row r="2575" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2575" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2575" t="s">
+        <v>317</v>
+      </c>
+      <c r="S2575">
+        <v>95</v>
+      </c>
+      <c r="Y2575">
+        <v>319</v>
+      </c>
+      <c r="AE2575">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="2576" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2576" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2576" t="s">
         <v>230</v>
       </c>
-      <c r="AE2517">
-[...16 lines deleted...]
-      <c r="AE2518">
+      <c r="S2576">
+        <v>95</v>
+      </c>
+      <c r="Y2576">
+        <v>336</v>
+      </c>
+      <c r="AE2576">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="2577" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2577" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2577" t="s">
+        <v>320</v>
+      </c>
+      <c r="S2577">
+        <v>95</v>
+      </c>
+      <c r="Y2577">
+        <v>474</v>
+      </c>
+      <c r="AE2577" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="2578" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2578" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2578" t="s">
+        <v>323</v>
+      </c>
+      <c r="S2578">
+        <v>95</v>
+      </c>
+      <c r="Y2578">
+        <v>301</v>
+      </c>
+      <c r="AE2578">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="2579" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2579" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2579" t="s">
+        <v>324</v>
+      </c>
+      <c r="S2579">
+        <v>95</v>
+      </c>
+      <c r="Y2579">
+        <v>447</v>
+      </c>
+      <c r="AE2579">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2580" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2580" t="s">
+        <v>290</v>
+      </c>
+      <c r="J2580">
+        <v>7908916</v>
+      </c>
+      <c r="L2580" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2580">
+        <v>100310</v>
+      </c>
+      <c r="Q2580" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2580" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W2580" t="s">
         <v>20</v>
       </c>
-    </row>
-[...420 lines deleted...]
-      <c r="K2544" t="s">
+      <c r="AC2580" s="3">
+        <v>13406</v>
+      </c>
+      <c r="AG2580">
+        <v>771</v>
+      </c>
+      <c r="AK2580" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="2581" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2581" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2581">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="2582" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2582" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2582" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2583" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2583" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2584" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2584" t="s">
         <v>19</v>
       </c>
-      <c r="N2544">
-[...38 lines deleted...]
-      <c r="D2547" t="s">
+    </row>
+    <row r="2585" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2585" t="s">
         <v>25</v>
       </c>
-      <c r="G2547" t="s">
+      <c r="H2585" t="s">
         <v>26</v>
       </c>
-      <c r="O2547" t="s">
+      <c r="P2585" t="s">
         <v>27</v>
       </c>
-      <c r="V2547" t="s">
+      <c r="X2585" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2548" spans="2:35" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E2549" t="s">
+    <row r="2586" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2586" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2587" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2587" t="s">
         <v>30</v>
       </c>
-      <c r="H2549" t="s">
-[...89 lines deleted...]
-      <c r="W2555">
+      <c r="I2587" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2587">
+        <v>95</v>
+      </c>
+      <c r="Y2587">
         <v>235</v>
       </c>
-      <c r="AC2555" s="3">
-[...436 lines deleted...]
-        <v>420</v>
+      <c r="AE2587" s="3">
+        <v>13406</v>
       </c>
     </row>
     <row r="2588" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2588" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I2588" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="S2588">
         <v>95</v>
       </c>
       <c r="Y2588">
-        <v>235</v>
+        <v>334</v>
       </c>
       <c r="AE2588" s="3">
-        <v>63000</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="2589" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2589" t="s">
         <v>32</v>
       </c>
       <c r="I2589" t="s">
-        <v>220</v>
+        <v>178</v>
       </c>
       <c r="S2589">
         <v>95</v>
       </c>
       <c r="Y2589">
+        <v>467</v>
+      </c>
+      <c r="AE2589" s="3">
+        <v>9467</v>
+      </c>
+    </row>
+    <row r="2590" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2590" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2590" t="s">
+        <v>230</v>
+      </c>
+      <c r="S2590">
+        <v>95</v>
+      </c>
+      <c r="Y2590">
+        <v>336</v>
+      </c>
+      <c r="AE2590" s="3">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="2591" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2591" t="s">
+        <v>341</v>
+      </c>
+      <c r="J2591">
+        <v>7942113</v>
+      </c>
+      <c r="L2591" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2591">
+        <v>100311</v>
+      </c>
+      <c r="Q2591" s="2">
+        <v>35048</v>
+      </c>
+      <c r="U2591" s="2">
+        <v>49765</v>
+      </c>
+      <c r="W2591" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2591" s="3">
+        <v>223047</v>
+      </c>
+      <c r="AG2591" s="3">
+        <v>13873</v>
+      </c>
+      <c r="AK2591" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2592" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2592" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2592">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="B2593" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2593" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="D2594" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2594" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2594" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2594" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2595" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AD2595" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2596" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2596" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2596" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2596">
+        <v>95</v>
+      </c>
+      <c r="Y2596">
+        <v>235</v>
+      </c>
+      <c r="AE2596" s="3">
+        <v>223047</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2597" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2597" t="s">
+        <v>346</v>
+      </c>
+      <c r="S2597">
+        <v>95</v>
+      </c>
+      <c r="Y2597">
+        <v>243</v>
+      </c>
+      <c r="AE2597" s="3">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2598" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2598" t="s">
+        <v>347</v>
+      </c>
+      <c r="S2598">
+        <v>95</v>
+      </c>
+      <c r="Y2598">
+        <v>259</v>
+      </c>
+      <c r="AE2598">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2599" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2599" t="s">
+        <v>348</v>
+      </c>
+      <c r="S2599">
+        <v>95</v>
+      </c>
+      <c r="Y2599">
+        <v>268</v>
+      </c>
+      <c r="AE2599" s="3">
+        <v>21896</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2600" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2600" t="s">
+        <v>350</v>
+      </c>
+      <c r="S2600">
+        <v>95</v>
+      </c>
+      <c r="Y2600">
+        <v>484</v>
+      </c>
+      <c r="AE2600" s="3">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="2601" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2601" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2601" t="s">
+        <v>354</v>
+      </c>
+      <c r="S2601">
+        <v>95</v>
+      </c>
+      <c r="Y2601">
+        <v>263</v>
+      </c>
+      <c r="AE2601" s="3">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2602" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2602" t="s">
+        <v>356</v>
+      </c>
+      <c r="S2602">
+        <v>95</v>
+      </c>
+      <c r="Y2602">
+        <v>277</v>
+      </c>
+      <c r="AE2602">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2603" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E2603" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2603" t="s">
+        <v>359</v>
+      </c>
+      <c r="S2603">
+        <v>95</v>
+      </c>
+      <c r="Y2603">
+        <v>475</v>
+      </c>
+      <c r="AE2603">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="T2604">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I2605" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A2606" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2606" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2607" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A2607" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2607">
+        <v>67977322</v>
+      </c>
+      <c r="AF2607" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2607" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2608" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="C2608" t="s">
+        <v>5</v>
+      </c>
+      <c r="I2608" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2608" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2608" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2608" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2608" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2608" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2608" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2608" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2608" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2608" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2608" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2608" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2609" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2609" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2609" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q2609">
+        <v>95</v>
+      </c>
+      <c r="W2609">
+        <v>264</v>
+      </c>
+      <c r="AC2609" s="3">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="2610" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2610" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2610" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q2610">
+        <v>95</v>
+      </c>
+      <c r="W2610">
+        <v>481</v>
+      </c>
+      <c r="AC2610" s="3">
+        <v>63400</v>
+      </c>
+    </row>
+    <row r="2611" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2611" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2611" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q2611">
+        <v>95</v>
+      </c>
+      <c r="W2611">
+        <v>482</v>
+      </c>
+      <c r="AC2611" s="3">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="2612" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2612" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2612" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q2612">
+        <v>95</v>
+      </c>
+      <c r="W2612">
+        <v>547</v>
+      </c>
+      <c r="AC2612" s="3">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="2613" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2613" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2613" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q2613">
+        <v>95</v>
+      </c>
+      <c r="W2613">
+        <v>251</v>
+      </c>
+      <c r="AC2613" s="3">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="2614" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2614" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2614" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q2614">
+        <v>95</v>
+      </c>
+      <c r="W2614">
+        <v>265</v>
+      </c>
+      <c r="AC2614" s="3">
+        <v>6791</v>
+      </c>
+    </row>
+    <row r="2615" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2615" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2615" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q2615">
+        <v>95</v>
+      </c>
+      <c r="W2615">
+        <v>275</v>
+      </c>
+      <c r="AC2615">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2616" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2616" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2616" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q2616">
+        <v>95</v>
+      </c>
+      <c r="W2616">
+        <v>451</v>
+      </c>
+      <c r="AC2616" s="3">
+        <v>74300</v>
+      </c>
+    </row>
+    <row r="2617" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2617" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2617" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q2617">
+        <v>95</v>
+      </c>
+      <c r="W2617">
+        <v>250</v>
+      </c>
+      <c r="AC2617" s="3">
+        <v>3360</v>
+      </c>
+    </row>
+    <row r="2618" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2618" t="s">
+        <v>341</v>
+      </c>
+      <c r="I2618">
+        <v>7942113</v>
+      </c>
+      <c r="K2618" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2618">
+        <v>100313</v>
+      </c>
+      <c r="P2618" s="2">
+        <v>35048</v>
+      </c>
+      <c r="S2618" s="2">
+        <v>49765</v>
+      </c>
+      <c r="U2618" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2618" s="3">
+        <v>60433</v>
+      </c>
+      <c r="AE2618" s="3">
+        <v>3233</v>
+      </c>
+      <c r="AI2618" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2619" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2619" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2619">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="2620" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2620" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2620" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2621" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2621" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2621" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2621" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2621" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2622" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2622" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2623" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2623" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2623" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q2623">
+        <v>95</v>
+      </c>
+      <c r="W2623">
+        <v>235</v>
+      </c>
+      <c r="AC2623" s="3">
+        <v>60433</v>
+      </c>
+    </row>
+    <row r="2624" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2624" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2624" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q2624">
+        <v>95</v>
+      </c>
+      <c r="W2624">
+        <v>472</v>
+      </c>
+      <c r="AC2624" s="3">
+        <v>6080</v>
+      </c>
+    </row>
+    <row r="2625" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2625" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2625" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q2625">
+        <v>95</v>
+      </c>
+      <c r="W2625">
+        <v>290</v>
+      </c>
+      <c r="AC2625" s="3">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="2626" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2626" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2626" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q2626">
+        <v>95</v>
+      </c>
+      <c r="W2626">
+        <v>268</v>
+      </c>
+      <c r="AC2626" s="3">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="2627" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2627" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2627" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q2627">
+        <v>95</v>
+      </c>
+      <c r="W2627">
+        <v>278</v>
+      </c>
+      <c r="AC2627" s="3">
+        <v>11147</v>
+      </c>
+    </row>
+    <row r="2628" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2628" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2628" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q2628">
+        <v>95</v>
+      </c>
+      <c r="W2628">
+        <v>263</v>
+      </c>
+      <c r="AC2628" s="3">
+        <v>38067</v>
+      </c>
+    </row>
+    <row r="2629" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2629" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2629" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q2629">
+        <v>95</v>
+      </c>
+      <c r="W2629">
+        <v>260</v>
+      </c>
+      <c r="AC2629">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="2630" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2630" t="s">
+        <v>341</v>
+      </c>
+      <c r="I2630">
+        <v>7942113</v>
+      </c>
+      <c r="K2630" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2630">
+        <v>145270</v>
+      </c>
+      <c r="P2630" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S2630" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U2630" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2630" s="3">
+        <v>50000</v>
+      </c>
+      <c r="AE2630" s="3">
+        <v>2740</v>
+      </c>
+      <c r="AI2630" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2631" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2631" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2631">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="2632" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2632" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2632" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2633" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2633" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2633" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2633" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2633" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2634" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2634" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2635" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2635" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2635" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q2635">
+        <v>95</v>
+      </c>
+      <c r="W2635">
+        <v>235</v>
+      </c>
+      <c r="AC2635" s="3">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="2636" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2636" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2636" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q2636">
+        <v>95</v>
+      </c>
+      <c r="W2636">
+        <v>290</v>
+      </c>
+      <c r="AC2636" s="3">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="2637" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2637" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2637" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q2637">
+        <v>95</v>
+      </c>
+      <c r="W2637">
+        <v>284</v>
+      </c>
+      <c r="AC2637" s="3">
+        <v>23378</v>
+      </c>
+    </row>
+    <row r="2638" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2638" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2638" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q2638">
+        <v>95</v>
+      </c>
+      <c r="W2638">
         <v>295</v>
       </c>
-      <c r="AE2589" s="3">
-[...10 lines deleted...]
-      <c r="L2590" t="s">
+      <c r="AC2638" s="3">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="2639" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2639" t="s">
+        <v>195</v>
+      </c>
+      <c r="I2639">
+        <v>837565548</v>
+      </c>
+      <c r="K2639" t="s">
         <v>19</v>
       </c>
-      <c r="O2590">
-[...8 lines deleted...]
-      <c r="W2590" t="s">
+      <c r="N2639">
+        <v>134510</v>
+      </c>
+      <c r="P2639" s="2">
+        <v>38838</v>
+      </c>
+      <c r="S2639" s="2">
+        <v>53417</v>
+      </c>
+      <c r="U2639" t="s">
         <v>20</v>
       </c>
-      <c r="AC2590" s="3">
-[...10 lines deleted...]
-      <c r="M2591" t="s">
+      <c r="AA2639">
+        <v>637</v>
+      </c>
+      <c r="AE2639">
+        <v>45</v>
+      </c>
+      <c r="AI2639" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="2640" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2640" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2640">
+        <v>7304</v>
+      </c>
+    </row>
+    <row r="2641" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B2641" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2641" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2642" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="D2642" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2642" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2642" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2642" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2643" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AB2643" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2644" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="E2644" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2644" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q2644">
+        <v>95</v>
+      </c>
+      <c r="W2644">
+        <v>235</v>
+      </c>
+      <c r="AC2644">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="2645" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="R2645">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2646" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="F2646" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2647" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A2647" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2647" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2648" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A2648" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2648">
+        <v>67977322</v>
+      </c>
+      <c r="U2648" t="s">
+        <v>4</v>
+      </c>
+      <c r="V2648" s="2">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="2649" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B2649" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2649" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2649" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2649" t="s">
+        <v>8</v>
+      </c>
+      <c r="I2649" t="s">
+        <v>9</v>
+      </c>
+      <c r="J2649" t="s">
+        <v>10</v>
+      </c>
+      <c r="M2649" t="s">
+        <v>11</v>
+      </c>
+      <c r="N2649" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O2649" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q2649" t="s">
+        <v>14</v>
+      </c>
+      <c r="R2649" t="s">
+        <v>15</v>
+      </c>
+      <c r="T2649" t="s">
+        <v>16</v>
+      </c>
+      <c r="W2649" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2650" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C2650" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2650" t="s">
+        <v>215</v>
+      </c>
+      <c r="K2650">
+        <v>95</v>
+      </c>
+      <c r="P2650">
+        <v>295</v>
+      </c>
+      <c r="S2650">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="2651" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C2651" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2651" t="s">
+        <v>82</v>
+      </c>
+      <c r="K2651">
+        <v>95</v>
+      </c>
+      <c r="P2651">
+        <v>188</v>
+      </c>
+      <c r="S2651">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="2652" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="L2652">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2653" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A2653" t="s">
+        <v>425</v>
+      </c>
+      <c r="B2653" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="2654" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A2654">
+        <v>1</v>
+      </c>
+      <c r="B2654" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="2655" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A2655">
+        <v>2</v>
+      </c>
+      <c r="B2655" t="s">
         <v>428</v>
       </c>
-      <c r="X2591">
-[...92 lines deleted...]
-      <c r="AK2597" t="s">
+    </row>
+    <row r="2656" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A2656">
+        <v>3</v>
+      </c>
+      <c r="B2656" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="2657" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2657">
+        <v>4</v>
+      </c>
+      <c r="B2657" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="2658" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2658">
+        <v>7</v>
+      </c>
+      <c r="B2658" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="2659" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2659">
+        <v>13</v>
+      </c>
+      <c r="B2659" t="s">
         <v>432</v>
       </c>
     </row>
-    <row r="2598" spans="2:37" x14ac:dyDescent="0.25">
-[...1435 lines deleted...]
-      <c r="T2702">
+    <row r="2660" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2660">
+        <v>38</v>
+      </c>
+      <c r="B2660" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="2661" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2661">
+        <v>48</v>
+      </c>
+      <c r="B2661" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="2662" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2662">
+        <v>66</v>
+      </c>
+      <c r="B2662" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="2663" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2663">
+        <v>82</v>
+      </c>
+      <c r="B2663" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="2664" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2664">
+        <v>83</v>
+      </c>
+      <c r="B2664" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="2665" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2665">
+        <v>89</v>
+      </c>
+      <c r="B2665" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="2666" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2666">
+        <v>163</v>
+      </c>
+      <c r="B2666" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="2667" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2667">
+        <v>172</v>
+      </c>
+      <c r="B2667" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="2668" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C2668">
         <v>64</v>
-      </c>
-[...869 lines deleted...]
-        <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>C0006402601</vt:lpstr>
+      <vt:lpstr>C0006402604</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cunningham, Steven</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>