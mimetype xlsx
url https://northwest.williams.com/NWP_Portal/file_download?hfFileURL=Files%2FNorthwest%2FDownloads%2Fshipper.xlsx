--- v2 (2026-05-16)
+++ v3 (2026-07-18)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\INDEX OF CUSTOMERS\1) Historical IOCs\2026-04-01\Final\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\INDEX OF CUSTOMERS\1) Historical IOCs\2026-07-01\Final\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E61DC927-8E61-4B07-8A82-8BEEBEDB3B0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CE440EF8-B990-4E07-B955-0028901225B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2295" yWindow="2295" windowWidth="21600" windowHeight="11295" xr2:uid="{80710B99-6B65-4E39-ACCB-26B28FFC53DB}"/>
+    <workbookView xWindow="-90" yWindow="0" windowWidth="28980" windowHeight="23280" xr2:uid="{274462D3-5CE2-400A-AB28-5BDB1A553991}"/>
   </bookViews>
   <sheets>
-    <sheet name="C0006402604" sheetId="1" r:id="rId1"/>
+    <sheet name="C0006402607" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5988" uniqueCount="441">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6041" uniqueCount="449">
   <si>
     <t>INDEX OF CUSTOMERS
 TF-1 Transportation Agreement</t>
   </si>
   <si>
     <t>TSP Name:</t>
   </si>
   <si>
     <t>Northwest Pipeline LLC</t>
   </si>
   <si>
     <t>TSP:</t>
   </si>
   <si>
     <t>As Of</t>
   </si>
   <si>
     <t>Shipper Name</t>
   </si>
   <si>
     <t>Shipper ID</t>
   </si>
   <si>
     <t xml:space="preserve">Shipper Affiliation Indicator </t>
   </si>
@@ -125,263 +125,263 @@
   <si>
     <t>Point Identification Code Qualifier</t>
   </si>
   <si>
     <t>Point Identification Code</t>
   </si>
   <si>
     <t>For Transportation Maximum Daily Quantity</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>IGNACIO PLANT</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>KERN RIVER MUDDY CREEK DELIV.</t>
   </si>
   <si>
     <t>Atmos Energy Corporation</t>
   </si>
   <si>
+    <t>1,4,38</t>
+  </si>
+  <si>
+    <t>Koch Energy Services, LLC</t>
+  </si>
+  <si>
+    <t>OPAL PLANT</t>
+  </si>
+  <si>
+    <t>IGNACIO DELIVERY</t>
+  </si>
+  <si>
+    <t>Avista Corporation</t>
+  </si>
+  <si>
+    <t>3,4,38,89</t>
+  </si>
+  <si>
+    <t>BLANCO HUB-MILAGRO (56419)</t>
+  </si>
+  <si>
+    <t>CLAY BASIN RECEIPT</t>
+  </si>
+  <si>
+    <t>GREEN RIVER GATHERING</t>
+  </si>
+  <si>
+    <t>STARR ROAD RECEIPT</t>
+  </si>
+  <si>
+    <t>SUMAS RECEIPT</t>
+  </si>
+  <si>
+    <t>CANYONVILLE</t>
+  </si>
+  <si>
+    <t>CHENEY (MEDICAL LAKE)</t>
+  </si>
+  <si>
+    <t>COEUR D'ALENE E. (HAYDEN)</t>
+  </si>
+  <si>
+    <t>COEUR D'ALENE W.</t>
+  </si>
+  <si>
+    <t>COLFAX</t>
+  </si>
+  <si>
+    <t>COLTON</t>
+  </si>
+  <si>
+    <t>CONNELL</t>
+  </si>
+  <si>
+    <t>ENDICOTT</t>
+  </si>
+  <si>
+    <t>GENESEE</t>
+  </si>
+  <si>
+    <t>GOLDENDALE</t>
+  </si>
+  <si>
+    <t>GRANTS PASS</t>
+  </si>
+  <si>
+    <t>KELLOGG</t>
+  </si>
+  <si>
+    <t>KEYSTONE</t>
+  </si>
+  <si>
+    <t>LA GRANDE</t>
+  </si>
+  <si>
+    <t>LEWISTON E.</t>
+  </si>
+  <si>
+    <t>LEWISTON PFI</t>
+  </si>
+  <si>
+    <t>LEWISTON W.</t>
+  </si>
+  <si>
+    <t>LIND</t>
+  </si>
+  <si>
+    <t>MCGUIRE</t>
+  </si>
+  <si>
+    <t>MOSCOW</t>
+  </si>
+  <si>
+    <t>MYRTLE CREEK/RIDDLE</t>
+  </si>
+  <si>
+    <t>NINE MILE FALLS</t>
+  </si>
+  <si>
+    <t>NORTH POWDER</t>
+  </si>
+  <si>
+    <t>OAKLAND</t>
+  </si>
+  <si>
+    <t>PALOUSE/ALBION</t>
+  </si>
+  <si>
+    <t>PINEHURST</t>
+  </si>
+  <si>
+    <t>POST FALLS</t>
+  </si>
+  <si>
+    <t>PULLMAN</t>
+  </si>
+  <si>
+    <t>RITZVILLE</t>
+  </si>
+  <si>
+    <t>ROSEBURG</t>
+  </si>
+  <si>
+    <t>ROUND PRAIRIE(ROSEBURG LUMBER)</t>
+  </si>
+  <si>
+    <t>SMELTERVILLE</t>
+  </si>
+  <si>
+    <t>SPOKANE MEAD</t>
+  </si>
+  <si>
+    <t>SPOKANE WEST</t>
+  </si>
+  <si>
+    <t>SPRAGUE</t>
+  </si>
+  <si>
+    <t>STANFIELD DELIVERY</t>
+  </si>
+  <si>
+    <t>STEVENSON</t>
+  </si>
+  <si>
+    <t>STEVENSON #2</t>
+  </si>
+  <si>
+    <t>SUTHERLIN/OAKLAN</t>
+  </si>
+  <si>
+    <t>UNION</t>
+  </si>
+  <si>
+    <t>UNIONTOWN</t>
+  </si>
+  <si>
+    <t>WARDEN</t>
+  </si>
+  <si>
+    <t>WINCHESTER</t>
+  </si>
+  <si>
+    <t>WINSTON/DILLARD</t>
+  </si>
+  <si>
+    <t>3,4,38</t>
+  </si>
+  <si>
+    <t>INLAND PAPER</t>
+  </si>
+  <si>
+    <t>Black Hills Service Company, LLC</t>
+  </si>
+  <si>
+    <t>1,2,4,38</t>
+  </si>
+  <si>
+    <t>SAND SPRINGS</t>
+  </si>
+  <si>
+    <t>NATURITA/NUCLA</t>
+  </si>
+  <si>
+    <t>The Boeing Company</t>
+  </si>
+  <si>
+    <t>United Energy Trading LLC</t>
+  </si>
+  <si>
+    <t>BLANCO HUB-TW (56498)</t>
+  </si>
+  <si>
+    <t>PORTLAND NORTHEAST</t>
+  </si>
+  <si>
+    <t>SOUTH SEATTLE</t>
+  </si>
+  <si>
+    <t>BOEING-FREDRICKSON</t>
+  </si>
+  <si>
+    <t>NORTH SEATTLE/EVERETT</t>
+  </si>
+  <si>
+    <t>NORTH TACOMA</t>
+  </si>
+  <si>
+    <t>CARBONBETTER, LLC</t>
+  </si>
+  <si>
     <t>4,38</t>
   </si>
   <si>
-    <t>Koch Energy Services, LLC</t>
-[...208 lines deleted...]
-  <si>
     <t>LAPLATA-TW</t>
   </si>
   <si>
     <t>Cardinal FG Company</t>
   </si>
   <si>
     <t>Kinect Energy, Inc.</t>
   </si>
   <si>
     <t>WEYEHAEUSER (OSTRANDER PLANT)</t>
   </si>
   <si>
     <t>RENO LATERAL (TO PAIUTE)</t>
   </si>
   <si>
     <t>Cascade Natural Gas Corporation</t>
   </si>
   <si>
     <t>4,38,66</t>
   </si>
   <si>
     <t>Tenaska Marketing Ventures</t>
   </si>
   <si>
     <t>BLANCO RECEIPT</t>
@@ -584,479 +584,485 @@
   <si>
     <t>SOUTHRIDGE</t>
   </si>
   <si>
     <t>MOLALLA RECEIPT</t>
   </si>
   <si>
     <t>WALLA WALLA IN-LINE TRANSFER</t>
   </si>
   <si>
     <t xml:space="preserve">Castleton Commodities Merchant Trading </t>
   </si>
   <si>
     <t>SCOTT METER STATION</t>
   </si>
   <si>
     <t>CIMA Energy, Ltd</t>
   </si>
   <si>
     <t>Citadel Energy Marketing LLC</t>
   </si>
   <si>
     <t>WILD HORSE RECEIPT</t>
   </si>
   <si>
-    <t>CITIGROUP ENERGY, INC</t>
+    <t>City of Blanding</t>
+  </si>
+  <si>
+    <t>2,3,4,38</t>
+  </si>
+  <si>
+    <t>Summit Energy, LLC</t>
+  </si>
+  <si>
+    <t>BLANDING</t>
+  </si>
+  <si>
+    <t>City Of Ellensburg</t>
+  </si>
+  <si>
+    <t>ELLENSBURG</t>
+  </si>
+  <si>
+    <t>City Of Enumclaw</t>
+  </si>
+  <si>
+    <t>IGI Resources, Inc.</t>
+  </si>
+  <si>
+    <t>ENUMCLAW</t>
+  </si>
+  <si>
+    <t>CLEARWATER PAPER CORPORATION</t>
+  </si>
+  <si>
+    <t>ConocoPhillips Company</t>
+  </si>
+  <si>
+    <t>Concord Energy, LLC</t>
+  </si>
+  <si>
+    <t>WESTERN MARKET CENTER DELIVERY</t>
+  </si>
+  <si>
+    <t>Cyanco Company, LLC</t>
+  </si>
+  <si>
+    <t>Darigold, Inc.</t>
+  </si>
+  <si>
+    <t>HAGINS DELIVERY METER STATION</t>
+  </si>
+  <si>
+    <t>DRW Energy Trading, LLC</t>
+  </si>
+  <si>
+    <t>LAPLATA-NWP</t>
+  </si>
+  <si>
+    <t>EDF Trading North America, LLC</t>
+  </si>
+  <si>
+    <t>EP Minerals, LLC</t>
+  </si>
+  <si>
+    <t>ExxonMobil Oil Corporation</t>
   </si>
   <si>
     <t>CLAY BASIN DELIVERY</t>
   </si>
   <si>
-    <t>City of Blanding</t>
-[...11 lines deleted...]
-    <t>City Of Ellensburg</t>
+    <t>FortisBC Energy Inc.</t>
+  </si>
+  <si>
+    <t>DEER ISLAND RECEIPT</t>
+  </si>
+  <si>
+    <t>SIPI DELIVERY</t>
+  </si>
+  <si>
+    <t>Freepoint Commodities LLC</t>
+  </si>
+  <si>
+    <t>Georgia-Pacific LLC</t>
+  </si>
+  <si>
+    <t>CAMAS JR</t>
+  </si>
+  <si>
+    <t>DEER ISLAND</t>
+  </si>
+  <si>
+    <t>BROWNSVILLE/HALSEY</t>
+  </si>
+  <si>
+    <t>Harvey's Tahoe Management Co., Inc.</t>
+  </si>
+  <si>
+    <t>Idaho Power Company</t>
+  </si>
+  <si>
+    <t>ELMORE DELIVERY M/S</t>
+  </si>
+  <si>
+    <t>1,4,38,163</t>
+  </si>
+  <si>
+    <t>ELMORE IN-LINE TRANSFER REC</t>
+  </si>
+  <si>
+    <t>LANGLEY GULCH</t>
+  </si>
+  <si>
+    <t>BENNETT</t>
+  </si>
+  <si>
+    <t>Idahoan Foods, LLC</t>
+  </si>
+  <si>
+    <t>ALBANY</t>
+  </si>
+  <si>
+    <t>NORTH EUGENE</t>
+  </si>
+  <si>
+    <t>SOUTH EUGENE</t>
+  </si>
+  <si>
+    <t>1, 38, 95</t>
+  </si>
+  <si>
+    <t>Intermountain Gas Company</t>
   </si>
   <si>
     <t>Shell Energy North America (US), LP</t>
   </si>
   <si>
-    <t>ELLENSBURG</t>
-[...41 lines deleted...]
-    <t>Evraz Inc. NA</t>
+    <t>GLEN BENCH</t>
+  </si>
+  <si>
+    <t>GREAT DIVIDE/PICEANCE CR. REC.</t>
+  </si>
+  <si>
+    <t>NORTH DOUGLAS CREEK</t>
+  </si>
+  <si>
+    <t>WEST DOUGLAS</t>
+  </si>
+  <si>
+    <t>ABERDEEN</t>
+  </si>
+  <si>
+    <t>ALBERTSONS INC. (KUNA)</t>
+  </si>
+  <si>
+    <t>AMERICAN FALLS</t>
+  </si>
+  <si>
+    <t>BANCROFT</t>
+  </si>
+  <si>
+    <t>BRUNEAU</t>
+  </si>
+  <si>
+    <t>BUHL (GOODING)</t>
+  </si>
+  <si>
+    <t>BURLEY-RUPERT-HEYBURN</t>
+  </si>
+  <si>
+    <t>BURLEY-RUPERT-HEYBURN #2</t>
+  </si>
+  <si>
+    <t>CALDWELL</t>
+  </si>
+  <si>
+    <t>CENTRAL TURNER-GRACE</t>
+  </si>
+  <si>
+    <t>DECLO</t>
+  </si>
+  <si>
+    <t>EAST RAFT RIVER</t>
+  </si>
+  <si>
+    <t>EMMETT/PARMA</t>
+  </si>
+  <si>
+    <t>FILER</t>
+  </si>
+  <si>
+    <t>FLYING H FARMS</t>
+  </si>
+  <si>
+    <t>FRUITLAND</t>
+  </si>
+  <si>
+    <t>GEORGETOWN</t>
+  </si>
+  <si>
+    <t>GLENNS FERRY</t>
+  </si>
+  <si>
+    <t>GRACE</t>
+  </si>
+  <si>
+    <t>HANSEN</t>
+  </si>
+  <si>
+    <t>HENGGELER PACKING CO.</t>
+  </si>
+  <si>
+    <t>IDAHO FALLS</t>
+  </si>
+  <si>
+    <t>IDAHO STATE PENITENTIARY</t>
+  </si>
+  <si>
+    <t>INDIAN HILLS</t>
+  </si>
+  <si>
+    <t>INKOM</t>
+  </si>
+  <si>
+    <t>KIMBERLY</t>
+  </si>
+  <si>
+    <t>LAVA HOT SPRINGS</t>
+  </si>
+  <si>
+    <t>MCCAMMON</t>
+  </si>
+  <si>
+    <t>MERIDIAN/BOISE</t>
+  </si>
+  <si>
+    <t>MONTPELIER</t>
+  </si>
+  <si>
+    <t>MOUNTAIN HOME</t>
+  </si>
+  <si>
+    <t>MURTAUGH</t>
+  </si>
+  <si>
+    <t>NAMPA</t>
+  </si>
+  <si>
+    <t>NEW PLYMOUTH</t>
+  </si>
+  <si>
+    <t>ORCHARD ROAD</t>
+  </si>
+  <si>
+    <t>PAYETTE/WEISER</t>
+  </si>
+  <si>
+    <t>POCATELLO</t>
+  </si>
+  <si>
+    <t>POCATELLO # 2</t>
+  </si>
+  <si>
+    <t>SIMPLOT-WESTVACO</t>
+  </si>
+  <si>
+    <t>SODA SPRINGS</t>
+  </si>
+  <si>
+    <t>SODA SPRINGS CANAL</t>
+  </si>
+  <si>
+    <t>TWIN FALLS</t>
+  </si>
+  <si>
+    <t>TWIN FALLS # 2</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL PAPER</t>
+  </si>
+  <si>
+    <t>Oremet-Wah Chang</t>
+  </si>
+  <si>
+    <t>Castleton Commodities Merchant Trading L.P.</t>
+  </si>
+  <si>
+    <t>EAST HAMILTON RECEIPT</t>
+  </si>
+  <si>
+    <t>Longview Fibre Paper and Packaging, Inc.</t>
+  </si>
+  <si>
+    <t>Radiate Energy LLC</t>
+  </si>
+  <si>
+    <t>SOUTH LONGVIEW FIBRE</t>
+  </si>
+  <si>
+    <t>Morgan Stanley Capital Group Inc.</t>
+  </si>
+  <si>
+    <t>Nevada Gold Mines LLC</t>
+  </si>
+  <si>
+    <t>Nippon Dynawave Packaging Co</t>
+  </si>
+  <si>
+    <t>North Pacific Paper Company, LLC</t>
+  </si>
+  <si>
+    <t>Northwest Natural Gas Company</t>
+  </si>
+  <si>
+    <t>DRAGON TRAIL</t>
+  </si>
+  <si>
+    <t>WESTGAS ARKANSAS</t>
+  </si>
+  <si>
+    <t>BATTLE GROUND</t>
+  </si>
+  <si>
+    <t>CAMAS</t>
+  </si>
+  <si>
+    <t>CARSON</t>
+  </si>
+  <si>
+    <t>COBURG</t>
+  </si>
+  <si>
+    <t>COTTAGE GROVE</t>
+  </si>
+  <si>
+    <t>CRESWELL</t>
+  </si>
+  <si>
+    <t>DALLESPORT</t>
+  </si>
+  <si>
+    <t>GRESHAM</t>
+  </si>
+  <si>
+    <t>HOOD RIVER</t>
+  </si>
+  <si>
+    <t>JACKSON PRAIRIE DELIVERY</t>
+  </si>
+  <si>
+    <t>JEFFERSON/SCIO</t>
+  </si>
+  <si>
+    <t>JOHN DAY DAM</t>
+  </si>
+  <si>
+    <t>KELSO/BEAVER</t>
+  </si>
+  <si>
+    <t>KLICKITAT</t>
+  </si>
+  <si>
+    <t>MARION</t>
+  </si>
+  <si>
+    <t>MCMINNVILLE-AMITY</t>
+  </si>
+  <si>
+    <t>MOLALLA</t>
+  </si>
+  <si>
+    <t>MONITOR</t>
+  </si>
+  <si>
+    <t>MOUNT ANGEL</t>
+  </si>
+  <si>
+    <t>NORTH BONNEVILLE</t>
+  </si>
+  <si>
+    <t>NORTH VANCOUVER</t>
+  </si>
+  <si>
+    <t>OREGON CITY</t>
+  </si>
+  <si>
+    <t>PORTLAND SOUTHEAST</t>
+  </si>
+  <si>
+    <t>RIDGEFIELD</t>
+  </si>
+  <si>
+    <t>SALEM</t>
+  </si>
+  <si>
+    <t>SALMON CREEK</t>
+  </si>
+  <si>
+    <t>SOUTH VANCOUVER</t>
+  </si>
+  <si>
+    <t>THE DALLES</t>
+  </si>
+  <si>
+    <t>TURNER</t>
+  </si>
+  <si>
+    <t>VAN DER SALM</t>
+  </si>
+  <si>
+    <t>WASHOUGAL</t>
+  </si>
+  <si>
+    <t>WHITE SALMON/BINGEN</t>
+  </si>
+  <si>
+    <t>JOHNSON CRK</t>
+  </si>
+  <si>
+    <t>SANDY</t>
+  </si>
+  <si>
+    <t>COOS COUNTY METER STATION</t>
+  </si>
+  <si>
+    <t>FELIDA METER STATION</t>
+  </si>
+  <si>
+    <t>Occidental Energy Marketing, Inc.</t>
+  </si>
+  <si>
+    <t>SANTIAM</t>
+  </si>
+  <si>
+    <t>Oregon Steel Mills LLC</t>
   </si>
   <si>
     <t>RIVERGATE (OREGON STEEL)</t>
   </si>
   <si>
-    <t>ExxonMobil Oil Corporation</t>
-[...355 lines deleted...]
-  <si>
     <t>Pacificorp</t>
   </si>
   <si>
     <t>BERWICK IN LINE TRANSFER</t>
   </si>
   <si>
     <t>BERWICK</t>
   </si>
   <si>
     <t>1,4,38,48</t>
   </si>
   <si>
     <t>NAUGHTON METER STATION</t>
   </si>
   <si>
     <t>Portland General Electric Company</t>
   </si>
   <si>
     <t>Powerex Corp</t>
   </si>
   <si>
     <t xml:space="preserve">Premier Entertainment Tahoe, LLC dba </t>
   </si>
   <si>
     <t>Public Utility District No. 1 of Clark County</t>
@@ -1197,56 +1203,50 @@
     <t>NORTH SEATTLE IN-LINE TRANSFER</t>
   </si>
   <si>
     <t>SOUTH SEATTLE IN-LINE TRANSFER</t>
   </si>
   <si>
     <t>BUCKLEY</t>
   </si>
   <si>
     <t>Questar Gas</t>
   </si>
   <si>
     <t>BLANCO DELIVERY</t>
   </si>
   <si>
     <t>Roseburg Forest Products</t>
   </si>
   <si>
     <t>Sequent Energy Management LLC</t>
   </si>
   <si>
     <t>Sierra Pacific Power Company</t>
   </si>
   <si>
     <t>Vitol Inc</t>
-  </si>
-[...4 lines deleted...]
-    <t>1,4,38,172</t>
   </si>
   <si>
     <t>Southwest Gas Corporation</t>
   </si>
   <si>
     <t>1,4,38,82</t>
   </si>
   <si>
     <t>1,4,38,83</t>
   </si>
   <si>
     <t>Symmetry Energy Solutions, LLC.</t>
   </si>
   <si>
     <t>CORTEZ &amp; DOLORES</t>
   </si>
   <si>
     <t>DURANGO</t>
   </si>
   <si>
     <t>Town Of Rangely</t>
   </si>
   <si>
     <t>RANGELY CITY GATE</t>
   </si>
@@ -1298,96 +1298,121 @@
     <t>2,3,38</t>
   </si>
   <si>
     <t xml:space="preserve">INDEX OF CUSTOMERS
 TF-2 </t>
   </si>
   <si>
     <t>TF-2</t>
   </si>
   <si>
     <t>13,38,66</t>
   </si>
   <si>
     <t>1,13,38</t>
   </si>
   <si>
     <t>3,13,38</t>
   </si>
   <si>
     <t>3,38,89</t>
   </si>
   <si>
     <t>38,66,89</t>
   </si>
   <si>
+    <t xml:space="preserve">INDEX OF CUSTOMERS
+TFL-1 </t>
+  </si>
+  <si>
+    <t>TFL-1</t>
+  </si>
+  <si>
+    <t>KELSO BEAVER RECEIPT</t>
+  </si>
+  <si>
+    <t>NORTH COAST</t>
+  </si>
+  <si>
+    <t>BEAVER 8 PLANT</t>
+  </si>
+  <si>
+    <t>BEAVER GENERATING</t>
+  </si>
+  <si>
+    <t>PORT WESTWARD</t>
+  </si>
+  <si>
+    <t>PORT WESTWARD II</t>
+  </si>
+  <si>
+    <t>US GYPSUM DELIVERY</t>
+  </si>
+  <si>
     <t>Footnote Number</t>
   </si>
   <si>
     <t>Footnote Text</t>
   </si>
   <si>
     <t>Year to year thereafter, subject to termination upon 12 months (1 year) notice by either party.</t>
   </si>
   <si>
     <t>The original contractual customer category is Rate Schedule TF-1 (Small Customer); however, pursuant to section 2.1(d) of Rate Schedule TF-1, the customer may periodically convert all of its service temporarily to TF-1 (Large Customer) status.</t>
   </si>
   <si>
     <t>Year to year thereafter, subject to termination upon 12 months (1 year) written notice by Shipper.</t>
   </si>
   <si>
     <t>The Index of Customers report does not show subscribed capacity relating to approved or pending segmented releases, point amendments or contract requests that were made on capacity release agreements.  Parties interested in viewing Northwest's total subscribed and unsubscribed capacity should view Northwest's Unsubscribed Capacity report.</t>
   </si>
   <si>
     <t>Month to month thereafter, subject to termination upon 10 business days notice by either party.</t>
   </si>
   <si>
     <t>There are no delivery point MDDO's specific to this service agreement.  Transportation deliveries shall be at or near the points described in Shipper's related currently effective service agreement under Rate Schedule TF-1.</t>
   </si>
   <si>
     <t>The contract entitlement date is shown in the contract effective date field.</t>
   </si>
   <si>
     <t>25 Year Evergreen Expansion contract.</t>
   </si>
   <si>
     <t>Year to year thereafter, subject to termination upon 5 year written notice by Shipper.</t>
   </si>
   <si>
     <t>The primary term end date for 3,220 Dth/d of contract demand is March 31, 2032; from the Ignacio Plant (1,289 Dthd), Opal Plant (858 Dth/d) and Westgas Arkansas (1,073 Dth/d) receipt points and Reno Lateral Delivery Point (3,220 Dth/d). The primary term end date for remaining 4,448 Dth/d of contract demand is September 30, 2044.</t>
   </si>
   <si>
     <t>The primary term end date for 39,338 Dth/d of contract demand is March 1, 2032; from the Ignacio Plant (13,699 Dthd), Opal Plant (3,330 Dth/d), Sumas (21,893 Dth/d) and Westgas Arkansas (416 Dth/d) receipt points and Reno Lateral Delivery Point (39,338). The primary term end date for the remaining 2,197 Dth/d of contract demand is September 30, 2044.</t>
   </si>
   <si>
     <t>Capacity rights may be limited pursuant to contractual provision(s) approved by FERC.</t>
   </si>
   <si>
     <t>Service agreement requires shipper to pay an incremental facilities payment for specified facilities and allows for a discount of the transportation rate provided the shipper remains within the primary path on the specified facilities.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Transporter has provided notice that this contract will terminate at the end of Gas Day April 01, 2026. Shipper currently holds a Right of First Refusal on this capacity.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -2212,82 +2237,82 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E49E7697-FBE2-40E6-953A-F4031284CC7C}">
-  <dimension ref="A1:AK2668"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{551BC907-8E53-4506-9C70-DE868259E02E}">
+  <dimension ref="A1:AK2688"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:37" x14ac:dyDescent="0.25">
       <c r="J1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="G2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="G3">
         <v>67977322</v>
       </c>
       <c r="AH3" t="s">
         <v>4</v>
       </c>
       <c r="AI3" s="2">
-        <v>46113</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="4" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C4" t="s">
         <v>5</v>
       </c>
       <c r="J4" t="s">
         <v>6</v>
       </c>
       <c r="K4" t="s">
         <v>7</v>
       </c>
       <c r="M4" t="s">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>9</v>
       </c>
       <c r="Q4" t="s">
         <v>10</v>
       </c>
       <c r="U4" t="s">
         <v>11</v>
       </c>
       <c r="V4" s="1" t="s">
@@ -2321,51 +2346,51 @@
       </c>
       <c r="O5">
         <v>146763</v>
       </c>
       <c r="Q5" s="2">
         <v>46023</v>
       </c>
       <c r="U5" s="2">
         <v>46326</v>
       </c>
       <c r="W5" t="s">
         <v>20</v>
       </c>
       <c r="AC5" s="3">
         <v>20000</v>
       </c>
       <c r="AK5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M6" t="s">
         <v>22</v>
       </c>
       <c r="X6">
-        <v>213</v>
+        <v>122</v>
       </c>
     </row>
     <row r="7" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="N7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="H8" t="s">
         <v>26</v>
       </c>
       <c r="P8" t="s">
         <v>27</v>
       </c>
       <c r="X8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:37" x14ac:dyDescent="0.25">
@@ -2396,74 +2421,74 @@
       </c>
       <c r="I11" t="s">
         <v>33</v>
       </c>
       <c r="S11">
         <v>95</v>
       </c>
       <c r="Y11">
         <v>92</v>
       </c>
       <c r="AE11" s="3">
         <v>20000</v>
       </c>
     </row>
     <row r="12" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="J12">
         <v>108203241</v>
       </c>
       <c r="L12" t="s">
         <v>19</v>
       </c>
       <c r="O12">
-        <v>145617</v>
+        <v>145635</v>
       </c>
       <c r="Q12" s="2">
-        <v>45931</v>
+        <v>45748</v>
       </c>
       <c r="U12" s="2">
-        <v>46142</v>
+        <v>48669</v>
       </c>
       <c r="W12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AC12" s="3">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="AK12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M13" t="s">
         <v>22</v>
       </c>
       <c r="X13">
-        <v>29</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="14" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="N14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:37" x14ac:dyDescent="0.25">
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:37" x14ac:dyDescent="0.25">
       <c r="R16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D17" t="s">
         <v>25</v>
       </c>
       <c r="H17" t="s">
@@ -2473,36532 +2498,36836 @@
         <v>27</v>
       </c>
       <c r="X17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="I19" t="s">
         <v>37</v>
       </c>
       <c r="S19">
         <v>95</v>
       </c>
       <c r="Y19">
         <v>543</v>
       </c>
       <c r="AE19" s="3">
-        <v>10000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="20" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E20" t="s">
         <v>32</v>
       </c>
       <c r="I20" t="s">
         <v>38</v>
       </c>
       <c r="S20">
         <v>95</v>
       </c>
       <c r="Y20">
         <v>3</v>
       </c>
       <c r="AE20" s="3">
-        <v>10000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="21" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C21" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="J21">
-        <v>108203241</v>
+        <v>7943764</v>
       </c>
       <c r="L21" t="s">
         <v>19</v>
       </c>
       <c r="O21">
-        <v>145635</v>
+        <v>100010</v>
       </c>
       <c r="Q21" s="2">
-        <v>45748</v>
+        <v>33909</v>
       </c>
       <c r="U21" s="2">
-        <v>48669</v>
+        <v>49613</v>
       </c>
       <c r="W21" t="s">
         <v>20</v>
       </c>
       <c r="AC21" s="3">
-        <v>5000</v>
+        <v>157961</v>
       </c>
       <c r="AK21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M22" t="s">
         <v>22</v>
       </c>
       <c r="X22">
-        <v>2556</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="23" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="N23" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F24" t="s">
-        <v>36</v>
+      <c r="D24" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" t="s">
+        <v>26</v>
+      </c>
+      <c r="P24" t="s">
+        <v>27</v>
+      </c>
+      <c r="X24" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R25" t="s">
-        <v>19</v>
+      <c r="AD25" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D26" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E26" t="s">
+        <v>30</v>
+      </c>
+      <c r="I26" t="s">
+        <v>41</v>
+      </c>
+      <c r="S26">
+        <v>95</v>
+      </c>
+      <c r="Y26">
+        <v>556</v>
+      </c>
+      <c r="AE26" s="3">
+        <v>13582</v>
       </c>
     </row>
     <row r="27" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD27" t="s">
-        <v>29</v>
+      <c r="E27" t="s">
+        <v>30</v>
+      </c>
+      <c r="I27" t="s">
+        <v>42</v>
+      </c>
+      <c r="S27">
+        <v>95</v>
+      </c>
+      <c r="Y27">
+        <v>75</v>
+      </c>
+      <c r="AE27" s="3">
+        <v>9365</v>
       </c>
     </row>
     <row r="28" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="I28" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="S28">
         <v>95</v>
       </c>
       <c r="Y28">
-        <v>543</v>
+        <v>80</v>
       </c>
       <c r="AE28" s="3">
-        <v>5000</v>
+        <v>15418</v>
       </c>
     </row>
     <row r="29" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E29" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I29" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="S29">
         <v>95</v>
       </c>
       <c r="Y29">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AE29" s="3">
-        <v>5000</v>
+        <v>11029</v>
       </c>
     </row>
     <row r="30" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C30" t="s">
-[...24 lines deleted...]
-        <v>41</v>
+      <c r="E30" t="s">
+        <v>30</v>
+      </c>
+      <c r="I30" t="s">
+        <v>37</v>
+      </c>
+      <c r="S30">
+        <v>95</v>
+      </c>
+      <c r="Y30">
+        <v>543</v>
+      </c>
+      <c r="AE30" s="3">
+        <v>21337</v>
       </c>
     </row>
     <row r="31" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M31" t="s">
-[...3 lines deleted...]
-        <v>3500</v>
+      <c r="E31" t="s">
+        <v>30</v>
+      </c>
+      <c r="I31" t="s">
+        <v>44</v>
+      </c>
+      <c r="S31">
+        <v>95</v>
+      </c>
+      <c r="Y31">
+        <v>401</v>
+      </c>
+      <c r="AE31" s="3">
+        <v>9429</v>
       </c>
     </row>
     <row r="32" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B32" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="E32" t="s">
+        <v>30</v>
+      </c>
+      <c r="I32" t="s">
+        <v>45</v>
+      </c>
+      <c r="S32">
+        <v>95</v>
+      </c>
+      <c r="Y32">
+        <v>297</v>
+      </c>
+      <c r="AE32" s="3">
+        <v>77801</v>
       </c>
     </row>
     <row r="33" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="D33" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E33" t="s">
+        <v>32</v>
+      </c>
+      <c r="I33" t="s">
+        <v>46</v>
+      </c>
+      <c r="S33">
+        <v>95</v>
+      </c>
+      <c r="Y33">
+        <v>361</v>
+      </c>
+      <c r="AE33">
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="AD34" t="s">
-        <v>29</v>
+      <c r="E34" t="s">
+        <v>32</v>
+      </c>
+      <c r="I34" t="s">
+        <v>47</v>
+      </c>
+      <c r="S34">
+        <v>95</v>
+      </c>
+      <c r="Y34">
+        <v>382</v>
+      </c>
+      <c r="AE34" s="3">
+        <v>2400</v>
       </c>
     </row>
     <row r="35" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E35" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I35" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="S35">
         <v>95</v>
       </c>
       <c r="Y35">
-        <v>556</v>
+        <v>523</v>
       </c>
       <c r="AE35" s="3">
-        <v>13582</v>
+        <v>4999</v>
       </c>
     </row>
     <row r="36" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E36" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I36" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="S36">
         <v>95</v>
       </c>
       <c r="Y36">
-        <v>75</v>
+        <v>522</v>
       </c>
       <c r="AE36" s="3">
-        <v>9365</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="37" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E37" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I37" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="S37">
         <v>95</v>
       </c>
       <c r="Y37">
-        <v>80</v>
+        <v>417</v>
       </c>
       <c r="AE37" s="3">
-        <v>15418</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="38" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E38" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I38" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="S38">
         <v>95</v>
       </c>
       <c r="Y38">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>11029</v>
+        <v>421</v>
+      </c>
+      <c r="AE38">
+        <v>61</v>
       </c>
     </row>
     <row r="39" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E39" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I39" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="S39">
         <v>95</v>
       </c>
       <c r="Y39">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>21337</v>
+        <v>375</v>
+      </c>
+      <c r="AE39">
+        <v>850</v>
       </c>
     </row>
     <row r="40" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E40" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I40" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="S40">
         <v>95</v>
       </c>
       <c r="Y40">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>9429</v>
+        <v>416</v>
+      </c>
+      <c r="AE40">
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E41" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I41" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="S41">
         <v>95</v>
       </c>
       <c r="Y41">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>77801</v>
+        <v>423</v>
+      </c>
+      <c r="AE41">
+        <v>68</v>
       </c>
     </row>
     <row r="42" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E42" t="s">
         <v>32</v>
       </c>
       <c r="I42" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="S42">
         <v>95</v>
       </c>
       <c r="Y42">
-        <v>361</v>
+        <v>204</v>
       </c>
       <c r="AE42">
-        <v>250</v>
+        <v>850</v>
       </c>
     </row>
     <row r="43" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="E43" t="s">
-[...12 lines deleted...]
-        <v>2400</v>
+      <c r="T43">
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="T44">
+      <c r="G44" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="E45" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E46">
+        <v>67977322</v>
+      </c>
+      <c r="AB46" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC46" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G47" t="s">
+        <v>6</v>
+      </c>
+      <c r="H47" t="s">
+        <v>7</v>
+      </c>
+      <c r="J47" t="s">
+        <v>8</v>
+      </c>
+      <c r="L47" t="s">
+        <v>9</v>
+      </c>
+      <c r="M47" t="s">
+        <v>10</v>
+      </c>
+      <c r="P47" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="S47" t="s">
+        <v>13</v>
+      </c>
+      <c r="U47" t="s">
+        <v>14</v>
+      </c>
+      <c r="W47" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="D48" t="s">
+        <v>32</v>
+      </c>
+      <c r="F48" t="s">
+        <v>56</v>
+      </c>
+      <c r="N48">
+        <v>95</v>
+      </c>
+      <c r="T48">
+        <v>366</v>
+      </c>
+      <c r="Y48" s="3">
+        <v>18060</v>
+      </c>
+    </row>
+    <row r="49" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D49" t="s">
+        <v>32</v>
+      </c>
+      <c r="F49" t="s">
+        <v>57</v>
+      </c>
+      <c r="N49">
+        <v>95</v>
+      </c>
+      <c r="T49">
+        <v>528</v>
+      </c>
+      <c r="Y49" s="3">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="50" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D50" t="s">
+        <v>32</v>
+      </c>
+      <c r="F50" t="s">
+        <v>58</v>
+      </c>
+      <c r="N50">
+        <v>95</v>
+      </c>
+      <c r="T50">
+        <v>380</v>
+      </c>
+      <c r="Y50">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="51" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D51" t="s">
+        <v>32</v>
+      </c>
+      <c r="F51" t="s">
+        <v>59</v>
+      </c>
+      <c r="N51">
+        <v>95</v>
+      </c>
+      <c r="T51">
+        <v>181</v>
+      </c>
+      <c r="Y51" s="3">
+        <v>5440</v>
+      </c>
+    </row>
+    <row r="52" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D52" t="s">
+        <v>32</v>
+      </c>
+      <c r="F52" t="s">
+        <v>60</v>
+      </c>
+      <c r="N52">
+        <v>95</v>
+      </c>
+      <c r="T52">
+        <v>425</v>
+      </c>
+      <c r="Y52" s="3">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="53" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D53" t="s">
+        <v>32</v>
+      </c>
+      <c r="F53" t="s">
+        <v>61</v>
+      </c>
+      <c r="N53">
+        <v>95</v>
+      </c>
+      <c r="T53">
+        <v>426</v>
+      </c>
+      <c r="Y53" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="54" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D54" t="s">
+        <v>32</v>
+      </c>
+      <c r="F54" t="s">
+        <v>62</v>
+      </c>
+      <c r="N54">
+        <v>95</v>
+      </c>
+      <c r="T54">
+        <v>424</v>
+      </c>
+      <c r="Y54" s="3">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="55" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D55" t="s">
+        <v>32</v>
+      </c>
+      <c r="F55" t="s">
+        <v>63</v>
+      </c>
+      <c r="N55">
+        <v>95</v>
+      </c>
+      <c r="T55">
+        <v>377</v>
+      </c>
+      <c r="Y55">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D56" t="s">
+        <v>32</v>
+      </c>
+      <c r="F56" t="s">
+        <v>64</v>
+      </c>
+      <c r="N56">
+        <v>95</v>
+      </c>
+      <c r="T56">
+        <v>403</v>
+      </c>
+      <c r="Y56" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="57" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D57" t="s">
+        <v>32</v>
+      </c>
+      <c r="F57" t="s">
+        <v>65</v>
+      </c>
+      <c r="N57">
+        <v>95</v>
+      </c>
+      <c r="T57">
+        <v>420</v>
+      </c>
+      <c r="Y57" s="3">
+        <v>7400</v>
+      </c>
+    </row>
+    <row r="58" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D58" t="s">
+        <v>32</v>
+      </c>
+      <c r="F58" t="s">
+        <v>66</v>
+      </c>
+      <c r="N58">
+        <v>95</v>
+      </c>
+      <c r="T58">
+        <v>359</v>
+      </c>
+      <c r="Y58" s="3">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="59" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D59" t="s">
+        <v>32</v>
+      </c>
+      <c r="F59" t="s">
+        <v>67</v>
+      </c>
+      <c r="N59">
+        <v>95</v>
+      </c>
+      <c r="T59">
+        <v>718</v>
+      </c>
+      <c r="Y59" s="3">
+        <v>17179</v>
+      </c>
+    </row>
+    <row r="60" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D60" t="s">
+        <v>32</v>
+      </c>
+      <c r="F60" t="s">
+        <v>68</v>
+      </c>
+      <c r="N60">
+        <v>95</v>
+      </c>
+      <c r="T60">
+        <v>179</v>
+      </c>
+      <c r="Y60">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D61" t="s">
+        <v>32</v>
+      </c>
+      <c r="F61" t="s">
+        <v>69</v>
+      </c>
+      <c r="N61">
+        <v>95</v>
+      </c>
+      <c r="T61">
+        <v>343</v>
+      </c>
+      <c r="Y61">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="62" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D62" t="s">
+        <v>32</v>
+      </c>
+      <c r="F62" t="s">
+        <v>70</v>
+      </c>
+      <c r="N62">
+        <v>95</v>
+      </c>
+      <c r="T62">
+        <v>418</v>
+      </c>
+      <c r="Y62">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="63" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D63" t="s">
+        <v>32</v>
+      </c>
+      <c r="F63" t="s">
+        <v>71</v>
+      </c>
+      <c r="N63">
+        <v>95</v>
+      </c>
+      <c r="T63">
+        <v>524</v>
+      </c>
+      <c r="Y63">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="64" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D64" t="s">
+        <v>32</v>
+      </c>
+      <c r="F64" t="s">
+        <v>72</v>
+      </c>
+      <c r="N64">
+        <v>95</v>
+      </c>
+      <c r="T64">
+        <v>404</v>
+      </c>
+      <c r="Y64" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="65" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D65" t="s">
+        <v>32</v>
+      </c>
+      <c r="F65" t="s">
+        <v>73</v>
+      </c>
+      <c r="N65">
+        <v>95</v>
+      </c>
+      <c r="T65">
+        <v>419</v>
+      </c>
+      <c r="Y65" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="66" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D66" t="s">
+        <v>32</v>
+      </c>
+      <c r="F66" t="s">
+        <v>74</v>
+      </c>
+      <c r="N66">
+        <v>95</v>
+      </c>
+      <c r="T66">
+        <v>379</v>
+      </c>
+      <c r="Y66">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="67" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D67" t="s">
+        <v>32</v>
+      </c>
+      <c r="F67" t="s">
+        <v>75</v>
+      </c>
+      <c r="N67">
+        <v>95</v>
+      </c>
+      <c r="T67">
+        <v>351</v>
+      </c>
+      <c r="Y67" s="3">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="68" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D68" t="s">
+        <v>32</v>
+      </c>
+      <c r="F68" t="s">
+        <v>76</v>
+      </c>
+      <c r="N68">
+        <v>95</v>
+      </c>
+      <c r="T68">
+        <v>355</v>
+      </c>
+      <c r="Y68">
         <v>1</v>
       </c>
-      <c r="D46" t="s">
+    </row>
+    <row r="69" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D69" t="s">
+        <v>32</v>
+      </c>
+      <c r="F69" t="s">
+        <v>77</v>
+      </c>
+      <c r="N69">
+        <v>95</v>
+      </c>
+      <c r="T69">
+        <v>527</v>
+      </c>
+      <c r="Y69">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="70" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D70" t="s">
+        <v>32</v>
+      </c>
+      <c r="F70" t="s">
+        <v>78</v>
+      </c>
+      <c r="N70">
+        <v>95</v>
+      </c>
+      <c r="T70">
+        <v>385</v>
+      </c>
+      <c r="Y70" s="3">
+        <v>44549</v>
+      </c>
+    </row>
+    <row r="71" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F71" t="s">
+        <v>79</v>
+      </c>
+      <c r="N71">
+        <v>95</v>
+      </c>
+      <c r="T71">
+        <v>383</v>
+      </c>
+      <c r="Y71" s="3">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="72" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D72" t="s">
+        <v>32</v>
+      </c>
+      <c r="F72" t="s">
+        <v>80</v>
+      </c>
+      <c r="N72">
+        <v>95</v>
+      </c>
+      <c r="T72">
+        <v>381</v>
+      </c>
+      <c r="Y72">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="73" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D73" t="s">
+        <v>32</v>
+      </c>
+      <c r="F73" t="s">
+        <v>81</v>
+      </c>
+      <c r="N73">
+        <v>95</v>
+      </c>
+      <c r="T73">
+        <v>188</v>
+      </c>
+      <c r="Y73" s="3">
+        <v>11960</v>
+      </c>
+    </row>
+    <row r="74" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D74" t="s">
+        <v>32</v>
+      </c>
+      <c r="F74" t="s">
+        <v>82</v>
+      </c>
+      <c r="N74">
+        <v>95</v>
+      </c>
+      <c r="T74">
+        <v>213</v>
+      </c>
+      <c r="Y74">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="75" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D75" t="s">
+        <v>32</v>
+      </c>
+      <c r="F75" t="s">
+        <v>83</v>
+      </c>
+      <c r="N75">
+        <v>95</v>
+      </c>
+      <c r="T75">
+        <v>212</v>
+      </c>
+      <c r="Y75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="76" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D76" t="s">
+        <v>32</v>
+      </c>
+      <c r="F76" t="s">
+        <v>84</v>
+      </c>
+      <c r="N76">
+        <v>95</v>
+      </c>
+      <c r="T76">
+        <v>345</v>
+      </c>
+      <c r="Y76">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="77" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D77" t="s">
+        <v>32</v>
+      </c>
+      <c r="F77" t="s">
+        <v>85</v>
+      </c>
+      <c r="N77">
+        <v>95</v>
+      </c>
+      <c r="T77">
+        <v>180</v>
+      </c>
+      <c r="Y77">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="78" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D78" t="s">
+        <v>32</v>
+      </c>
+      <c r="F78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N78">
+        <v>95</v>
+      </c>
+      <c r="T78">
+        <v>422</v>
+      </c>
+      <c r="Y78">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="79" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D79" t="s">
+        <v>32</v>
+      </c>
+      <c r="F79" t="s">
+        <v>87</v>
+      </c>
+      <c r="N79">
+        <v>95</v>
+      </c>
+      <c r="T79">
+        <v>409</v>
+      </c>
+      <c r="Y79" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="80" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D80" t="s">
+        <v>32</v>
+      </c>
+      <c r="F80" t="s">
+        <v>88</v>
+      </c>
+      <c r="N80">
+        <v>95</v>
+      </c>
+      <c r="T80">
+        <v>347</v>
+      </c>
+      <c r="Y80">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="D81" t="s">
+        <v>32</v>
+      </c>
+      <c r="F81" t="s">
+        <v>89</v>
+      </c>
+      <c r="N81">
+        <v>95</v>
+      </c>
+      <c r="T81">
+        <v>353</v>
+      </c>
+      <c r="Y81" s="3">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="82" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="G82">
+        <v>7943764</v>
+      </c>
+      <c r="I82" t="s">
+        <v>19</v>
+      </c>
+      <c r="L82">
+        <v>100060</v>
+      </c>
+      <c r="M82" s="2">
+        <v>34060</v>
+      </c>
+      <c r="P82" s="2">
+        <v>49613</v>
+      </c>
+      <c r="R82" t="s">
+        <v>20</v>
+      </c>
+      <c r="X82" s="3">
+        <v>11400</v>
+      </c>
+      <c r="AE82" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="83" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="J83" t="s">
+        <v>22</v>
+      </c>
+      <c r="S83">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="84" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="B84" t="s">
+        <v>23</v>
+      </c>
+      <c r="K84" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="85" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="O85">
         <v>2</v>
       </c>
     </row>
-    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A47" t="s">
+    <row r="86" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I86" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>1</v>
+      </c>
+      <c r="F87" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
         <v>3</v>
       </c>
-      <c r="D47">
+      <c r="F88">
         <v>67977322</v>
       </c>
-      <c r="U47" t="s">
+      <c r="AF88" t="s">
         <v>4</v>
       </c>
-      <c r="V47" s="2">
-[...4 lines deleted...]
-      <c r="B48" t="s">
+      <c r="AG88" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="C89" t="s">
         <v>5</v>
       </c>
-      <c r="F48" t="s">
+      <c r="I89" t="s">
         <v>6</v>
       </c>
-      <c r="G48" t="s">
+      <c r="J89" t="s">
         <v>7</v>
       </c>
-      <c r="H48" t="s">
+      <c r="L89" t="s">
         <v>8</v>
       </c>
-      <c r="I48" t="s">
+      <c r="N89" t="s">
         <v>9</v>
       </c>
-      <c r="J48" t="s">
+      <c r="P89" t="s">
         <v>10</v>
       </c>
-      <c r="M48" t="s">
+      <c r="S89" t="s">
         <v>11</v>
       </c>
-      <c r="N48" s="1" t="s">
+      <c r="T89" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="O48" t="s">
+      <c r="V89" t="s">
         <v>13</v>
       </c>
-      <c r="Q48" t="s">
+      <c r="X89" t="s">
         <v>14</v>
       </c>
-      <c r="R48" t="s">
+      <c r="Z89" t="s">
         <v>15</v>
       </c>
-      <c r="T48" t="s">
+      <c r="AD89" t="s">
         <v>16</v>
       </c>
-      <c r="W48" t="s">
+      <c r="AH89" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="49" spans="3:19" x14ac:dyDescent="0.25">
-[...122 lines deleted...]
-      <c r="E56" t="s">
+    <row r="90" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="D90" t="s">
+        <v>25</v>
+      </c>
+      <c r="G90" t="s">
+        <v>26</v>
+      </c>
+      <c r="O90" t="s">
+        <v>27</v>
+      </c>
+      <c r="V90" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="91" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AB91" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="92" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E92" t="s">
+        <v>30</v>
+      </c>
+      <c r="H92" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q92">
+        <v>95</v>
+      </c>
+      <c r="W92">
+        <v>4</v>
+      </c>
+      <c r="AC92">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="93" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E93" t="s">
+        <v>30</v>
+      </c>
+      <c r="H93" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q93">
+        <v>95</v>
+      </c>
+      <c r="W93">
+        <v>543</v>
+      </c>
+      <c r="AC93" s="3">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="94" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E94" t="s">
+        <v>30</v>
+      </c>
+      <c r="H94" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q94">
+        <v>95</v>
+      </c>
+      <c r="W94">
+        <v>297</v>
+      </c>
+      <c r="AC94" s="3">
+        <v>6612</v>
+      </c>
+    </row>
+    <row r="95" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E95" t="s">
+        <v>32</v>
+      </c>
+      <c r="H95" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q95">
+        <v>95</v>
+      </c>
+      <c r="W95">
+        <v>361</v>
+      </c>
+      <c r="AC95">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="96" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E96" t="s">
+        <v>32</v>
+      </c>
+      <c r="H96" t="s">
         <v>56</v>
       </c>
-      <c r="K56">
-[...19 lines deleted...]
-      <c r="P57">
+      <c r="Q96">
+        <v>95</v>
+      </c>
+      <c r="W96">
         <v>366</v>
       </c>
-      <c r="S57" s="3">
-[...41 lines deleted...]
-      <c r="E60" t="s">
+      <c r="AC96" s="3">
+        <v>10560</v>
+      </c>
+    </row>
+    <row r="97" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E97" t="s">
+        <v>32</v>
+      </c>
+      <c r="H97" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q97">
+        <v>95</v>
+      </c>
+      <c r="W97">
+        <v>359</v>
+      </c>
+      <c r="AC97">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="98" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E98" t="s">
+        <v>32</v>
+      </c>
+      <c r="H98" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q98">
+        <v>95</v>
+      </c>
+      <c r="W98">
+        <v>343</v>
+      </c>
+      <c r="AC98">
         <v>60</v>
       </c>
-      <c r="K60">
-[...404 lines deleted...]
-      <c r="E84" t="s">
+    </row>
+    <row r="99" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E99" t="s">
+        <v>32</v>
+      </c>
+      <c r="H99" t="s">
         <v>84</v>
       </c>
-      <c r="K84">
-[...19 lines deleted...]
-      <c r="P85">
+      <c r="Q99">
+        <v>95</v>
+      </c>
+      <c r="W99">
         <v>345</v>
       </c>
-      <c r="S85">
+      <c r="AC99">
         <v>320</v>
       </c>
     </row>
-    <row r="86" spans="1:35" x14ac:dyDescent="0.25">
-[...110 lines deleted...]
-      <c r="H93" t="s">
+    <row r="100" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E100" t="s">
+        <v>32</v>
+      </c>
+      <c r="H100" t="s">
         <v>88</v>
       </c>
-      <c r="Q93">
-[...19 lines deleted...]
-      <c r="W94">
+      <c r="Q100">
+        <v>95</v>
+      </c>
+      <c r="W100">
         <v>347</v>
       </c>
-      <c r="AC94">
-[...7 lines deleted...]
-      <c r="H95" t="s">
+      <c r="AC100">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="101" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="I101">
+        <v>7943764</v>
+      </c>
+      <c r="K101" t="s">
+        <v>19</v>
+      </c>
+      <c r="N101">
+        <v>100164</v>
+      </c>
+      <c r="P101" s="2">
+        <v>35431</v>
+      </c>
+      <c r="S101" s="2">
+        <v>49613</v>
+      </c>
+      <c r="U101" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA101" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI101" t="s">
         <v>90</v>
       </c>
-      <c r="Q95">
-[...39 lines deleted...]
-      <c r="L97" t="s">
+    </row>
+    <row r="102" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L102" t="s">
         <v>22</v>
       </c>
-      <c r="V97">
-[...4 lines deleted...]
-      <c r="B98" t="s">
+      <c r="V102">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="103" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B103" t="s">
         <v>23</v>
       </c>
-      <c r="M98" t="s">
+      <c r="M103" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="99" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D99" t="s">
+    <row r="104" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D104" t="s">
         <v>25</v>
       </c>
-      <c r="G99" t="s">
+      <c r="G104" t="s">
         <v>26</v>
       </c>
-      <c r="O99" t="s">
+      <c r="O104" t="s">
         <v>27</v>
       </c>
-      <c r="V99" t="s">
+      <c r="V104" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="100" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB100" t="s">
+    <row r="105" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB105" t="s">
         <v>29</v>
-      </c>
-[...83 lines deleted...]
-        <v>10560</v>
       </c>
     </row>
     <row r="106" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E106" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H106" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="Q106">
         <v>95</v>
       </c>
       <c r="W106">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>297</v>
+      </c>
+      <c r="AC106" s="3">
+        <v>10000</v>
       </c>
     </row>
     <row r="107" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E107" t="s">
         <v>32</v>
       </c>
       <c r="H107" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="Q107">
         <v>95</v>
       </c>
       <c r="W107">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>718</v>
+      </c>
+      <c r="AC107" s="3">
+        <v>1500</v>
       </c>
     </row>
     <row r="108" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E108" t="s">
         <v>32</v>
       </c>
       <c r="H108" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="Q108">
         <v>95</v>
       </c>
       <c r="W108">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>383</v>
+      </c>
+      <c r="AC108" s="3">
+        <v>8500</v>
       </c>
     </row>
     <row r="109" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E109" t="s">
-[...12 lines deleted...]
-        <v>290</v>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="I109">
+        <v>7943764</v>
+      </c>
+      <c r="K109" t="s">
+        <v>19</v>
+      </c>
+      <c r="N109">
+        <v>136454</v>
+      </c>
+      <c r="P109" s="2">
+        <v>39904</v>
+      </c>
+      <c r="S109" s="2">
+        <v>52170</v>
+      </c>
+      <c r="U109" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA109">
+        <v>725</v>
+      </c>
+      <c r="AI109" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="110" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C110" t="s">
-[...2 lines deleted...]
-      <c r="I110">
+      <c r="L110" t="s">
+        <v>22</v>
+      </c>
+      <c r="V110">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="111" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B111" t="s">
+        <v>23</v>
+      </c>
+      <c r="M111" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="112" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D112" t="s">
+        <v>25</v>
+      </c>
+      <c r="G112" t="s">
+        <v>26</v>
+      </c>
+      <c r="O112" t="s">
+        <v>27</v>
+      </c>
+      <c r="V112" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="113" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AB113" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="114" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E114" t="s">
+        <v>30</v>
+      </c>
+      <c r="H114" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q114">
+        <v>95</v>
+      </c>
+      <c r="W114">
+        <v>297</v>
+      </c>
+      <c r="AC114">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="115" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E115" t="s">
+        <v>32</v>
+      </c>
+      <c r="H115" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q115">
+        <v>95</v>
+      </c>
+      <c r="W115">
+        <v>355</v>
+      </c>
+      <c r="AC115">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="116" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="I116">
         <v>7943764</v>
       </c>
-      <c r="K110" t="s">
+      <c r="K116" t="s">
         <v>19</v>
       </c>
-      <c r="N110">
-[...5 lines deleted...]
-      <c r="S110" s="2">
+      <c r="N116">
+        <v>136948</v>
+      </c>
+      <c r="P116" s="2">
+        <v>39661</v>
+      </c>
+      <c r="S116" s="2">
         <v>49613</v>
       </c>
-      <c r="U110" t="s">
+      <c r="U116" t="s">
         <v>20</v>
       </c>
-      <c r="AA110" s="3">
-[...2 lines deleted...]
-      <c r="AI110" t="s">
+      <c r="AA116" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AI116" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="117" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="L117" t="s">
+        <v>22</v>
+      </c>
+      <c r="V117">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="118" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B118" t="s">
+        <v>23</v>
+      </c>
+      <c r="M118" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="119" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="D119" t="s">
+        <v>25</v>
+      </c>
+      <c r="G119" t="s">
+        <v>26</v>
+      </c>
+      <c r="O119" t="s">
+        <v>27</v>
+      </c>
+      <c r="V119" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="120" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AB120" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="121" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E121" t="s">
+        <v>30</v>
+      </c>
+      <c r="H121" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q121">
+        <v>95</v>
+      </c>
+      <c r="W121">
+        <v>401</v>
+      </c>
+      <c r="AC121" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="122" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E122" t="s">
+        <v>32</v>
+      </c>
+      <c r="H122" t="s">
         <v>91</v>
       </c>
-    </row>
-[...79 lines deleted...]
-      <c r="W117">
+      <c r="Q122">
+        <v>95</v>
+      </c>
+      <c r="W122">
+        <v>400</v>
+      </c>
+      <c r="AC122" s="3">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="123" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E123" t="s">
+        <v>32</v>
+      </c>
+      <c r="H123" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q123">
+        <v>95</v>
+      </c>
+      <c r="W123">
         <v>383</v>
       </c>
-      <c r="AC117" s="3">
-[...102 lines deleted...]
-      <c r="R125">
+      <c r="AC123" s="3">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="124" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="R124">
         <v>3</v>
       </c>
     </row>
-    <row r="126" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="J126" s="1" t="s">
+    <row r="125" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J125" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="127" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>1</v>
+      </c>
+      <c r="G126" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="127" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>1</v>
-[...6 lines deleted...]
-      <c r="A128" t="s">
         <v>3</v>
       </c>
-      <c r="G128">
+      <c r="G127">
         <v>67977322</v>
       </c>
-      <c r="AH128" t="s">
+      <c r="AH127" t="s">
         <v>4</v>
       </c>
-      <c r="AI128" s="2">
-        <v>46113</v>
+      <c r="AI127" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="128" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="J128" t="s">
+        <v>6</v>
+      </c>
+      <c r="K128" t="s">
+        <v>7</v>
+      </c>
+      <c r="M128" t="s">
+        <v>8</v>
+      </c>
+      <c r="O128" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>10</v>
+      </c>
+      <c r="U128" t="s">
+        <v>11</v>
+      </c>
+      <c r="V128" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X128" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB128" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF128" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ128" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="129" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C129" t="s">
-        <v>5</v>
-[...35 lines deleted...]
-        <v>17</v>
+        <v>39</v>
+      </c>
+      <c r="J129">
+        <v>7943764</v>
+      </c>
+      <c r="L129" t="s">
+        <v>19</v>
+      </c>
+      <c r="O129">
+        <v>136950</v>
+      </c>
+      <c r="Q129" s="2">
+        <v>39661</v>
+      </c>
+      <c r="U129" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W129" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC129" s="3">
+        <v>5330</v>
+      </c>
+      <c r="AK129" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="130" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C130" t="s">
-[...24 lines deleted...]
-        <v>91</v>
+      <c r="M130" t="s">
+        <v>22</v>
+      </c>
+      <c r="X130">
+        <v>3409</v>
       </c>
     </row>
     <row r="131" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M131" t="s">
-[...3 lines deleted...]
-        <v>3500</v>
+      <c r="B131" t="s">
+        <v>23</v>
+      </c>
+      <c r="N131" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="132" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B132" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="D132" t="s">
+        <v>25</v>
+      </c>
+      <c r="H132" t="s">
+        <v>26</v>
+      </c>
+      <c r="P132" t="s">
+        <v>27</v>
+      </c>
+      <c r="X132" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="133" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D133" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="AD133" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="134" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD134" t="s">
-        <v>29</v>
+      <c r="E134" t="s">
+        <v>30</v>
+      </c>
+      <c r="I134" t="s">
+        <v>44</v>
+      </c>
+      <c r="S134">
+        <v>95</v>
+      </c>
+      <c r="Y134">
+        <v>401</v>
+      </c>
+      <c r="AE134" s="3">
+        <v>5330</v>
       </c>
     </row>
     <row r="135" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E135" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I135" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="S135">
         <v>95</v>
       </c>
       <c r="Y135">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="AE135" s="3">
-        <v>5000</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="136" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E136" t="s">
         <v>32</v>
       </c>
       <c r="I136" t="s">
+        <v>79</v>
+      </c>
+      <c r="S136">
+        <v>95</v>
+      </c>
+      <c r="Y136">
+        <v>383</v>
+      </c>
+      <c r="AE136" s="3">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="137" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C137" t="s">
         <v>92</v>
       </c>
-      <c r="S136">
-[...23 lines deleted...]
-        <v>2178</v>
+      <c r="J137">
+        <v>79534838</v>
+      </c>
+      <c r="L137" t="s">
+        <v>19</v>
+      </c>
+      <c r="O137">
+        <v>100013</v>
+      </c>
+      <c r="Q137" s="2">
+        <v>32782</v>
+      </c>
+      <c r="U137" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W137" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC137">
+        <v>558</v>
+      </c>
+      <c r="AK137" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="138" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C138" t="s">
-[...24 lines deleted...]
-        <v>91</v>
+      <c r="M138" t="s">
+        <v>22</v>
+      </c>
+      <c r="X138">
+        <v>1583</v>
       </c>
     </row>
     <row r="139" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M139" t="s">
-[...3 lines deleted...]
-        <v>3500</v>
+      <c r="B139" t="s">
+        <v>23</v>
+      </c>
+      <c r="N139" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="140" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B140" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="D140" t="s">
+        <v>25</v>
+      </c>
+      <c r="H140" t="s">
+        <v>26</v>
+      </c>
+      <c r="P140" t="s">
+        <v>27</v>
+      </c>
+      <c r="X140" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="141" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D141" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="AD141" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="142" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD142" t="s">
-        <v>29</v>
+      <c r="E142" t="s">
+        <v>30</v>
+      </c>
+      <c r="I142" t="s">
+        <v>37</v>
+      </c>
+      <c r="S142">
+        <v>95</v>
+      </c>
+      <c r="Y142">
+        <v>543</v>
+      </c>
+      <c r="AE142">
+        <v>353</v>
       </c>
     </row>
     <row r="143" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E143" t="s">
         <v>30</v>
       </c>
       <c r="I143" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="S143">
         <v>95</v>
       </c>
       <c r="Y143">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>5330</v>
+        <v>58</v>
+      </c>
+      <c r="AE143">
+        <v>205</v>
       </c>
     </row>
     <row r="144" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E144" t="s">
         <v>32</v>
       </c>
       <c r="I144" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="S144">
         <v>95</v>
       </c>
       <c r="Y144">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>3008</v>
+        <v>511</v>
+      </c>
+      <c r="AE144">
+        <v>558</v>
       </c>
     </row>
     <row r="145" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E145" t="s">
-[...2 lines deleted...]
-      <c r="I145" t="s">
+      <c r="C145" t="s">
+        <v>96</v>
+      </c>
+      <c r="J145">
+        <v>9256819</v>
+      </c>
+      <c r="L145" t="s">
+        <v>19</v>
+      </c>
+      <c r="O145">
+        <v>100077</v>
+      </c>
+      <c r="Q145" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U145" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W145" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC145" s="3">
+        <v>12600</v>
+      </c>
+      <c r="AK145" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="146" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M146" t="s">
+        <v>22</v>
+      </c>
+      <c r="X146">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="147" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B147" t="s">
+        <v>23</v>
+      </c>
+      <c r="N147" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="148" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F148" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="149" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R149" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="150" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F150" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="151" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R151" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="152" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D152" t="s">
+        <v>25</v>
+      </c>
+      <c r="H152" t="s">
+        <v>26</v>
+      </c>
+      <c r="P152" t="s">
+        <v>27</v>
+      </c>
+      <c r="X152" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="153" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD153" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="154" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E154" t="s">
+        <v>30</v>
+      </c>
+      <c r="I154" t="s">
+        <v>98</v>
+      </c>
+      <c r="S154">
+        <v>95</v>
+      </c>
+      <c r="Y154">
+        <v>564</v>
+      </c>
+      <c r="AE154">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="155" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E155" t="s">
+        <v>30</v>
+      </c>
+      <c r="I155" t="s">
+        <v>43</v>
+      </c>
+      <c r="S155">
+        <v>95</v>
+      </c>
+      <c r="Y155">
         <v>80</v>
       </c>
-      <c r="S145">
-[...16 lines deleted...]
-      <c r="L146" t="s">
+      <c r="AE155" s="3">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="156" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E156" t="s">
+        <v>30</v>
+      </c>
+      <c r="I156" t="s">
+        <v>31</v>
+      </c>
+      <c r="S156">
+        <v>95</v>
+      </c>
+      <c r="Y156">
+        <v>4</v>
+      </c>
+      <c r="AE156" s="3">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="157" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E157" t="s">
+        <v>30</v>
+      </c>
+      <c r="I157" t="s">
+        <v>37</v>
+      </c>
+      <c r="S157">
+        <v>95</v>
+      </c>
+      <c r="Y157">
+        <v>543</v>
+      </c>
+      <c r="AE157" s="3">
+        <v>6940</v>
+      </c>
+    </row>
+    <row r="158" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E158" t="s">
+        <v>32</v>
+      </c>
+      <c r="I158" t="s">
+        <v>99</v>
+      </c>
+      <c r="S158">
+        <v>95</v>
+      </c>
+      <c r="Y158">
+        <v>303</v>
+      </c>
+      <c r="AE158">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="159" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E159" t="s">
+        <v>32</v>
+      </c>
+      <c r="I159" t="s">
+        <v>100</v>
+      </c>
+      <c r="S159">
+        <v>95</v>
+      </c>
+      <c r="Y159">
+        <v>451</v>
+      </c>
+      <c r="AE159" s="3">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="160" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C160" t="s">
+        <v>96</v>
+      </c>
+      <c r="J160">
+        <v>9256819</v>
+      </c>
+      <c r="L160" t="s">
         <v>19</v>
       </c>
-      <c r="O146">
-[...8 lines deleted...]
-      <c r="W146" t="s">
+      <c r="O160">
+        <v>100078</v>
+      </c>
+      <c r="Q160" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U160" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W160" t="s">
         <v>20</v>
       </c>
-      <c r="AC146">
-[...7 lines deleted...]
-      <c r="M147" t="s">
+      <c r="AC160" s="3">
+        <v>2156</v>
+      </c>
+      <c r="AK160" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="161" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M161" t="s">
         <v>22</v>
       </c>
-      <c r="X147">
-[...4 lines deleted...]
-      <c r="B148" t="s">
+      <c r="X161">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="162" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B162" t="s">
         <v>23</v>
       </c>
-      <c r="N148" t="s">
+      <c r="N162" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="149" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D149" t="s">
+    <row r="163" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F163" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="164" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R164" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="165" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F165" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="166" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R166" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="167" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D167" t="s">
         <v>25</v>
       </c>
-      <c r="H149" t="s">
+      <c r="H167" t="s">
         <v>26</v>
       </c>
-      <c r="P149" t="s">
+      <c r="P167" t="s">
         <v>27</v>
       </c>
-      <c r="X149" t="s">
+      <c r="X167" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="150" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD150" t="s">
+    <row r="168" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD168" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="151" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E151" t="s">
+    <row r="169" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E169" t="s">
         <v>30</v>
       </c>
-      <c r="I151" t="s">
-[...174 lines deleted...]
-      <c r="Y165">
+      <c r="I169" t="s">
+        <v>45</v>
+      </c>
+      <c r="S169">
+        <v>95</v>
+      </c>
+      <c r="Y169">
+        <v>297</v>
+      </c>
+      <c r="AE169" s="3">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="170" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T170">
         <v>4</v>
       </c>
-      <c r="AE165" s="3">
-[...38 lines deleted...]
-      <c r="T168">
+    </row>
+    <row r="171" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J171" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>1</v>
+      </c>
+      <c r="G172" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>3</v>
+      </c>
+      <c r="G173">
+        <v>67977322</v>
+      </c>
+      <c r="AH173" t="s">
         <v>4</v>
       </c>
-    </row>
-[...82 lines deleted...]
-        <v>12000</v>
+      <c r="AI173" s="2">
+        <v>46204</v>
       </c>
     </row>
     <row r="174" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C174" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="J174">
+        <v>5</v>
+      </c>
+      <c r="J174" t="s">
+        <v>6</v>
+      </c>
+      <c r="K174" t="s">
+        <v>7</v>
+      </c>
+      <c r="M174" t="s">
+        <v>8</v>
+      </c>
+      <c r="O174" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>10</v>
+      </c>
+      <c r="U174" t="s">
+        <v>11</v>
+      </c>
+      <c r="V174" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X174" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB174" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF174" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ174" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="175" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E175" t="s">
+        <v>32</v>
+      </c>
+      <c r="I175" t="s">
+        <v>101</v>
+      </c>
+      <c r="S175">
+        <v>95</v>
+      </c>
+      <c r="Y175">
+        <v>249</v>
+      </c>
+      <c r="AE175" s="3">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="176" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C176" t="s">
+        <v>96</v>
+      </c>
+      <c r="J176">
         <v>9256819</v>
       </c>
-      <c r="L174" t="s">
+      <c r="L176" t="s">
         <v>19</v>
       </c>
-      <c r="O174">
-[...8 lines deleted...]
-      <c r="W174" t="s">
+      <c r="O176">
+        <v>100112</v>
+      </c>
+      <c r="Q176" s="2">
+        <v>34274</v>
+      </c>
+      <c r="U176" s="2">
+        <v>44196</v>
+      </c>
+      <c r="W176" t="s">
         <v>20</v>
       </c>
-      <c r="AC174" s="3">
-[...7 lines deleted...]
-      <c r="M175" t="s">
+      <c r="AC176" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK176" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="177" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M177" t="s">
         <v>22</v>
       </c>
-      <c r="X175">
+      <c r="X177">
         <v>365</v>
       </c>
     </row>
-    <row r="176" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="B176" t="s">
+    <row r="178" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B178" t="s">
         <v>23</v>
       </c>
-      <c r="N176" t="s">
+      <c r="N178" t="s">
         <v>24</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="179" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F179" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="180" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R180" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D181" t="s">
+      <c r="F181" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="182" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R182" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="183" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D183" t="s">
         <v>25</v>
       </c>
-      <c r="H181" t="s">
+      <c r="H183" t="s">
         <v>26</v>
       </c>
-      <c r="P181" t="s">
+      <c r="P183" t="s">
         <v>27</v>
       </c>
-      <c r="X181" t="s">
+      <c r="X183" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="182" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD182" t="s">
+    <row r="184" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD184" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="183" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E183" t="s">
+    <row r="185" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E185" t="s">
         <v>30</v>
       </c>
-      <c r="I183" t="s">
-[...5 lines deleted...]
-      <c r="Y183">
+      <c r="I185" t="s">
+        <v>45</v>
+      </c>
+      <c r="S185">
+        <v>95</v>
+      </c>
+      <c r="Y185">
         <v>297</v>
       </c>
-      <c r="AE183" s="3">
-[...7 lines deleted...]
-      <c r="I184" t="s">
+      <c r="AE185" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="186" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E186" t="s">
+        <v>32</v>
+      </c>
+      <c r="I186" t="s">
+        <v>33</v>
+      </c>
+      <c r="S186">
+        <v>95</v>
+      </c>
+      <c r="Y186">
+        <v>92</v>
+      </c>
+      <c r="AE186" s="3">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="187" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E187" t="s">
+        <v>32</v>
+      </c>
+      <c r="I187" t="s">
         <v>102</v>
       </c>
-      <c r="S184">
-[...10 lines deleted...]
-      <c r="C185" t="s">
+      <c r="S187">
+        <v>95</v>
+      </c>
+      <c r="Y187">
+        <v>481</v>
+      </c>
+      <c r="AE187" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="188" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C188" t="s">
+        <v>96</v>
+      </c>
+      <c r="J188">
+        <v>9256819</v>
+      </c>
+      <c r="L188" t="s">
+        <v>19</v>
+      </c>
+      <c r="O188">
+        <v>100114</v>
+      </c>
+      <c r="Q188" s="2">
+        <v>34348</v>
+      </c>
+      <c r="U188" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W188" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC188" s="3">
+        <v>4000</v>
+      </c>
+      <c r="AK188" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="189" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M189" t="s">
+        <v>22</v>
+      </c>
+      <c r="X189">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="190" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B190" t="s">
+        <v>23</v>
+      </c>
+      <c r="N190" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="191" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F191" t="s">
         <v>97</v>
       </c>
-      <c r="J185">
-[...2 lines deleted...]
-      <c r="L185" t="s">
+    </row>
+    <row r="192" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R192" t="s">
         <v>19</v>
       </c>
-      <c r="O185">
-[...8 lines deleted...]
-      <c r="W185" t="s">
+    </row>
+    <row r="193" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F193" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="194" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R194" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="195" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D195" t="s">
+        <v>25</v>
+      </c>
+      <c r="H195" t="s">
+        <v>26</v>
+      </c>
+      <c r="P195" t="s">
+        <v>27</v>
+      </c>
+      <c r="X195" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="196" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD196" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="197" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E197" t="s">
+        <v>30</v>
+      </c>
+      <c r="I197" t="s">
+        <v>45</v>
+      </c>
+      <c r="S197">
+        <v>95</v>
+      </c>
+      <c r="Y197">
+        <v>297</v>
+      </c>
+      <c r="AE197" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="198" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E198" t="s">
+        <v>32</v>
+      </c>
+      <c r="I198" t="s">
+        <v>103</v>
+      </c>
+      <c r="S198">
+        <v>95</v>
+      </c>
+      <c r="Y198">
+        <v>482</v>
+      </c>
+      <c r="AE198" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="199" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C199" t="s">
+        <v>104</v>
+      </c>
+      <c r="J199">
+        <v>79736999</v>
+      </c>
+      <c r="L199" t="s">
+        <v>19</v>
+      </c>
+      <c r="O199">
+        <v>146999</v>
+      </c>
+      <c r="Q199" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U199" s="2">
+        <v>46476</v>
+      </c>
+      <c r="W199" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC199" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK199" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="200" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M200" t="s">
+        <v>22</v>
+      </c>
+      <c r="X200">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="201" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B201" t="s">
+        <v>23</v>
+      </c>
+      <c r="N201" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="202" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D202" t="s">
+        <v>25</v>
+      </c>
+      <c r="H202" t="s">
+        <v>26</v>
+      </c>
+      <c r="P202" t="s">
+        <v>27</v>
+      </c>
+      <c r="X202" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="203" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD203" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="204" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E204" t="s">
+        <v>30</v>
+      </c>
+      <c r="I204" t="s">
+        <v>37</v>
+      </c>
+      <c r="S204">
+        <v>95</v>
+      </c>
+      <c r="Y204">
+        <v>543</v>
+      </c>
+      <c r="AE204" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="205" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E205" t="s">
+        <v>32</v>
+      </c>
+      <c r="I205" t="s">
+        <v>106</v>
+      </c>
+      <c r="S205">
+        <v>95</v>
+      </c>
+      <c r="Y205">
+        <v>550</v>
+      </c>
+      <c r="AE205" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="206" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C206" t="s">
+        <v>107</v>
+      </c>
+      <c r="J206">
+        <v>6249015</v>
+      </c>
+      <c r="L206" t="s">
+        <v>19</v>
+      </c>
+      <c r="O206">
+        <v>132677</v>
+      </c>
+      <c r="Q206" s="2">
+        <v>38231</v>
+      </c>
+      <c r="U206" s="2">
+        <v>44957</v>
+      </c>
+      <c r="W206" t="s">
         <v>20</v>
       </c>
-      <c r="AC185" s="3">
-[...7 lines deleted...]
-      <c r="M186" t="s">
+      <c r="AC206" s="3">
+        <v>2000</v>
+      </c>
+      <c r="AK206" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="207" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M207" t="s">
         <v>22</v>
       </c>
-      <c r="X186">
+      <c r="X207">
         <v>365</v>
       </c>
     </row>
-    <row r="187" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B187" t="s">
+    <row r="208" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B208" t="s">
         <v>23</v>
       </c>
-      <c r="N187" t="s">
+      <c r="N208" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="188" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R189" t="s">
+    <row r="209" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F209" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="210" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R210" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="190" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R191" t="s">
+    <row r="211" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F211" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="212" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R212" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="192" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D192" t="s">
+    <row r="213" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D213" t="s">
         <v>25</v>
       </c>
-      <c r="H192" t="s">
+      <c r="H213" t="s">
         <v>26</v>
       </c>
-      <c r="P192" t="s">
+      <c r="P213" t="s">
         <v>27</v>
       </c>
-      <c r="X192" t="s">
+      <c r="X213" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="193" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD193" t="s">
+    <row r="214" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD214" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="194" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E194" t="s">
+    <row r="215" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E215" t="s">
         <v>30</v>
       </c>
-      <c r="I194" t="s">
-[...5 lines deleted...]
-      <c r="Y194">
+      <c r="I215" t="s">
+        <v>45</v>
+      </c>
+      <c r="S215">
+        <v>95</v>
+      </c>
+      <c r="Y215">
         <v>297</v>
       </c>
-      <c r="AE194" s="3">
-[...7 lines deleted...]
-      <c r="I195" t="s">
+      <c r="AE215" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="216" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E216" t="s">
+        <v>32</v>
+      </c>
+      <c r="I216" t="s">
         <v>33</v>
       </c>
-      <c r="S195">
-[...2 lines deleted...]
-      <c r="Y195">
+      <c r="S216">
+        <v>95</v>
+      </c>
+      <c r="Y216">
         <v>92</v>
       </c>
-      <c r="AE195" s="3">
-[...27 lines deleted...]
-      <c r="L197" t="s">
+      <c r="AE216" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="217" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T217">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="218" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J218" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>1</v>
+      </c>
+      <c r="G219" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="220" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>3</v>
+      </c>
+      <c r="G220">
+        <v>67977322</v>
+      </c>
+      <c r="AH220" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI220" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="221" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C221" t="s">
+        <v>5</v>
+      </c>
+      <c r="J221" t="s">
+        <v>6</v>
+      </c>
+      <c r="K221" t="s">
+        <v>7</v>
+      </c>
+      <c r="M221" t="s">
+        <v>8</v>
+      </c>
+      <c r="O221" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>10</v>
+      </c>
+      <c r="U221" t="s">
+        <v>11</v>
+      </c>
+      <c r="V221" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X221" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB221" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF221" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ221" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="222" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C222" t="s">
+        <v>107</v>
+      </c>
+      <c r="J222">
+        <v>6249015</v>
+      </c>
+      <c r="L222" t="s">
         <v>19</v>
       </c>
-      <c r="O197">
-[...8 lines deleted...]
-      <c r="W197" t="s">
+      <c r="O222">
+        <v>132678</v>
+      </c>
+      <c r="Q222" s="2">
+        <v>38231</v>
+      </c>
+      <c r="U222" s="2">
+        <v>44957</v>
+      </c>
+      <c r="W222" t="s">
         <v>20</v>
       </c>
-      <c r="AC197" s="3">
-[...7 lines deleted...]
-      <c r="M198" t="s">
+      <c r="AC222" s="3">
+        <v>1700</v>
+      </c>
+      <c r="AK222" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="223" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M223" t="s">
         <v>22</v>
       </c>
-      <c r="X198">
+      <c r="X223">
         <v>365</v>
       </c>
     </row>
-    <row r="199" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B199" t="s">
+    <row r="224" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B224" t="s">
         <v>23</v>
       </c>
-      <c r="N199" t="s">
+      <c r="N224" t="s">
         <v>24</v>
-      </c>
-[...297 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="225" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F225" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
     </row>
     <row r="226" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R226" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D227" t="s">
+      <c r="F227" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="228" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R228" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="229" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D229" t="s">
         <v>25</v>
       </c>
-      <c r="H227" t="s">
+      <c r="H229" t="s">
         <v>26</v>
       </c>
-      <c r="P227" t="s">
+      <c r="P229" t="s">
         <v>27</v>
       </c>
-      <c r="X227" t="s">
+      <c r="X229" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="228" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD228" t="s">
+    <row r="230" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD230" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="229" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E229" t="s">
+    <row r="231" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E231" t="s">
         <v>30</v>
       </c>
-      <c r="I229" t="s">
-[...5 lines deleted...]
-      <c r="Y229">
+      <c r="I231" t="s">
+        <v>45</v>
+      </c>
+      <c r="S231">
+        <v>95</v>
+      </c>
+      <c r="Y231">
         <v>297</v>
       </c>
-      <c r="AE229" s="3">
-[...21 lines deleted...]
-      <c r="C231" t="s">
+      <c r="AE231" s="3">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="232" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E232" t="s">
+        <v>32</v>
+      </c>
+      <c r="I232" t="s">
+        <v>109</v>
+      </c>
+      <c r="S232">
+        <v>95</v>
+      </c>
+      <c r="Y232">
+        <v>228</v>
+      </c>
+      <c r="AE232" s="3">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="233" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C233" t="s">
         <v>107</v>
       </c>
-      <c r="J231">
+      <c r="J233">
         <v>6249015</v>
       </c>
-      <c r="L231" t="s">
+      <c r="L233" t="s">
         <v>19</v>
       </c>
-      <c r="O231">
-[...8 lines deleted...]
-      <c r="W231" t="s">
+      <c r="O233">
+        <v>143933</v>
+      </c>
+      <c r="Q233" s="2">
+        <v>44440</v>
+      </c>
+      <c r="U233" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W233" t="s">
         <v>20</v>
       </c>
-      <c r="AC231" s="3">
-[...7 lines deleted...]
-      <c r="M232" t="s">
+      <c r="AC233">
+        <v>850</v>
+      </c>
+      <c r="AK233" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="234" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M234" t="s">
         <v>22</v>
       </c>
-      <c r="X232">
-[...4 lines deleted...]
-      <c r="B233" t="s">
+      <c r="X234">
+        <v>6666</v>
+      </c>
+    </row>
+    <row r="235" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B235" t="s">
         <v>23</v>
       </c>
-      <c r="N233" t="s">
+      <c r="N235" t="s">
         <v>24</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="236" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F236" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
     </row>
     <row r="237" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R237" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="238" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D238" t="s">
+      <c r="F238" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="239" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R239" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="240" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D240" t="s">
         <v>25</v>
       </c>
-      <c r="H238" t="s">
+      <c r="H240" t="s">
         <v>26</v>
       </c>
-      <c r="P238" t="s">
+      <c r="P240" t="s">
         <v>27</v>
       </c>
-      <c r="X238" t="s">
+      <c r="X240" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="239" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD239" t="s">
+    <row r="241" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD241" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="240" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E240" t="s">
+    <row r="242" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E242" t="s">
         <v>30</v>
       </c>
-      <c r="I240" t="s">
-[...5 lines deleted...]
-      <c r="Y240">
+      <c r="I242" t="s">
+        <v>45</v>
+      </c>
+      <c r="S242">
+        <v>95</v>
+      </c>
+      <c r="Y242">
         <v>297</v>
       </c>
-      <c r="AE240" s="3">
-[...27 lines deleted...]
-      <c r="L242" t="s">
+      <c r="AE242">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="243" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E243" t="s">
+        <v>32</v>
+      </c>
+      <c r="I243" t="s">
+        <v>110</v>
+      </c>
+      <c r="S243">
+        <v>95</v>
+      </c>
+      <c r="Y243">
+        <v>459</v>
+      </c>
+      <c r="AE243">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="244" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C244" t="s">
+        <v>111</v>
+      </c>
+      <c r="J244">
+        <v>7942584</v>
+      </c>
+      <c r="L244" t="s">
         <v>19</v>
       </c>
-      <c r="O242">
-[...8 lines deleted...]
-      <c r="W242" t="s">
+      <c r="O244">
+        <v>100002</v>
+      </c>
+      <c r="Q244" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U244" s="2">
+        <v>48518</v>
+      </c>
+      <c r="W244" t="s">
         <v>20</v>
       </c>
-      <c r="AC242">
-[...7 lines deleted...]
-      <c r="M243" t="s">
+      <c r="AC244" s="3">
+        <v>203123</v>
+      </c>
+      <c r="AK244" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="245" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M245" t="s">
         <v>22</v>
       </c>
-      <c r="X243">
-[...4 lines deleted...]
-      <c r="B244" t="s">
+      <c r="X245">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="246" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B246" t="s">
         <v>23</v>
       </c>
-      <c r="N244" t="s">
+      <c r="N246" t="s">
         <v>24</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="247" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F247" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
     </row>
     <row r="248" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R248" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="249" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D249" t="s">
         <v>25</v>
       </c>
       <c r="H249" t="s">
         <v>26</v>
       </c>
       <c r="P249" t="s">
         <v>27</v>
       </c>
       <c r="X249" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="250" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD250" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="251" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E251" t="s">
         <v>30</v>
       </c>
       <c r="I251" t="s">
-        <v>46</v>
+        <v>114</v>
       </c>
       <c r="S251">
         <v>95</v>
       </c>
       <c r="Y251">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>554</v>
+      </c>
+      <c r="AE251" s="3">
+        <v>11000</v>
       </c>
     </row>
     <row r="252" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E252" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I252" t="s">
-        <v>110</v>
+        <v>42</v>
       </c>
       <c r="S252">
         <v>95</v>
       </c>
       <c r="Y252">
-        <v>459</v>
+        <v>75</v>
       </c>
       <c r="AE252">
-        <v>850</v>
+        <v>554</v>
       </c>
     </row>
     <row r="253" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C253" t="s">
-[...17 lines deleted...]
-      <c r="W253" t="s">
+      <c r="E253" t="s">
+        <v>30</v>
+      </c>
+      <c r="I253" t="s">
+        <v>115</v>
+      </c>
+      <c r="S253">
+        <v>95</v>
+      </c>
+      <c r="Y253">
+        <v>700</v>
+      </c>
+      <c r="AE253" s="3">
+        <v>3995</v>
+      </c>
+    </row>
+    <row r="254" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E254" t="s">
+        <v>30</v>
+      </c>
+      <c r="I254" t="s">
+        <v>116</v>
+      </c>
+      <c r="S254">
+        <v>95</v>
+      </c>
+      <c r="Y254">
         <v>20</v>
       </c>
-      <c r="AC253" s="3">
-[...11 lines deleted...]
-        <v>2405</v>
+      <c r="AE254" s="3">
+        <v>2084</v>
       </c>
     </row>
     <row r="255" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B255" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="E255" t="s">
+        <v>30</v>
+      </c>
+      <c r="I255" t="s">
+        <v>43</v>
+      </c>
+      <c r="S255">
+        <v>95</v>
+      </c>
+      <c r="Y255">
+        <v>80</v>
+      </c>
+      <c r="AE255" s="3">
+        <v>16739</v>
       </c>
     </row>
     <row r="256" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F256" t="s">
-        <v>113</v>
+      <c r="E256" t="s">
+        <v>30</v>
+      </c>
+      <c r="I256" t="s">
+        <v>31</v>
+      </c>
+      <c r="S256">
+        <v>95</v>
+      </c>
+      <c r="Y256">
+        <v>4</v>
+      </c>
+      <c r="AE256" s="3">
+        <v>18892</v>
       </c>
     </row>
     <row r="257" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="R257" t="s">
-        <v>19</v>
+      <c r="E257" t="s">
+        <v>30</v>
+      </c>
+      <c r="I257" t="s">
+        <v>117</v>
+      </c>
+      <c r="S257">
+        <v>95</v>
+      </c>
+      <c r="Y257">
+        <v>30</v>
+      </c>
+      <c r="AE257" s="3">
+        <v>2781</v>
       </c>
     </row>
     <row r="258" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="D258" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E258" t="s">
+        <v>30</v>
+      </c>
+      <c r="I258" t="s">
+        <v>37</v>
+      </c>
+      <c r="S258">
+        <v>95</v>
+      </c>
+      <c r="Y258">
+        <v>543</v>
+      </c>
+      <c r="AE258" s="3">
+        <v>26372</v>
       </c>
     </row>
     <row r="259" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="AD259" t="s">
-        <v>29</v>
+      <c r="E259" t="s">
+        <v>30</v>
+      </c>
+      <c r="I259" t="s">
+        <v>118</v>
+      </c>
+      <c r="S259">
+        <v>95</v>
+      </c>
+      <c r="Y259">
+        <v>415</v>
+      </c>
+      <c r="AE259" s="3">
+        <v>4863</v>
       </c>
     </row>
     <row r="260" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E260" t="s">
         <v>30</v>
       </c>
       <c r="I260" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="S260">
         <v>95</v>
       </c>
       <c r="Y260">
-        <v>554</v>
+        <v>541</v>
       </c>
       <c r="AE260" s="3">
-        <v>11000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="261" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E261" t="s">
         <v>30</v>
       </c>
       <c r="I261" t="s">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="S261">
         <v>95</v>
       </c>
       <c r="Y261">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>187</v>
+      </c>
+      <c r="AE261" s="3">
+        <v>1000</v>
       </c>
     </row>
     <row r="262" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E262" t="s">
         <v>30</v>
       </c>
       <c r="I262" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="S262">
         <v>95</v>
       </c>
       <c r="Y262">
-        <v>700</v>
+        <v>401</v>
       </c>
       <c r="AE262" s="3">
-        <v>3995</v>
+        <v>22192</v>
       </c>
     </row>
     <row r="263" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E263" t="s">
         <v>30</v>
       </c>
       <c r="I263" t="s">
-        <v>116</v>
+        <v>45</v>
       </c>
       <c r="S263">
         <v>95</v>
       </c>
       <c r="Y263">
-        <v>20</v>
+        <v>297</v>
       </c>
       <c r="AE263" s="3">
-        <v>2084</v>
+        <v>87651</v>
       </c>
     </row>
     <row r="264" spans="1:31" x14ac:dyDescent="0.25">
       <c r="E264" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I264" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="S264">
         <v>95</v>
       </c>
       <c r="Y264">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>16739</v>
+        <v>471</v>
+      </c>
+      <c r="AE264">
+        <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:31" x14ac:dyDescent="0.25">
       <c r="T265">
         <v>6</v>
       </c>
     </row>
     <row r="266" spans="1:31" x14ac:dyDescent="0.25">
       <c r="F266" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
         <v>1</v>
       </c>
       <c r="D267" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="268" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
         <v>3</v>
       </c>
       <c r="D268">
         <v>67977322</v>
       </c>
       <c r="U268" t="s">
         <v>4</v>
       </c>
       <c r="V268" s="2">
-        <v>46113</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="269" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B269" t="s">
         <v>5</v>
       </c>
       <c r="F269" t="s">
         <v>6</v>
       </c>
       <c r="G269" t="s">
         <v>7</v>
       </c>
       <c r="H269" t="s">
         <v>8</v>
       </c>
       <c r="I269" t="s">
         <v>9</v>
       </c>
       <c r="J269" t="s">
         <v>10</v>
       </c>
       <c r="M269" t="s">
         <v>11</v>
       </c>
       <c r="N269" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O269" t="s">
         <v>13</v>
       </c>
       <c r="Q269" t="s">
         <v>14</v>
       </c>
       <c r="R269" t="s">
         <v>15</v>
       </c>
       <c r="T269" t="s">
         <v>16</v>
       </c>
       <c r="W269" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:31" x14ac:dyDescent="0.25">
       <c r="C270" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E270" t="s">
-        <v>31</v>
+        <v>122</v>
       </c>
       <c r="K270">
         <v>95</v>
       </c>
       <c r="P270">
-        <v>4</v>
+        <v>487</v>
       </c>
       <c r="S270" s="3">
-        <v>18892</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="271" spans="1:31" x14ac:dyDescent="0.25">
       <c r="C271" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E271" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="K271">
         <v>95</v>
       </c>
       <c r="P271">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>2781</v>
+        <v>285</v>
+      </c>
+      <c r="S271">
+        <v>90</v>
       </c>
     </row>
     <row r="272" spans="1:31" x14ac:dyDescent="0.25">
       <c r="C272" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E272" t="s">
-        <v>37</v>
+        <v>124</v>
       </c>
       <c r="K272">
         <v>95</v>
       </c>
       <c r="P272">
-        <v>543</v>
+        <v>279</v>
       </c>
       <c r="S272" s="3">
-        <v>26372</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="273" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C273" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E273" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="K273">
         <v>95</v>
       </c>
       <c r="P273">
-        <v>415</v>
+        <v>518</v>
       </c>
       <c r="S273" s="3">
-        <v>4863</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="274" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C274" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E274" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="K274">
         <v>95</v>
       </c>
       <c r="P274">
-        <v>541</v>
+        <v>175</v>
       </c>
       <c r="S274" s="3">
-        <v>5000</v>
+        <v>5922</v>
       </c>
     </row>
     <row r="275" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C275" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E275" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="K275">
         <v>95</v>
       </c>
       <c r="P275">
-        <v>187</v>
+        <v>472</v>
       </c>
       <c r="S275" s="3">
-        <v>1000</v>
+        <v>30023</v>
       </c>
     </row>
     <row r="276" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C276" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E276" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="K276">
         <v>95</v>
       </c>
       <c r="P276">
-        <v>401</v>
+        <v>486</v>
       </c>
       <c r="S276" s="3">
-        <v>22192</v>
+        <v>27102</v>
       </c>
     </row>
     <row r="277" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C277" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E277" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="K277">
         <v>95</v>
       </c>
       <c r="P277">
-        <v>297</v>
+        <v>373</v>
       </c>
       <c r="S277" s="3">
-        <v>87651</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="278" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C278" t="s">
         <v>32</v>
       </c>
       <c r="E278" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="K278">
         <v>95</v>
       </c>
       <c r="P278">
-        <v>471</v>
+        <v>230</v>
       </c>
       <c r="S278">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="279" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C279" t="s">
         <v>32</v>
       </c>
       <c r="E279" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="K279">
         <v>95</v>
       </c>
       <c r="P279">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>4400</v>
+        <v>488</v>
+      </c>
+      <c r="S279">
+        <v>430</v>
       </c>
     </row>
     <row r="280" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C280" t="s">
         <v>32</v>
       </c>
       <c r="E280" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="K280">
         <v>95</v>
       </c>
       <c r="P280">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="S280">
-        <v>90</v>
+        <v>210</v>
       </c>
     </row>
     <row r="281" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C281" t="s">
         <v>32</v>
       </c>
       <c r="E281" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="K281">
         <v>95</v>
       </c>
       <c r="P281">
-        <v>279</v>
+        <v>430</v>
       </c>
       <c r="S281" s="3">
-        <v>2480</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="282" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C282" t="s">
         <v>32</v>
       </c>
       <c r="E282" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="K282">
         <v>95</v>
       </c>
       <c r="P282">
-        <v>518</v>
+        <v>640</v>
       </c>
       <c r="S282" s="3">
-        <v>1150</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="283" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C283" t="s">
         <v>32</v>
       </c>
       <c r="E283" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="K283">
         <v>95</v>
       </c>
       <c r="P283">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="S283" s="3">
-        <v>5922</v>
+        <v>7845</v>
       </c>
     </row>
     <row r="284" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C284" t="s">
         <v>32</v>
       </c>
       <c r="E284" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="K284">
         <v>95</v>
       </c>
       <c r="P284">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>30023</v>
+        <v>171</v>
+      </c>
+      <c r="S284">
+        <v>200</v>
       </c>
     </row>
     <row r="285" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C285" t="s">
         <v>32</v>
       </c>
       <c r="E285" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="K285">
         <v>95</v>
       </c>
       <c r="P285">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="S285" s="3">
-        <v>27102</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="286" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C286" t="s">
         <v>32</v>
       </c>
       <c r="E286" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="K286">
         <v>95</v>
       </c>
       <c r="P286">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>7800</v>
+        <v>225</v>
+      </c>
+      <c r="S286">
+        <v>200</v>
       </c>
     </row>
     <row r="287" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C287" t="s">
         <v>32</v>
       </c>
       <c r="E287" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="K287">
         <v>95</v>
       </c>
       <c r="P287">
-        <v>230</v>
+        <v>445</v>
       </c>
       <c r="S287">
-        <v>220</v>
+        <v>558</v>
       </c>
     </row>
     <row r="288" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C288" t="s">
         <v>32</v>
       </c>
       <c r="E288" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="K288">
         <v>95</v>
       </c>
       <c r="P288">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>369</v>
+      </c>
+      <c r="S288" s="3">
+        <v>8424</v>
       </c>
     </row>
     <row r="289" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C289" t="s">
         <v>32</v>
       </c>
       <c r="E289" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="K289">
         <v>95</v>
       </c>
       <c r="P289">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="S289">
-        <v>210</v>
+        <v>100</v>
       </c>
     </row>
     <row r="290" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C290" t="s">
         <v>32</v>
       </c>
       <c r="E290" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="K290">
         <v>95</v>
       </c>
       <c r="P290">
-        <v>430</v>
+        <v>227</v>
       </c>
       <c r="S290" s="3">
-        <v>3200</v>
+        <v>38400</v>
       </c>
     </row>
     <row r="291" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C291" t="s">
         <v>32</v>
       </c>
       <c r="E291" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="K291">
         <v>95</v>
       </c>
       <c r="P291">
-        <v>640</v>
+        <v>289</v>
       </c>
       <c r="S291" s="3">
-        <v>10000</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="292" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C292" t="s">
         <v>32</v>
       </c>
       <c r="E292" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="K292">
         <v>95</v>
       </c>
       <c r="P292">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>7845</v>
+        <v>411</v>
+      </c>
+      <c r="S292">
+        <v>43</v>
       </c>
     </row>
     <row r="293" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C293" t="s">
         <v>32</v>
       </c>
       <c r="E293" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="K293">
         <v>95</v>
       </c>
       <c r="P293">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>519</v>
+      </c>
+      <c r="S293" s="3">
+        <v>1040</v>
       </c>
     </row>
     <row r="294" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C294" t="s">
         <v>32</v>
       </c>
       <c r="E294" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="K294">
         <v>95</v>
       </c>
       <c r="P294">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>3900</v>
+        <v>184</v>
+      </c>
+      <c r="S294">
+        <v>133</v>
       </c>
     </row>
     <row r="295" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C295" t="s">
         <v>32</v>
       </c>
       <c r="E295" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="K295">
         <v>95</v>
       </c>
       <c r="P295">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>412</v>
+      </c>
+      <c r="S295" s="3">
+        <v>27320</v>
       </c>
     </row>
     <row r="296" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C296" t="s">
         <v>32</v>
       </c>
       <c r="E296" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="K296">
         <v>95</v>
       </c>
       <c r="P296">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>283</v>
+      </c>
+      <c r="S296" s="3">
+        <v>5000</v>
       </c>
     </row>
     <row r="297" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C297" t="s">
         <v>32</v>
       </c>
       <c r="E297" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="K297">
         <v>95</v>
       </c>
       <c r="P297">
-        <v>369</v>
+        <v>437</v>
       </c>
       <c r="S297" s="3">
-        <v>8424</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="298" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C298" t="s">
         <v>32</v>
       </c>
       <c r="E298" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="K298">
         <v>95</v>
       </c>
       <c r="P298">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>170</v>
+      </c>
+      <c r="S298" s="3">
+        <v>8125</v>
       </c>
     </row>
     <row r="299" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C299" t="s">
         <v>32</v>
       </c>
       <c r="E299" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="K299">
         <v>95</v>
       </c>
       <c r="P299">
-        <v>227</v>
+        <v>479</v>
       </c>
       <c r="S299" s="3">
-        <v>38400</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="300" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C300" t="s">
         <v>32</v>
       </c>
       <c r="E300" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="K300">
         <v>95</v>
       </c>
       <c r="P300">
-        <v>289</v>
+        <v>414</v>
       </c>
       <c r="S300" s="3">
-        <v>2020</v>
+        <v>4825</v>
       </c>
     </row>
     <row r="301" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C301" t="s">
         <v>32</v>
       </c>
       <c r="E301" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="K301">
         <v>95</v>
       </c>
       <c r="P301">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>371</v>
+      </c>
+      <c r="S301" s="3">
+        <v>3850</v>
       </c>
     </row>
     <row r="302" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C302" t="s">
         <v>32</v>
       </c>
       <c r="E302" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="K302">
         <v>95</v>
       </c>
       <c r="P302">
-        <v>519</v>
+        <v>198</v>
       </c>
       <c r="S302" s="3">
-        <v>1040</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="303" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C303" t="s">
         <v>32</v>
       </c>
       <c r="E303" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="K303">
         <v>95</v>
       </c>
       <c r="P303">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>185</v>
+      </c>
+      <c r="S303" s="3">
+        <v>8487</v>
       </c>
     </row>
     <row r="304" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C304" t="s">
         <v>32</v>
       </c>
       <c r="E304" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="K304">
         <v>95</v>
       </c>
       <c r="P304">
-        <v>412</v>
+        <v>367</v>
       </c>
       <c r="S304" s="3">
-        <v>27320</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="305" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C305" t="s">
         <v>32</v>
       </c>
       <c r="E305" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="K305">
         <v>95</v>
       </c>
       <c r="P305">
-        <v>283</v>
+        <v>427</v>
       </c>
       <c r="S305" s="3">
-        <v>5000</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="306" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C306" t="s">
         <v>32</v>
       </c>
       <c r="E306" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="K306">
         <v>95</v>
       </c>
       <c r="P306">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="S306" s="3">
-        <v>2597</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="307" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C307" t="s">
         <v>32</v>
       </c>
       <c r="E307" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="K307">
         <v>95</v>
       </c>
       <c r="P307">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>8125</v>
+        <v>370</v>
+      </c>
+      <c r="S307">
+        <v>471</v>
       </c>
     </row>
     <row r="308" spans="1:36" x14ac:dyDescent="0.25">
       <c r="L308">
         <v>7</v>
       </c>
     </row>
     <row r="309" spans="1:36" x14ac:dyDescent="0.25">
       <c r="J309" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
         <v>1</v>
       </c>
       <c r="G310" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="311" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
         <v>3</v>
       </c>
       <c r="G311">
         <v>67977322</v>
       </c>
       <c r="AH311" t="s">
         <v>4</v>
       </c>
       <c r="AI311" s="2">
-        <v>46113</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="312" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C312" t="s">
         <v>5</v>
       </c>
       <c r="J312" t="s">
         <v>6</v>
       </c>
       <c r="K312" t="s">
         <v>7</v>
       </c>
       <c r="M312" t="s">
         <v>8</v>
       </c>
       <c r="O312" t="s">
         <v>9</v>
       </c>
       <c r="Q312" t="s">
         <v>10</v>
       </c>
       <c r="U312" t="s">
         <v>11</v>
       </c>
       <c r="V312" s="1" t="s">
         <v>12</v>
       </c>
       <c r="X312" t="s">
         <v>13</v>
       </c>
       <c r="Z312" t="s">
         <v>14</v>
       </c>
       <c r="AB312" t="s">
         <v>15</v>
       </c>
       <c r="AF312" t="s">
         <v>16</v>
       </c>
       <c r="AJ312" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="313" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E313" t="s">
         <v>32</v>
       </c>
       <c r="I313" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="S313">
         <v>95</v>
       </c>
       <c r="Y313">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>3470</v>
+        <v>489</v>
+      </c>
+      <c r="AE313">
+        <v>540</v>
       </c>
     </row>
     <row r="314" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E314" t="s">
         <v>32</v>
       </c>
       <c r="I314" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="S314">
         <v>95</v>
       </c>
       <c r="Y314">
-        <v>414</v>
+        <v>284</v>
       </c>
       <c r="AE314" s="3">
-        <v>4825</v>
+        <v>19363</v>
       </c>
     </row>
     <row r="315" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E315" t="s">
         <v>32</v>
       </c>
       <c r="I315" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="S315">
         <v>95</v>
       </c>
       <c r="Y315">
-        <v>371</v>
+        <v>441</v>
       </c>
       <c r="AE315" s="3">
-        <v>3850</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="316" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E316" t="s">
         <v>32</v>
       </c>
       <c r="I316" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="S316">
         <v>95</v>
       </c>
       <c r="Y316">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="AE316" s="3">
-        <v>1000</v>
+        <v>13840</v>
       </c>
     </row>
     <row r="317" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E317" t="s">
         <v>32</v>
       </c>
       <c r="I317" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="S317">
         <v>95</v>
       </c>
       <c r="Y317">
-        <v>185</v>
+        <v>433</v>
       </c>
       <c r="AE317" s="3">
-        <v>8487</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="318" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E318" t="s">
         <v>32</v>
       </c>
       <c r="I318" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="S318">
         <v>95</v>
       </c>
       <c r="Y318">
-        <v>367</v>
+        <v>192</v>
       </c>
       <c r="AE318" s="3">
-        <v>2500</v>
+        <v>5760</v>
       </c>
     </row>
     <row r="319" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E319" t="s">
         <v>32</v>
       </c>
       <c r="I319" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="S319">
         <v>95</v>
       </c>
       <c r="Y319">
-        <v>427</v>
+        <v>520</v>
       </c>
       <c r="AE319" s="3">
-        <v>3116</v>
+        <v>11830</v>
       </c>
     </row>
     <row r="320" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E320" t="s">
         <v>32</v>
       </c>
       <c r="I320" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="S320">
         <v>95</v>
       </c>
       <c r="Y320">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="AE320" s="3">
-        <v>2779</v>
-[...2 lines deleted...]
-    <row r="321" spans="3:37" x14ac:dyDescent="0.25">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="321" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E321" t="s">
         <v>32</v>
       </c>
       <c r="I321" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="S321">
         <v>95</v>
       </c>
       <c r="Y321">
-        <v>370</v>
+        <v>223</v>
       </c>
       <c r="AE321">
-        <v>471</v>
-[...2 lines deleted...]
-    <row r="322" spans="3:37" x14ac:dyDescent="0.25">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="322" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E322" t="s">
         <v>32</v>
       </c>
       <c r="I322" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="S322">
         <v>95</v>
       </c>
       <c r="Y322">
-        <v>489</v>
+        <v>428</v>
       </c>
       <c r="AE322">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="323" spans="3:37" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="323" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E323" t="s">
         <v>32</v>
       </c>
       <c r="I323" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="S323">
         <v>95</v>
       </c>
       <c r="Y323">
-        <v>284</v>
-[...5 lines deleted...]
-    <row r="324" spans="3:37" x14ac:dyDescent="0.25">
+        <v>440</v>
+      </c>
+      <c r="AE323">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="324" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E324" t="s">
         <v>32</v>
       </c>
       <c r="I324" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="S324">
         <v>95</v>
       </c>
       <c r="Y324">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="AE324" s="3">
-        <v>2823</v>
-[...2 lines deleted...]
-    <row r="325" spans="3:37" x14ac:dyDescent="0.25">
+        <v>17098</v>
+      </c>
+    </row>
+    <row r="325" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E325" t="s">
         <v>32</v>
       </c>
       <c r="I325" t="s">
-        <v>82</v>
+        <v>171</v>
       </c>
       <c r="S325">
         <v>95</v>
       </c>
       <c r="Y325">
-        <v>188</v>
+        <v>435</v>
       </c>
       <c r="AE325" s="3">
-        <v>13840</v>
-[...40 lines deleted...]
-      <c r="I328" t="s">
+        <v>6586</v>
+      </c>
+    </row>
+    <row r="326" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C326" t="s">
+        <v>111</v>
+      </c>
+      <c r="J326">
+        <v>7942584</v>
+      </c>
+      <c r="L326" t="s">
+        <v>19</v>
+      </c>
+      <c r="O326">
+        <v>100134</v>
+      </c>
+      <c r="Q326" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U326" s="2">
+        <v>42338</v>
+      </c>
+      <c r="W326" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC326">
+        <v>330</v>
+      </c>
+      <c r="AK326" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="327" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M327" t="s">
+        <v>22</v>
+      </c>
+      <c r="X327">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="328" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B328" t="s">
+        <v>23</v>
+      </c>
+      <c r="N328" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="329" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F329" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="330" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R330" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="331" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D331" t="s">
+        <v>25</v>
+      </c>
+      <c r="H331" t="s">
+        <v>26</v>
+      </c>
+      <c r="P331" t="s">
+        <v>27</v>
+      </c>
+      <c r="X331" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="332" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD332" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="333" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E333" t="s">
+        <v>30</v>
+      </c>
+      <c r="I333" t="s">
+        <v>31</v>
+      </c>
+      <c r="S333">
+        <v>95</v>
+      </c>
+      <c r="Y333">
+        <v>4</v>
+      </c>
+      <c r="AE333">
         <v>165</v>
       </c>
-      <c r="S328">
-[...56 lines deleted...]
-      <c r="AE331">
+    </row>
+    <row r="334" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E334" t="s">
+        <v>30</v>
+      </c>
+      <c r="I334" t="s">
+        <v>45</v>
+      </c>
+      <c r="S334">
+        <v>95</v>
+      </c>
+      <c r="Y334">
+        <v>297</v>
+      </c>
+      <c r="AE334">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="335" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E335" t="s">
+        <v>32</v>
+      </c>
+      <c r="I335" t="s">
+        <v>122</v>
+      </c>
+      <c r="S335">
+        <v>95</v>
+      </c>
+      <c r="Y335">
+        <v>487</v>
+      </c>
+      <c r="AE335">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="336" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E336" t="s">
+        <v>32</v>
+      </c>
+      <c r="I336" t="s">
+        <v>129</v>
+      </c>
+      <c r="S336">
+        <v>95</v>
+      </c>
+      <c r="Y336">
+        <v>373</v>
+      </c>
+      <c r="AE336">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="337" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E337" t="s">
+        <v>32</v>
+      </c>
+      <c r="I337" t="s">
+        <v>170</v>
+      </c>
+      <c r="S337">
+        <v>95</v>
+      </c>
+      <c r="Y337">
+        <v>439</v>
+      </c>
+      <c r="AE337">
         <v>50</v>
       </c>
     </row>
-    <row r="332" spans="3:37" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="C335" t="s">
+    <row r="338" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C338" t="s">
         <v>111</v>
       </c>
-      <c r="J335">
+      <c r="J338">
         <v>7942584</v>
       </c>
-      <c r="L335" t="s">
+      <c r="L338" t="s">
         <v>19</v>
       </c>
-      <c r="O335">
-[...5 lines deleted...]
-      <c r="U335" s="2">
+      <c r="O338">
+        <v>100149</v>
+      </c>
+      <c r="Q338" s="2">
+        <v>35125</v>
+      </c>
+      <c r="U338" s="2">
         <v>42338</v>
       </c>
-      <c r="W335" t="s">
+      <c r="W338" t="s">
         <v>20</v>
       </c>
-      <c r="AC335">
-[...2 lines deleted...]
-      <c r="AK335" t="s">
+      <c r="AC338">
+        <v>75</v>
+      </c>
+      <c r="AK338" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="336" spans="3:37" x14ac:dyDescent="0.25">
-      <c r="M336" t="s">
+    <row r="339" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M339" t="s">
         <v>22</v>
       </c>
-      <c r="X336">
+      <c r="X339">
         <v>365</v>
       </c>
     </row>
-    <row r="337" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B337" t="s">
+    <row r="340" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B340" t="s">
         <v>23</v>
       </c>
-      <c r="N337" t="s">
+      <c r="N340" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="338" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F338" t="s">
+    <row r="341" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F341" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="339" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R339" t="s">
+    <row r="342" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R342" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="340" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D340" t="s">
+    <row r="343" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D343" t="s">
         <v>25</v>
       </c>
-      <c r="H340" t="s">
+      <c r="H343" t="s">
         <v>26</v>
       </c>
-      <c r="P340" t="s">
+      <c r="P343" t="s">
         <v>27</v>
       </c>
-      <c r="X340" t="s">
+      <c r="X343" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="341" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD341" t="s">
+    <row r="344" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD344" t="s">
         <v>29</v>
-      </c>
-[...49 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="345" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E345" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I345" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="S345">
         <v>95</v>
       </c>
       <c r="Y345">
-        <v>373</v>
+        <v>4</v>
       </c>
       <c r="AE345">
-        <v>200</v>
+        <v>31</v>
       </c>
     </row>
     <row r="346" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E346" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I346" t="s">
-        <v>170</v>
+        <v>45</v>
       </c>
       <c r="S346">
         <v>95</v>
       </c>
       <c r="Y346">
-        <v>439</v>
+        <v>297</v>
       </c>
       <c r="AE346">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="347" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C347" t="s">
+      <c r="E347" t="s">
+        <v>32</v>
+      </c>
+      <c r="I347" t="s">
+        <v>165</v>
+      </c>
+      <c r="S347">
+        <v>95</v>
+      </c>
+      <c r="Y347">
+        <v>520</v>
+      </c>
+      <c r="AE347">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="348" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C348" t="s">
         <v>111</v>
       </c>
-      <c r="J347">
+      <c r="J348">
         <v>7942584</v>
       </c>
-      <c r="L347" t="s">
+      <c r="L348" t="s">
         <v>19</v>
       </c>
-      <c r="O347">
-[...2 lines deleted...]
-      <c r="Q347" s="2">
+      <c r="O348">
+        <v>100150</v>
+      </c>
+      <c r="Q348" s="2">
         <v>35125</v>
       </c>
-      <c r="U347" s="2">
+      <c r="U348" s="2">
         <v>42338</v>
       </c>
-      <c r="W347" t="s">
+      <c r="W348" t="s">
         <v>20</v>
       </c>
-      <c r="AC347">
-[...2 lines deleted...]
-      <c r="AK347" t="s">
+      <c r="AC348">
+        <v>160</v>
+      </c>
+      <c r="AK348" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="348" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M348" t="s">
+    <row r="349" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M349" t="s">
         <v>22</v>
       </c>
-      <c r="X348">
+      <c r="X349">
         <v>365</v>
       </c>
     </row>
-    <row r="349" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B349" t="s">
+    <row r="350" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B350" t="s">
         <v>23</v>
       </c>
-      <c r="N349" t="s">
+      <c r="N350" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="350" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F350" t="s">
+    <row r="351" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F351" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="351" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R351" t="s">
+    <row r="352" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R352" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="352" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="T352">
+    <row r="353" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T353">
         <v>8</v>
       </c>
     </row>
-    <row r="353" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J353" s="1" t="s">
+    <row r="354" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J354" s="1" t="s">
         <v>0</v>
-      </c>
-[...6 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="355" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
+        <v>1</v>
+      </c>
+      <c r="G355" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="356" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
         <v>3</v>
       </c>
-      <c r="G355">
+      <c r="G356">
         <v>67977322</v>
       </c>
-      <c r="AH355" t="s">
+      <c r="AH356" t="s">
         <v>4</v>
       </c>
-      <c r="AI355" s="2">
-[...4 lines deleted...]
-      <c r="C356" t="s">
+      <c r="AI356" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="357" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C357" t="s">
         <v>5</v>
       </c>
-      <c r="J356" t="s">
+      <c r="J357" t="s">
         <v>6</v>
       </c>
-      <c r="K356" t="s">
+      <c r="K357" t="s">
         <v>7</v>
       </c>
-      <c r="M356" t="s">
+      <c r="M357" t="s">
         <v>8</v>
       </c>
-      <c r="O356" t="s">
+      <c r="O357" t="s">
         <v>9</v>
       </c>
-      <c r="Q356" t="s">
+      <c r="Q357" t="s">
         <v>10</v>
       </c>
-      <c r="U356" t="s">
+      <c r="U357" t="s">
         <v>11</v>
       </c>
-      <c r="V356" s="1" t="s">
+      <c r="V357" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X356" t="s">
+      <c r="X357" t="s">
         <v>13</v>
       </c>
-      <c r="Z356" t="s">
+      <c r="Z357" t="s">
         <v>14</v>
       </c>
-      <c r="AB356" t="s">
+      <c r="AB357" t="s">
         <v>15</v>
       </c>
-      <c r="AF356" t="s">
+      <c r="AF357" t="s">
         <v>16</v>
       </c>
-      <c r="AJ356" t="s">
+      <c r="AJ357" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="357" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D357" t="s">
+    <row r="358" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D358" t="s">
         <v>25</v>
       </c>
-      <c r="H357" t="s">
+      <c r="H358" t="s">
         <v>26</v>
       </c>
-      <c r="P357" t="s">
+      <c r="P358" t="s">
         <v>27</v>
       </c>
-      <c r="X357" t="s">
+      <c r="X358" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="358" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD358" t="s">
+    <row r="359" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD359" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="360" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E360" t="s">
         <v>30</v>
       </c>
       <c r="I360" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="S360">
         <v>95</v>
       </c>
       <c r="Y360">
-        <v>297</v>
+        <v>4</v>
       </c>
       <c r="AE360">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="361" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E361" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I361" t="s">
-        <v>165</v>
+        <v>45</v>
       </c>
       <c r="S361">
         <v>95</v>
       </c>
       <c r="Y361">
-        <v>520</v>
+        <v>297</v>
       </c>
       <c r="AE361">
-        <v>75</v>
+        <v>93</v>
       </c>
     </row>
     <row r="362" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C362" t="s">
+      <c r="E362" t="s">
+        <v>32</v>
+      </c>
+      <c r="I362" t="s">
+        <v>144</v>
+      </c>
+      <c r="S362">
+        <v>95</v>
+      </c>
+      <c r="Y362">
+        <v>411</v>
+      </c>
+      <c r="AE362">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="363" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C363" t="s">
         <v>111</v>
       </c>
-      <c r="J362">
+      <c r="J363">
         <v>7942584</v>
       </c>
-      <c r="L362" t="s">
+      <c r="L363" t="s">
         <v>19</v>
       </c>
-      <c r="O362">
-[...8 lines deleted...]
-      <c r="W362" t="s">
+      <c r="O363">
+        <v>139090</v>
+      </c>
+      <c r="Q363" s="2">
+        <v>41000</v>
+      </c>
+      <c r="U363" s="2">
+        <v>55609</v>
+      </c>
+      <c r="W363" t="s">
         <v>20</v>
       </c>
-      <c r="AC362">
-[...2 lines deleted...]
-      <c r="AK362" t="s">
+      <c r="AC363" s="3">
+        <v>27063</v>
+      </c>
+      <c r="AK363" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="363" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="M363" t="s">
+    <row r="364" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M364" t="s">
         <v>22</v>
       </c>
-      <c r="X363">
-[...4 lines deleted...]
-      <c r="B364" t="s">
+      <c r="X364">
+        <v>9405</v>
+      </c>
+    </row>
+    <row r="365" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B365" t="s">
         <v>23</v>
       </c>
-      <c r="N364" t="s">
+      <c r="N365" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="365" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="F365" t="s">
+    <row r="366" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F366" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="366" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R366" t="s">
+    <row r="367" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R367" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="367" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D367" t="s">
+    <row r="368" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D368" t="s">
         <v>25</v>
       </c>
-      <c r="H367" t="s">
+      <c r="H368" t="s">
         <v>26</v>
       </c>
-      <c r="P367" t="s">
+      <c r="P368" t="s">
         <v>27</v>
       </c>
-      <c r="X367" t="s">
+      <c r="X368" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="368" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD368" t="s">
+    <row r="369" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD369" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="370" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E370" t="s">
         <v>30</v>
       </c>
       <c r="I370" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S370">
         <v>95</v>
       </c>
       <c r="Y370">
         <v>297</v>
       </c>
-      <c r="AE370">
-        <v>93</v>
+      <c r="AE370" s="3">
+        <v>27063</v>
       </c>
     </row>
     <row r="371" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E371" t="s">
         <v>32</v>
       </c>
       <c r="I371" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="S371">
         <v>95</v>
       </c>
       <c r="Y371">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>472</v>
+      </c>
+      <c r="AE371" s="3">
+        <v>8074</v>
       </c>
     </row>
     <row r="372" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C372" t="s">
+      <c r="E372" t="s">
+        <v>32</v>
+      </c>
+      <c r="I372" t="s">
+        <v>134</v>
+      </c>
+      <c r="S372">
+        <v>95</v>
+      </c>
+      <c r="Y372">
+        <v>640</v>
+      </c>
+      <c r="AE372" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="373" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E373" t="s">
+        <v>32</v>
+      </c>
+      <c r="I373" t="s">
+        <v>172</v>
+      </c>
+      <c r="S373">
+        <v>95</v>
+      </c>
+      <c r="Y373">
+        <v>196</v>
+      </c>
+      <c r="AE373" s="3">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="374" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E374" t="s">
+        <v>32</v>
+      </c>
+      <c r="I374" t="s">
+        <v>157</v>
+      </c>
+      <c r="S374">
+        <v>95</v>
+      </c>
+      <c r="Y374">
+        <v>427</v>
+      </c>
+      <c r="AE374">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="375" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E375" t="s">
+        <v>32</v>
+      </c>
+      <c r="I375" t="s">
+        <v>164</v>
+      </c>
+      <c r="S375">
+        <v>95</v>
+      </c>
+      <c r="Y375">
+        <v>192</v>
+      </c>
+      <c r="AE375" s="3">
+        <v>6160</v>
+      </c>
+    </row>
+    <row r="376" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E376" t="s">
+        <v>32</v>
+      </c>
+      <c r="I376" t="s">
+        <v>170</v>
+      </c>
+      <c r="S376">
+        <v>95</v>
+      </c>
+      <c r="Y376">
+        <v>439</v>
+      </c>
+      <c r="AE376">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="377" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C377" t="s">
         <v>111</v>
       </c>
-      <c r="J372">
+      <c r="J377">
         <v>7942584</v>
       </c>
-      <c r="L372" t="s">
+      <c r="L377" t="s">
         <v>19</v>
       </c>
-      <c r="O372">
-[...8 lines deleted...]
-      <c r="W372" t="s">
+      <c r="O377">
+        <v>139382</v>
+      </c>
+      <c r="Q377" s="2">
+        <v>40969</v>
+      </c>
+      <c r="U377" s="2">
+        <v>55092</v>
+      </c>
+      <c r="W377" t="s">
         <v>20</v>
       </c>
-      <c r="AC372" s="3">
-[...2 lines deleted...]
-      <c r="AK372" t="s">
+      <c r="AC377" s="3">
+        <v>6191</v>
+      </c>
+      <c r="AK377" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="373" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M373" t="s">
+    <row r="378" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M378" t="s">
         <v>22</v>
       </c>
-      <c r="X373">
-[...4 lines deleted...]
-      <c r="B374" t="s">
+      <c r="X378">
+        <v>8888</v>
+      </c>
+    </row>
+    <row r="379" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B379" t="s">
         <v>23</v>
       </c>
-      <c r="N374" t="s">
+      <c r="N379" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="375" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F375" t="s">
+    <row r="380" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F380" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="376" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R376" t="s">
+    <row r="381" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R381" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="377" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D377" t="s">
+    <row r="382" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D382" t="s">
         <v>25</v>
       </c>
-      <c r="H377" t="s">
+      <c r="H382" t="s">
         <v>26</v>
       </c>
-      <c r="P377" t="s">
+      <c r="P382" t="s">
         <v>27</v>
       </c>
-      <c r="X377" t="s">
+      <c r="X382" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="378" spans="2:37" x14ac:dyDescent="0.25">
-[...71 lines deleted...]
-    </row>
     <row r="383" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E383" t="s">
-[...11 lines deleted...]
-      <c r="AE383">
+      <c r="AD383" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="384" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E384" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I384" t="s">
-        <v>164</v>
+        <v>45</v>
       </c>
       <c r="S384">
         <v>95</v>
       </c>
       <c r="Y384">
-        <v>192</v>
+        <v>297</v>
       </c>
       <c r="AE384" s="3">
-        <v>6160</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:37" x14ac:dyDescent="0.25">
+        <v>6191</v>
+      </c>
+    </row>
+    <row r="385" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E385" t="s">
         <v>32</v>
       </c>
       <c r="I385" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="S385">
         <v>95</v>
       </c>
       <c r="Y385">
-        <v>439</v>
-[...5 lines deleted...]
-    <row r="386" spans="1:37" x14ac:dyDescent="0.25">
+        <v>284</v>
+      </c>
+      <c r="AE385" s="3">
+        <v>6191</v>
+      </c>
+    </row>
+    <row r="386" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C386" t="s">
         <v>111</v>
       </c>
       <c r="J386">
         <v>7942584</v>
       </c>
       <c r="L386" t="s">
         <v>19</v>
       </c>
       <c r="O386">
-        <v>139382</v>
+        <v>139383</v>
       </c>
       <c r="Q386" s="2">
-        <v>40969</v>
+        <v>41000</v>
       </c>
       <c r="U386" s="2">
         <v>55092</v>
       </c>
       <c r="W386" t="s">
         <v>20</v>
       </c>
       <c r="AC386" s="3">
-        <v>6191</v>
+        <v>1050</v>
       </c>
       <c r="AK386" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="387" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="387" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M387" t="s">
         <v>22</v>
       </c>
       <c r="X387">
-        <v>8979</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:37" x14ac:dyDescent="0.25">
+        <v>8888</v>
+      </c>
+    </row>
+    <row r="388" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B388" t="s">
         <v>23</v>
       </c>
       <c r="N388" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="389" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="389" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F389" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="390" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="390" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R390" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="391" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="391" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D391" t="s">
         <v>25</v>
       </c>
       <c r="H391" t="s">
         <v>26</v>
       </c>
       <c r="P391" t="s">
         <v>27</v>
       </c>
       <c r="X391" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="392" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="392" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD392" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="393" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="393" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E393" t="s">
         <v>30</v>
       </c>
       <c r="I393" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S393">
         <v>95</v>
       </c>
       <c r="Y393">
         <v>297</v>
       </c>
       <c r="AE393" s="3">
-        <v>6191</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:37" x14ac:dyDescent="0.25">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="394" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E394" t="s">
         <v>32</v>
       </c>
       <c r="I394" t="s">
         <v>161</v>
       </c>
       <c r="S394">
         <v>95</v>
       </c>
       <c r="Y394">
         <v>284</v>
       </c>
       <c r="AE394" s="3">
-        <v>6191</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:37" x14ac:dyDescent="0.25">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="395" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C395" t="s">
         <v>111</v>
       </c>
       <c r="J395">
         <v>7942584</v>
       </c>
       <c r="L395" t="s">
         <v>19</v>
       </c>
       <c r="O395">
-        <v>139383</v>
+        <v>139384</v>
       </c>
       <c r="Q395" s="2">
-        <v>41000</v>
+        <v>41275</v>
       </c>
       <c r="U395" s="2">
         <v>55092</v>
       </c>
       <c r="W395" t="s">
         <v>20</v>
       </c>
       <c r="AC395" s="3">
-        <v>1050</v>
+        <v>3259</v>
       </c>
       <c r="AK395" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="396" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="396" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M396" t="s">
         <v>22</v>
       </c>
       <c r="X396">
-        <v>8979</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:37" x14ac:dyDescent="0.25">
+        <v>8888</v>
+      </c>
+    </row>
+    <row r="397" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B397" t="s">
         <v>23</v>
       </c>
       <c r="N397" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="398" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T398">
+    <row r="398" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F398" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="399" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R399" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="400" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="T400">
         <v>9</v>
       </c>
     </row>
-    <row r="399" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J399" s="1" t="s">
+    <row r="401" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J401" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="400" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A400" t="s">
+    <row r="402" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
         <v>1</v>
       </c>
-      <c r="G400" t="s">
+      <c r="G402" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="401" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A401" t="s">
+    <row r="403" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
         <v>3</v>
       </c>
-      <c r="G401">
+      <c r="G403">
         <v>67977322</v>
       </c>
-      <c r="AH401" t="s">
+      <c r="AH403" t="s">
         <v>4</v>
       </c>
-      <c r="AI401" s="2">
-[...4 lines deleted...]
-      <c r="C402" t="s">
+      <c r="AI403" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="404" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C404" t="s">
         <v>5</v>
       </c>
-      <c r="J402" t="s">
+      <c r="J404" t="s">
         <v>6</v>
       </c>
-      <c r="K402" t="s">
+      <c r="K404" t="s">
         <v>7</v>
       </c>
-      <c r="M402" t="s">
+      <c r="M404" t="s">
         <v>8</v>
       </c>
-      <c r="O402" t="s">
+      <c r="O404" t="s">
         <v>9</v>
       </c>
-      <c r="Q402" t="s">
+      <c r="Q404" t="s">
         <v>10</v>
       </c>
-      <c r="U402" t="s">
+      <c r="U404" t="s">
         <v>11</v>
       </c>
-      <c r="V402" s="1" t="s">
+      <c r="V404" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X402" t="s">
+      <c r="X404" t="s">
         <v>13</v>
       </c>
-      <c r="Z402" t="s">
+      <c r="Z404" t="s">
         <v>14</v>
       </c>
-      <c r="AB402" t="s">
+      <c r="AB404" t="s">
         <v>15</v>
       </c>
-      <c r="AF402" t="s">
+      <c r="AF404" t="s">
         <v>16</v>
       </c>
-      <c r="AJ402" t="s">
+      <c r="AJ404" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="403" spans="1:37" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    </row>
     <row r="405" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R405" t="s">
-        <v>19</v>
+      <c r="D405" t="s">
+        <v>25</v>
+      </c>
+      <c r="H405" t="s">
+        <v>26</v>
+      </c>
+      <c r="P405" t="s">
+        <v>27</v>
+      </c>
+      <c r="X405" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="406" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D406" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="AD406" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="407" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD407" t="s">
-        <v>29</v>
+      <c r="E407" t="s">
+        <v>30</v>
+      </c>
+      <c r="I407" t="s">
+        <v>45</v>
+      </c>
+      <c r="S407">
+        <v>95</v>
+      </c>
+      <c r="Y407">
+        <v>297</v>
+      </c>
+      <c r="AE407" s="3">
+        <v>3259</v>
       </c>
     </row>
     <row r="408" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E408" t="s">
+        <v>32</v>
+      </c>
+      <c r="I408" t="s">
+        <v>161</v>
+      </c>
+      <c r="S408">
+        <v>95</v>
+      </c>
+      <c r="Y408">
+        <v>284</v>
+      </c>
+      <c r="AE408" s="3">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="409" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C409" t="s">
+        <v>111</v>
+      </c>
+      <c r="J409">
+        <v>7942584</v>
+      </c>
+      <c r="L409" t="s">
+        <v>19</v>
+      </c>
+      <c r="O409">
+        <v>139630</v>
+      </c>
+      <c r="Q409" s="2">
+        <v>41153</v>
+      </c>
+      <c r="U409" s="2">
+        <v>55092</v>
+      </c>
+      <c r="W409" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC409" s="3">
+        <v>7450</v>
+      </c>
+      <c r="AK409" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="410" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M410" t="s">
+        <v>22</v>
+      </c>
+      <c r="X410">
+        <v>8888</v>
+      </c>
+    </row>
+    <row r="411" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B411" t="s">
+        <v>23</v>
+      </c>
+      <c r="N411" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="412" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F412" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="413" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R413" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="414" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D414" t="s">
+        <v>25</v>
+      </c>
+      <c r="H414" t="s">
+        <v>26</v>
+      </c>
+      <c r="P414" t="s">
+        <v>27</v>
+      </c>
+      <c r="X414" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="415" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD415" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="416" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E416" t="s">
         <v>30</v>
       </c>
-      <c r="I408" t="s">
-[...100 lines deleted...]
-        <v>29</v>
+      <c r="I416" t="s">
+        <v>173</v>
+      </c>
+      <c r="S416">
+        <v>95</v>
+      </c>
+      <c r="Y416">
+        <v>194</v>
+      </c>
+      <c r="AE416" s="3">
+        <v>7450</v>
       </c>
     </row>
     <row r="417" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E417" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I417" t="s">
-        <v>46</v>
+        <v>174</v>
       </c>
       <c r="S417">
         <v>95</v>
       </c>
       <c r="Y417">
-        <v>297</v>
+        <v>172</v>
       </c>
       <c r="AE417" s="3">
-        <v>3259</v>
+        <v>4823</v>
       </c>
     </row>
     <row r="418" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E418" t="s">
         <v>32</v>
       </c>
       <c r="I418" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="S418">
         <v>95</v>
       </c>
       <c r="Y418">
-        <v>284</v>
+        <v>184</v>
       </c>
       <c r="AE418" s="3">
-        <v>3259</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="419" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C419" t="s">
+      <c r="E419" t="s">
+        <v>32</v>
+      </c>
+      <c r="I419" t="s">
+        <v>155</v>
+      </c>
+      <c r="S419">
+        <v>95</v>
+      </c>
+      <c r="Y419">
+        <v>185</v>
+      </c>
+      <c r="AE419" s="3">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="420" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C420" t="s">
         <v>111</v>
       </c>
-      <c r="J419">
+      <c r="J420">
         <v>7942584</v>
       </c>
-      <c r="L419" t="s">
+      <c r="L420" t="s">
         <v>19</v>
       </c>
-      <c r="O419">
-[...5 lines deleted...]
-      <c r="U419" s="2">
+      <c r="O420">
+        <v>139637</v>
+      </c>
+      <c r="Q420" s="2">
+        <v>41275</v>
+      </c>
+      <c r="U420" s="2">
         <v>55092</v>
       </c>
-      <c r="W419" t="s">
+      <c r="W420" t="s">
         <v>20</v>
       </c>
-      <c r="AC419" s="3">
-[...2 lines deleted...]
-      <c r="AK419" t="s">
+      <c r="AC420" s="3">
+        <v>7241</v>
+      </c>
+      <c r="AK420" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="420" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M420" t="s">
+    <row r="421" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M421" t="s">
         <v>22</v>
       </c>
-      <c r="X420">
-[...4 lines deleted...]
-      <c r="B421" t="s">
+      <c r="X421">
+        <v>8888</v>
+      </c>
+    </row>
+    <row r="422" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B422" t="s">
         <v>23</v>
       </c>
-      <c r="N421" t="s">
+      <c r="N422" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="422" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="423" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R423" t="s">
+      <c r="F423" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="424" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R424" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="424" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D424" t="s">
+    <row r="425" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D425" t="s">
         <v>25</v>
       </c>
-      <c r="H424" t="s">
+      <c r="H425" t="s">
         <v>26</v>
       </c>
-      <c r="P424" t="s">
+      <c r="P425" t="s">
         <v>27</v>
       </c>
-      <c r="X424" t="s">
+      <c r="X425" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="425" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD425" t="s">
+    <row r="426" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD426" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>7450</v>
       </c>
     </row>
     <row r="427" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E427" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I427" t="s">
-        <v>174</v>
+        <v>45</v>
       </c>
       <c r="S427">
         <v>95</v>
       </c>
       <c r="Y427">
-        <v>172</v>
+        <v>297</v>
       </c>
       <c r="AE427" s="3">
-        <v>4823</v>
+        <v>7241</v>
       </c>
     </row>
     <row r="428" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E428" t="s">
         <v>32</v>
       </c>
       <c r="I428" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="S428">
         <v>95</v>
       </c>
       <c r="Y428">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>1545</v>
+        <v>279</v>
+      </c>
+      <c r="AE428">
+        <v>175</v>
       </c>
     </row>
     <row r="429" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E429" t="s">
         <v>32</v>
       </c>
       <c r="I429" t="s">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="S429">
         <v>95</v>
       </c>
       <c r="Y429">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>1082</v>
+        <v>472</v>
+      </c>
+      <c r="AE429">
+        <v>221</v>
       </c>
     </row>
     <row r="430" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C430" t="s">
+      <c r="E430" t="s">
+        <v>32</v>
+      </c>
+      <c r="I430" t="s">
+        <v>175</v>
+      </c>
+      <c r="S430">
+        <v>95</v>
+      </c>
+      <c r="Y430">
+        <v>716</v>
+      </c>
+      <c r="AE430">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="431" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E431" t="s">
+        <v>32</v>
+      </c>
+      <c r="I431" t="s">
+        <v>135</v>
+      </c>
+      <c r="S431">
+        <v>95</v>
+      </c>
+      <c r="Y431">
+        <v>190</v>
+      </c>
+      <c r="AE431" s="3">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="432" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E432" t="s">
+        <v>32</v>
+      </c>
+      <c r="I432" t="s">
+        <v>176</v>
+      </c>
+      <c r="S432">
+        <v>95</v>
+      </c>
+      <c r="Y432">
+        <v>280</v>
+      </c>
+      <c r="AE432">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="433" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E433" t="s">
+        <v>32</v>
+      </c>
+      <c r="I433" t="s">
+        <v>151</v>
+      </c>
+      <c r="S433">
+        <v>95</v>
+      </c>
+      <c r="Y433">
+        <v>479</v>
+      </c>
+      <c r="AE433" s="3">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="434" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E434" t="s">
+        <v>32</v>
+      </c>
+      <c r="I434" t="s">
+        <v>162</v>
+      </c>
+      <c r="S434">
+        <v>95</v>
+      </c>
+      <c r="Y434">
+        <v>441</v>
+      </c>
+      <c r="AE434" s="3">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="435" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E435" t="s">
+        <v>32</v>
+      </c>
+      <c r="I435" t="s">
+        <v>166</v>
+      </c>
+      <c r="S435">
+        <v>95</v>
+      </c>
+      <c r="Y435">
+        <v>446</v>
+      </c>
+      <c r="AE435">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="436" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C436" t="s">
         <v>111</v>
       </c>
-      <c r="J430">
+      <c r="J436">
         <v>7942584</v>
       </c>
-      <c r="L430" t="s">
+      <c r="L436" t="s">
         <v>19</v>
       </c>
-      <c r="O430">
-[...8 lines deleted...]
-      <c r="W430" t="s">
+      <c r="O436">
+        <v>140047</v>
+      </c>
+      <c r="Q436" s="2">
+        <v>41730</v>
+      </c>
+      <c r="U436" s="2">
+        <v>49248</v>
+      </c>
+      <c r="W436" t="s">
         <v>20</v>
       </c>
-      <c r="AC430" s="3">
-[...2 lines deleted...]
-      <c r="AK430" t="s">
+      <c r="AC436" s="3">
+        <v>46478</v>
+      </c>
+      <c r="AK436" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="437" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M437" t="s">
+        <v>22</v>
+      </c>
+      <c r="X437">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="438" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B438" t="s">
+        <v>23</v>
+      </c>
+      <c r="N438" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="439" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F439" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="440" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R440" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="441" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D441" t="s">
+        <v>25</v>
+      </c>
+      <c r="H441" t="s">
+        <v>26</v>
+      </c>
+      <c r="P441" t="s">
+        <v>27</v>
+      </c>
+      <c r="X441" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="442" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD442" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="443" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E443" t="s">
+        <v>30</v>
+      </c>
+      <c r="I443" t="s">
+        <v>45</v>
+      </c>
+      <c r="S443">
+        <v>95</v>
+      </c>
+      <c r="Y443">
+        <v>297</v>
+      </c>
+      <c r="AE443" s="3">
+        <v>46478</v>
+      </c>
+    </row>
+    <row r="444" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E444" t="s">
+        <v>32</v>
+      </c>
+      <c r="I444" t="s">
+        <v>127</v>
+      </c>
+      <c r="S444">
+        <v>95</v>
+      </c>
+      <c r="Y444">
+        <v>472</v>
+      </c>
+      <c r="AE444" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="445" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E445" t="s">
+        <v>32</v>
+      </c>
+      <c r="I445" t="s">
+        <v>135</v>
+      </c>
+      <c r="S445">
+        <v>95</v>
+      </c>
+      <c r="Y445">
+        <v>190</v>
+      </c>
+      <c r="AE445">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="446" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E446" t="s">
+        <v>32</v>
+      </c>
+      <c r="I446" t="s">
+        <v>33</v>
+      </c>
+      <c r="S446">
+        <v>95</v>
+      </c>
+      <c r="Y446">
+        <v>92</v>
+      </c>
+      <c r="AE446" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="447" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="T447">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="448" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="J448" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>1</v>
+      </c>
+      <c r="G449" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="450" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>3</v>
+      </c>
+      <c r="G450">
+        <v>67977322</v>
+      </c>
+      <c r="AH450" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI450" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="451" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C451" t="s">
+        <v>5</v>
+      </c>
+      <c r="J451" t="s">
+        <v>6</v>
+      </c>
+      <c r="K451" t="s">
+        <v>7</v>
+      </c>
+      <c r="M451" t="s">
+        <v>8</v>
+      </c>
+      <c r="O451" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q451" t="s">
+        <v>10</v>
+      </c>
+      <c r="U451" t="s">
+        <v>11</v>
+      </c>
+      <c r="V451" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X451" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z451" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB451" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF451" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ451" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="452" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E452" t="s">
+        <v>32</v>
+      </c>
+      <c r="I452" t="s">
+        <v>177</v>
+      </c>
+      <c r="S452">
+        <v>95</v>
+      </c>
+      <c r="Y452">
+        <v>372</v>
+      </c>
+      <c r="AE452">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="453" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E453" t="s">
+        <v>32</v>
+      </c>
+      <c r="I453" t="s">
+        <v>178</v>
+      </c>
+      <c r="S453">
+        <v>95</v>
+      </c>
+      <c r="Y453">
+        <v>467</v>
+      </c>
+      <c r="AE453" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="454" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E454" t="s">
+        <v>32</v>
+      </c>
+      <c r="I454" t="s">
+        <v>81</v>
+      </c>
+      <c r="S454">
+        <v>95</v>
+      </c>
+      <c r="Y454">
+        <v>188</v>
+      </c>
+      <c r="AE454" s="3">
+        <v>21400</v>
+      </c>
+    </row>
+    <row r="455" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C455" t="s">
+        <v>111</v>
+      </c>
+      <c r="J455">
+        <v>7942584</v>
+      </c>
+      <c r="L455" t="s">
+        <v>19</v>
+      </c>
+      <c r="O455">
+        <v>140748</v>
+      </c>
+      <c r="Q455" s="2">
+        <v>42095</v>
+      </c>
+      <c r="U455" s="2">
+        <v>47938</v>
+      </c>
+      <c r="W455" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC455" s="3">
+        <v>1000</v>
+      </c>
+      <c r="AK455" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="456" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M456" t="s">
+        <v>22</v>
+      </c>
+      <c r="X456">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="457" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B457" t="s">
+        <v>23</v>
+      </c>
+      <c r="N457" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="458" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D458" t="s">
+        <v>25</v>
+      </c>
+      <c r="H458" t="s">
+        <v>26</v>
+      </c>
+      <c r="P458" t="s">
+        <v>27</v>
+      </c>
+      <c r="X458" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="459" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD459" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="460" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E460" t="s">
+        <v>30</v>
+      </c>
+      <c r="I460" t="s">
+        <v>37</v>
+      </c>
+      <c r="S460">
+        <v>95</v>
+      </c>
+      <c r="Y460">
+        <v>543</v>
+      </c>
+      <c r="AE460" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="461" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E461" t="s">
+        <v>32</v>
+      </c>
+      <c r="I461" t="s">
+        <v>178</v>
+      </c>
+      <c r="S461">
+        <v>95</v>
+      </c>
+      <c r="Y461">
+        <v>467</v>
+      </c>
+      <c r="AE461" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="462" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C462" t="s">
+        <v>111</v>
+      </c>
+      <c r="J462">
+        <v>7942584</v>
+      </c>
+      <c r="L462" t="s">
+        <v>19</v>
+      </c>
+      <c r="O462">
+        <v>142548</v>
+      </c>
+      <c r="Q462" s="2">
+        <v>43405</v>
+      </c>
+      <c r="U462" s="2">
+        <v>49248</v>
+      </c>
+      <c r="W462" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC462" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK462" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="463" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M463" t="s">
+        <v>22</v>
+      </c>
+      <c r="X463">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="464" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B464" t="s">
+        <v>23</v>
+      </c>
+      <c r="N464" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="465" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D465" t="s">
+        <v>25</v>
+      </c>
+      <c r="H465" t="s">
+        <v>26</v>
+      </c>
+      <c r="P465" t="s">
+        <v>27</v>
+      </c>
+      <c r="X465" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="466" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD466" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="467" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E467" t="s">
+        <v>30</v>
+      </c>
+      <c r="I467" t="s">
+        <v>179</v>
+      </c>
+      <c r="S467">
+        <v>95</v>
+      </c>
+      <c r="Y467">
+        <v>235</v>
+      </c>
+      <c r="AE467" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="468" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E468" t="s">
+        <v>32</v>
+      </c>
+      <c r="I468" t="s">
+        <v>172</v>
+      </c>
+      <c r="S468">
+        <v>95</v>
+      </c>
+      <c r="Y468">
+        <v>196</v>
+      </c>
+      <c r="AE468" s="3">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="469" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E469" t="s">
+        <v>32</v>
+      </c>
+      <c r="I469" t="s">
+        <v>81</v>
+      </c>
+      <c r="S469">
+        <v>95</v>
+      </c>
+      <c r="Y469">
+        <v>188</v>
+      </c>
+      <c r="AE469" s="3">
+        <v>8960</v>
+      </c>
+    </row>
+    <row r="470" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C470" t="s">
+        <v>111</v>
+      </c>
+      <c r="J470">
+        <v>7942584</v>
+      </c>
+      <c r="L470" t="s">
+        <v>19</v>
+      </c>
+      <c r="O470">
+        <v>142967</v>
+      </c>
+      <c r="Q470" s="2">
+        <v>43647</v>
+      </c>
+      <c r="U470" s="2">
+        <v>47299</v>
+      </c>
+      <c r="W470" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC470" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK470" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="431" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M431" t="s">
+    <row r="471" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M471" t="s">
         <v>22</v>
       </c>
-      <c r="X431">
-[...4 lines deleted...]
-      <c r="B432" t="s">
+      <c r="X471">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="472" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B472" t="s">
         <v>23</v>
       </c>
-      <c r="N432" t="s">
+      <c r="N472" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="433" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="F433" t="s">
+    <row r="473" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F473" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="434" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="R434" t="s">
+    <row r="474" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R474" t="s">
         <v>19</v>
-      </c>
-[...579 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="475" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D475" t="s">
         <v>25</v>
       </c>
       <c r="H475" t="s">
         <v>26</v>
       </c>
       <c r="P475" t="s">
         <v>27</v>
       </c>
       <c r="X475" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="476" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD476" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="477" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E477" t="s">
         <v>30</v>
       </c>
       <c r="I477" t="s">
-        <v>179</v>
+        <v>118</v>
       </c>
       <c r="S477">
         <v>95</v>
       </c>
       <c r="Y477">
-        <v>235</v>
+        <v>415</v>
       </c>
       <c r="AE477" s="3">
         <v>10000</v>
       </c>
     </row>
     <row r="478" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E478" t="s">
         <v>32</v>
       </c>
       <c r="I478" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="S478">
         <v>95</v>
       </c>
       <c r="Y478">
-        <v>196</v>
+        <v>367</v>
       </c>
       <c r="AE478" s="3">
-        <v>1040</v>
+        <v>5946</v>
       </c>
     </row>
     <row r="479" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E479" t="s">
         <v>32</v>
       </c>
       <c r="I479" t="s">
-        <v>82</v>
+        <v>180</v>
       </c>
       <c r="S479">
         <v>95</v>
       </c>
       <c r="Y479">
-        <v>188</v>
+        <v>778</v>
       </c>
       <c r="AE479" s="3">
-        <v>8960</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="480" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C480" t="s">
         <v>111</v>
       </c>
       <c r="J480">
         <v>7942584</v>
       </c>
       <c r="L480" t="s">
         <v>19</v>
       </c>
       <c r="O480">
-        <v>142967</v>
+        <v>143078</v>
       </c>
       <c r="Q480" s="2">
-        <v>43647</v>
+        <v>43770</v>
       </c>
       <c r="U480" s="2">
-        <v>47299</v>
+        <v>45382</v>
       </c>
       <c r="W480" t="s">
         <v>20</v>
       </c>
       <c r="AC480" s="3">
         <v>10000</v>
       </c>
       <c r="AK480" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
     </row>
     <row r="481" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M481" t="s">
         <v>22</v>
       </c>
       <c r="X481">
-        <v>1186</v>
+        <v>365</v>
       </c>
     </row>
     <row r="482" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B482" t="s">
         <v>23</v>
       </c>
       <c r="N482" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="483" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="F483" t="s">
+      <c r="D483" t="s">
+        <v>25</v>
+      </c>
+      <c r="H483" t="s">
+        <v>26</v>
+      </c>
+      <c r="P483" t="s">
+        <v>27</v>
+      </c>
+      <c r="X483" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="484" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD484" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="485" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E485" t="s">
+        <v>30</v>
+      </c>
+      <c r="I485" t="s">
+        <v>181</v>
+      </c>
+      <c r="S485">
+        <v>95</v>
+      </c>
+      <c r="Y485">
+        <v>672</v>
+      </c>
+      <c r="AE485" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="486" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E486" t="s">
+        <v>32</v>
+      </c>
+      <c r="I486" t="s">
+        <v>81</v>
+      </c>
+      <c r="S486">
+        <v>95</v>
+      </c>
+      <c r="Y486">
+        <v>188</v>
+      </c>
+      <c r="AE486" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="487" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T487">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="488" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J488" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="489" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>1</v>
+      </c>
+      <c r="G489" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="490" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>3</v>
+      </c>
+      <c r="G490">
+        <v>67977322</v>
+      </c>
+      <c r="AH490" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI490" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="491" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C491" t="s">
+        <v>5</v>
+      </c>
+      <c r="J491" t="s">
+        <v>6</v>
+      </c>
+      <c r="K491" t="s">
+        <v>7</v>
+      </c>
+      <c r="M491" t="s">
+        <v>8</v>
+      </c>
+      <c r="O491" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q491" t="s">
+        <v>10</v>
+      </c>
+      <c r="U491" t="s">
+        <v>11</v>
+      </c>
+      <c r="V491" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X491" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z491" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB491" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF491" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ491" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="492" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C492" t="s">
+        <v>111</v>
+      </c>
+      <c r="J492">
+        <v>7942584</v>
+      </c>
+      <c r="L492" t="s">
+        <v>19</v>
+      </c>
+      <c r="O492">
+        <v>143550</v>
+      </c>
+      <c r="Q492" s="2">
+        <v>43992</v>
+      </c>
+      <c r="U492" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W492" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC492" s="3">
+        <v>2351</v>
+      </c>
+      <c r="AK492" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="493" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M493" t="s">
+        <v>22</v>
+      </c>
+      <c r="X493">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="494" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B494" t="s">
+        <v>23</v>
+      </c>
+      <c r="N494" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="495" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F495" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="484" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R484" t="s">
+    <row r="496" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R496" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="485" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D485" t="s">
+    <row r="497" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D497" t="s">
         <v>25</v>
       </c>
-      <c r="H485" t="s">
+      <c r="H497" t="s">
         <v>26</v>
       </c>
-      <c r="P485" t="s">
+      <c r="P497" t="s">
         <v>27</v>
       </c>
-      <c r="X485" t="s">
+      <c r="X497" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="486" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD486" t="s">
+    <row r="498" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD498" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="487" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E487" t="s">
+    <row r="499" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E499" t="s">
         <v>30</v>
       </c>
-      <c r="I487" t="s">
+      <c r="I499" t="s">
         <v>118</v>
       </c>
-      <c r="S487">
-[...2 lines deleted...]
-      <c r="Y487">
+      <c r="S499">
+        <v>95</v>
+      </c>
+      <c r="Y499">
         <v>415</v>
       </c>
-      <c r="AE487" s="3">
-[...171 lines deleted...]
-        <v>29</v>
+      <c r="AE499" s="3">
+        <v>2351</v>
       </c>
     </row>
     <row r="500" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E500" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I500" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="S500">
         <v>95</v>
       </c>
       <c r="Y500">
-        <v>672</v>
-[...2 lines deleted...]
-        <v>10000</v>
+        <v>469</v>
+      </c>
+      <c r="AE500">
+        <v>413</v>
       </c>
     </row>
     <row r="501" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E501" t="s">
         <v>32</v>
       </c>
       <c r="I501" t="s">
-        <v>82</v>
+        <v>166</v>
       </c>
       <c r="S501">
         <v>95</v>
       </c>
       <c r="Y501">
-        <v>188</v>
+        <v>446</v>
       </c>
       <c r="AE501" s="3">
-        <v>10000</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="502" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C502" t="s">
+      <c r="E502" t="s">
+        <v>32</v>
+      </c>
+      <c r="I502" t="s">
+        <v>167</v>
+      </c>
+      <c r="S502">
+        <v>95</v>
+      </c>
+      <c r="Y502">
+        <v>223</v>
+      </c>
+      <c r="AE502">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="503" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C503" t="s">
         <v>111</v>
       </c>
-      <c r="J502">
+      <c r="J503">
         <v>7942584</v>
       </c>
-      <c r="L502" t="s">
+      <c r="L503" t="s">
         <v>19</v>
       </c>
-      <c r="O502">
-[...8 lines deleted...]
-      <c r="W502" t="s">
+      <c r="O503">
+        <v>143821</v>
+      </c>
+      <c r="Q503" s="2">
+        <v>44146</v>
+      </c>
+      <c r="U503" s="2">
+        <v>47797</v>
+      </c>
+      <c r="W503" t="s">
         <v>20</v>
       </c>
-      <c r="AC502" s="3">
-[...7 lines deleted...]
-      <c r="M503" t="s">
+      <c r="AC503" s="3">
+        <v>1083</v>
+      </c>
+      <c r="AK503" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="504" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M504" t="s">
         <v>22</v>
       </c>
-      <c r="X503">
-[...4 lines deleted...]
-      <c r="B504" t="s">
+      <c r="X504">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="505" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B505" t="s">
         <v>23</v>
       </c>
-      <c r="N504" t="s">
+      <c r="N505" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="505" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="506" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R506" t="s">
-        <v>19</v>
+      <c r="D506" t="s">
+        <v>25</v>
+      </c>
+      <c r="H506" t="s">
+        <v>26</v>
+      </c>
+      <c r="P506" t="s">
+        <v>27</v>
+      </c>
+      <c r="X506" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="507" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D507" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="AD507" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="508" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD508" t="s">
-        <v>29</v>
+      <c r="E508" t="s">
+        <v>30</v>
+      </c>
+      <c r="I508" t="s">
+        <v>182</v>
+      </c>
+      <c r="S508">
+        <v>95</v>
+      </c>
+      <c r="Y508">
+        <v>912</v>
+      </c>
+      <c r="AE508" s="3">
+        <v>1083</v>
       </c>
     </row>
     <row r="509" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E509" t="s">
+        <v>32</v>
+      </c>
+      <c r="I509" t="s">
+        <v>165</v>
+      </c>
+      <c r="S509">
+        <v>95</v>
+      </c>
+      <c r="Y509">
+        <v>520</v>
+      </c>
+      <c r="AE509" s="3">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="510" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C510" t="s">
+        <v>183</v>
+      </c>
+      <c r="J510">
+        <v>118638852</v>
+      </c>
+      <c r="L510" t="s">
+        <v>19</v>
+      </c>
+      <c r="O510">
+        <v>145139</v>
+      </c>
+      <c r="Q510" s="2">
+        <v>45170</v>
+      </c>
+      <c r="U510" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W510" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC510" s="3">
+        <v>21878</v>
+      </c>
+      <c r="AK510" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="511" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M511" t="s">
+        <v>22</v>
+      </c>
+      <c r="X511">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="512" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B512" t="s">
+        <v>23</v>
+      </c>
+      <c r="N512" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="513" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D513" t="s">
+        <v>25</v>
+      </c>
+      <c r="H513" t="s">
+        <v>26</v>
+      </c>
+      <c r="P513" t="s">
+        <v>27</v>
+      </c>
+      <c r="X513" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="514" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD514" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="515" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E515" t="s">
         <v>30</v>
       </c>
-      <c r="I509" t="s">
-[...70 lines deleted...]
-      <c r="L513" t="s">
+      <c r="I515" t="s">
+        <v>45</v>
+      </c>
+      <c r="S515">
+        <v>95</v>
+      </c>
+      <c r="Y515">
+        <v>297</v>
+      </c>
+      <c r="AE515" s="3">
+        <v>21878</v>
+      </c>
+    </row>
+    <row r="516" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E516" t="s">
+        <v>32</v>
+      </c>
+      <c r="I516" t="s">
+        <v>184</v>
+      </c>
+      <c r="S516">
+        <v>95</v>
+      </c>
+      <c r="Y516">
+        <v>628</v>
+      </c>
+      <c r="AE516" s="3">
+        <v>21878</v>
+      </c>
+    </row>
+    <row r="517" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C517" t="s">
+        <v>183</v>
+      </c>
+      <c r="J517">
+        <v>118638852</v>
+      </c>
+      <c r="L517" t="s">
         <v>19</v>
       </c>
-      <c r="O513">
-[...8 lines deleted...]
-      <c r="W513" t="s">
+      <c r="O517">
+        <v>145801</v>
+      </c>
+      <c r="Q517" s="2">
+        <v>45597</v>
+      </c>
+      <c r="U517" s="2">
+        <v>46691</v>
+      </c>
+      <c r="W517" t="s">
         <v>20</v>
       </c>
-      <c r="AC513" s="3">
-[...7 lines deleted...]
-      <c r="M514" t="s">
+      <c r="AC517" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AK517" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="518" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M518" t="s">
         <v>22</v>
       </c>
-      <c r="X514">
-[...4 lines deleted...]
-      <c r="B515" t="s">
+      <c r="X518">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="519" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B519" t="s">
         <v>23</v>
       </c>
-      <c r="N515" t="s">
+      <c r="N519" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="516" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D516" t="s">
+    <row r="520" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D520" t="s">
         <v>25</v>
       </c>
-      <c r="H516" t="s">
+      <c r="H520" t="s">
         <v>26</v>
       </c>
-      <c r="P516" t="s">
+      <c r="P520" t="s">
         <v>27</v>
       </c>
-      <c r="X516" t="s">
+      <c r="X520" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="517" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD517" t="s">
+    <row r="521" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD521" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="518" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E518" t="s">
+    <row r="522" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E522" t="s">
         <v>30</v>
       </c>
-      <c r="I518" t="s">
-[...36 lines deleted...]
-      <c r="L520" t="s">
+      <c r="I522" t="s">
+        <v>37</v>
+      </c>
+      <c r="S522">
+        <v>95</v>
+      </c>
+      <c r="Y522">
+        <v>543</v>
+      </c>
+      <c r="AE522" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="523" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E523" t="s">
+        <v>32</v>
+      </c>
+      <c r="I523" t="s">
+        <v>38</v>
+      </c>
+      <c r="S523">
+        <v>95</v>
+      </c>
+      <c r="Y523">
+        <v>3</v>
+      </c>
+      <c r="AE523" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="524" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C524" t="s">
+        <v>185</v>
+      </c>
+      <c r="J524">
+        <v>945601599</v>
+      </c>
+      <c r="L524" t="s">
         <v>19</v>
       </c>
-      <c r="O520">
-[...8 lines deleted...]
-      <c r="W520" t="s">
+      <c r="O524">
+        <v>146938</v>
+      </c>
+      <c r="Q524" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U524" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W524" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC524" s="3">
+        <v>2500</v>
+      </c>
+      <c r="AK524" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="525" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M525" t="s">
+        <v>22</v>
+      </c>
+      <c r="X525">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="526" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B526" t="s">
+        <v>23</v>
+      </c>
+      <c r="N526" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="527" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D527" t="s">
+        <v>25</v>
+      </c>
+      <c r="H527" t="s">
+        <v>26</v>
+      </c>
+      <c r="P527" t="s">
+        <v>27</v>
+      </c>
+      <c r="X527" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="528" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD528" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="529" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T529">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="530" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J530" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="531" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>1</v>
+      </c>
+      <c r="G531" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="532" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>3</v>
+      </c>
+      <c r="G532">
+        <v>67977322</v>
+      </c>
+      <c r="AH532" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI532" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="533" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C533" t="s">
+        <v>5</v>
+      </c>
+      <c r="J533" t="s">
+        <v>6</v>
+      </c>
+      <c r="K533" t="s">
+        <v>7</v>
+      </c>
+      <c r="M533" t="s">
+        <v>8</v>
+      </c>
+      <c r="O533" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q533" t="s">
+        <v>10</v>
+      </c>
+      <c r="U533" t="s">
+        <v>11</v>
+      </c>
+      <c r="V533" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X533" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z533" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB533" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF533" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ533" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="534" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E534" t="s">
+        <v>30</v>
+      </c>
+      <c r="I534" t="s">
+        <v>120</v>
+      </c>
+      <c r="S534">
+        <v>95</v>
+      </c>
+      <c r="Y534">
+        <v>187</v>
+      </c>
+      <c r="AE534" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="535" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E535" t="s">
+        <v>32</v>
+      </c>
+      <c r="I535" t="s">
+        <v>38</v>
+      </c>
+      <c r="S535">
+        <v>95</v>
+      </c>
+      <c r="Y535">
+        <v>3</v>
+      </c>
+      <c r="AE535" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="536" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C536" t="s">
+        <v>185</v>
+      </c>
+      <c r="J536">
+        <v>945601599</v>
+      </c>
+      <c r="L536" t="s">
+        <v>19</v>
+      </c>
+      <c r="O536">
+        <v>147124</v>
+      </c>
+      <c r="Q536" s="2">
+        <v>46143</v>
+      </c>
+      <c r="U536" s="2">
+        <v>46173</v>
+      </c>
+      <c r="W536" t="s">
         <v>20</v>
       </c>
-      <c r="AC520" s="3">
-[...7 lines deleted...]
-      <c r="M521" t="s">
+      <c r="AC536" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AK536" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="537" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M537" t="s">
         <v>22</v>
       </c>
-      <c r="X521">
-[...4 lines deleted...]
-      <c r="B522" t="s">
+      <c r="X537">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="538" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B538" t="s">
         <v>23</v>
       </c>
-      <c r="N522" t="s">
+      <c r="N538" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="523" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D523" t="s">
+    <row r="539" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D539" t="s">
         <v>25</v>
       </c>
-      <c r="H523" t="s">
+      <c r="H539" t="s">
         <v>26</v>
       </c>
-      <c r="P523" t="s">
+      <c r="P539" t="s">
         <v>27</v>
       </c>
-      <c r="X523" t="s">
+      <c r="X539" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="524" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD524" t="s">
+    <row r="540" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD540" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="525" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E525" t="s">
+    <row r="541" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E541" t="s">
         <v>30</v>
       </c>
-      <c r="I525" t="s">
-[...36 lines deleted...]
-      <c r="L527" t="s">
+      <c r="I541" t="s">
+        <v>37</v>
+      </c>
+      <c r="S541">
+        <v>95</v>
+      </c>
+      <c r="Y541">
+        <v>543</v>
+      </c>
+      <c r="AE541" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="542" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E542" t="s">
+        <v>32</v>
+      </c>
+      <c r="I542" t="s">
+        <v>106</v>
+      </c>
+      <c r="S542">
+        <v>95</v>
+      </c>
+      <c r="Y542">
+        <v>550</v>
+      </c>
+      <c r="AE542" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="543" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C543" t="s">
+        <v>186</v>
+      </c>
+      <c r="J543">
+        <v>79663087</v>
+      </c>
+      <c r="L543" t="s">
         <v>19</v>
       </c>
-      <c r="O527">
-[...2 lines deleted...]
-      <c r="Q527" s="2">
+      <c r="O543">
+        <v>145121</v>
+      </c>
+      <c r="Q543" s="2">
         <v>45597</v>
       </c>
-      <c r="U527" s="2">
-[...2 lines deleted...]
-      <c r="W527" t="s">
+      <c r="U543" s="2">
+        <v>48669</v>
+      </c>
+      <c r="W543" t="s">
         <v>20</v>
       </c>
-      <c r="AC527" s="3">
-[...7 lines deleted...]
-      <c r="M528" t="s">
+      <c r="AC543" s="3">
+        <v>42000</v>
+      </c>
+      <c r="AK543" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="544" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M544" t="s">
         <v>22</v>
       </c>
-      <c r="X528">
-[...4 lines deleted...]
-      <c r="B529" t="s">
+      <c r="X544">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="545" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B545" t="s">
         <v>23</v>
       </c>
-      <c r="N529" t="s">
+      <c r="N545" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="530" spans="1:35" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="A533" t="s">
+    <row r="546" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D546" t="s">
+        <v>25</v>
+      </c>
+      <c r="H546" t="s">
+        <v>26</v>
+      </c>
+      <c r="P546" t="s">
+        <v>27</v>
+      </c>
+      <c r="X546" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="547" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD547" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="548" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E548" t="s">
+        <v>30</v>
+      </c>
+      <c r="I548" t="s">
+        <v>187</v>
+      </c>
+      <c r="S548">
+        <v>95</v>
+      </c>
+      <c r="Y548">
+        <v>727</v>
+      </c>
+      <c r="AE548" s="3">
+        <v>42000</v>
+      </c>
+    </row>
+    <row r="549" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E549" t="s">
+        <v>32</v>
+      </c>
+      <c r="I549" t="s">
+        <v>33</v>
+      </c>
+      <c r="S549">
+        <v>95</v>
+      </c>
+      <c r="Y549">
+        <v>92</v>
+      </c>
+      <c r="AE549" s="3">
+        <v>42000</v>
+      </c>
+    </row>
+    <row r="550" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C550" t="s">
+        <v>186</v>
+      </c>
+      <c r="J550">
+        <v>79663087</v>
+      </c>
+      <c r="L550" t="s">
+        <v>19</v>
+      </c>
+      <c r="O550">
+        <v>145641</v>
+      </c>
+      <c r="Q550" s="2">
+        <v>45962</v>
+      </c>
+      <c r="U550" s="2">
+        <v>48669</v>
+      </c>
+      <c r="W550" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC550" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AK550" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="551" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M551" t="s">
+        <v>22</v>
+      </c>
+      <c r="X551">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="552" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B552" t="s">
+        <v>23</v>
+      </c>
+      <c r="N552" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="553" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D553" t="s">
+        <v>25</v>
+      </c>
+      <c r="H553" t="s">
+        <v>26</v>
+      </c>
+      <c r="P553" t="s">
+        <v>27</v>
+      </c>
+      <c r="X553" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="554" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD554" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="555" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E555" t="s">
+        <v>30</v>
+      </c>
+      <c r="I555" t="s">
+        <v>120</v>
+      </c>
+      <c r="S555">
+        <v>95</v>
+      </c>
+      <c r="Y555">
+        <v>187</v>
+      </c>
+      <c r="AE555" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="556" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E556" t="s">
+        <v>32</v>
+      </c>
+      <c r="I556" t="s">
+        <v>38</v>
+      </c>
+      <c r="S556">
+        <v>95</v>
+      </c>
+      <c r="Y556">
         <v>3</v>
       </c>
-      <c r="F533">
-[...51 lines deleted...]
-      <c r="D535" t="s">
+      <c r="AE556" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="557" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C557" t="s">
+        <v>188</v>
+      </c>
+      <c r="J557">
+        <v>73093437</v>
+      </c>
+      <c r="L557" t="s">
+        <v>19</v>
+      </c>
+      <c r="O557">
+        <v>100115</v>
+      </c>
+      <c r="Q557" s="2">
+        <v>34516</v>
+      </c>
+      <c r="U557" s="2">
+        <v>41820</v>
+      </c>
+      <c r="W557" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC557" s="3">
+        <v>1000</v>
+      </c>
+      <c r="AK557" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="558" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M558" t="s">
+        <v>22</v>
+      </c>
+      <c r="X558">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="559" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B559" t="s">
+        <v>23</v>
+      </c>
+      <c r="N559" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="560" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F560" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="561" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R561" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="562" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D562" t="s">
         <v>25</v>
       </c>
-      <c r="G535" t="s">
+      <c r="H562" t="s">
         <v>26</v>
       </c>
-      <c r="O535" t="s">
+      <c r="P562" t="s">
         <v>27</v>
       </c>
-      <c r="V535" t="s">
+      <c r="X562" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="536" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB536" t="s">
+    <row r="563" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD563" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="537" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E537" t="s">
+    <row r="564" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E564" t="s">
         <v>30</v>
       </c>
-      <c r="H537" t="s">
-[...387 lines deleted...]
-    <row r="565" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="I564" t="s">
+        <v>41</v>
+      </c>
+      <c r="S564">
+        <v>95</v>
+      </c>
+      <c r="Y564">
+        <v>556</v>
+      </c>
+      <c r="AE564">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="565" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E565" t="s">
         <v>30</v>
       </c>
-      <c r="H565" t="s">
-[...12 lines deleted...]
-    <row r="566" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="I565" t="s">
+        <v>115</v>
+      </c>
+      <c r="S565">
+        <v>95</v>
+      </c>
+      <c r="Y565">
+        <v>700</v>
+      </c>
+      <c r="AE565">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="566" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E566" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="H566" t="s">
+        <v>30</v>
+      </c>
+      <c r="I566" t="s">
+        <v>31</v>
+      </c>
+      <c r="S566">
+        <v>95</v>
+      </c>
+      <c r="Y566">
+        <v>4</v>
+      </c>
+      <c r="AE566">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="567" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E567" t="s">
+        <v>32</v>
+      </c>
+      <c r="I567" t="s">
+        <v>191</v>
+      </c>
+      <c r="S567">
+        <v>95</v>
+      </c>
+      <c r="Y567">
+        <v>27</v>
+      </c>
+      <c r="AE567" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="568" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T568">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="569" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J569" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="570" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>1</v>
+      </c>
+      <c r="G570" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="571" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>3</v>
+      </c>
+      <c r="G571">
+        <v>67977322</v>
+      </c>
+      <c r="AH571" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI571" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="572" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C572" t="s">
+        <v>5</v>
+      </c>
+      <c r="J572" t="s">
+        <v>6</v>
+      </c>
+      <c r="K572" t="s">
+        <v>7</v>
+      </c>
+      <c r="M572" t="s">
+        <v>8</v>
+      </c>
+      <c r="O572" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q572" t="s">
+        <v>10</v>
+      </c>
+      <c r="U572" t="s">
+        <v>11</v>
+      </c>
+      <c r="V572" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X572" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z572" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB572" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF572" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ572" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="573" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C573" t="s">
+        <v>192</v>
+      </c>
+      <c r="J573">
+        <v>60041985</v>
+      </c>
+      <c r="L573" t="s">
+        <v>19</v>
+      </c>
+      <c r="O573">
+        <v>100011</v>
+      </c>
+      <c r="Q573" s="2">
+        <v>33450</v>
+      </c>
+      <c r="U573" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W573" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC573" s="3">
+        <v>6000</v>
+      </c>
+      <c r="AK573" t="s">
         <v>189</v>
       </c>
-      <c r="Q566">
-[...16 lines deleted...]
-      <c r="K567" t="s">
+    </row>
+    <row r="574" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M574" t="s">
+        <v>22</v>
+      </c>
+      <c r="X574">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="575" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B575" t="s">
+        <v>23</v>
+      </c>
+      <c r="N575" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="576" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F576" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="577" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R577" t="s">
         <v>19</v>
       </c>
-      <c r="N567">
-[...8 lines deleted...]
-      <c r="U567" t="s">
+    </row>
+    <row r="578" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D578" t="s">
+        <v>25</v>
+      </c>
+      <c r="H578" t="s">
+        <v>26</v>
+      </c>
+      <c r="P578" t="s">
+        <v>27</v>
+      </c>
+      <c r="X578" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="579" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD579" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="580" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E580" t="s">
+        <v>30</v>
+      </c>
+      <c r="I580" t="s">
+        <v>42</v>
+      </c>
+      <c r="S580">
+        <v>95</v>
+      </c>
+      <c r="Y580">
+        <v>75</v>
+      </c>
+      <c r="AE580" s="3">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="581" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E581" t="s">
+        <v>30</v>
+      </c>
+      <c r="I581" t="s">
+        <v>119</v>
+      </c>
+      <c r="S581">
+        <v>95</v>
+      </c>
+      <c r="Y581">
+        <v>541</v>
+      </c>
+      <c r="AE581" s="3">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="582" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E582" t="s">
+        <v>30</v>
+      </c>
+      <c r="I582" t="s">
+        <v>45</v>
+      </c>
+      <c r="S582">
+        <v>95</v>
+      </c>
+      <c r="Y582">
+        <v>297</v>
+      </c>
+      <c r="AE582" s="3">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="583" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E583" t="s">
+        <v>32</v>
+      </c>
+      <c r="I583" t="s">
+        <v>193</v>
+      </c>
+      <c r="S583">
+        <v>95</v>
+      </c>
+      <c r="Y583">
+        <v>442</v>
+      </c>
+      <c r="AE583" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="584" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C584" t="s">
+        <v>192</v>
+      </c>
+      <c r="J584">
+        <v>60041985</v>
+      </c>
+      <c r="L584" t="s">
+        <v>19</v>
+      </c>
+      <c r="O584">
+        <v>100063</v>
+      </c>
+      <c r="Q584" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U584" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W584" t="s">
         <v>20</v>
       </c>
-      <c r="AA567" s="3">
-[...7 lines deleted...]
-      <c r="L568" t="s">
+      <c r="AC584" s="3">
+        <v>1500</v>
+      </c>
+      <c r="AK584" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="585" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M585" t="s">
         <v>22</v>
       </c>
-      <c r="V568">
+      <c r="X585">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="586" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B586" t="s">
+        <v>23</v>
+      </c>
+      <c r="N586" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="587" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F587" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="588" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R588" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="589" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D589" t="s">
+        <v>25</v>
+      </c>
+      <c r="H589" t="s">
+        <v>26</v>
+      </c>
+      <c r="P589" t="s">
+        <v>27</v>
+      </c>
+      <c r="X589" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="590" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD590" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="569" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="B569" t="s">
+    <row r="591" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E591" t="s">
+        <v>30</v>
+      </c>
+      <c r="I591" t="s">
+        <v>37</v>
+      </c>
+      <c r="S591">
+        <v>95</v>
+      </c>
+      <c r="Y591">
+        <v>543</v>
+      </c>
+      <c r="AE591" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="592" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E592" t="s">
+        <v>32</v>
+      </c>
+      <c r="I592" t="s">
+        <v>193</v>
+      </c>
+      <c r="S592">
+        <v>95</v>
+      </c>
+      <c r="Y592">
+        <v>442</v>
+      </c>
+      <c r="AE592" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="593" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C593" t="s">
+        <v>192</v>
+      </c>
+      <c r="J593">
+        <v>60041985</v>
+      </c>
+      <c r="L593" t="s">
+        <v>19</v>
+      </c>
+      <c r="O593">
+        <v>100135</v>
+      </c>
+      <c r="Q593" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U593" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W593" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC593">
+        <v>250</v>
+      </c>
+      <c r="AK593" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="594" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M594" t="s">
+        <v>22</v>
+      </c>
+      <c r="X594">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="595" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B595" t="s">
         <v>23</v>
       </c>
-      <c r="M569" t="s">
+      <c r="N595" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="570" spans="1:36" x14ac:dyDescent="0.25">
-[...73 lines deleted...]
-      <c r="D575" t="s">
+    <row r="596" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F596" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="597" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R597" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="598" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D598" t="s">
         <v>25</v>
       </c>
-      <c r="H575" t="s">
+      <c r="H598" t="s">
         <v>26</v>
       </c>
-      <c r="P575" t="s">
+      <c r="P598" t="s">
         <v>27</v>
       </c>
-      <c r="X575" t="s">
+      <c r="X598" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="576" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="AD576" t="s">
+    <row r="599" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD599" t="s">
         <v>29</v>
-      </c>
-[...299 lines deleted...]
-        <v>2958</v>
       </c>
     </row>
     <row r="600" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E600" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I600" t="s">
-        <v>196</v>
+        <v>45</v>
       </c>
       <c r="S600">
         <v>95</v>
       </c>
       <c r="Y600">
+        <v>297</v>
+      </c>
+      <c r="AE600">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="601" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E601" t="s">
+        <v>32</v>
+      </c>
+      <c r="I601" t="s">
+        <v>193</v>
+      </c>
+      <c r="S601">
+        <v>95</v>
+      </c>
+      <c r="Y601">
         <v>442</v>
       </c>
-      <c r="AE600" s="3">
-[...4 lines deleted...]
-      <c r="C601" t="s">
+      <c r="AE601">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="602" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C602" t="s">
         <v>194</v>
       </c>
-      <c r="J601">
-[...2 lines deleted...]
-      <c r="L601" t="s">
+      <c r="J602">
+        <v>76642123</v>
+      </c>
+      <c r="L602" t="s">
         <v>19</v>
       </c>
-      <c r="O601">
-[...5 lines deleted...]
-      <c r="U601" s="2">
+      <c r="O602">
+        <v>100012</v>
+      </c>
+      <c r="Q602" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U602" s="2">
         <v>47787</v>
       </c>
-      <c r="W601" t="s">
+      <c r="W602" t="s">
         <v>20</v>
       </c>
-      <c r="AC601" s="3">
-[...7 lines deleted...]
-      <c r="M602" t="s">
+      <c r="AC602" s="3">
+        <v>6500</v>
+      </c>
+      <c r="AK602" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="603" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M603" t="s">
         <v>22</v>
       </c>
-      <c r="X602">
-[...4 lines deleted...]
-      <c r="B603" t="s">
+      <c r="X603">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="604" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B604" t="s">
         <v>23</v>
       </c>
-      <c r="N603" t="s">
+      <c r="N604" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="604" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F604" t="s">
+    <row r="605" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F605" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="605" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R605" t="s">
+    <row r="606" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R606" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="606" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D606" t="s">
+    <row r="607" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D607" t="s">
         <v>25</v>
       </c>
-      <c r="H606" t="s">
+      <c r="H607" t="s">
         <v>26</v>
       </c>
-      <c r="P606" t="s">
+      <c r="P607" t="s">
         <v>27</v>
       </c>
-      <c r="X606" t="s">
+      <c r="X607" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="607" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD607" t="s">
+    <row r="608" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD608" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="609" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E609" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I609" t="s">
+        <v>42</v>
+      </c>
+      <c r="S609">
+        <v>95</v>
+      </c>
+      <c r="Y609">
+        <v>75</v>
+      </c>
+      <c r="AE609" s="3">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="610" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E610" t="s">
+        <v>30</v>
+      </c>
+      <c r="I610" t="s">
+        <v>43</v>
+      </c>
+      <c r="S610">
+        <v>95</v>
+      </c>
+      <c r="Y610">
+        <v>80</v>
+      </c>
+      <c r="AE610">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="611" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E611" t="s">
+        <v>30</v>
+      </c>
+      <c r="I611" t="s">
+        <v>37</v>
+      </c>
+      <c r="S611">
+        <v>95</v>
+      </c>
+      <c r="Y611">
+        <v>543</v>
+      </c>
+      <c r="AE611">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="612" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E612" t="s">
+        <v>30</v>
+      </c>
+      <c r="I612" t="s">
+        <v>45</v>
+      </c>
+      <c r="S612">
+        <v>95</v>
+      </c>
+      <c r="Y612">
+        <v>297</v>
+      </c>
+      <c r="AE612" s="3">
+        <v>3708</v>
+      </c>
+    </row>
+    <row r="613" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E613" t="s">
+        <v>32</v>
+      </c>
+      <c r="I613" t="s">
         <v>196</v>
       </c>
-      <c r="S609">
-[...5 lines deleted...]
-      <c r="AE609" s="3">
+      <c r="S613">
+        <v>95</v>
+      </c>
+      <c r="Y613">
+        <v>255</v>
+      </c>
+      <c r="AE613" s="3">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="614" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T614">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="615" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J615" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="616" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>1</v>
+      </c>
+      <c r="G616" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="617" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>3</v>
+      </c>
+      <c r="G617">
+        <v>67977322</v>
+      </c>
+      <c r="AH617" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI617" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="618" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C618" t="s">
+        <v>5</v>
+      </c>
+      <c r="J618" t="s">
+        <v>6</v>
+      </c>
+      <c r="K618" t="s">
+        <v>7</v>
+      </c>
+      <c r="M618" t="s">
+        <v>8</v>
+      </c>
+      <c r="O618" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q618" t="s">
+        <v>10</v>
+      </c>
+      <c r="U618" t="s">
+        <v>11</v>
+      </c>
+      <c r="V618" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X618" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z618" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB618" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF618" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ618" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="619" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C619" t="s">
+        <v>197</v>
+      </c>
+      <c r="J619">
+        <v>782437318</v>
+      </c>
+      <c r="L619" t="s">
+        <v>19</v>
+      </c>
+      <c r="O619">
+        <v>137847</v>
+      </c>
+      <c r="Q619" s="2">
+        <v>40118</v>
+      </c>
+      <c r="U619" s="2">
+        <v>40512</v>
+      </c>
+      <c r="W619" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC619" s="3">
+        <v>3000</v>
+      </c>
+      <c r="AK619" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="620" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M620" t="s">
+        <v>22</v>
+      </c>
+      <c r="X620">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="621" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B621" t="s">
+        <v>23</v>
+      </c>
+      <c r="N621" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="622" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F622" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="623" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R623" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="624" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F624" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="625" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R625" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="626" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D626" t="s">
+        <v>25</v>
+      </c>
+      <c r="H626" t="s">
+        <v>26</v>
+      </c>
+      <c r="P626" t="s">
+        <v>27</v>
+      </c>
+      <c r="X626" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="627" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD627" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="628" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E628" t="s">
+        <v>30</v>
+      </c>
+      <c r="I628" t="s">
+        <v>31</v>
+      </c>
+      <c r="S628">
+        <v>95</v>
+      </c>
+      <c r="Y628">
+        <v>4</v>
+      </c>
+      <c r="AE628" s="3">
         <v>1500</v>
       </c>
     </row>
-    <row r="610" spans="1:37" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="L610" t="s">
+    <row r="629" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E629" t="s">
+        <v>30</v>
+      </c>
+      <c r="I629" t="s">
+        <v>45</v>
+      </c>
+      <c r="S629">
+        <v>95</v>
+      </c>
+      <c r="Y629">
+        <v>297</v>
+      </c>
+      <c r="AE629" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="630" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E630" t="s">
+        <v>32</v>
+      </c>
+      <c r="I630" t="s">
+        <v>61</v>
+      </c>
+      <c r="S630">
+        <v>95</v>
+      </c>
+      <c r="Y630">
+        <v>426</v>
+      </c>
+      <c r="AE630" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="631" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C631" t="s">
+        <v>199</v>
+      </c>
+      <c r="J631">
+        <v>113637503</v>
+      </c>
+      <c r="L631" t="s">
         <v>19</v>
       </c>
-      <c r="O610">
-[...8 lines deleted...]
-      <c r="W610" t="s">
+      <c r="O631">
+        <v>145459</v>
+      </c>
+      <c r="Q631" s="2">
+        <v>45231</v>
+      </c>
+      <c r="U631" s="2">
+        <v>45382</v>
+      </c>
+      <c r="W631" t="s">
         <v>20</v>
       </c>
-      <c r="AC610">
-[...7 lines deleted...]
-      <c r="M611" t="s">
+      <c r="AC631" s="3">
+        <v>22500</v>
+      </c>
+      <c r="AK631" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="632" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M632" t="s">
         <v>22</v>
       </c>
-      <c r="X611">
-[...4 lines deleted...]
-      <c r="B612" t="s">
+      <c r="X632">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="633" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B633" t="s">
         <v>23</v>
       </c>
-      <c r="N612" t="s">
+      <c r="N633" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="613" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R614" t="s">
+    <row r="634" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D634" t="s">
+        <v>25</v>
+      </c>
+      <c r="H634" t="s">
+        <v>26</v>
+      </c>
+      <c r="P634" t="s">
+        <v>27</v>
+      </c>
+      <c r="X634" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="635" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD635" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="636" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E636" t="s">
+        <v>30</v>
+      </c>
+      <c r="I636" t="s">
+        <v>37</v>
+      </c>
+      <c r="S636">
+        <v>95</v>
+      </c>
+      <c r="Y636">
+        <v>543</v>
+      </c>
+      <c r="AE636" s="3">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="637" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E637" t="s">
+        <v>32</v>
+      </c>
+      <c r="I637" t="s">
+        <v>200</v>
+      </c>
+      <c r="S637">
+        <v>95</v>
+      </c>
+      <c r="Y637">
+        <v>87</v>
+      </c>
+      <c r="AE637" s="3">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="638" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C638" t="s">
+        <v>201</v>
+      </c>
+      <c r="J638">
+        <v>612755959</v>
+      </c>
+      <c r="L638" t="s">
         <v>19</v>
       </c>
-    </row>
-[...145 lines deleted...]
-      <c r="W624" t="s">
+      <c r="O638">
+        <v>100067</v>
+      </c>
+      <c r="Q638" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U638" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W638" t="s">
         <v>20</v>
       </c>
-      <c r="AC624" s="3">
-[...7 lines deleted...]
-      <c r="M625" t="s">
+      <c r="AC638" s="3">
+        <v>2000</v>
+      </c>
+      <c r="AK638" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="639" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M639" t="s">
         <v>22</v>
       </c>
-      <c r="X625">
-[...4 lines deleted...]
-      <c r="B626" t="s">
+      <c r="X639">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="640" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B640" t="s">
         <v>23</v>
       </c>
-      <c r="N626" t="s">
+      <c r="N640" t="s">
         <v>24</v>
-      </c>
-[...167 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="641" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F641" t="s">
-        <v>201</v>
+        <v>108</v>
       </c>
     </row>
     <row r="642" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R642" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="643" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D643" t="s">
         <v>25</v>
       </c>
       <c r="H643" t="s">
         <v>26</v>
       </c>
       <c r="P643" t="s">
         <v>27</v>
       </c>
       <c r="X643" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="644" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD644" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="645" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E645" t="s">
         <v>30</v>
       </c>
       <c r="I645" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="S645">
         <v>95</v>
       </c>
       <c r="Y645">
-        <v>4</v>
+        <v>297</v>
       </c>
       <c r="AE645" s="3">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="646" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E646" t="s">
+        <v>32</v>
+      </c>
+      <c r="I646" t="s">
+        <v>110</v>
+      </c>
+      <c r="S646">
+        <v>95</v>
+      </c>
+      <c r="Y646">
+        <v>459</v>
+      </c>
+      <c r="AE646" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="647" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C647" t="s">
+        <v>202</v>
+      </c>
+      <c r="J647">
+        <v>20239588</v>
+      </c>
+      <c r="L647" t="s">
+        <v>19</v>
+      </c>
+      <c r="O647">
+        <v>145131</v>
+      </c>
+      <c r="Q647" s="2">
+        <v>45200</v>
+      </c>
+      <c r="U647" s="2">
+        <v>52504</v>
+      </c>
+      <c r="W647" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC647" s="3">
+        <v>5400</v>
+      </c>
+      <c r="AK647" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="648" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M648" t="s">
+        <v>22</v>
+      </c>
+      <c r="X648">
+        <v>6300</v>
+      </c>
+      <c r="AA648" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="649" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B649" t="s">
+        <v>23</v>
+      </c>
+      <c r="N649" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="650" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F650" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="651" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R651" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="652" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F652" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="653" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R653" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="654" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D654" t="s">
+        <v>25</v>
+      </c>
+      <c r="H654" t="s">
+        <v>26</v>
+      </c>
+      <c r="P654" t="s">
+        <v>27</v>
+      </c>
+      <c r="X654" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="655" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD655" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="656" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E656" t="s">
         <v>30</v>
       </c>
-      <c r="I646" t="s">
-[...36 lines deleted...]
-      <c r="L648" t="s">
+      <c r="I656" t="s">
+        <v>118</v>
+      </c>
+      <c r="S656">
+        <v>95</v>
+      </c>
+      <c r="Y656">
+        <v>415</v>
+      </c>
+      <c r="AE656" s="3">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="657" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E657" t="s">
+        <v>32</v>
+      </c>
+      <c r="I657" t="s">
+        <v>203</v>
+      </c>
+      <c r="S657">
+        <v>95</v>
+      </c>
+      <c r="Y657">
+        <v>950</v>
+      </c>
+      <c r="AE657" s="3">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="658" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T658">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="659" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J659" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="660" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A660" t="s">
+        <v>1</v>
+      </c>
+      <c r="G660" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="661" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A661" t="s">
+        <v>3</v>
+      </c>
+      <c r="G661">
+        <v>67977322</v>
+      </c>
+      <c r="AH661" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI661" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="662" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C662" t="s">
+        <v>5</v>
+      </c>
+      <c r="J662" t="s">
+        <v>6</v>
+      </c>
+      <c r="K662" t="s">
+        <v>7</v>
+      </c>
+      <c r="M662" t="s">
+        <v>8</v>
+      </c>
+      <c r="O662" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q662" t="s">
+        <v>10</v>
+      </c>
+      <c r="U662" t="s">
+        <v>11</v>
+      </c>
+      <c r="V662" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X662" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z662" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB662" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF662" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ662" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="663" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C663" t="s">
+        <v>204</v>
+      </c>
+      <c r="J663">
+        <v>80120548</v>
+      </c>
+      <c r="L663" t="s">
         <v>19</v>
       </c>
-      <c r="O648">
-[...8 lines deleted...]
-      <c r="W648" t="s">
+      <c r="O663">
+        <v>146376</v>
+      </c>
+      <c r="Q663" s="2">
+        <v>46082</v>
+      </c>
+      <c r="U663" s="2">
+        <v>46112</v>
+      </c>
+      <c r="W663" t="s">
         <v>20</v>
       </c>
-      <c r="AC648" s="3">
-[...2 lines deleted...]
-      <c r="AK648" t="s">
+      <c r="AC663" s="3">
+        <v>2232</v>
+      </c>
+      <c r="AK663" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="664" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M664" t="s">
+        <v>22</v>
+      </c>
+      <c r="X664">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="665" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B665" t="s">
+        <v>23</v>
+      </c>
+      <c r="N665" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="666" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D666" t="s">
+        <v>25</v>
+      </c>
+      <c r="H666" t="s">
+        <v>26</v>
+      </c>
+      <c r="P666" t="s">
+        <v>27</v>
+      </c>
+      <c r="X666" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="667" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD667" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="668" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E668" t="s">
+        <v>30</v>
+      </c>
+      <c r="I668" t="s">
+        <v>205</v>
+      </c>
+      <c r="S668">
+        <v>95</v>
+      </c>
+      <c r="Y668">
+        <v>549</v>
+      </c>
+      <c r="AE668" s="3">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="669" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E669" t="s">
+        <v>32</v>
+      </c>
+      <c r="I669" t="s">
+        <v>33</v>
+      </c>
+      <c r="S669">
+        <v>95</v>
+      </c>
+      <c r="Y669">
+        <v>92</v>
+      </c>
+      <c r="AE669" s="3">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="670" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C670" t="s">
+        <v>204</v>
+      </c>
+      <c r="J670">
+        <v>80120548</v>
+      </c>
+      <c r="L670" t="s">
+        <v>19</v>
+      </c>
+      <c r="O670">
+        <v>146602</v>
+      </c>
+      <c r="Q670" s="2">
+        <v>45962</v>
+      </c>
+      <c r="U670" s="2">
+        <v>46325</v>
+      </c>
+      <c r="W670" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC670" s="3">
+        <v>50500</v>
+      </c>
+      <c r="AK670" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="671" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M671" t="s">
+        <v>22</v>
+      </c>
+      <c r="X671">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="672" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B672" t="s">
+        <v>23</v>
+      </c>
+      <c r="N672" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="673" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D673" t="s">
+        <v>25</v>
+      </c>
+      <c r="H673" t="s">
+        <v>26</v>
+      </c>
+      <c r="P673" t="s">
+        <v>27</v>
+      </c>
+      <c r="X673" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="674" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD674" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="675" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E675" t="s">
+        <v>30</v>
+      </c>
+      <c r="I675" t="s">
+        <v>120</v>
+      </c>
+      <c r="S675">
+        <v>95</v>
+      </c>
+      <c r="Y675">
+        <v>187</v>
+      </c>
+      <c r="AE675" s="3">
+        <v>50500</v>
+      </c>
+    </row>
+    <row r="676" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E676" t="s">
+        <v>32</v>
+      </c>
+      <c r="I676" t="s">
+        <v>33</v>
+      </c>
+      <c r="S676">
+        <v>95</v>
+      </c>
+      <c r="Y676">
+        <v>92</v>
+      </c>
+      <c r="AE676" s="3">
+        <v>50500</v>
+      </c>
+    </row>
+    <row r="677" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C677" t="s">
+        <v>206</v>
+      </c>
+      <c r="J677">
+        <v>130385763</v>
+      </c>
+      <c r="L677" t="s">
+        <v>19</v>
+      </c>
+      <c r="O677">
+        <v>147034</v>
+      </c>
+      <c r="Q677" s="2">
+        <v>46114</v>
+      </c>
+      <c r="U677" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W677" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC677" s="3">
+        <v>9889</v>
+      </c>
+      <c r="AK677" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="649" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M649" t="s">
+    <row r="678" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M678" t="s">
         <v>22</v>
       </c>
-      <c r="X649">
+      <c r="X678">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="679" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B679" t="s">
+        <v>23</v>
+      </c>
+      <c r="N679" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="680" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D680" t="s">
+        <v>25</v>
+      </c>
+      <c r="H680" t="s">
+        <v>26</v>
+      </c>
+      <c r="P680" t="s">
+        <v>27</v>
+      </c>
+      <c r="X680" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="681" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD681" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="682" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E682" t="s">
+        <v>30</v>
+      </c>
+      <c r="I682" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B650" t="s">
+      <c r="S682">
+        <v>95</v>
+      </c>
+      <c r="Y682">
+        <v>4</v>
+      </c>
+      <c r="AE682" s="3">
+        <v>9889</v>
+      </c>
+    </row>
+    <row r="683" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E683" t="s">
+        <v>32</v>
+      </c>
+      <c r="I683" t="s">
+        <v>33</v>
+      </c>
+      <c r="S683">
+        <v>95</v>
+      </c>
+      <c r="Y683">
+        <v>92</v>
+      </c>
+      <c r="AE683" s="3">
+        <v>9889</v>
+      </c>
+    </row>
+    <row r="684" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C684" t="s">
+        <v>207</v>
+      </c>
+      <c r="J684">
+        <v>178808465</v>
+      </c>
+      <c r="L684" t="s">
+        <v>19</v>
+      </c>
+      <c r="O684">
+        <v>121638</v>
+      </c>
+      <c r="Q684" s="2">
+        <v>35886</v>
+      </c>
+      <c r="U684" s="2">
+        <v>39629</v>
+      </c>
+      <c r="W684" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC684" s="3">
+        <v>1000</v>
+      </c>
+      <c r="AK684" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="685" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M685" t="s">
+        <v>22</v>
+      </c>
+      <c r="X685">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="686" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B686" t="s">
         <v>23</v>
       </c>
-      <c r="N650" t="s">
+      <c r="N686" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="651" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D651" t="s">
+    <row r="687" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F687" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="688" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R688" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="689" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D689" t="s">
         <v>25</v>
       </c>
-      <c r="H651" t="s">
+      <c r="H689" t="s">
         <v>26</v>
       </c>
-      <c r="P651" t="s">
+      <c r="P689" t="s">
         <v>27</v>
       </c>
-      <c r="X651" t="s">
+      <c r="X689" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="652" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD652" t="s">
+    <row r="690" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD690" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="653" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E653" t="s">
+    <row r="691" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E691" t="s">
         <v>30</v>
       </c>
-      <c r="I653" t="s">
+      <c r="I691" t="s">
         <v>37</v>
       </c>
-      <c r="S653">
-[...2 lines deleted...]
-      <c r="Y653">
+      <c r="S691">
+        <v>95</v>
+      </c>
+      <c r="Y691">
         <v>543</v>
       </c>
-      <c r="AE653" s="3">
-[...27 lines deleted...]
-      <c r="L655" t="s">
+      <c r="AE691" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="692" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E692" t="s">
+        <v>32</v>
+      </c>
+      <c r="I692" t="s">
+        <v>110</v>
+      </c>
+      <c r="S692">
+        <v>95</v>
+      </c>
+      <c r="Y692">
+        <v>459</v>
+      </c>
+      <c r="AE692" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="693" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C693" t="s">
+        <v>208</v>
+      </c>
+      <c r="J693">
+        <v>1294834</v>
+      </c>
+      <c r="L693" t="s">
         <v>19</v>
       </c>
-      <c r="O655">
-[...8 lines deleted...]
-      <c r="W655" t="s">
+      <c r="O693">
+        <v>146990</v>
+      </c>
+      <c r="Q693" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U693" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W693" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC693" s="3">
+        <v>40000</v>
+      </c>
+      <c r="AK693" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="694" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M694" t="s">
+        <v>22</v>
+      </c>
+      <c r="X694">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="695" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B695" t="s">
+        <v>23</v>
+      </c>
+      <c r="N695" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="696" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D696" t="s">
+        <v>25</v>
+      </c>
+      <c r="H696" t="s">
+        <v>26</v>
+      </c>
+      <c r="P696" t="s">
+        <v>27</v>
+      </c>
+      <c r="X696" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="697" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD697" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="698" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E698" t="s">
+        <v>30</v>
+      </c>
+      <c r="I698" t="s">
+        <v>43</v>
+      </c>
+      <c r="S698">
+        <v>95</v>
+      </c>
+      <c r="Y698">
+        <v>80</v>
+      </c>
+      <c r="AE698" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="699" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E699" t="s">
+        <v>32</v>
+      </c>
+      <c r="I699" t="s">
+        <v>209</v>
+      </c>
+      <c r="S699">
+        <v>95</v>
+      </c>
+      <c r="Y699">
+        <v>77</v>
+      </c>
+      <c r="AE699" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="700" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T700">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="701" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J701" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="702" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>1</v>
+      </c>
+      <c r="G702" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="703" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>3</v>
+      </c>
+      <c r="G703">
+        <v>67977322</v>
+      </c>
+      <c r="AH703" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI703" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="704" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C704" t="s">
+        <v>5</v>
+      </c>
+      <c r="J704" t="s">
+        <v>6</v>
+      </c>
+      <c r="K704" t="s">
+        <v>7</v>
+      </c>
+      <c r="M704" t="s">
+        <v>8</v>
+      </c>
+      <c r="O704" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q704" t="s">
+        <v>10</v>
+      </c>
+      <c r="U704" t="s">
+        <v>11</v>
+      </c>
+      <c r="V704" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X704" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z704" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB704" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF704" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ704" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="705" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C705" t="s">
+        <v>210</v>
+      </c>
+      <c r="J705">
+        <v>249953860</v>
+      </c>
+      <c r="L705" t="s">
+        <v>19</v>
+      </c>
+      <c r="O705">
+        <v>135562</v>
+      </c>
+      <c r="Q705" s="2">
+        <v>39387</v>
+      </c>
+      <c r="U705" s="2">
+        <v>45016</v>
+      </c>
+      <c r="W705" t="s">
         <v>20</v>
       </c>
-      <c r="AC655" s="3">
-[...7 lines deleted...]
-      <c r="M656" t="s">
+      <c r="AC705" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AK705" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="706" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M706" t="s">
         <v>22</v>
       </c>
-      <c r="X656">
+      <c r="X706">
         <v>365</v>
       </c>
     </row>
-    <row r="657" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="B657" t="s">
+    <row r="707" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B707" t="s">
         <v>23</v>
       </c>
-      <c r="N657" t="s">
+      <c r="N707" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="658" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R659" t="s">
+    <row r="708" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D708" t="s">
+        <v>25</v>
+      </c>
+      <c r="H708" t="s">
+        <v>26</v>
+      </c>
+      <c r="P708" t="s">
+        <v>27</v>
+      </c>
+      <c r="X708" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="709" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD709" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="710" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E710" t="s">
+        <v>30</v>
+      </c>
+      <c r="I710" t="s">
+        <v>211</v>
+      </c>
+      <c r="S710">
+        <v>95</v>
+      </c>
+      <c r="Y710">
+        <v>620</v>
+      </c>
+      <c r="AE710" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="711" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E711" t="s">
+        <v>32</v>
+      </c>
+      <c r="I711" t="s">
+        <v>212</v>
+      </c>
+      <c r="S711">
+        <v>95</v>
+      </c>
+      <c r="Y711">
+        <v>295</v>
+      </c>
+      <c r="AE711" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="712" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C712" t="s">
+        <v>213</v>
+      </c>
+      <c r="J712">
+        <v>967963906</v>
+      </c>
+      <c r="L712" t="s">
         <v>19</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="E662" t="s">
+      <c r="O712">
+        <v>147219</v>
+      </c>
+      <c r="Q712" s="2">
+        <v>46204</v>
+      </c>
+      <c r="U712" s="2">
+        <v>46234</v>
+      </c>
+      <c r="W712" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC712" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK712" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="713" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M713" t="s">
+        <v>22</v>
+      </c>
+      <c r="X713">
         <v>30</v>
       </c>
-      <c r="I662" t="s">
-[...143 lines deleted...]
-      <c r="B671" t="s">
+    </row>
+    <row r="714" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B714" t="s">
         <v>23</v>
       </c>
-      <c r="N671" t="s">
+      <c r="N714" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="672" spans="1:37" x14ac:dyDescent="0.25">
-[...514 lines deleted...]
-    <row r="715" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="715" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D715" t="s">
         <v>25</v>
       </c>
       <c r="H715" t="s">
         <v>26</v>
       </c>
       <c r="P715" t="s">
         <v>27</v>
       </c>
       <c r="X715" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="716" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="716" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD716" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="717" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="717" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E717" t="s">
         <v>30</v>
       </c>
       <c r="I717" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="S717">
         <v>95</v>
       </c>
       <c r="Y717">
-        <v>297</v>
+        <v>4</v>
       </c>
       <c r="AE717" s="3">
-        <v>3000</v>
-[...2 lines deleted...]
-    <row r="718" spans="1:37" x14ac:dyDescent="0.25">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="718" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E718" t="s">
         <v>32</v>
       </c>
       <c r="I718" t="s">
-        <v>211</v>
+        <v>38</v>
       </c>
       <c r="S718">
         <v>95</v>
       </c>
       <c r="Y718">
-        <v>468</v>
+        <v>3</v>
       </c>
       <c r="AE718" s="3">
-        <v>3000</v>
-[...2 lines deleted...]
-    <row r="719" spans="1:37" x14ac:dyDescent="0.25">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="719" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C719" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="J719">
-        <v>1294834</v>
+        <v>9252297</v>
       </c>
       <c r="L719" t="s">
         <v>19</v>
       </c>
       <c r="O719">
-        <v>146990</v>
+        <v>100034</v>
       </c>
       <c r="Q719" s="2">
-        <v>46113</v>
+        <v>33117</v>
       </c>
       <c r="U719" s="2">
         <v>46326</v>
       </c>
       <c r="W719" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AC719" s="3">
-        <v>40000</v>
+        <v>10000</v>
       </c>
       <c r="AK719" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="720" spans="1:37" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="720" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M720" t="s">
         <v>22</v>
       </c>
       <c r="X720">
-        <v>213</v>
+        <v>122</v>
       </c>
     </row>
     <row r="721" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B721" t="s">
         <v>23</v>
       </c>
       <c r="N721" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="722" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D722" t="s">
+      <c r="F722" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="723" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R723" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="724" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F724" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="725" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R725" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="726" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D726" t="s">
         <v>25</v>
       </c>
-      <c r="H722" t="s">
+      <c r="H726" t="s">
         <v>26</v>
       </c>
-      <c r="P722" t="s">
+      <c r="P726" t="s">
         <v>27</v>
       </c>
-      <c r="X722" t="s">
+      <c r="X726" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="723" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD723" t="s">
+    <row r="727" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD727" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="724" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E724" t="s">
+    <row r="728" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E728" t="s">
         <v>30</v>
       </c>
-      <c r="I724" t="s">
-[...71 lines deleted...]
-        <v>24</v>
+      <c r="I728" t="s">
+        <v>45</v>
+      </c>
+      <c r="S728">
+        <v>95</v>
+      </c>
+      <c r="Y728">
+        <v>297</v>
+      </c>
+      <c r="AE728" s="3">
+        <v>10000</v>
       </c>
     </row>
     <row r="729" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D729" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E729" t="s">
+        <v>32</v>
+      </c>
+      <c r="I729" t="s">
+        <v>215</v>
+      </c>
+      <c r="S729">
+        <v>95</v>
+      </c>
+      <c r="Y729">
+        <v>300</v>
+      </c>
+      <c r="AE729" s="3">
+        <v>3500</v>
       </c>
     </row>
     <row r="730" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD730" t="s">
-        <v>29</v>
+      <c r="E730" t="s">
+        <v>32</v>
+      </c>
+      <c r="I730" t="s">
+        <v>216</v>
+      </c>
+      <c r="S730">
+        <v>95</v>
+      </c>
+      <c r="Y730">
+        <v>470</v>
+      </c>
+      <c r="AE730" s="3">
+        <v>3500</v>
       </c>
     </row>
     <row r="731" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E731" t="s">
+        <v>32</v>
+      </c>
+      <c r="I731" t="s">
+        <v>103</v>
+      </c>
+      <c r="S731">
+        <v>95</v>
+      </c>
+      <c r="Y731">
+        <v>482</v>
+      </c>
+      <c r="AE731" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="732" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C732" t="s">
+        <v>214</v>
+      </c>
+      <c r="J732">
+        <v>9252297</v>
+      </c>
+      <c r="L732" t="s">
+        <v>19</v>
+      </c>
+      <c r="O732">
+        <v>100082</v>
+      </c>
+      <c r="Q732" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U732" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W732" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC732" s="3">
+        <v>2341</v>
+      </c>
+      <c r="AK732" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="733" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M733" t="s">
+        <v>22</v>
+      </c>
+      <c r="X733">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="734" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B734" t="s">
+        <v>23</v>
+      </c>
+      <c r="N734" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="735" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F735" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="736" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R736" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="737" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F737" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="738" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R738" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="739" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D739" t="s">
+        <v>25</v>
+      </c>
+      <c r="H739" t="s">
+        <v>26</v>
+      </c>
+      <c r="P739" t="s">
+        <v>27</v>
+      </c>
+      <c r="X739" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="740" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD740" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="741" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E741" t="s">
         <v>30</v>
       </c>
-      <c r="I731" t="s">
-[...113 lines deleted...]
-    <row r="742" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="I741" t="s">
+        <v>31</v>
+      </c>
+      <c r="S741">
+        <v>95</v>
+      </c>
+      <c r="Y741">
+        <v>4</v>
+      </c>
+      <c r="AE741">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="742" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E742" t="s">
         <v>30</v>
       </c>
       <c r="I742" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S742">
         <v>95</v>
       </c>
       <c r="Y742">
         <v>297</v>
       </c>
       <c r="AE742" s="3">
-        <v>10000</v>
-[...2 lines deleted...]
-    <row r="743" spans="2:37" x14ac:dyDescent="0.25">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="743" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E743" t="s">
         <v>32</v>
       </c>
       <c r="I743" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="S743">
         <v>95</v>
       </c>
       <c r="Y743">
         <v>300</v>
       </c>
       <c r="AE743" s="3">
-        <v>3500</v>
-[...6 lines deleted...]
-      <c r="I744" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="744" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T744">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="745" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J745" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="746" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>1</v>
+      </c>
+      <c r="G746" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="747" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>3</v>
+      </c>
+      <c r="G747">
+        <v>67977322</v>
+      </c>
+      <c r="AH747" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI747" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="748" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C748" t="s">
+        <v>5</v>
+      </c>
+      <c r="J748" t="s">
+        <v>6</v>
+      </c>
+      <c r="K748" t="s">
+        <v>7</v>
+      </c>
+      <c r="M748" t="s">
+        <v>8</v>
+      </c>
+      <c r="O748" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q748" t="s">
+        <v>10</v>
+      </c>
+      <c r="U748" t="s">
+        <v>11</v>
+      </c>
+      <c r="V748" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X748" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z748" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB748" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF748" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ748" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="749" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C749" t="s">
+        <v>214</v>
+      </c>
+      <c r="J749">
+        <v>9252297</v>
+      </c>
+      <c r="L749" t="s">
+        <v>19</v>
+      </c>
+      <c r="O749">
+        <v>100136</v>
+      </c>
+      <c r="Q749" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U749" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W749" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC749" s="3">
+        <v>8750</v>
+      </c>
+      <c r="AK749" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="750" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M750" t="s">
+        <v>22</v>
+      </c>
+      <c r="X750">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="751" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B751" t="s">
+        <v>23</v>
+      </c>
+      <c r="N751" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="752" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F752" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="753" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R753" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="754" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F754" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="755" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R755" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="756" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D756" t="s">
+        <v>25</v>
+      </c>
+      <c r="H756" t="s">
+        <v>26</v>
+      </c>
+      <c r="P756" t="s">
+        <v>27</v>
+      </c>
+      <c r="X756" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="757" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD757" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="758" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E758" t="s">
+        <v>30</v>
+      </c>
+      <c r="I758" t="s">
+        <v>31</v>
+      </c>
+      <c r="S758">
+        <v>95</v>
+      </c>
+      <c r="Y758">
+        <v>4</v>
+      </c>
+      <c r="AE758" s="3">
+        <v>8750</v>
+      </c>
+    </row>
+    <row r="759" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E759" t="s">
+        <v>32</v>
+      </c>
+      <c r="I759" t="s">
+        <v>127</v>
+      </c>
+      <c r="S759">
+        <v>95</v>
+      </c>
+      <c r="Y759">
+        <v>472</v>
+      </c>
+      <c r="AE759">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="760" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E760" t="s">
+        <v>32</v>
+      </c>
+      <c r="I760" t="s">
+        <v>217</v>
+      </c>
+      <c r="S760">
+        <v>95</v>
+      </c>
+      <c r="Y760">
+        <v>330</v>
+      </c>
+      <c r="AE760" s="3">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="761" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E761" t="s">
+        <v>32</v>
+      </c>
+      <c r="I761" t="s">
+        <v>215</v>
+      </c>
+      <c r="S761">
+        <v>95</v>
+      </c>
+      <c r="Y761">
+        <v>300</v>
+      </c>
+      <c r="AE761" s="3">
+        <v>4750</v>
+      </c>
+    </row>
+    <row r="762" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E762" t="s">
+        <v>32</v>
+      </c>
+      <c r="I762" t="s">
+        <v>216</v>
+      </c>
+      <c r="S762">
+        <v>95</v>
+      </c>
+      <c r="Y762">
+        <v>470</v>
+      </c>
+      <c r="AE762" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="763" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C763" t="s">
         <v>218</v>
       </c>
-      <c r="S744">
-[...237 lines deleted...]
-      </c>
       <c r="J763">
-        <v>9252297</v>
+        <v>9238965</v>
       </c>
       <c r="L763" t="s">
         <v>19</v>
       </c>
       <c r="O763">
-        <v>100136</v>
+        <v>100072</v>
       </c>
       <c r="Q763" s="2">
-        <v>35034</v>
+        <v>34060</v>
       </c>
       <c r="U763" s="2">
-        <v>46326</v>
+        <v>39538</v>
       </c>
       <c r="W763" t="s">
         <v>20</v>
       </c>
-      <c r="AC763" s="3">
-        <v>8750</v>
+      <c r="AC763">
+        <v>500</v>
       </c>
       <c r="AK763" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="764" spans="1:37" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="764" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M764" t="s">
         <v>22</v>
       </c>
       <c r="X764">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="765" spans="1:37" x14ac:dyDescent="0.25">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="765" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B765" t="s">
         <v>23</v>
       </c>
       <c r="N765" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="766" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="766" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F766" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="767" spans="1:37" x14ac:dyDescent="0.25">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="767" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R767" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="768" spans="1:37" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="768" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D768" t="s">
+        <v>25</v>
+      </c>
+      <c r="H768" t="s">
+        <v>26</v>
+      </c>
+      <c r="P768" t="s">
+        <v>27</v>
+      </c>
+      <c r="X768" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="769" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R769" t="s">
+      <c r="AD769" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="770" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E770" t="s">
+        <v>30</v>
+      </c>
+      <c r="I770" t="s">
+        <v>45</v>
+      </c>
+      <c r="S770">
+        <v>95</v>
+      </c>
+      <c r="Y770">
+        <v>297</v>
+      </c>
+      <c r="AE770">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="771" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E771" t="s">
+        <v>32</v>
+      </c>
+      <c r="I771" t="s">
+        <v>110</v>
+      </c>
+      <c r="S771">
+        <v>95</v>
+      </c>
+      <c r="Y771">
+        <v>459</v>
+      </c>
+      <c r="AE771">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="772" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C772" t="s">
+        <v>218</v>
+      </c>
+      <c r="J772">
+        <v>9238965</v>
+      </c>
+      <c r="L772" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D770" t="s">
+      <c r="O772">
+        <v>100073</v>
+      </c>
+      <c r="Q772" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U772" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W772" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC772">
+        <v>165</v>
+      </c>
+      <c r="AK772" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="773" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M773" t="s">
+        <v>22</v>
+      </c>
+      <c r="X773">
+        <v>6666</v>
+      </c>
+    </row>
+    <row r="774" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B774" t="s">
+        <v>23</v>
+      </c>
+      <c r="N774" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="775" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F775" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="776" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R776" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="777" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D777" t="s">
         <v>25</v>
       </c>
-      <c r="H770" t="s">
+      <c r="H777" t="s">
         <v>26</v>
       </c>
-      <c r="P770" t="s">
+      <c r="P777" t="s">
         <v>27</v>
       </c>
-      <c r="X770" t="s">
+      <c r="X777" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="771" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD771" t="s">
+    <row r="778" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD778" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="772" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E772" t="s">
+    <row r="779" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E779" t="s">
         <v>30</v>
       </c>
-      <c r="I772" t="s">
-[...5 lines deleted...]
-      <c r="Y772">
+      <c r="I779" t="s">
+        <v>45</v>
+      </c>
+      <c r="S779">
+        <v>95</v>
+      </c>
+      <c r="Y779">
+        <v>297</v>
+      </c>
+      <c r="AE779">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="780" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E780" t="s">
+        <v>32</v>
+      </c>
+      <c r="I780" t="s">
+        <v>110</v>
+      </c>
+      <c r="S780">
+        <v>95</v>
+      </c>
+      <c r="Y780">
+        <v>459</v>
+      </c>
+      <c r="AE780">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="781" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C781" t="s">
+        <v>219</v>
+      </c>
+      <c r="J781">
+        <v>6927271</v>
+      </c>
+      <c r="L781" t="s">
+        <v>19</v>
+      </c>
+      <c r="O781">
+        <v>126442</v>
+      </c>
+      <c r="Q781" s="2">
+        <v>37561</v>
+      </c>
+      <c r="U781" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W781" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC781" s="3">
+        <v>24523</v>
+      </c>
+      <c r="AK781" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="782" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M782" t="s">
+        <v>22</v>
+      </c>
+      <c r="X782">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="783" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B783" t="s">
+        <v>23</v>
+      </c>
+      <c r="N783" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="784" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D784" t="s">
+        <v>25</v>
+      </c>
+      <c r="H784" t="s">
+        <v>26</v>
+      </c>
+      <c r="P784" t="s">
+        <v>27</v>
+      </c>
+      <c r="X784" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="785" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AD785" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="786" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E786" t="s">
+        <v>30</v>
+      </c>
+      <c r="I786" t="s">
+        <v>45</v>
+      </c>
+      <c r="S786">
+        <v>95</v>
+      </c>
+      <c r="Y786">
+        <v>297</v>
+      </c>
+      <c r="AE786" s="3">
+        <v>24523</v>
+      </c>
+    </row>
+    <row r="787" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E787" t="s">
+        <v>32</v>
+      </c>
+      <c r="I787" t="s">
+        <v>220</v>
+      </c>
+      <c r="S787">
+        <v>95</v>
+      </c>
+      <c r="Y787">
+        <v>616</v>
+      </c>
+      <c r="AE787" s="3">
+        <v>24523</v>
+      </c>
+    </row>
+    <row r="788" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="T788">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="789" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I789" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="790" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A790" t="s">
+        <v>1</v>
+      </c>
+      <c r="F790" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="791" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A791" t="s">
+        <v>3</v>
+      </c>
+      <c r="F791">
+        <v>67977322</v>
+      </c>
+      <c r="AF791" t="s">
         <v>4</v>
       </c>
-      <c r="AE772" s="3">
-[...24 lines deleted...]
-      <c r="I774" t="s">
+      <c r="AG791" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="792" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C792" t="s">
+        <v>5</v>
+      </c>
+      <c r="I792" t="s">
+        <v>6</v>
+      </c>
+      <c r="J792" t="s">
+        <v>7</v>
+      </c>
+      <c r="L792" t="s">
+        <v>8</v>
+      </c>
+      <c r="N792" t="s">
+        <v>9</v>
+      </c>
+      <c r="P792" t="s">
+        <v>10</v>
+      </c>
+      <c r="S792" t="s">
+        <v>11</v>
+      </c>
+      <c r="T792" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V792" t="s">
+        <v>13</v>
+      </c>
+      <c r="X792" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z792" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD792" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH792" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="793" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C793" t="s">
         <v>219</v>
       </c>
-      <c r="S774">
-[...44 lines deleted...]
-      <c r="C777" t="s">
+      <c r="I793">
+        <v>6927271</v>
+      </c>
+      <c r="K793" t="s">
+        <v>19</v>
+      </c>
+      <c r="N793">
+        <v>126951</v>
+      </c>
+      <c r="P793" s="2">
+        <v>37158</v>
+      </c>
+      <c r="S793" s="2">
+        <v>48114</v>
+      </c>
+      <c r="U793" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA793" s="3">
+        <v>36977</v>
+      </c>
+      <c r="AI793" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="794" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L794" t="s">
+        <v>22</v>
+      </c>
+      <c r="V794">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="795" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B795" t="s">
+        <v>23</v>
+      </c>
+      <c r="M795" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="796" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D796" t="s">
+        <v>25</v>
+      </c>
+      <c r="G796" t="s">
+        <v>26</v>
+      </c>
+      <c r="O796" t="s">
+        <v>27</v>
+      </c>
+      <c r="V796" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="797" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB797" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="798" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E798" t="s">
+        <v>30</v>
+      </c>
+      <c r="H798" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q798">
+        <v>95</v>
+      </c>
+      <c r="W798">
+        <v>617</v>
+      </c>
+      <c r="AC798" s="3">
+        <v>36977</v>
+      </c>
+    </row>
+    <row r="799" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E799" t="s">
+        <v>32</v>
+      </c>
+      <c r="H799" t="s">
         <v>220</v>
       </c>
-      <c r="J777">
-[...2 lines deleted...]
-      <c r="L777" t="s">
+      <c r="Q799">
+        <v>95</v>
+      </c>
+      <c r="W799">
+        <v>616</v>
+      </c>
+      <c r="AC799" s="3">
+        <v>36977</v>
+      </c>
+    </row>
+    <row r="800" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C800" t="s">
+        <v>219</v>
+      </c>
+      <c r="I800">
+        <v>6927271</v>
+      </c>
+      <c r="K800" t="s">
         <v>19</v>
       </c>
-      <c r="O777">
-[...8 lines deleted...]
-      <c r="W777" t="s">
+      <c r="N800">
+        <v>138369</v>
+      </c>
+      <c r="P800" s="2">
+        <v>40603</v>
+      </c>
+      <c r="S800" s="2">
+        <v>52017</v>
+      </c>
+      <c r="U800" t="s">
         <v>20</v>
       </c>
-      <c r="AC777">
-[...7 lines deleted...]
-      <c r="M778" t="s">
+      <c r="AA800" s="3">
+        <v>4500</v>
+      </c>
+      <c r="AI800" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="801" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L801" t="s">
         <v>22</v>
       </c>
-      <c r="X778">
-[...4 lines deleted...]
-      <c r="B779" t="s">
+      <c r="V801">
+        <v>5813</v>
+      </c>
+    </row>
+    <row r="802" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B802" t="s">
         <v>23</v>
       </c>
-      <c r="N779" t="s">
+      <c r="M802" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="780" spans="2:37" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="D782" t="s">
+    <row r="803" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D803" t="s">
         <v>25</v>
       </c>
-      <c r="H782" t="s">
+      <c r="G803" t="s">
         <v>26</v>
       </c>
-      <c r="P782" t="s">
+      <c r="O803" t="s">
         <v>27</v>
       </c>
-      <c r="X782" t="s">
+      <c r="V803" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="783" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD783" t="s">
+    <row r="804" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB804" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="784" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E784" t="s">
+    <row r="805" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E805" t="s">
         <v>30</v>
       </c>
-      <c r="I784" t="s">
-[...5 lines deleted...]
-      <c r="Y784">
+      <c r="H805" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q805">
+        <v>95</v>
+      </c>
+      <c r="W805">
         <v>297</v>
       </c>
-      <c r="AE784">
-[...299 lines deleted...]
-    <row r="807" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AC805" s="3">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="806" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E806" t="s">
+        <v>32</v>
+      </c>
+      <c r="H806" t="s">
+        <v>223</v>
+      </c>
+      <c r="Q806">
+        <v>95</v>
+      </c>
+      <c r="W806">
+        <v>737</v>
+      </c>
+      <c r="AC806" s="3">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="807" spans="2:35" x14ac:dyDescent="0.25">
       <c r="C807" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="I807">
         <v>6927271</v>
       </c>
       <c r="K807" t="s">
         <v>19</v>
       </c>
       <c r="N807">
-        <v>126951</v>
+        <v>138370</v>
       </c>
       <c r="P807" s="2">
-        <v>37158</v>
+        <v>41579</v>
       </c>
       <c r="S807" s="2">
-        <v>48114</v>
+        <v>52017</v>
       </c>
       <c r="U807" t="s">
         <v>20</v>
       </c>
-      <c r="AA807" s="3">
-        <v>36977</v>
+      <c r="AA807">
+        <v>250</v>
       </c>
       <c r="AI807" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="808" spans="1:35" x14ac:dyDescent="0.25">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="808" spans="2:35" x14ac:dyDescent="0.25">
       <c r="L808" t="s">
         <v>22</v>
       </c>
       <c r="V808">
-        <v>2001</v>
-[...2 lines deleted...]
-    <row r="809" spans="1:35" x14ac:dyDescent="0.25">
+        <v>5813</v>
+      </c>
+    </row>
+    <row r="809" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B809" t="s">
         <v>23</v>
       </c>
       <c r="M809" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="810" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="810" spans="2:35" x14ac:dyDescent="0.25">
       <c r="D810" t="s">
         <v>25</v>
       </c>
       <c r="G810" t="s">
         <v>26</v>
       </c>
       <c r="O810" t="s">
         <v>27</v>
       </c>
       <c r="V810" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="811" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="811" spans="2:35" x14ac:dyDescent="0.25">
       <c r="AB811" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="812" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="812" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E812" t="s">
         <v>30</v>
       </c>
       <c r="H812" t="s">
-        <v>224</v>
+        <v>120</v>
       </c>
       <c r="Q812">
         <v>95</v>
       </c>
       <c r="W812">
-        <v>617</v>
-[...5 lines deleted...]
-    <row r="813" spans="1:35" x14ac:dyDescent="0.25">
+        <v>187</v>
+      </c>
+      <c r="AC812">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="813" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E813" t="s">
         <v>32</v>
       </c>
       <c r="H813" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="Q813">
         <v>95</v>
       </c>
       <c r="W813">
-        <v>616</v>
-[...5 lines deleted...]
-    <row r="814" spans="1:35" x14ac:dyDescent="0.25">
+        <v>737</v>
+      </c>
+      <c r="AC813">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="814" spans="2:35" x14ac:dyDescent="0.25">
       <c r="C814" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="I814">
         <v>6927271</v>
       </c>
       <c r="K814" t="s">
         <v>19</v>
       </c>
       <c r="N814">
-        <v>138369</v>
+        <v>138390</v>
       </c>
       <c r="P814" s="2">
-        <v>40603</v>
+        <v>40634</v>
       </c>
       <c r="S814" s="2">
-        <v>52017</v>
+        <v>49979</v>
       </c>
       <c r="U814" t="s">
         <v>20</v>
       </c>
       <c r="AA814" s="3">
-        <v>4500</v>
+        <v>4311</v>
       </c>
       <c r="AI814" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="815" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="815" spans="2:35" x14ac:dyDescent="0.25">
       <c r="L815" t="s">
         <v>22</v>
       </c>
       <c r="V815">
-        <v>5904</v>
-[...2 lines deleted...]
-    <row r="816" spans="1:35" x14ac:dyDescent="0.25">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="816" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B816" t="s">
         <v>23</v>
       </c>
       <c r="M816" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="817" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="817" spans="1:36" x14ac:dyDescent="0.25">
       <c r="D817" t="s">
         <v>25</v>
       </c>
       <c r="G817" t="s">
         <v>26</v>
       </c>
       <c r="O817" t="s">
         <v>27</v>
       </c>
       <c r="V817" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="818" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="818" spans="1:36" x14ac:dyDescent="0.25">
       <c r="AB818" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="819" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="819" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E819" t="s">
         <v>30</v>
       </c>
       <c r="H819" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="Q819">
         <v>95</v>
       </c>
       <c r="W819">
         <v>297</v>
       </c>
       <c r="AC819" s="3">
-        <v>4500</v>
-[...2 lines deleted...]
-    <row r="820" spans="2:35" x14ac:dyDescent="0.25">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="820" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E820" t="s">
         <v>32</v>
       </c>
       <c r="H820" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="Q820">
         <v>95</v>
       </c>
       <c r="W820">
         <v>737</v>
       </c>
       <c r="AC820" s="3">
-        <v>4500</v>
-[...2 lines deleted...]
-    <row r="821" spans="2:35" x14ac:dyDescent="0.25">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="821" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C821" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="I821">
         <v>6927271</v>
       </c>
       <c r="K821" t="s">
         <v>19</v>
       </c>
       <c r="N821">
-        <v>138370</v>
+        <v>139664</v>
       </c>
       <c r="P821" s="2">
-        <v>41579</v>
+        <v>41214</v>
       </c>
       <c r="S821" s="2">
-        <v>52017</v>
+        <v>50344</v>
       </c>
       <c r="U821" t="s">
         <v>20</v>
       </c>
-      <c r="AA821">
-        <v>250</v>
+      <c r="AA821" s="3">
+        <v>22000</v>
       </c>
       <c r="AI821" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="822" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="822" spans="1:36" x14ac:dyDescent="0.25">
       <c r="L822" t="s">
         <v>22</v>
       </c>
       <c r="V822">
-        <v>5904</v>
-[...2 lines deleted...]
-    <row r="823" spans="2:35" x14ac:dyDescent="0.25">
+        <v>4140</v>
+      </c>
+    </row>
+    <row r="823" spans="1:36" x14ac:dyDescent="0.25">
       <c r="B823" t="s">
         <v>23</v>
       </c>
       <c r="M823" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="824" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="824" spans="1:36" x14ac:dyDescent="0.25">
       <c r="D824" t="s">
         <v>25</v>
       </c>
       <c r="G824" t="s">
         <v>26</v>
       </c>
       <c r="O824" t="s">
         <v>27</v>
       </c>
       <c r="V824" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="825" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="825" spans="1:36" x14ac:dyDescent="0.25">
       <c r="AB825" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="826" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="826" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E826" t="s">
         <v>30</v>
       </c>
       <c r="H826" t="s">
         <v>120</v>
       </c>
       <c r="Q826">
         <v>95</v>
       </c>
       <c r="W826">
         <v>187</v>
       </c>
-      <c r="AC826">
-[...3 lines deleted...]
-    <row r="827" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AC826" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="827" spans="1:36" x14ac:dyDescent="0.25">
       <c r="E827" t="s">
         <v>32</v>
       </c>
       <c r="H827" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="Q827">
         <v>95</v>
       </c>
       <c r="W827">
         <v>737</v>
       </c>
-      <c r="AC827">
-[...7 lines deleted...]
-      <c r="I828">
+      <c r="AC827" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="828" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="R828">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="829" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J829" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="830" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A830" t="s">
+        <v>1</v>
+      </c>
+      <c r="G830" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="831" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A831" t="s">
+        <v>3</v>
+      </c>
+      <c r="G831">
+        <v>67977322</v>
+      </c>
+      <c r="AH831" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI831" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="832" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C832" t="s">
+        <v>5</v>
+      </c>
+      <c r="J832" t="s">
+        <v>6</v>
+      </c>
+      <c r="K832" t="s">
+        <v>7</v>
+      </c>
+      <c r="M832" t="s">
+        <v>8</v>
+      </c>
+      <c r="O832" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q832" t="s">
+        <v>10</v>
+      </c>
+      <c r="U832" t="s">
+        <v>11</v>
+      </c>
+      <c r="V832" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X832" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z832" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB832" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF832" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ832" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="833" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C833" t="s">
+        <v>219</v>
+      </c>
+      <c r="J833">
         <v>6927271</v>
       </c>
-      <c r="K828" t="s">
+      <c r="L833" t="s">
         <v>19</v>
       </c>
-      <c r="N828">
-[...8 lines deleted...]
-      <c r="U828" t="s">
+      <c r="O833">
+        <v>145985</v>
+      </c>
+      <c r="Q833" s="2">
+        <v>45748</v>
+      </c>
+      <c r="U833" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W833" t="s">
         <v>20</v>
       </c>
-      <c r="AA828" s="3">
-[...2 lines deleted...]
-      <c r="AI828" t="s">
+      <c r="AC833" s="3">
+        <v>48000</v>
+      </c>
+      <c r="AK833" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="829" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="L829" t="s">
+    <row r="834" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M834" t="s">
         <v>22</v>
       </c>
-      <c r="V829">
-[...4 lines deleted...]
-      <c r="B830" t="s">
+      <c r="X834">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="835" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B835" t="s">
         <v>23</v>
       </c>
-      <c r="M830" t="s">
+      <c r="N835" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="831" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D831" t="s">
+    <row r="836" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D836" t="s">
         <v>25</v>
       </c>
-      <c r="G831" t="s">
+      <c r="H836" t="s">
         <v>26</v>
       </c>
-      <c r="O831" t="s">
+      <c r="P836" t="s">
         <v>27</v>
       </c>
-      <c r="V831" t="s">
+      <c r="X836" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="832" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB832" t="s">
+    <row r="837" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD837" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="833" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E833" t="s">
+    <row r="838" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E838" t="s">
         <v>30</v>
       </c>
-      <c r="H833" t="s">
-[...5 lines deleted...]
-      <c r="W833">
+      <c r="I838" t="s">
+        <v>120</v>
+      </c>
+      <c r="S838">
+        <v>95</v>
+      </c>
+      <c r="Y838">
+        <v>187</v>
+      </c>
+      <c r="AE838" s="3">
+        <v>48000</v>
+      </c>
+    </row>
+    <row r="839" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E839" t="s">
+        <v>32</v>
+      </c>
+      <c r="I839" t="s">
+        <v>33</v>
+      </c>
+      <c r="S839">
+        <v>95</v>
+      </c>
+      <c r="Y839">
+        <v>92</v>
+      </c>
+      <c r="AE839" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="840" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E840" t="s">
+        <v>32</v>
+      </c>
+      <c r="I840" t="s">
+        <v>223</v>
+      </c>
+      <c r="S840">
+        <v>95</v>
+      </c>
+      <c r="Y840">
+        <v>737</v>
+      </c>
+      <c r="AE840" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="841" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C841" t="s">
+        <v>219</v>
+      </c>
+      <c r="J841">
+        <v>6927271</v>
+      </c>
+      <c r="L841" t="s">
+        <v>19</v>
+      </c>
+      <c r="O841">
+        <v>145986</v>
+      </c>
+      <c r="Q841" s="2">
+        <v>45962</v>
+      </c>
+      <c r="U841" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W841" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC841" s="3">
+        <v>32179</v>
+      </c>
+      <c r="AK841" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="842" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M842" t="s">
+        <v>22</v>
+      </c>
+      <c r="X842">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="843" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B843" t="s">
+        <v>23</v>
+      </c>
+      <c r="N843" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="844" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D844" t="s">
+        <v>25</v>
+      </c>
+      <c r="H844" t="s">
+        <v>26</v>
+      </c>
+      <c r="P844" t="s">
+        <v>27</v>
+      </c>
+      <c r="X844" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="845" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD845" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="846" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E846" t="s">
+        <v>30</v>
+      </c>
+      <c r="I846" t="s">
+        <v>120</v>
+      </c>
+      <c r="S846">
+        <v>95</v>
+      </c>
+      <c r="Y846">
+        <v>187</v>
+      </c>
+      <c r="AE846" s="3">
+        <v>32179</v>
+      </c>
+    </row>
+    <row r="847" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E847" t="s">
+        <v>32</v>
+      </c>
+      <c r="I847" t="s">
+        <v>224</v>
+      </c>
+      <c r="S847">
+        <v>95</v>
+      </c>
+      <c r="Y847">
+        <v>679</v>
+      </c>
+      <c r="AE847" s="3">
+        <v>17179</v>
+      </c>
+    </row>
+    <row r="848" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E848" t="s">
+        <v>32</v>
+      </c>
+      <c r="I848" t="s">
+        <v>33</v>
+      </c>
+      <c r="S848">
+        <v>95</v>
+      </c>
+      <c r="Y848">
+        <v>92</v>
+      </c>
+      <c r="AE848" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="849" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C849" t="s">
+        <v>225</v>
+      </c>
+      <c r="J849">
+        <v>65008559</v>
+      </c>
+      <c r="L849" t="s">
+        <v>19</v>
+      </c>
+      <c r="O849">
+        <v>121657</v>
+      </c>
+      <c r="Q849" s="2">
+        <v>35886</v>
+      </c>
+      <c r="U849" s="2">
+        <v>39629</v>
+      </c>
+      <c r="W849" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC849" s="3">
+        <v>1000</v>
+      </c>
+      <c r="AK849" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="850" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M850" t="s">
+        <v>22</v>
+      </c>
+      <c r="X850">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="851" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B851" t="s">
+        <v>23</v>
+      </c>
+      <c r="N851" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="852" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F852" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="853" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R853" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="854" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F854" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="855" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R855" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="856" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D856" t="s">
+        <v>25</v>
+      </c>
+      <c r="H856" t="s">
+        <v>26</v>
+      </c>
+      <c r="P856" t="s">
+        <v>27</v>
+      </c>
+      <c r="X856" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="857" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD857" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="858" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E858" t="s">
+        <v>30</v>
+      </c>
+      <c r="I858" t="s">
+        <v>37</v>
+      </c>
+      <c r="S858">
+        <v>95</v>
+      </c>
+      <c r="Y858">
+        <v>543</v>
+      </c>
+      <c r="AE858" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="859" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E859" t="s">
+        <v>32</v>
+      </c>
+      <c r="I859" t="s">
+        <v>110</v>
+      </c>
+      <c r="S859">
+        <v>95</v>
+      </c>
+      <c r="Y859">
+        <v>459</v>
+      </c>
+      <c r="AE859" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="860" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C860" t="s">
+        <v>195</v>
+      </c>
+      <c r="J860">
+        <v>194290953</v>
+      </c>
+      <c r="L860" t="s">
+        <v>19</v>
+      </c>
+      <c r="O860">
+        <v>123302</v>
+      </c>
+      <c r="Q860" s="2">
+        <v>36465</v>
+      </c>
+      <c r="U860" s="2">
+        <v>49399</v>
+      </c>
+      <c r="W860" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC860" s="3">
+        <v>21000</v>
+      </c>
+      <c r="AK860" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="861" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M861" t="s">
+        <v>22</v>
+      </c>
+      <c r="X861">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="862" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B862" t="s">
+        <v>23</v>
+      </c>
+      <c r="N862" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="863" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D863" t="s">
+        <v>25</v>
+      </c>
+      <c r="H863" t="s">
+        <v>26</v>
+      </c>
+      <c r="P863" t="s">
+        <v>27</v>
+      </c>
+      <c r="X863" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="864" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD864" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="865" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E865" t="s">
+        <v>30</v>
+      </c>
+      <c r="I865" t="s">
+        <v>45</v>
+      </c>
+      <c r="S865">
+        <v>95</v>
+      </c>
+      <c r="Y865">
         <v>297</v>
       </c>
-      <c r="AC833" s="3">
-[...27 lines deleted...]
-      <c r="K835" t="s">
+      <c r="AE865" s="3">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="866" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E866" t="s">
+        <v>32</v>
+      </c>
+      <c r="I866" t="s">
+        <v>33</v>
+      </c>
+      <c r="S866">
+        <v>95</v>
+      </c>
+      <c r="Y866">
+        <v>92</v>
+      </c>
+      <c r="AE866" s="3">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="867" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C867" t="s">
+        <v>195</v>
+      </c>
+      <c r="J867">
+        <v>194290953</v>
+      </c>
+      <c r="L867" t="s">
         <v>19</v>
       </c>
-      <c r="N835">
-[...8 lines deleted...]
-      <c r="U835" t="s">
+      <c r="O867">
+        <v>124045</v>
+      </c>
+      <c r="Q867" s="2">
+        <v>36892</v>
+      </c>
+      <c r="U867" s="2">
+        <v>48152</v>
+      </c>
+      <c r="W867" t="s">
         <v>20</v>
       </c>
-      <c r="AA835" s="3">
-[...7 lines deleted...]
-      <c r="L836" t="s">
+      <c r="AC867" s="3">
+        <v>5040</v>
+      </c>
+      <c r="AK867" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="868" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M868" t="s">
         <v>22</v>
       </c>
-      <c r="V836">
-[...4 lines deleted...]
-      <c r="B837" t="s">
+      <c r="X868">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="869" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B869" t="s">
         <v>23</v>
       </c>
-      <c r="M837" t="s">
+      <c r="N869" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="838" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D838" t="s">
+    <row r="870" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T870">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="871" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="I871" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="872" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A872" t="s">
+        <v>1</v>
+      </c>
+      <c r="F872" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="873" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A873" t="s">
+        <v>3</v>
+      </c>
+      <c r="F873">
+        <v>67977322</v>
+      </c>
+      <c r="AF873" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG873" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="874" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C874" t="s">
+        <v>5</v>
+      </c>
+      <c r="I874" t="s">
+        <v>6</v>
+      </c>
+      <c r="J874" t="s">
+        <v>7</v>
+      </c>
+      <c r="L874" t="s">
+        <v>8</v>
+      </c>
+      <c r="N874" t="s">
+        <v>9</v>
+      </c>
+      <c r="P874" t="s">
+        <v>10</v>
+      </c>
+      <c r="S874" t="s">
+        <v>11</v>
+      </c>
+      <c r="T874" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V874" t="s">
+        <v>13</v>
+      </c>
+      <c r="X874" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z874" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD874" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH874" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="875" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D875" t="s">
         <v>25</v>
       </c>
-      <c r="G838" t="s">
+      <c r="G875" t="s">
         <v>26</v>
       </c>
-      <c r="O838" t="s">
+      <c r="O875" t="s">
         <v>27</v>
       </c>
-      <c r="V838" t="s">
+      <c r="V875" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="839" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AB839" t="s">
+    <row r="876" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AB876" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="840" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E840" t="s">
+    <row r="877" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E877" t="s">
         <v>30</v>
       </c>
-      <c r="H840" t="s">
+      <c r="H877" t="s">
         <v>120</v>
       </c>
-      <c r="Q840">
-[...2 lines deleted...]
-      <c r="W840">
+      <c r="Q877">
+        <v>95</v>
+      </c>
+      <c r="W877">
         <v>187</v>
       </c>
-      <c r="AC840" s="3">
-[...21 lines deleted...]
-      <c r="R842">
+      <c r="AC877" s="3">
+        <v>5040</v>
+      </c>
+    </row>
+    <row r="878" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E878" t="s">
+        <v>32</v>
+      </c>
+      <c r="H878" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q878">
+        <v>95</v>
+      </c>
+      <c r="W878">
+        <v>327</v>
+      </c>
+      <c r="AC878" s="3">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="879" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E879" t="s">
+        <v>32</v>
+      </c>
+      <c r="H879" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q879">
+        <v>95</v>
+      </c>
+      <c r="W879">
+        <v>334</v>
+      </c>
+      <c r="AC879">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="880" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E880" t="s">
+        <v>32</v>
+      </c>
+      <c r="H880" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q880">
+        <v>95</v>
+      </c>
+      <c r="W880">
+        <v>336</v>
+      </c>
+      <c r="AC880" s="3">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="881" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C881" t="s">
+        <v>195</v>
+      </c>
+      <c r="I881">
+        <v>194290953</v>
+      </c>
+      <c r="K881" t="s">
         <v>19</v>
       </c>
-    </row>
-[...87 lines deleted...]
-      <c r="W847" t="s">
+      <c r="N881">
+        <v>137605</v>
+      </c>
+      <c r="P881" s="2">
+        <v>40118</v>
+      </c>
+      <c r="S881" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U881" t="s">
         <v>20</v>
       </c>
-      <c r="AC847" s="3">
-[...7 lines deleted...]
-      <c r="M848" t="s">
+      <c r="AA881" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI881" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="882" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L882" t="s">
         <v>22</v>
       </c>
-      <c r="X848">
-[...449 lines deleted...]
-    <row r="883" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="V882">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="883" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B883" t="s">
         <v>23</v>
       </c>
-      <c r="N883" t="s">
+      <c r="M883" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="884" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T884">
+    <row r="884" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D884" t="s">
+        <v>25</v>
+      </c>
+      <c r="G884" t="s">
+        <v>26</v>
+      </c>
+      <c r="O884" t="s">
+        <v>27</v>
+      </c>
+      <c r="V884" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="885" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB885" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="886" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E886" t="s">
+        <v>30</v>
+      </c>
+      <c r="H886" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q886">
+        <v>95</v>
+      </c>
+      <c r="W886">
+        <v>187</v>
+      </c>
+      <c r="AC886" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="887" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E887" t="s">
+        <v>32</v>
+      </c>
+      <c r="H887" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q887">
+        <v>95</v>
+      </c>
+      <c r="W887">
+        <v>718</v>
+      </c>
+      <c r="AC887" s="3">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="888" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E888" t="s">
+        <v>32</v>
+      </c>
+      <c r="H888" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q888">
+        <v>95</v>
+      </c>
+      <c r="W888">
+        <v>385</v>
+      </c>
+      <c r="AC888" s="3">
+        <v>7159</v>
+      </c>
+    </row>
+    <row r="889" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C889" t="s">
+        <v>195</v>
+      </c>
+      <c r="I889">
+        <v>194290953</v>
+      </c>
+      <c r="K889" t="s">
+        <v>19</v>
+      </c>
+      <c r="N889">
+        <v>138238</v>
+      </c>
+      <c r="P889" s="2">
+        <v>40330</v>
+      </c>
+      <c r="S889" s="2">
+        <v>48152</v>
+      </c>
+      <c r="U889" t="s">
         <v>20</v>
       </c>
-    </row>
-[...69 lines deleted...]
-      <c r="D889" t="s">
+      <c r="AA889" s="3">
+        <v>3671</v>
+      </c>
+      <c r="AI889" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="890" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L890" t="s">
+        <v>22</v>
+      </c>
+      <c r="V890">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="891" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B891" t="s">
+        <v>23</v>
+      </c>
+      <c r="M891" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="892" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D892" t="s">
         <v>25</v>
       </c>
-      <c r="G889" t="s">
+      <c r="G892" t="s">
         <v>26</v>
       </c>
-      <c r="O889" t="s">
+      <c r="O892" t="s">
         <v>27</v>
       </c>
-      <c r="V889" t="s">
+      <c r="V892" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="890" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AB890" t="s">
+    <row r="893" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB893" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="891" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E891" t="s">
+    <row r="894" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E894" t="s">
         <v>30</v>
       </c>
-      <c r="H891" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="H894" t="s">
-        <v>230</v>
+        <v>45</v>
       </c>
       <c r="Q894">
         <v>95</v>
       </c>
       <c r="W894">
-        <v>336</v>
+        <v>297</v>
       </c>
       <c r="AC894" s="3">
-        <v>1580</v>
-[...6 lines deleted...]
-      <c r="I895">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="895" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E895" t="s">
+        <v>32</v>
+      </c>
+      <c r="H895" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q895">
+        <v>95</v>
+      </c>
+      <c r="W895">
+        <v>467</v>
+      </c>
+      <c r="AC895" s="3">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="896" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E896" t="s">
+        <v>32</v>
+      </c>
+      <c r="H896" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q896">
+        <v>95</v>
+      </c>
+      <c r="W896">
+        <v>427</v>
+      </c>
+      <c r="AC896" s="3">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="897" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C897" t="s">
+        <v>195</v>
+      </c>
+      <c r="I897">
         <v>194290953</v>
       </c>
-      <c r="K895" t="s">
+      <c r="K897" t="s">
         <v>19</v>
       </c>
-      <c r="N895">
-[...8 lines deleted...]
-      <c r="U895" t="s">
+      <c r="N897">
+        <v>138431</v>
+      </c>
+      <c r="P897" s="2">
+        <v>42064</v>
+      </c>
+      <c r="S897" s="2">
+        <v>48152</v>
+      </c>
+      <c r="U897" t="s">
         <v>20</v>
       </c>
-      <c r="AA895" s="3">
-[...7 lines deleted...]
-      <c r="L896" t="s">
+      <c r="AA897" s="3">
+        <v>2800</v>
+      </c>
+      <c r="AI897" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="898" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L898" t="s">
         <v>22</v>
       </c>
-      <c r="V896">
-[...4 lines deleted...]
-      <c r="B897" t="s">
+      <c r="V898">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="899" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B899" t="s">
         <v>23</v>
       </c>
-      <c r="M897" t="s">
+      <c r="M899" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="898" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D898" t="s">
+    <row r="900" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D900" t="s">
         <v>25</v>
       </c>
-      <c r="G898" t="s">
+      <c r="G900" t="s">
         <v>26</v>
       </c>
-      <c r="O898" t="s">
+      <c r="O900" t="s">
         <v>27</v>
       </c>
-      <c r="V898" t="s">
+      <c r="V900" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="899" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB899" t="s">
+    <row r="901" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB901" t="s">
         <v>29</v>
-      </c>
-[...32 lines deleted...]
-        <v>2841</v>
       </c>
     </row>
     <row r="902" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E902" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H902" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="Q902">
         <v>95</v>
       </c>
       <c r="W902">
-        <v>385</v>
+        <v>297</v>
       </c>
       <c r="AC902" s="3">
-        <v>7159</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="903" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C903" t="s">
-[...2 lines deleted...]
-      <c r="I903">
+      <c r="E903" t="s">
+        <v>32</v>
+      </c>
+      <c r="H903" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q903">
+        <v>95</v>
+      </c>
+      <c r="W903">
+        <v>327</v>
+      </c>
+      <c r="AC903" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="904" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E904" t="s">
+        <v>32</v>
+      </c>
+      <c r="H904" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q904">
+        <v>95</v>
+      </c>
+      <c r="W904">
+        <v>336</v>
+      </c>
+      <c r="AC904" s="3">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="905" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C905" t="s">
+        <v>195</v>
+      </c>
+      <c r="I905">
         <v>194290953</v>
       </c>
-      <c r="K903" t="s">
+      <c r="K905" t="s">
         <v>19</v>
       </c>
-      <c r="N903">
-[...8 lines deleted...]
-      <c r="U903" t="s">
+      <c r="N905">
+        <v>139514</v>
+      </c>
+      <c r="P905" s="2">
+        <v>41030</v>
+      </c>
+      <c r="S905" s="2">
+        <v>49399</v>
+      </c>
+      <c r="U905" t="s">
         <v>20</v>
       </c>
-      <c r="AA903" s="3">
-[...7 lines deleted...]
-      <c r="L904" t="s">
+      <c r="AA905" s="3">
+        <v>12700</v>
+      </c>
+      <c r="AI905" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="906" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L906" t="s">
         <v>22</v>
       </c>
-      <c r="V904">
-[...4 lines deleted...]
-      <c r="B905" t="s">
+      <c r="V906">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="907" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B907" t="s">
         <v>23</v>
       </c>
-      <c r="M905" t="s">
+      <c r="M907" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="906" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D906" t="s">
+    <row r="908" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D908" t="s">
         <v>25</v>
       </c>
-      <c r="G906" t="s">
+      <c r="G908" t="s">
         <v>26</v>
       </c>
-      <c r="O906" t="s">
+      <c r="O908" t="s">
         <v>27</v>
       </c>
-      <c r="V906" t="s">
+      <c r="V908" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="907" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB907" t="s">
+    <row r="909" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB909" t="s">
         <v>29</v>
-      </c>
-[...32 lines deleted...]
-        <v>2200</v>
       </c>
     </row>
     <row r="910" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E910" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H910" t="s">
-        <v>157</v>
+        <v>45</v>
       </c>
       <c r="Q910">
         <v>95</v>
       </c>
       <c r="W910">
-        <v>427</v>
+        <v>297</v>
       </c>
       <c r="AC910" s="3">
-        <v>1471</v>
+        <v>12700</v>
       </c>
     </row>
     <row r="911" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C911" t="s">
-[...2 lines deleted...]
-      <c r="I911">
+      <c r="R911">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="912" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="J912" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="913" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A913" t="s">
+        <v>1</v>
+      </c>
+      <c r="G913" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="914" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A914" t="s">
+        <v>3</v>
+      </c>
+      <c r="G914">
+        <v>67977322</v>
+      </c>
+      <c r="AH914" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI914" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="915" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C915" t="s">
+        <v>5</v>
+      </c>
+      <c r="J915" t="s">
+        <v>6</v>
+      </c>
+      <c r="K915" t="s">
+        <v>7</v>
+      </c>
+      <c r="M915" t="s">
+        <v>8</v>
+      </c>
+      <c r="O915" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q915" t="s">
+        <v>10</v>
+      </c>
+      <c r="U915" t="s">
+        <v>11</v>
+      </c>
+      <c r="V915" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X915" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z915" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB915" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF915" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ915" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="916" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E916" t="s">
+        <v>32</v>
+      </c>
+      <c r="I916" t="s">
+        <v>33</v>
+      </c>
+      <c r="S916">
+        <v>95</v>
+      </c>
+      <c r="Y916">
+        <v>92</v>
+      </c>
+      <c r="AE916" s="3">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="917" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C917" t="s">
+        <v>195</v>
+      </c>
+      <c r="J917">
         <v>194290953</v>
       </c>
-      <c r="K911" t="s">
+      <c r="L917" t="s">
         <v>19</v>
       </c>
-      <c r="N911">
-[...5 lines deleted...]
-      <c r="S911" s="2">
+      <c r="O917">
+        <v>142840</v>
+      </c>
+      <c r="Q917" s="2">
+        <v>44136</v>
+      </c>
+      <c r="U917" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W917" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC917" s="3">
+        <v>4291</v>
+      </c>
+      <c r="AK917" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="918" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M918" t="s">
+        <v>22</v>
+      </c>
+      <c r="X918">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="919" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B919" t="s">
+        <v>23</v>
+      </c>
+      <c r="N919" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="920" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D920" t="s">
+        <v>25</v>
+      </c>
+      <c r="H920" t="s">
+        <v>26</v>
+      </c>
+      <c r="P920" t="s">
+        <v>27</v>
+      </c>
+      <c r="X920" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="921" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD921" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="922" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E922" t="s">
+        <v>30</v>
+      </c>
+      <c r="I922" t="s">
+        <v>37</v>
+      </c>
+      <c r="S922">
+        <v>95</v>
+      </c>
+      <c r="Y922">
+        <v>543</v>
+      </c>
+      <c r="AE922" s="3">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="923" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E923" t="s">
+        <v>30</v>
+      </c>
+      <c r="I923" t="s">
+        <v>45</v>
+      </c>
+      <c r="S923">
+        <v>95</v>
+      </c>
+      <c r="Y923">
+        <v>297</v>
+      </c>
+      <c r="AE923" s="3">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="924" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E924" t="s">
+        <v>32</v>
+      </c>
+      <c r="I924" t="s">
+        <v>110</v>
+      </c>
+      <c r="S924">
+        <v>95</v>
+      </c>
+      <c r="Y924">
+        <v>459</v>
+      </c>
+      <c r="AE924" s="3">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="925" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C925" t="s">
+        <v>195</v>
+      </c>
+      <c r="J925">
+        <v>194290953</v>
+      </c>
+      <c r="L925" t="s">
+        <v>19</v>
+      </c>
+      <c r="O925">
+        <v>142961</v>
+      </c>
+      <c r="Q925" s="2">
+        <v>43922</v>
+      </c>
+      <c r="U925" s="2">
         <v>48152</v>
       </c>
-      <c r="U911" t="s">
+      <c r="W925" t="s">
         <v>20</v>
       </c>
-      <c r="AA911" s="3">
-[...7 lines deleted...]
-      <c r="L912" t="s">
+      <c r="AC925" s="3">
+        <v>1864</v>
+      </c>
+      <c r="AK925" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="926" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M926" t="s">
         <v>22</v>
       </c>
-      <c r="V912">
-[...4 lines deleted...]
-      <c r="B913" t="s">
+      <c r="X926">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="927" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B927" t="s">
         <v>23</v>
       </c>
-      <c r="M913" t="s">
+      <c r="N927" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="914" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D914" t="s">
+    <row r="928" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D928" t="s">
         <v>25</v>
       </c>
-      <c r="G914" t="s">
+      <c r="H928" t="s">
         <v>26</v>
       </c>
-      <c r="O914" t="s">
+      <c r="P928" t="s">
         <v>27</v>
       </c>
-      <c r="V914" t="s">
+      <c r="X928" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="915" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB915" t="s">
+    <row r="929" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD929" t="s">
         <v>29</v>
-      </c>
-[...203 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="930" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E930" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I930" t="s">
+        <v>45</v>
+      </c>
+      <c r="S930">
+        <v>95</v>
+      </c>
+      <c r="Y930">
+        <v>297</v>
+      </c>
+      <c r="AE930" s="3">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="931" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E931" t="s">
+        <v>32</v>
+      </c>
+      <c r="I931" t="s">
         <v>33</v>
       </c>
-      <c r="S930">
-[...2 lines deleted...]
-      <c r="Y930">
+      <c r="S931">
+        <v>95</v>
+      </c>
+      <c r="Y931">
         <v>92</v>
       </c>
-      <c r="AE930" s="3">
-[...10 lines deleted...]
-      <c r="L931" t="s">
+      <c r="AE931" s="3">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="932" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C932" t="s">
+        <v>230</v>
+      </c>
+      <c r="J932">
+        <v>181912262</v>
+      </c>
+      <c r="L932" t="s">
         <v>19</v>
       </c>
-      <c r="O931">
-[...8 lines deleted...]
-      <c r="W931" t="s">
+      <c r="O932">
+        <v>100004</v>
+      </c>
+      <c r="Q932" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U932" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W932" t="s">
         <v>20</v>
       </c>
-      <c r="AC931" s="3">
-[...7 lines deleted...]
-      <c r="M932" t="s">
+      <c r="AC932" s="3">
+        <v>113024</v>
+      </c>
+      <c r="AK932" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="933" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M933" t="s">
         <v>22</v>
       </c>
-      <c r="X932">
-[...4 lines deleted...]
-      <c r="B933" t="s">
+      <c r="X933">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="934" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B934" t="s">
         <v>23</v>
       </c>
-      <c r="N933" t="s">
+      <c r="N934" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="934" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D934" t="s">
+    <row r="935" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F935" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="936" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R936" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="937" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F937" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="938" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R938" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="939" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D939" t="s">
         <v>25</v>
       </c>
-      <c r="H934" t="s">
+      <c r="H939" t="s">
         <v>26</v>
       </c>
-      <c r="P934" t="s">
+      <c r="P939" t="s">
         <v>27</v>
       </c>
-      <c r="X934" t="s">
+      <c r="X939" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="935" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD935" t="s">
+    <row r="940" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD940" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="936" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E936" t="s">
+    <row r="941" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E941" t="s">
         <v>30</v>
       </c>
-      <c r="I936" t="s">
-[...13 lines deleted...]
-      <c r="E937" t="s">
+      <c r="I941" t="s">
+        <v>98</v>
+      </c>
+      <c r="S941">
+        <v>95</v>
+      </c>
+      <c r="Y941">
+        <v>564</v>
+      </c>
+      <c r="AE941" s="3">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="942" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E942" t="s">
         <v>30</v>
       </c>
-      <c r="I937" t="s">
-[...85 lines deleted...]
-        <v>28</v>
+      <c r="I942" t="s">
+        <v>42</v>
+      </c>
+      <c r="S942">
+        <v>95</v>
+      </c>
+      <c r="Y942">
+        <v>75</v>
+      </c>
+      <c r="AE942" s="3">
+        <v>20000</v>
       </c>
     </row>
     <row r="943" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD943" t="s">
-        <v>29</v>
+      <c r="E943" t="s">
+        <v>30</v>
+      </c>
+      <c r="I943" t="s">
+        <v>232</v>
+      </c>
+      <c r="S943">
+        <v>95</v>
+      </c>
+      <c r="Y943">
+        <v>516</v>
+      </c>
+      <c r="AE943">
+        <v>50</v>
       </c>
     </row>
     <row r="944" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E944" t="s">
         <v>30</v>
       </c>
       <c r="I944" t="s">
-        <v>46</v>
+        <v>233</v>
       </c>
       <c r="S944">
         <v>95</v>
       </c>
       <c r="Y944">
+        <v>501</v>
+      </c>
+      <c r="AE944" s="3">
+        <v>8063</v>
+      </c>
+    </row>
+    <row r="945" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E945" t="s">
+        <v>30</v>
+      </c>
+      <c r="I945" t="s">
+        <v>31</v>
+      </c>
+      <c r="S945">
+        <v>95</v>
+      </c>
+      <c r="Y945">
+        <v>4</v>
+      </c>
+      <c r="AE945" s="3">
+        <v>3876</v>
+      </c>
+    </row>
+    <row r="946" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E946" t="s">
+        <v>30</v>
+      </c>
+      <c r="I946" t="s">
+        <v>234</v>
+      </c>
+      <c r="S946">
+        <v>95</v>
+      </c>
+      <c r="Y946">
+        <v>61</v>
+      </c>
+      <c r="AE946" s="3">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="947" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E947" t="s">
+        <v>30</v>
+      </c>
+      <c r="I947" t="s">
+        <v>37</v>
+      </c>
+      <c r="S947">
+        <v>95</v>
+      </c>
+      <c r="Y947">
+        <v>543</v>
+      </c>
+      <c r="AE947" s="3">
+        <v>9255</v>
+      </c>
+    </row>
+    <row r="948" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E948" t="s">
+        <v>30</v>
+      </c>
+      <c r="I948" t="s">
+        <v>45</v>
+      </c>
+      <c r="S948">
+        <v>95</v>
+      </c>
+      <c r="Y948">
         <v>297</v>
       </c>
-      <c r="AE944" s="3">
-[...50 lines deleted...]
-      <c r="M947" t="s">
+      <c r="AE948" s="3">
+        <v>65496</v>
+      </c>
+    </row>
+    <row r="949" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E949" t="s">
+        <v>30</v>
+      </c>
+      <c r="I949" t="s">
+        <v>235</v>
+      </c>
+      <c r="S949">
+        <v>95</v>
+      </c>
+      <c r="Y949">
+        <v>57</v>
+      </c>
+      <c r="AE949">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="950" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E950" t="s">
+        <v>32</v>
+      </c>
+      <c r="I950" t="s">
+        <v>236</v>
+      </c>
+      <c r="S950">
+        <v>95</v>
+      </c>
+      <c r="Y950">
+        <v>134</v>
+      </c>
+      <c r="AE950" s="3">
+        <v>3766</v>
+      </c>
+    </row>
+    <row r="951" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E951" t="s">
+        <v>32</v>
+      </c>
+      <c r="I951" t="s">
+        <v>237</v>
+      </c>
+      <c r="S951">
+        <v>95</v>
+      </c>
+      <c r="Y951">
+        <v>158</v>
+      </c>
+      <c r="AE951">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="952" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E952" t="s">
+        <v>32</v>
+      </c>
+      <c r="I952" t="s">
+        <v>238</v>
+      </c>
+      <c r="S952">
+        <v>95</v>
+      </c>
+      <c r="Y952">
+        <v>133</v>
+      </c>
+      <c r="AE952">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="953" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E953" t="s">
+        <v>32</v>
+      </c>
+      <c r="I953" t="s">
+        <v>239</v>
+      </c>
+      <c r="S953">
+        <v>95</v>
+      </c>
+      <c r="Y953">
+        <v>119</v>
+      </c>
+      <c r="AE953">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="954" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="E954" t="s">
+        <v>32</v>
+      </c>
+      <c r="I954" t="s">
+        <v>240</v>
+      </c>
+      <c r="S954">
+        <v>95</v>
+      </c>
+      <c r="Y954">
+        <v>455</v>
+      </c>
+      <c r="AE954">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="955" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="T955">
         <v>22</v>
       </c>
-      <c r="X947">
-[...51 lines deleted...]
-      <c r="E955" t="s">
+    </row>
+    <row r="956" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="F956" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="957" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A957" t="s">
+        <v>1</v>
+      </c>
+      <c r="D957" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="958" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A958" t="s">
+        <v>3</v>
+      </c>
+      <c r="D958">
+        <v>67977322</v>
+      </c>
+      <c r="U958" t="s">
+        <v>4</v>
+      </c>
+      <c r="V958" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="959" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="B959" t="s">
+        <v>5</v>
+      </c>
+      <c r="F959" t="s">
+        <v>6</v>
+      </c>
+      <c r="G959" t="s">
+        <v>7</v>
+      </c>
+      <c r="H959" t="s">
+        <v>8</v>
+      </c>
+      <c r="I959" t="s">
+        <v>9</v>
+      </c>
+      <c r="J959" t="s">
+        <v>10</v>
+      </c>
+      <c r="M959" t="s">
+        <v>11</v>
+      </c>
+      <c r="N959" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O959" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q959" t="s">
+        <v>14</v>
+      </c>
+      <c r="R959" t="s">
+        <v>15</v>
+      </c>
+      <c r="T959" t="s">
+        <v>16</v>
+      </c>
+      <c r="W959" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="960" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C960" t="s">
+        <v>32</v>
+      </c>
+      <c r="E960" t="s">
+        <v>241</v>
+      </c>
+      <c r="K960">
+        <v>95</v>
+      </c>
+      <c r="P960">
+        <v>148</v>
+      </c>
+      <c r="S960" s="3">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="961" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C961" t="s">
+        <v>32</v>
+      </c>
+      <c r="E961" t="s">
+        <v>242</v>
+      </c>
+      <c r="K961">
+        <v>95</v>
+      </c>
+      <c r="P961">
+        <v>138</v>
+      </c>
+      <c r="S961" s="3">
+        <v>8550</v>
+      </c>
+    </row>
+    <row r="962" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C962" t="s">
+        <v>32</v>
+      </c>
+      <c r="E962" t="s">
+        <v>243</v>
+      </c>
+      <c r="K962">
+        <v>95</v>
+      </c>
+      <c r="P962">
+        <v>137</v>
+      </c>
+      <c r="S962" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="963" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C963" t="s">
+        <v>32</v>
+      </c>
+      <c r="E963" t="s">
+        <v>244</v>
+      </c>
+      <c r="K963">
+        <v>95</v>
+      </c>
+      <c r="P963">
+        <v>161</v>
+      </c>
+      <c r="S963" s="3">
+        <v>23054</v>
+      </c>
+    </row>
+    <row r="964" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C964" t="s">
+        <v>32</v>
+      </c>
+      <c r="E964" t="s">
+        <v>245</v>
+      </c>
+      <c r="K964">
+        <v>95</v>
+      </c>
+      <c r="P964">
+        <v>116</v>
+      </c>
+      <c r="S964">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="965" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C965" t="s">
+        <v>32</v>
+      </c>
+      <c r="E965" t="s">
+        <v>246</v>
+      </c>
+      <c r="K965">
+        <v>95</v>
+      </c>
+      <c r="P965">
+        <v>136</v>
+      </c>
+      <c r="S965">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="966" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C966" t="s">
+        <v>32</v>
+      </c>
+      <c r="E966" t="s">
+        <v>247</v>
+      </c>
+      <c r="K966">
+        <v>95</v>
+      </c>
+      <c r="P966">
+        <v>135</v>
+      </c>
+      <c r="S966">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="967" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C967" t="s">
+        <v>32</v>
+      </c>
+      <c r="E967" t="s">
+        <v>248</v>
+      </c>
+      <c r="K967">
+        <v>95</v>
+      </c>
+      <c r="P967">
+        <v>163</v>
+      </c>
+      <c r="S967" s="3">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="968" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C968" t="s">
+        <v>32</v>
+      </c>
+      <c r="E968" t="s">
+        <v>249</v>
+      </c>
+      <c r="K968">
+        <v>95</v>
+      </c>
+      <c r="P968">
+        <v>147</v>
+      </c>
+      <c r="S968">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="969" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C969" t="s">
+        <v>32</v>
+      </c>
+      <c r="E969" t="s">
+        <v>250</v>
+      </c>
+      <c r="K969">
+        <v>95</v>
+      </c>
+      <c r="P969">
+        <v>453</v>
+      </c>
+      <c r="S969">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="970" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C970" t="s">
+        <v>32</v>
+      </c>
+      <c r="E970" t="s">
+        <v>251</v>
+      </c>
+      <c r="K970">
+        <v>95</v>
+      </c>
+      <c r="P970">
+        <v>168</v>
+      </c>
+      <c r="S970">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="971" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C971" t="s">
+        <v>32</v>
+      </c>
+      <c r="E971" t="s">
+        <v>252</v>
+      </c>
+      <c r="K971">
+        <v>95</v>
+      </c>
+      <c r="P971">
+        <v>109</v>
+      </c>
+      <c r="S971">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="972" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C972" t="s">
+        <v>32</v>
+      </c>
+      <c r="E972" t="s">
+        <v>253</v>
+      </c>
+      <c r="K972">
+        <v>95</v>
+      </c>
+      <c r="P972">
+        <v>151</v>
+      </c>
+      <c r="S972" s="3">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="973" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C973" t="s">
+        <v>32</v>
+      </c>
+      <c r="E973" t="s">
+        <v>254</v>
+      </c>
+      <c r="K973">
+        <v>95</v>
+      </c>
+      <c r="P973">
+        <v>113</v>
+      </c>
+      <c r="S973">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="974" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C974" t="s">
+        <v>32</v>
+      </c>
+      <c r="E974" t="s">
+        <v>255</v>
+      </c>
+      <c r="K974">
+        <v>95</v>
+      </c>
+      <c r="P974">
+        <v>143</v>
+      </c>
+      <c r="S974">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="975" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C975" t="s">
+        <v>32</v>
+      </c>
+      <c r="E975" t="s">
+        <v>256</v>
+      </c>
+      <c r="K975">
+        <v>95</v>
+      </c>
+      <c r="P975">
+        <v>166</v>
+      </c>
+      <c r="S975">
         <v>30</v>
       </c>
-      <c r="I955" t="s">
-[...340 lines deleted...]
-    <row r="976" spans="1:31" x14ac:dyDescent="0.25">
+    </row>
+    <row r="976" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C976" t="s">
         <v>32</v>
       </c>
       <c r="E976" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="K976">
         <v>95</v>
       </c>
       <c r="P976">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="S976" s="3">
-        <v>9000</v>
+        <v>69400</v>
       </c>
     </row>
     <row r="977" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C977" t="s">
         <v>32</v>
       </c>
       <c r="E977" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="K977">
         <v>95</v>
       </c>
       <c r="P977">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="S977" s="3">
-        <v>23054</v>
+        <v>26250</v>
       </c>
     </row>
     <row r="978" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C978" t="s">
         <v>32</v>
       </c>
       <c r="E978" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="K978">
         <v>95</v>
       </c>
       <c r="P978">
-        <v>116</v>
+        <v>452</v>
       </c>
       <c r="S978">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="979" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C979" t="s">
         <v>32</v>
       </c>
       <c r="E979" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="K979">
         <v>95</v>
       </c>
       <c r="P979">
-        <v>136</v>
+        <v>491</v>
       </c>
       <c r="S979">
-        <v>110</v>
+        <v>187</v>
       </c>
     </row>
     <row r="980" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C980" t="s">
         <v>32</v>
       </c>
       <c r="E980" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="K980">
         <v>95</v>
       </c>
       <c r="P980">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="S980">
-        <v>150</v>
+        <v>809</v>
       </c>
     </row>
     <row r="981" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C981" t="s">
         <v>32</v>
       </c>
       <c r="E981" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="K981">
         <v>95</v>
       </c>
       <c r="P981">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>2633</v>
+        <v>121</v>
+      </c>
+      <c r="S981">
+        <v>258</v>
       </c>
     </row>
     <row r="982" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C982" t="s">
         <v>32</v>
       </c>
       <c r="E982" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="K982">
         <v>95</v>
       </c>
       <c r="P982">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="S982">
-        <v>600</v>
+        <v>183</v>
       </c>
     </row>
     <row r="983" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C983" t="s">
         <v>32</v>
       </c>
       <c r="E983" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="K983">
         <v>95</v>
       </c>
       <c r="P983">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>778</v>
+        <v>159</v>
+      </c>
+      <c r="S983" s="3">
+        <v>22649</v>
       </c>
     </row>
     <row r="984" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C984" t="s">
         <v>32</v>
       </c>
       <c r="E984" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="K984">
         <v>95</v>
       </c>
       <c r="P984">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>106</v>
+      </c>
+      <c r="S984" s="3">
+        <v>1240</v>
       </c>
     </row>
     <row r="985" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C985" t="s">
         <v>32</v>
       </c>
       <c r="E985" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="K985">
         <v>95</v>
       </c>
       <c r="P985">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>154</v>
+      </c>
+      <c r="S985" s="3">
+        <v>7000</v>
       </c>
     </row>
     <row r="986" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C986" t="s">
         <v>32</v>
       </c>
       <c r="E986" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="K986">
         <v>95</v>
       </c>
       <c r="P986">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>1017</v>
+        <v>142</v>
+      </c>
+      <c r="S986">
+        <v>120</v>
       </c>
     </row>
     <row r="987" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C987" t="s">
         <v>32</v>
       </c>
       <c r="E987" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="K987">
         <v>95</v>
       </c>
       <c r="P987">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>717</v>
+      </c>
+      <c r="S987" s="3">
+        <v>33644</v>
       </c>
     </row>
     <row r="988" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C988" t="s">
         <v>32</v>
       </c>
       <c r="E988" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="K988">
         <v>95</v>
       </c>
       <c r="P988">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="S988">
-        <v>58</v>
+        <v>466</v>
       </c>
     </row>
     <row r="989" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C989" t="s">
         <v>32</v>
       </c>
       <c r="E989" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="K989">
         <v>95</v>
       </c>
       <c r="P989">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="S989">
-        <v>30</v>
+        <v>135</v>
       </c>
     </row>
     <row r="990" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C990" t="s">
         <v>32</v>
       </c>
       <c r="E990" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="K990">
         <v>95</v>
       </c>
       <c r="P990">
-        <v>128</v>
+        <v>169</v>
       </c>
       <c r="S990" s="3">
-        <v>69400</v>
+        <v>3693</v>
       </c>
     </row>
     <row r="991" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C991" t="s">
         <v>32</v>
       </c>
       <c r="E991" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="K991">
         <v>95</v>
       </c>
       <c r="P991">
-        <v>157</v>
+        <v>129</v>
       </c>
       <c r="S991" s="3">
-        <v>26250</v>
+        <v>15367</v>
       </c>
     </row>
     <row r="992" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C992" t="s">
         <v>32</v>
       </c>
       <c r="E992" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="K992">
         <v>95</v>
       </c>
       <c r="P992">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="S992">
+        <v>130</v>
+      </c>
+      <c r="S992" s="3">
+        <v>5100</v>
+      </c>
+    </row>
+    <row r="993" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C993" t="s">
+        <v>32</v>
+      </c>
+      <c r="E993" t="s">
+        <v>274</v>
+      </c>
+      <c r="K993">
+        <v>95</v>
+      </c>
+      <c r="P993">
+        <v>537</v>
+      </c>
+      <c r="S993" s="3">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="994" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C994" t="s">
+        <v>32</v>
+      </c>
+      <c r="E994" t="s">
+        <v>275</v>
+      </c>
+      <c r="K994">
+        <v>95</v>
+      </c>
+      <c r="P994">
+        <v>112</v>
+      </c>
+      <c r="S994" s="3">
+        <v>10001</v>
+      </c>
+    </row>
+    <row r="995" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C995" t="s">
+        <v>32</v>
+      </c>
+      <c r="E995" t="s">
+        <v>276</v>
+      </c>
+      <c r="K995">
+        <v>95</v>
+      </c>
+      <c r="P995">
+        <v>114</v>
+      </c>
+      <c r="S995">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="996" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C996" t="s">
+        <v>32</v>
+      </c>
+      <c r="E996" t="s">
+        <v>277</v>
+      </c>
+      <c r="K996">
+        <v>95</v>
+      </c>
+      <c r="P996">
+        <v>146</v>
+      </c>
+      <c r="S996" s="3">
+        <v>19283</v>
+      </c>
+    </row>
+    <row r="997" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C997" t="s">
+        <v>32</v>
+      </c>
+      <c r="E997" t="s">
+        <v>278</v>
+      </c>
+      <c r="K997">
+        <v>95</v>
+      </c>
+      <c r="P997">
+        <v>145</v>
+      </c>
+      <c r="S997">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="998" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="L998">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="999" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J999" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1000" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1001" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1001">
+        <v>67977322</v>
+      </c>
+      <c r="AH1001" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1001" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1002" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1002" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1002" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1002" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1002" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1002" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1002" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1002" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1002" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1002" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1002" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1002" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1002" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1003" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1003">
+        <v>181912262</v>
+      </c>
+      <c r="L1003" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1003">
+        <v>122470</v>
+      </c>
+      <c r="Q1003" s="2">
+        <v>36039</v>
+      </c>
+      <c r="U1003" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1003" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1003" s="3">
+        <v>7000</v>
+      </c>
+      <c r="AK1003" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1004" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1004">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1005" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1005" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1006" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1007" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1008" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1008" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1008" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1009" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1009" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1010" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1010" t="s">
         <v>30</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="E996" t="s">
+      <c r="I1010" t="s">
+        <v>234</v>
+      </c>
+      <c r="S1010">
+        <v>95</v>
+      </c>
+      <c r="Y1010">
+        <v>61</v>
+      </c>
+      <c r="AE1010" s="3">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="1011" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1011" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1011" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1011">
+        <v>95</v>
+      </c>
+      <c r="Y1011">
+        <v>543</v>
+      </c>
+      <c r="AE1011" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="1012" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1012" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1012" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1012">
+        <v>95</v>
+      </c>
+      <c r="Y1012">
+        <v>297</v>
+      </c>
+      <c r="AE1012" s="3">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="1013" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1013" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1013" t="s">
+        <v>236</v>
+      </c>
+      <c r="S1013">
+        <v>95</v>
+      </c>
+      <c r="Y1013">
+        <v>134</v>
+      </c>
+      <c r="AE1013">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="1014" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1014" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1014" t="s">
+        <v>244</v>
+      </c>
+      <c r="S1014">
+        <v>95</v>
+      </c>
+      <c r="Y1014">
+        <v>161</v>
+      </c>
+      <c r="AE1014" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1015" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1015" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1015" t="s">
+        <v>246</v>
+      </c>
+      <c r="S1015">
+        <v>95</v>
+      </c>
+      <c r="Y1015">
+        <v>136</v>
+      </c>
+      <c r="AE1015">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1016" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1016" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1016" t="s">
+        <v>255</v>
+      </c>
+      <c r="S1016">
+        <v>95</v>
+      </c>
+      <c r="Y1016">
+        <v>143</v>
+      </c>
+      <c r="AE1016">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1017" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1017" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1017" t="s">
         <v>264</v>
       </c>
-      <c r="K996">
-[...19 lines deleted...]
-      <c r="P997">
+      <c r="S1017">
+        <v>95</v>
+      </c>
+      <c r="Y1017">
         <v>159</v>
       </c>
-      <c r="S997" s="3">
-[...143 lines deleted...]
-      <c r="E1006" t="s">
+      <c r="AE1017" s="3">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="1018" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1018" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1018" t="s">
         <v>274</v>
       </c>
-      <c r="K1006">
-[...19 lines deleted...]
-      <c r="P1007">
+      <c r="S1018">
+        <v>95</v>
+      </c>
+      <c r="Y1018">
         <v>537</v>
       </c>
-      <c r="S1007" s="3">
-[...72 lines deleted...]
-      <c r="L1012">
+      <c r="AE1018" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="1019" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1019" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1019">
+        <v>181912262</v>
+      </c>
+      <c r="L1019" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1019">
+        <v>136288</v>
+      </c>
+      <c r="Q1019" s="2">
+        <v>41122</v>
+      </c>
+      <c r="U1019" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1019" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1019" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AK1019" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1020" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1020" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1020">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="1021" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1021" t="s">
         <v>23</v>
       </c>
-    </row>
-[...75 lines deleted...]
-      <c r="L1017" t="s">
+      <c r="N1021" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1022" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1022" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1023" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1023" t="s">
         <v>19</v>
       </c>
-      <c r="O1017">
-[...45 lines deleted...]
-      <c r="D1022" t="s">
+    </row>
+    <row r="1024" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1024" t="s">
         <v>25</v>
       </c>
-      <c r="H1022" t="s">
+      <c r="H1024" t="s">
         <v>26</v>
       </c>
-      <c r="P1022" t="s">
+      <c r="P1024" t="s">
         <v>27</v>
       </c>
-      <c r="X1022" t="s">
+      <c r="X1024" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1023" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD1023" t="s">
+    <row r="1025" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1025" t="s">
         <v>29</v>
-      </c>
-[...32 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="1026" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1026" t="s">
         <v>30</v>
       </c>
       <c r="I1026" t="s">
-        <v>46</v>
+        <v>120</v>
       </c>
       <c r="S1026">
         <v>95</v>
       </c>
       <c r="Y1026">
-        <v>297</v>
+        <v>187</v>
       </c>
       <c r="AE1026" s="3">
-        <v>4200</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="1027" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1027" t="s">
         <v>32</v>
       </c>
       <c r="I1027" t="s">
-        <v>237</v>
+        <v>38</v>
       </c>
       <c r="S1027">
         <v>95</v>
       </c>
       <c r="Y1027">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>3</v>
+      </c>
+      <c r="AE1027" s="3">
+        <v>5000</v>
       </c>
     </row>
     <row r="1028" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1028" t="s">
-[...12 lines deleted...]
-        <v>3000</v>
+      <c r="C1028" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1028">
+        <v>181912262</v>
+      </c>
+      <c r="L1028" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1028">
+        <v>136289</v>
+      </c>
+      <c r="Q1028" s="2">
+        <v>41122</v>
+      </c>
+      <c r="U1028" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1028" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1028" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK1028" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="1029" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1029" t="s">
-[...12 lines deleted...]
-        <v>200</v>
+      <c r="M1029" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1029">
+        <v>5966</v>
       </c>
     </row>
     <row r="1030" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1030" t="s">
-[...12 lines deleted...]
-        <v>100</v>
+      <c r="B1030" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1030" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="1031" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1031" t="s">
-[...12 lines deleted...]
-        <v>1700</v>
+      <c r="F1031" t="s">
+        <v>195</v>
       </c>
     </row>
     <row r="1032" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1032" t="s">
-[...12 lines deleted...]
-        <v>1500</v>
+      <c r="R1032" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="1033" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C1033" t="s">
-[...2 lines deleted...]
-      <c r="J1033">
+      <c r="D1033" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1033" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1033" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1034" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1034" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1035" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1035" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1035" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1035">
+        <v>95</v>
+      </c>
+      <c r="Y1035">
+        <v>187</v>
+      </c>
+      <c r="AE1035" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1036" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1036" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1036" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1036">
+        <v>95</v>
+      </c>
+      <c r="Y1036">
+        <v>3</v>
+      </c>
+      <c r="AE1036" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1037" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1037" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1037">
         <v>181912262</v>
       </c>
-      <c r="L1033" t="s">
+      <c r="L1037" t="s">
         <v>19</v>
       </c>
-      <c r="O1033">
-[...2 lines deleted...]
-      <c r="Q1033" s="2">
+      <c r="O1037">
+        <v>136290</v>
+      </c>
+      <c r="Q1037" s="2">
         <v>41122</v>
       </c>
-      <c r="U1033" s="2">
+      <c r="U1037" s="2">
         <v>52170</v>
       </c>
-      <c r="W1033" t="s">
+      <c r="W1037" t="s">
         <v>20</v>
       </c>
-      <c r="AC1033" s="3">
-[...7 lines deleted...]
-      <c r="M1034" t="s">
+      <c r="AC1037" s="3">
+        <v>28629</v>
+      </c>
+      <c r="AK1037" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1038" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1038" t="s">
         <v>22</v>
       </c>
-      <c r="X1034">
-[...4 lines deleted...]
-      <c r="B1035" t="s">
+      <c r="X1038">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="1039" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1039" t="s">
         <v>23</v>
       </c>
-      <c r="N1035" t="s">
+      <c r="N1039" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1036" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R1037" t="s">
+    <row r="1040" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1040" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1041" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1038" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1038" t="s">
+    <row r="1042" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1042" t="s">
         <v>25</v>
       </c>
-      <c r="H1038" t="s">
+      <c r="H1042" t="s">
         <v>26</v>
       </c>
-      <c r="P1038" t="s">
+      <c r="P1042" t="s">
         <v>27</v>
       </c>
-      <c r="X1038" t="s">
+      <c r="X1042" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1039" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1039" t="s">
+    <row r="1043" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1043" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1040" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1040" t="s">
+    <row r="1044" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1044" t="s">
         <v>30</v>
       </c>
-      <c r="I1040" t="s">
+      <c r="I1044" t="s">
         <v>120</v>
       </c>
-      <c r="S1040">
-[...2 lines deleted...]
-      <c r="Y1040">
+      <c r="S1044">
+        <v>95</v>
+      </c>
+      <c r="Y1044">
         <v>187</v>
       </c>
-      <c r="AE1040" s="3">
-[...7 lines deleted...]
-      <c r="I1041" t="s">
+      <c r="AE1044" s="3">
+        <v>28629</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1045" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1045" t="s">
         <v>38</v>
       </c>
-      <c r="S1041">
-[...2 lines deleted...]
-      <c r="Y1041">
+      <c r="S1045">
+        <v>95</v>
+      </c>
+      <c r="Y1045">
         <v>3</v>
       </c>
-      <c r="AE1041" s="3">
-[...44 lines deleted...]
-      <c r="N1044" t="s">
+      <c r="AE1045" s="3">
+        <v>28629</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1046">
         <v>24</v>
       </c>
     </row>
-    <row r="1045" spans="2:37" x14ac:dyDescent="0.25">
-[...55 lines deleted...]
-      <c r="Y1050">
+    <row r="1047" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1047" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1048" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1048" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1049" t="s">
         <v>3</v>
       </c>
-      <c r="AE1050" s="3">
-[...3 lines deleted...]
-    <row r="1051" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="G1049">
+        <v>67977322</v>
+      </c>
+      <c r="AH1049" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1049" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1050" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1050" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1050" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1050" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1050" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1050" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1050" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1050" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1050" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1050" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1050" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1050" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1050" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C1051" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="J1051">
         <v>181912262</v>
       </c>
       <c r="L1051" t="s">
         <v>19</v>
       </c>
       <c r="O1051">
-        <v>136290</v>
+        <v>139176</v>
       </c>
       <c r="Q1051" s="2">
-        <v>41122</v>
+        <v>40848</v>
       </c>
       <c r="U1051" s="2">
         <v>52170</v>
       </c>
       <c r="W1051" t="s">
         <v>20</v>
       </c>
       <c r="AC1051" s="3">
-        <v>28629</v>
+        <v>13995</v>
       </c>
       <c r="AK1051" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="1052" spans="2:37" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M1052" t="s">
         <v>22</v>
       </c>
       <c r="X1052">
-        <v>6057</v>
-[...2 lines deleted...]
-    <row r="1053" spans="2:37" x14ac:dyDescent="0.25">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B1053" t="s">
         <v>23</v>
       </c>
       <c r="N1053" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1054" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1054" spans="1:37" x14ac:dyDescent="0.25">
       <c r="F1054" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="1055" spans="2:37" x14ac:dyDescent="0.25">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:37" x14ac:dyDescent="0.25">
       <c r="R1055" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1056" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1056" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D1056" t="s">
         <v>25</v>
       </c>
       <c r="H1056" t="s">
         <v>26</v>
       </c>
       <c r="P1056" t="s">
         <v>27</v>
       </c>
       <c r="X1056" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1057" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="1057" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD1057" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1058" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="1058" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1058" t="s">
         <v>30</v>
       </c>
       <c r="I1058" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1058">
+        <v>95</v>
+      </c>
+      <c r="Y1058">
+        <v>297</v>
+      </c>
+      <c r="AE1058" s="3">
+        <v>13995</v>
+      </c>
+    </row>
+    <row r="1059" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1059" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1059" t="s">
+        <v>33</v>
+      </c>
+      <c r="S1059">
+        <v>95</v>
+      </c>
+      <c r="Y1059">
+        <v>92</v>
+      </c>
+      <c r="AE1059" s="3">
+        <v>13995</v>
+      </c>
+    </row>
+    <row r="1060" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1060" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1060">
+        <v>181912262</v>
+      </c>
+      <c r="L1060" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1060">
+        <v>139401</v>
+      </c>
+      <c r="Q1060" s="2">
+        <v>40969</v>
+      </c>
+      <c r="U1060" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1060" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1060" s="3">
+        <v>7241</v>
+      </c>
+      <c r="AK1060" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1061" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1061" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1061">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="1062" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1062" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1062" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1063" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1063" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1064" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1064" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1065" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1065" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1065" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1065" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1065" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1066" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1066" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1067" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1067" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1067" t="s">
         <v>120</v>
       </c>
-      <c r="S1058">
-[...2 lines deleted...]
-      <c r="Y1058">
+      <c r="S1067">
+        <v>95</v>
+      </c>
+      <c r="Y1067">
         <v>187</v>
       </c>
-      <c r="AE1058" s="3">
-[...7 lines deleted...]
-      <c r="I1059" t="s">
+      <c r="AE1067" s="3">
+        <v>7241</v>
+      </c>
+    </row>
+    <row r="1068" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1068" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1068" t="s">
+        <v>264</v>
+      </c>
+      <c r="S1068">
+        <v>95</v>
+      </c>
+      <c r="Y1068">
+        <v>159</v>
+      </c>
+      <c r="AE1068" s="3">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="1069" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1069" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1069" t="s">
+        <v>277</v>
+      </c>
+      <c r="S1069">
+        <v>95</v>
+      </c>
+      <c r="Y1069">
+        <v>146</v>
+      </c>
+      <c r="AE1069" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="1070" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1070" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1070">
+        <v>181912262</v>
+      </c>
+      <c r="L1070" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1070">
+        <v>139404</v>
+      </c>
+      <c r="Q1070" s="2">
+        <v>40969</v>
+      </c>
+      <c r="U1070" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1070" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1070" s="3">
+        <v>7250</v>
+      </c>
+      <c r="AK1070" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1071" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1071" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1071">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="1072" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1072" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1072" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1073" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1073" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1074" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1074" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1075" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1075" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1075" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1075" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1075" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1076" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1076" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1077" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1077" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1077" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1077">
+        <v>95</v>
+      </c>
+      <c r="Y1077">
+        <v>297</v>
+      </c>
+      <c r="AE1077" s="3">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="1078" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1078" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1078" t="s">
+        <v>209</v>
+      </c>
+      <c r="S1078">
+        <v>95</v>
+      </c>
+      <c r="Y1078">
+        <v>77</v>
+      </c>
+      <c r="AE1078" s="3">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="1079" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1079" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1079">
+        <v>181912262</v>
+      </c>
+      <c r="L1079" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1079">
+        <v>142982</v>
+      </c>
+      <c r="Q1079" s="2">
+        <v>43647</v>
+      </c>
+      <c r="U1079" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1079" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1079" s="3">
+        <v>16305</v>
+      </c>
+      <c r="AK1079" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1080" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1080" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1080">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="1081" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1081" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1081" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1082" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1082" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1083" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1083" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1084" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1084" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1084" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1084" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1084" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1085" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1085" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1086" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1086" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1086" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1086">
+        <v>95</v>
+      </c>
+      <c r="Y1086">
+        <v>187</v>
+      </c>
+      <c r="AE1086" s="3">
+        <v>16305</v>
+      </c>
+    </row>
+    <row r="1087" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1087" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1087" t="s">
         <v>38</v>
       </c>
-      <c r="S1059">
-[...2 lines deleted...]
-      <c r="Y1059">
+      <c r="S1087">
+        <v>95</v>
+      </c>
+      <c r="Y1087">
         <v>3</v>
       </c>
-      <c r="AE1059" s="3">
-[...4 lines deleted...]
-      <c r="T1060">
+      <c r="AE1087" s="3">
+        <v>16305</v>
+      </c>
+    </row>
+    <row r="1088" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1088" t="s">
+        <v>230</v>
+      </c>
+      <c r="J1088">
+        <v>181912262</v>
+      </c>
+      <c r="L1088" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1088">
+        <v>143037</v>
+      </c>
+      <c r="Q1088" s="2">
+        <v>43831</v>
+      </c>
+      <c r="U1088" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1088" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1088" s="3">
+        <v>17449</v>
+      </c>
+      <c r="AK1088" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1089" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1089">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1090" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1090" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1061" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="J1061" s="1" t="s">
+    <row r="1091" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1091" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1092" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1093">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1094" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1062" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1062" t="s">
+    <row r="1095" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1095" t="s">
         <v>1</v>
       </c>
-      <c r="G1062" t="s">
+      <c r="G1095" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1063" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1063" t="s">
+    <row r="1096" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1096" t="s">
         <v>3</v>
       </c>
-      <c r="G1063">
+      <c r="G1096">
         <v>67977322</v>
       </c>
-      <c r="AH1063" t="s">
+      <c r="AH1096" t="s">
         <v>4</v>
       </c>
-      <c r="AI1063" s="2">
-[...4 lines deleted...]
-      <c r="C1064" t="s">
+      <c r="AI1096" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1097" t="s">
         <v>5</v>
       </c>
-      <c r="J1064" t="s">
+      <c r="J1097" t="s">
         <v>6</v>
       </c>
-      <c r="K1064" t="s">
+      <c r="K1097" t="s">
         <v>7</v>
       </c>
-      <c r="M1064" t="s">
+      <c r="M1097" t="s">
         <v>8</v>
       </c>
-      <c r="O1064" t="s">
+      <c r="O1097" t="s">
         <v>9</v>
       </c>
-      <c r="Q1064" t="s">
+      <c r="Q1097" t="s">
         <v>10</v>
       </c>
-      <c r="U1064" t="s">
+      <c r="U1097" t="s">
         <v>11</v>
       </c>
-      <c r="V1064" s="1" t="s">
+      <c r="V1097" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X1064" t="s">
+      <c r="X1097" t="s">
         <v>13</v>
       </c>
-      <c r="Z1064" t="s">
+      <c r="Z1097" t="s">
         <v>14</v>
       </c>
-      <c r="AB1064" t="s">
+      <c r="AB1097" t="s">
         <v>15</v>
       </c>
-      <c r="AF1064" t="s">
+      <c r="AF1097" t="s">
         <v>16</v>
       </c>
-      <c r="AJ1064" t="s">
+      <c r="AJ1097" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1065" spans="1:37" x14ac:dyDescent="0.25">
-[...395 lines deleted...]
-    <row r="1098" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1098" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D1098" t="s">
         <v>25</v>
       </c>
       <c r="H1098" t="s">
         <v>26</v>
       </c>
       <c r="P1098" t="s">
         <v>27</v>
       </c>
       <c r="X1098" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1099" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1099" spans="1:37" x14ac:dyDescent="0.25">
       <c r="AD1099" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1100" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1100" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1100" t="s">
         <v>30</v>
       </c>
       <c r="I1100" t="s">
         <v>120</v>
       </c>
       <c r="S1100">
         <v>95</v>
       </c>
       <c r="Y1100">
         <v>187</v>
       </c>
       <c r="AE1100" s="3">
-        <v>16305</v>
-[...2 lines deleted...]
-    <row r="1101" spans="2:37" x14ac:dyDescent="0.25">
+        <v>17449</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1101" t="s">
         <v>32</v>
       </c>
       <c r="I1101" t="s">
-        <v>38</v>
+        <v>106</v>
       </c>
       <c r="S1101">
         <v>95</v>
       </c>
       <c r="Y1101">
-        <v>3</v>
+        <v>550</v>
       </c>
       <c r="AE1101" s="3">
-        <v>16305</v>
-[...2 lines deleted...]
-    <row r="1102" spans="2:37" x14ac:dyDescent="0.25">
+        <v>17449</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C1102" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="J1102">
         <v>181912262</v>
       </c>
       <c r="L1102" t="s">
         <v>19</v>
       </c>
       <c r="O1102">
-        <v>143037</v>
+        <v>143072</v>
       </c>
       <c r="Q1102" s="2">
-        <v>43831</v>
+        <v>44136</v>
       </c>
       <c r="U1102" s="2">
         <v>52170</v>
       </c>
       <c r="W1102" t="s">
         <v>20</v>
       </c>
       <c r="AC1102" s="3">
-        <v>17449</v>
+        <v>25000</v>
       </c>
       <c r="AK1102" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="1103" spans="2:37" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M1103" t="s">
         <v>22</v>
       </c>
       <c r="X1103">
-        <v>6057</v>
-[...2 lines deleted...]
-    <row r="1104" spans="2:37" x14ac:dyDescent="0.25">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B1104" t="s">
         <v>23</v>
       </c>
       <c r="N1104" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1105" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="1105" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F1105" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="1106" spans="1:37" x14ac:dyDescent="0.25">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1106" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R1106" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1107" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T1107">
+    <row r="1107" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1107" t="s">
         <v>25</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="A1110" t="s">
+      <c r="H1107" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1107" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1107" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1108" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1108" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1109" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1109" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1109" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1109">
+        <v>95</v>
+      </c>
+      <c r="Y1109">
+        <v>187</v>
+      </c>
+      <c r="AE1109" s="3">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="1110" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1110" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1110" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1110">
+        <v>95</v>
+      </c>
+      <c r="Y1110">
         <v>3</v>
       </c>
-      <c r="G1110">
-[...90 lines deleted...]
-      <c r="I1115" t="s">
+      <c r="AE1110" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1111" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1111" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1111" t="s">
         <v>106</v>
       </c>
-      <c r="S1115">
-[...2 lines deleted...]
-      <c r="Y1115">
+      <c r="S1111">
+        <v>95</v>
+      </c>
+      <c r="Y1111">
         <v>550</v>
       </c>
-      <c r="AE1115" s="3">
-[...10 lines deleted...]
-      <c r="L1116" t="s">
+      <c r="AE1111" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1112" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1112" t="s">
+        <v>279</v>
+      </c>
+      <c r="J1112">
+        <v>1316561</v>
+      </c>
+      <c r="L1112" t="s">
         <v>19</v>
       </c>
-      <c r="O1116">
-[...8 lines deleted...]
-      <c r="W1116" t="s">
+      <c r="O1112">
+        <v>136994</v>
+      </c>
+      <c r="Q1112" s="2">
+        <v>39666</v>
+      </c>
+      <c r="U1112" s="2">
+        <v>47452</v>
+      </c>
+      <c r="W1112" t="s">
         <v>20</v>
       </c>
-      <c r="AC1116" s="3">
-[...7 lines deleted...]
-      <c r="M1117" t="s">
+      <c r="AC1112" s="3">
+        <v>11720</v>
+      </c>
+      <c r="AK1112" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1113" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1113" t="s">
         <v>22</v>
       </c>
-      <c r="X1117">
-[...4 lines deleted...]
-      <c r="B1118" t="s">
+      <c r="X1113">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="1114" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1114" t="s">
         <v>23</v>
       </c>
-      <c r="N1118" t="s">
+      <c r="N1114" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1119" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="1115" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1115" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="1116" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1116" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1117" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1117" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1118" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1118" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1119" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F1119" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="1120" spans="1:37" x14ac:dyDescent="0.25">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1120" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R1120" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="1121" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D1121" t="s">
         <v>25</v>
       </c>
       <c r="H1121" t="s">
         <v>26</v>
       </c>
       <c r="P1121" t="s">
         <v>27</v>
       </c>
       <c r="X1121" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1122" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD1122" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="1123" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1123" t="s">
         <v>30</v>
       </c>
       <c r="I1123" t="s">
-        <v>120</v>
+        <v>31</v>
       </c>
       <c r="S1123">
         <v>95</v>
       </c>
       <c r="Y1123">
-        <v>187</v>
+        <v>4</v>
       </c>
       <c r="AE1123" s="3">
-        <v>25000</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="1124" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1124" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1124" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="S1124">
         <v>95</v>
       </c>
       <c r="Y1124">
-        <v>3</v>
+        <v>297</v>
       </c>
       <c r="AE1124" s="3">
-        <v>20000</v>
+        <v>6420</v>
       </c>
     </row>
     <row r="1125" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1125" t="s">
         <v>32</v>
       </c>
       <c r="I1125" t="s">
-        <v>106</v>
+        <v>228</v>
       </c>
       <c r="S1125">
         <v>95</v>
       </c>
       <c r="Y1125">
-        <v>550</v>
+        <v>336</v>
       </c>
       <c r="AE1125" s="3">
-        <v>5000</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="1126" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C1126" t="s">
-[...5 lines deleted...]
-      <c r="L1126" t="s">
+      <c r="E1126" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1126" t="s">
+        <v>170</v>
+      </c>
+      <c r="S1126">
+        <v>95</v>
+      </c>
+      <c r="Y1126">
+        <v>439</v>
+      </c>
+      <c r="AE1126">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1127" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1127" t="s">
+        <v>36</v>
+      </c>
+      <c r="J1127">
+        <v>832703297</v>
+      </c>
+      <c r="L1127" t="s">
         <v>19</v>
       </c>
-      <c r="O1126">
-[...8 lines deleted...]
-      <c r="W1126" t="s">
+      <c r="O1127">
+        <v>146122</v>
+      </c>
+      <c r="Q1127" s="2">
+        <v>45597</v>
+      </c>
+      <c r="U1127" s="2">
+        <v>53266</v>
+      </c>
+      <c r="W1127" t="s">
         <v>20</v>
       </c>
-      <c r="AC1126" s="3">
-[...7 lines deleted...]
-      <c r="M1127" t="s">
+      <c r="AC1127" s="3">
+        <v>4842</v>
+      </c>
+      <c r="AK1127" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1128" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1128" t="s">
         <v>22</v>
       </c>
-      <c r="X1127">
-[...4 lines deleted...]
-      <c r="B1128" t="s">
+      <c r="X1128">
+        <v>7062</v>
+      </c>
+    </row>
+    <row r="1129" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1129" t="s">
         <v>23</v>
       </c>
-      <c r="N1128" t="s">
+      <c r="N1129" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1129" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="1130" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R1130" t="s">
+      <c r="D1130" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1130" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1130" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1130" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1131" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1131" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1132" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1132" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1132" t="s">
+        <v>187</v>
+      </c>
+      <c r="S1132">
+        <v>95</v>
+      </c>
+      <c r="Y1132">
+        <v>727</v>
+      </c>
+      <c r="AE1132" s="3">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="1133" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1133" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1133" t="s">
+        <v>33</v>
+      </c>
+      <c r="S1133">
+        <v>95</v>
+      </c>
+      <c r="Y1133">
+        <v>92</v>
+      </c>
+      <c r="AE1133" s="3">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="1134" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1134" t="s">
+        <v>36</v>
+      </c>
+      <c r="J1134">
+        <v>832703297</v>
+      </c>
+      <c r="L1134" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F1131" t="s">
+      <c r="O1134">
+        <v>147195</v>
+      </c>
+      <c r="Q1134" s="2">
+        <v>46177</v>
+      </c>
+      <c r="U1134" s="2">
+        <v>46203</v>
+      </c>
+      <c r="W1134" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1134" s="3">
+        <v>3600</v>
+      </c>
+      <c r="AK1134" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1135" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1135" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1135">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1136" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1136" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1136" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1137" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1137" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1137" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1137" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1138" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1139">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1140" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1141" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1141" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1142" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1142">
+        <v>67977322</v>
+      </c>
+      <c r="AH1142" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1142" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1143" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1143" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1143" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1143" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1143" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1143" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1143" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1143" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1143" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1143" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1143" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1143" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1143" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1144" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1144" t="s">
         <v>282</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="R1132" t="s">
+      <c r="S1144">
+        <v>95</v>
+      </c>
+      <c r="Y1144">
+        <v>771</v>
+      </c>
+      <c r="AE1144" s="3">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1145" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1145" t="s">
+        <v>258</v>
+      </c>
+      <c r="S1145">
+        <v>95</v>
+      </c>
+      <c r="Y1145">
+        <v>157</v>
+      </c>
+      <c r="AE1145" s="3">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1146" t="s">
+        <v>36</v>
+      </c>
+      <c r="J1146">
+        <v>832703297</v>
+      </c>
+      <c r="L1146" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F1133" t="s">
+      <c r="O1146">
+        <v>147196</v>
+      </c>
+      <c r="Q1146" s="2">
+        <v>46177</v>
+      </c>
+      <c r="U1146" s="2">
+        <v>46203</v>
+      </c>
+      <c r="W1146" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1146" s="3">
+        <v>8800</v>
+      </c>
+      <c r="AK1146" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1147" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1147">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1148" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1148" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1149" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1149" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1149" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1149" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1150" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1151" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1151" t="s">
         <v>282</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="R1134" t="s">
+      <c r="S1151">
+        <v>95</v>
+      </c>
+      <c r="Y1151">
+        <v>771</v>
+      </c>
+      <c r="AE1151" s="3">
+        <v>8800</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1152" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1152" t="s">
+        <v>242</v>
+      </c>
+      <c r="S1152">
+        <v>95</v>
+      </c>
+      <c r="Y1152">
+        <v>138</v>
+      </c>
+      <c r="AE1152" s="3">
+        <v>8800</v>
+      </c>
+    </row>
+    <row r="1153" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1153" t="s">
+        <v>283</v>
+      </c>
+      <c r="J1153">
+        <v>9041443</v>
+      </c>
+      <c r="L1153" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D1135" t="s">
+      <c r="O1153">
+        <v>100168</v>
+      </c>
+      <c r="Q1153" s="2">
+        <v>35521</v>
+      </c>
+      <c r="U1153" s="2">
+        <v>44985</v>
+      </c>
+      <c r="W1153" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1153" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AK1153" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1154" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1154" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1154">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1155" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1155" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1155" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1156" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1156" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1157" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1157" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1158" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1158" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="1159" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1159" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1160" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1160" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="1161" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1161" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1162" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1162" t="s">
         <v>25</v>
       </c>
-      <c r="H1135" t="s">
+      <c r="H1162" t="s">
         <v>26</v>
       </c>
-      <c r="P1135" t="s">
+      <c r="P1162" t="s">
         <v>27</v>
       </c>
-      <c r="X1135" t="s">
+      <c r="X1162" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1136" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1136" t="s">
+    <row r="1163" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1163" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1137" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1137" t="s">
+    <row r="1164" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1164" t="s">
         <v>30</v>
       </c>
-      <c r="I1137" t="s">
+      <c r="I1164" t="s">
         <v>31</v>
       </c>
-      <c r="S1137">
-[...2 lines deleted...]
-      <c r="Y1137">
+      <c r="S1164">
+        <v>95</v>
+      </c>
+      <c r="Y1164">
         <v>4</v>
       </c>
-      <c r="AE1137" s="3">
-[...4 lines deleted...]
-      <c r="E1138" t="s">
+      <c r="AE1164" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1165" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1165" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1165" t="s">
+        <v>285</v>
+      </c>
+      <c r="S1165">
+        <v>95</v>
+      </c>
+      <c r="Y1165">
+        <v>226</v>
+      </c>
+      <c r="AE1165" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1166" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1166" t="s">
+        <v>286</v>
+      </c>
+      <c r="J1166">
+        <v>130198013</v>
+      </c>
+      <c r="L1166" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1166">
+        <v>147203</v>
+      </c>
+      <c r="Q1166" s="2">
+        <v>46189</v>
+      </c>
+      <c r="U1166" s="2">
+        <v>46203</v>
+      </c>
+      <c r="W1166" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1166" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK1166" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1167" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1167" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1167">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1168" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1168" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1168" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1169" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1169" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1169" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1169" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1170" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1171" t="s">
         <v>30</v>
       </c>
-      <c r="I1138" t="s">
-[...5 lines deleted...]
-      <c r="Y1138">
+      <c r="I1171" t="s">
+        <v>187</v>
+      </c>
+      <c r="S1171">
+        <v>95</v>
+      </c>
+      <c r="Y1171">
+        <v>727</v>
+      </c>
+      <c r="AE1171" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1172" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1172" t="s">
+        <v>38</v>
+      </c>
+      <c r="S1172">
+        <v>95</v>
+      </c>
+      <c r="Y1172">
+        <v>3</v>
+      </c>
+      <c r="AE1172" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1173" t="s">
+        <v>287</v>
+      </c>
+      <c r="J1173">
+        <v>117128893</v>
+      </c>
+      <c r="L1173" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1173">
+        <v>100070</v>
+      </c>
+      <c r="Q1173" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1173" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W1173" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1173" s="3">
+        <v>1100</v>
+      </c>
+      <c r="AK1173" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1174" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1174">
+        <v>6666</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1175" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1175" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1176" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1177" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1178" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1178" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1178" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1178" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1179" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1180" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1180" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1180">
+        <v>95</v>
+      </c>
+      <c r="Y1180">
         <v>297</v>
       </c>
-      <c r="AE1138" s="3">
-[...89 lines deleted...]
-      <c r="P1144" t="s">
+      <c r="AE1180" s="3">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1181" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1181" t="s">
+        <v>110</v>
+      </c>
+      <c r="S1181">
+        <v>95</v>
+      </c>
+      <c r="Y1181">
+        <v>459</v>
+      </c>
+      <c r="AE1181" s="3">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1182">
         <v>27</v>
       </c>
-      <c r="X1144" t="s">
-[...112 lines deleted...]
-      <c r="J1154" s="1" t="s">
+    </row>
+    <row r="1183" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1183" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1155" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1155" t="s">
+    <row r="1184" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1184" t="s">
         <v>1</v>
       </c>
-      <c r="G1155" t="s">
+      <c r="G1184" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1156" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1156" t="s">
+    <row r="1185" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1185" t="s">
         <v>3</v>
       </c>
-      <c r="G1156">
+      <c r="G1185">
         <v>67977322</v>
       </c>
-      <c r="AH1156" t="s">
+      <c r="AH1185" t="s">
         <v>4</v>
       </c>
-      <c r="AI1156" s="2">
-[...4 lines deleted...]
-      <c r="C1157" t="s">
+      <c r="AI1185" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1186" t="s">
         <v>5</v>
       </c>
-      <c r="J1157" t="s">
+      <c r="J1186" t="s">
         <v>6</v>
       </c>
-      <c r="K1157" t="s">
+      <c r="K1186" t="s">
         <v>7</v>
       </c>
-      <c r="M1157" t="s">
+      <c r="M1186" t="s">
         <v>8</v>
       </c>
-      <c r="O1157" t="s">
+      <c r="O1186" t="s">
         <v>9</v>
       </c>
-      <c r="Q1157" t="s">
+      <c r="Q1186" t="s">
         <v>10</v>
       </c>
-      <c r="U1157" t="s">
+      <c r="U1186" t="s">
         <v>11</v>
       </c>
-      <c r="V1157" s="1" t="s">
+      <c r="V1186" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X1157" t="s">
+      <c r="X1186" t="s">
         <v>13</v>
       </c>
-      <c r="Z1157" t="s">
+      <c r="Z1186" t="s">
         <v>14</v>
       </c>
-      <c r="AB1157" t="s">
+      <c r="AB1186" t="s">
         <v>15</v>
       </c>
-      <c r="AF1157" t="s">
+      <c r="AF1186" t="s">
         <v>16</v>
       </c>
-      <c r="AJ1157" t="s">
+      <c r="AJ1186" t="s">
         <v>17</v>
-      </c>
-[...356 lines deleted...]
-        <v>9000</v>
       </c>
     </row>
     <row r="1187" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C1187" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="J1187">
-        <v>117128893</v>
+        <v>999991054</v>
       </c>
       <c r="L1187" t="s">
         <v>19</v>
       </c>
       <c r="O1187">
-        <v>100070</v>
+        <v>141369</v>
       </c>
       <c r="Q1187" s="2">
-        <v>34060</v>
+        <v>42614</v>
       </c>
       <c r="U1187" s="2">
-        <v>52870</v>
+        <v>44592</v>
       </c>
       <c r="W1187" t="s">
         <v>20</v>
       </c>
       <c r="AC1187" s="3">
-        <v>1100</v>
+        <v>11600</v>
       </c>
       <c r="AK1187" t="s">
-        <v>39</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1188" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M1188" t="s">
         <v>22</v>
       </c>
       <c r="X1188">
-        <v>6757</v>
+        <v>365</v>
       </c>
     </row>
     <row r="1189" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B1189" t="s">
         <v>23</v>
       </c>
       <c r="N1189" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1190" spans="1:37" x14ac:dyDescent="0.25">
       <c r="F1190" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1191" spans="1:37" x14ac:dyDescent="0.25">
       <c r="R1191" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="1192" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D1192" t="s">
+      <c r="F1192" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1193" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1194" t="s">
         <v>25</v>
       </c>
-      <c r="H1192" t="s">
+      <c r="H1194" t="s">
         <v>26</v>
       </c>
-      <c r="P1192" t="s">
+      <c r="P1194" t="s">
         <v>27</v>
       </c>
-      <c r="X1192" t="s">
+      <c r="X1194" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1193" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD1193" t="s">
+    <row r="1195" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1195" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1194" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E1194" t="s">
+    <row r="1196" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1196" t="s">
         <v>30</v>
       </c>
-      <c r="I1194" t="s">
-[...5 lines deleted...]
-      <c r="Y1194">
+      <c r="I1196" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1196">
+        <v>95</v>
+      </c>
+      <c r="Y1196">
         <v>297</v>
       </c>
-      <c r="AE1194" s="3">
+      <c r="AE1196" s="3">
+        <v>11600</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1197" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1197" t="s">
+        <v>33</v>
+      </c>
+      <c r="S1197">
+        <v>95</v>
+      </c>
+      <c r="Y1197">
+        <v>92</v>
+      </c>
+      <c r="AE1197" s="3">
+        <v>11600</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1198" t="s">
+        <v>289</v>
+      </c>
+      <c r="J1198">
+        <v>41956012</v>
+      </c>
+      <c r="L1198" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1198">
+        <v>141365</v>
+      </c>
+      <c r="Q1198" s="2">
+        <v>42614</v>
+      </c>
+      <c r="U1198" s="2">
+        <v>44530</v>
+      </c>
+      <c r="W1198" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1198" s="3">
+        <v>2153</v>
+      </c>
+      <c r="AK1198" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1199" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1199">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1200" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1200" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1201" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1201" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1202" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1202" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1203" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1203" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1204" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1204" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1205" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1205" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1205" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1205" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1205" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1206" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1206" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1207" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1207" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1207" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1207">
+        <v>95</v>
+      </c>
+      <c r="Y1207">
+        <v>297</v>
+      </c>
+      <c r="AE1207" s="3">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="1208" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1208" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1208" t="s">
+        <v>76</v>
+      </c>
+      <c r="S1208">
+        <v>95</v>
+      </c>
+      <c r="Y1208">
+        <v>355</v>
+      </c>
+      <c r="AE1208" s="3">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="1209" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1209" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1209" t="s">
+        <v>228</v>
+      </c>
+      <c r="S1209">
+        <v>95</v>
+      </c>
+      <c r="Y1209">
+        <v>336</v>
+      </c>
+      <c r="AE1209" s="3">
         <v>1100</v>
       </c>
     </row>
-    <row r="1195" spans="1:37" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="T1196">
+    <row r="1210" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1210" t="s">
+        <v>289</v>
+      </c>
+      <c r="J1210">
+        <v>41956012</v>
+      </c>
+      <c r="L1210" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1210">
+        <v>141372</v>
+      </c>
+      <c r="Q1210" s="2">
+        <v>42614</v>
+      </c>
+      <c r="U1210" s="2">
+        <v>44592</v>
+      </c>
+      <c r="W1210" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1210">
+        <v>200</v>
+      </c>
+      <c r="AK1210" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1211" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1211" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1211">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1212" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1212" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1212" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1213" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1213" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1214" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1214" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1215" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1215" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1215" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1215" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="J1197" s="1" t="s">
+      <c r="X1215" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1216" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1216" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1217" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1217" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1217" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1217">
+        <v>95</v>
+      </c>
+      <c r="Y1217">
+        <v>297</v>
+      </c>
+      <c r="AE1217">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1218" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1218" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1218" t="s">
+        <v>33</v>
+      </c>
+      <c r="S1218">
+        <v>95</v>
+      </c>
+      <c r="Y1218">
+        <v>92</v>
+      </c>
+      <c r="AE1218">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1219" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1219" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1219">
+        <v>7908916</v>
+      </c>
+      <c r="L1219" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1219">
+        <v>100005</v>
+      </c>
+      <c r="Q1219" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U1219" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1219" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1219" s="3">
+        <v>214889</v>
+      </c>
+      <c r="AK1219" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1220" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1220" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1220">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="1221" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1221" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1221" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1222" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1222" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1223" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1223" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1224" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1224" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1224" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1224" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1224" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1225" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1225" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1226" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1226" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1226" t="s">
+        <v>42</v>
+      </c>
+      <c r="S1226">
+        <v>95</v>
+      </c>
+      <c r="Y1226">
+        <v>75</v>
+      </c>
+      <c r="AE1226" s="3">
+        <v>18829</v>
+      </c>
+    </row>
+    <row r="1227" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1227" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1227" t="s">
+        <v>291</v>
+      </c>
+      <c r="S1227">
+        <v>95</v>
+      </c>
+      <c r="Y1227">
+        <v>59</v>
+      </c>
+      <c r="AE1227" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1228" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1228" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1228" t="s">
+        <v>233</v>
+      </c>
+      <c r="S1228">
+        <v>95</v>
+      </c>
+      <c r="Y1228">
+        <v>501</v>
+      </c>
+      <c r="AE1228" s="3">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="1229" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1229" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1229" t="s">
+        <v>43</v>
+      </c>
+      <c r="S1229">
+        <v>95</v>
+      </c>
+      <c r="Y1229">
+        <v>80</v>
+      </c>
+      <c r="AE1229" s="3">
+        <v>6033</v>
+      </c>
+    </row>
+    <row r="1230" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1230" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1230" t="s">
+        <v>31</v>
+      </c>
+      <c r="S1230">
+        <v>95</v>
+      </c>
+      <c r="Y1230">
+        <v>4</v>
+      </c>
+      <c r="AE1230" s="3">
+        <v>26101</v>
+      </c>
+    </row>
+    <row r="1231" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="T1231">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1232" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1232" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1198" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1198" t="s">
+    <row r="1233" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A1233" t="s">
         <v>1</v>
       </c>
-      <c r="G1198" t="s">
+      <c r="D1233" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1199" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1199" t="s">
+    <row r="1234" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A1234" t="s">
         <v>3</v>
       </c>
-      <c r="G1199">
+      <c r="D1234">
         <v>67977322</v>
       </c>
-      <c r="AH1199" t="s">
+      <c r="U1234" t="s">
         <v>4</v>
       </c>
-      <c r="AI1199" s="2">
-[...4 lines deleted...]
-      <c r="C1200" t="s">
+      <c r="V1234" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B1235" t="s">
         <v>5</v>
       </c>
-      <c r="J1200" t="s">
+      <c r="F1235" t="s">
         <v>6</v>
       </c>
-      <c r="K1200" t="s">
+      <c r="G1235" t="s">
         <v>7</v>
       </c>
-      <c r="M1200" t="s">
+      <c r="H1235" t="s">
         <v>8</v>
       </c>
-      <c r="O1200" t="s">
+      <c r="I1235" t="s">
         <v>9</v>
       </c>
-      <c r="Q1200" t="s">
+      <c r="J1235" t="s">
         <v>10</v>
       </c>
-      <c r="U1200" t="s">
+      <c r="M1235" t="s">
         <v>11</v>
       </c>
-      <c r="V1200" s="1" t="s">
+      <c r="N1235" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X1200" t="s">
+      <c r="O1235" t="s">
         <v>13</v>
       </c>
-      <c r="Z1200" t="s">
+      <c r="Q1235" t="s">
         <v>14</v>
       </c>
-      <c r="AB1200" t="s">
+      <c r="R1235" t="s">
         <v>15</v>
       </c>
-      <c r="AF1200" t="s">
+      <c r="T1235" t="s">
         <v>16</v>
       </c>
-      <c r="AJ1200" t="s">
+      <c r="W1235" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1201" spans="2:37" x14ac:dyDescent="0.25">
-[...84 lines deleted...]
-      <c r="E1210" t="s">
+    <row r="1236" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1236" t="s">
         <v>30</v>
       </c>
-      <c r="I1210" t="s">
-[...5 lines deleted...]
-      <c r="Y1210">
+      <c r="E1236" t="s">
+        <v>117</v>
+      </c>
+      <c r="K1236">
+        <v>95</v>
+      </c>
+      <c r="P1236">
+        <v>30</v>
+      </c>
+      <c r="S1236" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1237" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>37</v>
+      </c>
+      <c r="K1237">
+        <v>95</v>
+      </c>
+      <c r="P1237">
+        <v>543</v>
+      </c>
+      <c r="S1237" s="3">
+        <v>20727</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1238" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>119</v>
+      </c>
+      <c r="K1238">
+        <v>95</v>
+      </c>
+      <c r="P1238">
+        <v>541</v>
+      </c>
+      <c r="S1238" s="3">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1239" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>44</v>
+      </c>
+      <c r="K1239">
+        <v>95</v>
+      </c>
+      <c r="P1239">
+        <v>401</v>
+      </c>
+      <c r="S1239" s="3">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1240" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>45</v>
+      </c>
+      <c r="K1240">
+        <v>95</v>
+      </c>
+      <c r="P1240">
         <v>297</v>
       </c>
-      <c r="AE1210" s="3">
-[...105 lines deleted...]
-      <c r="E1221" t="s">
+      <c r="S1240" s="3">
+        <v>108637</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1241" t="s">
         <v>30</v>
       </c>
-      <c r="I1221" t="s">
-[...5 lines deleted...]
-      <c r="Y1221">
+      <c r="E1241" t="s">
+        <v>235</v>
+      </c>
+      <c r="K1241">
+        <v>95</v>
+      </c>
+      <c r="P1241">
+        <v>57</v>
+      </c>
+      <c r="S1241" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1242" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>292</v>
+      </c>
+      <c r="K1242">
+        <v>95</v>
+      </c>
+      <c r="P1242">
+        <v>552</v>
+      </c>
+      <c r="S1242" s="3">
+        <v>9875</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1243" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>226</v>
+      </c>
+      <c r="K1243">
+        <v>95</v>
+      </c>
+      <c r="P1243">
+        <v>327</v>
+      </c>
+      <c r="S1243" s="3">
+        <v>33132</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1244" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>293</v>
+      </c>
+      <c r="K1244">
+        <v>95</v>
+      </c>
+      <c r="P1244">
+        <v>219</v>
+      </c>
+      <c r="S1244">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1245" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>217</v>
+      </c>
+      <c r="K1245">
+        <v>95</v>
+      </c>
+      <c r="P1245">
+        <v>330</v>
+      </c>
+      <c r="S1245" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1246" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>294</v>
+      </c>
+      <c r="K1246">
+        <v>95</v>
+      </c>
+      <c r="P1246">
+        <v>217</v>
+      </c>
+      <c r="S1246">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1247" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>295</v>
+      </c>
+      <c r="K1247">
+        <v>95</v>
+      </c>
+      <c r="P1247">
+        <v>211</v>
+      </c>
+      <c r="S1247">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="C1248" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>296</v>
+      </c>
+      <c r="K1248">
+        <v>95</v>
+      </c>
+      <c r="P1248">
+        <v>332</v>
+      </c>
+      <c r="S1248">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="1249" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1249" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1249" t="s">
         <v>297</v>
       </c>
-      <c r="AE1221" s="3">
-[...337 lines deleted...]
-      <c r="B1249" t="s">
+      <c r="K1249">
+        <v>95</v>
+      </c>
+      <c r="P1249">
+        <v>342</v>
+      </c>
+      <c r="S1249" s="3">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="1250" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1250" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>298</v>
+      </c>
+      <c r="K1250">
+        <v>95</v>
+      </c>
+      <c r="P1250">
+        <v>339</v>
+      </c>
+      <c r="S1250">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1251" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1251" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>299</v>
+      </c>
+      <c r="K1251">
+        <v>95</v>
+      </c>
+      <c r="P1251">
+        <v>473</v>
+      </c>
+      <c r="S1251" s="3">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="1252" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1252" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>216</v>
+      </c>
+      <c r="K1252">
+        <v>95</v>
+      </c>
+      <c r="P1252">
+        <v>470</v>
+      </c>
+      <c r="S1252" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1253" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1253" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>300</v>
+      </c>
+      <c r="K1253">
+        <v>95</v>
+      </c>
+      <c r="P1253">
+        <v>304</v>
+      </c>
+      <c r="S1253" s="3">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="1254" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1254" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>301</v>
+      </c>
+      <c r="K1254">
+        <v>95</v>
+      </c>
+      <c r="P1254">
+        <v>448</v>
+      </c>
+      <c r="S1254" s="3">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="1255" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1255" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>302</v>
+      </c>
+      <c r="K1255">
+        <v>95</v>
+      </c>
+      <c r="P1255">
+        <v>237</v>
+      </c>
+      <c r="S1255">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1256" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1256" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>303</v>
+      </c>
+      <c r="K1256">
+        <v>95</v>
+      </c>
+      <c r="P1256">
+        <v>324</v>
+      </c>
+      <c r="S1256">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1257" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1257" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>304</v>
+      </c>
+      <c r="K1257">
+        <v>95</v>
+      </c>
+      <c r="P1257">
+        <v>202</v>
+      </c>
+      <c r="S1257" s="3">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="1258" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1258" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>305</v>
+      </c>
+      <c r="K1258">
+        <v>95</v>
+      </c>
+      <c r="P1258">
+        <v>229</v>
+      </c>
+      <c r="S1258" s="3">
+        <v>27000</v>
+      </c>
+    </row>
+    <row r="1259" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1259" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>306</v>
+      </c>
+      <c r="K1259">
+        <v>95</v>
+      </c>
+      <c r="P1259">
+        <v>205</v>
+      </c>
+      <c r="S1259">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="1260" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1260" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>307</v>
+      </c>
+      <c r="K1260">
+        <v>95</v>
+      </c>
+      <c r="P1260">
+        <v>322</v>
+      </c>
+      <c r="S1260">
         <v>5</v>
       </c>
-      <c r="F1249" t="s">
-[...223 lines deleted...]
-    <row r="1261" spans="2:23" x14ac:dyDescent="0.25">
+    </row>
+    <row r="1261" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C1261" t="s">
         <v>32</v>
       </c>
       <c r="E1261" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="K1261">
         <v>95</v>
       </c>
       <c r="P1261">
-        <v>211</v>
-[...5 lines deleted...]
-    <row r="1262" spans="2:23" x14ac:dyDescent="0.25">
+        <v>315</v>
+      </c>
+      <c r="S1261" s="3">
+        <v>15420</v>
+      </c>
+    </row>
+    <row r="1262" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C1262" t="s">
         <v>32</v>
       </c>
       <c r="E1262" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="K1262">
         <v>95</v>
       </c>
       <c r="P1262">
-        <v>332</v>
+        <v>312</v>
       </c>
       <c r="S1262">
         <v>500</v>
       </c>
     </row>
-    <row r="1263" spans="2:23" x14ac:dyDescent="0.25">
+    <row r="1263" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C1263" t="s">
         <v>32</v>
       </c>
       <c r="E1263" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="K1263">
         <v>95</v>
       </c>
       <c r="P1263">
-        <v>342</v>
-[...5 lines deleted...]
-    <row r="1264" spans="2:23" x14ac:dyDescent="0.25">
+        <v>313</v>
+      </c>
+      <c r="S1263">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1264" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C1264" t="s">
         <v>32</v>
       </c>
       <c r="E1264" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="K1264">
         <v>95</v>
       </c>
       <c r="P1264">
-        <v>339</v>
+        <v>314</v>
       </c>
       <c r="S1264">
-        <v>624</v>
-[...2 lines deleted...]
-    <row r="1265" spans="3:19" x14ac:dyDescent="0.25">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C1265" t="s">
         <v>32</v>
       </c>
       <c r="E1265" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="K1265">
         <v>95</v>
       </c>
       <c r="P1265">
-        <v>473</v>
-[...5 lines deleted...]
-    <row r="1266" spans="3:19" x14ac:dyDescent="0.25">
+        <v>214</v>
+      </c>
+      <c r="S1265">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C1266" t="s">
         <v>32</v>
       </c>
       <c r="E1266" t="s">
+        <v>227</v>
+      </c>
+      <c r="K1266">
+        <v>95</v>
+      </c>
+      <c r="P1266">
+        <v>334</v>
+      </c>
+      <c r="S1266" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1267" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>313</v>
+      </c>
+      <c r="K1267">
+        <v>95</v>
+      </c>
+      <c r="P1267">
         <v>218</v>
       </c>
-      <c r="K1266">
-[...21 lines deleted...]
-      </c>
       <c r="S1267" s="3">
-        <v>7000</v>
-[...2 lines deleted...]
-    <row r="1268" spans="3:19" x14ac:dyDescent="0.25">
+        <v>6700</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C1268" t="s">
         <v>32</v>
       </c>
       <c r="E1268" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="K1268">
         <v>95</v>
       </c>
       <c r="P1268">
-        <v>448</v>
-[...5 lines deleted...]
-    <row r="1269" spans="3:19" x14ac:dyDescent="0.25">
+        <v>309</v>
+      </c>
+      <c r="S1268">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C1269" t="s">
         <v>32</v>
       </c>
       <c r="E1269" t="s">
-        <v>302</v>
+        <v>172</v>
       </c>
       <c r="K1269">
         <v>95</v>
       </c>
       <c r="P1269">
-        <v>237</v>
+        <v>196</v>
       </c>
       <c r="S1269">
         <v>10</v>
       </c>
     </row>
-    <row r="1270" spans="3:19" x14ac:dyDescent="0.25">
+    <row r="1270" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C1270" t="s">
         <v>32</v>
       </c>
       <c r="E1270" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1270">
+        <v>95</v>
+      </c>
+      <c r="P1270">
         <v>303</v>
       </c>
-      <c r="K1270">
-[...2 lines deleted...]
-      <c r="P1270">
+      <c r="S1270" s="3">
+        <v>33000</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1271" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>315</v>
+      </c>
+      <c r="K1271">
+        <v>95</v>
+      </c>
+      <c r="P1271">
+        <v>307</v>
+      </c>
+      <c r="S1271" s="3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1272" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>178</v>
+      </c>
+      <c r="K1272">
+        <v>95</v>
+      </c>
+      <c r="P1272">
+        <v>467</v>
+      </c>
+      <c r="S1272" s="3">
+        <v>59950</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1273" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>316</v>
+      </c>
+      <c r="K1273">
+        <v>95</v>
+      </c>
+      <c r="P1273">
+        <v>221</v>
+      </c>
+      <c r="S1273">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="L1274">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J1275" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1276" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1276" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1277" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1277">
+        <v>67977322</v>
+      </c>
+      <c r="AH1277" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1277" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1278" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1278" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1278" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1278" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1278" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1278" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1278" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1278" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1278" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1278" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1278" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1278" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1278" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1279" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1279" t="s">
+        <v>317</v>
+      </c>
+      <c r="S1279">
+        <v>95</v>
+      </c>
+      <c r="Y1279">
+        <v>319</v>
+      </c>
+      <c r="AE1279" s="3">
+        <v>17000</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E1280" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1280" t="s">
+        <v>318</v>
+      </c>
+      <c r="S1280">
+        <v>95</v>
+      </c>
+      <c r="Y1280">
+        <v>464</v>
+      </c>
+      <c r="AE1280" s="3">
+        <v>5064</v>
+      </c>
+    </row>
+    <row r="1281" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1281" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1281" t="s">
+        <v>228</v>
+      </c>
+      <c r="S1281">
+        <v>95</v>
+      </c>
+      <c r="Y1281">
+        <v>336</v>
+      </c>
+      <c r="AE1281" s="3">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="1282" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1282" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1282" t="s">
+        <v>319</v>
+      </c>
+      <c r="S1282">
+        <v>95</v>
+      </c>
+      <c r="Y1282">
+        <v>462</v>
+      </c>
+      <c r="AE1282" s="3">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="1283" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1283" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1283" t="s">
+        <v>320</v>
+      </c>
+      <c r="S1283">
+        <v>95</v>
+      </c>
+      <c r="Y1283">
+        <v>474</v>
+      </c>
+      <c r="AE1283" s="3">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="1284" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1284" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1284" t="s">
+        <v>321</v>
+      </c>
+      <c r="S1284">
+        <v>95</v>
+      </c>
+      <c r="Y1284">
+        <v>320</v>
+      </c>
+      <c r="AE1284" s="3">
+        <v>4462</v>
+      </c>
+    </row>
+    <row r="1285" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1285" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1285" t="s">
+        <v>322</v>
+      </c>
+      <c r="S1285">
+        <v>95</v>
+      </c>
+      <c r="Y1285">
+        <v>222</v>
+      </c>
+      <c r="AE1285">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1286" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1286" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1286" t="s">
+        <v>323</v>
+      </c>
+      <c r="S1286">
+        <v>95</v>
+      </c>
+      <c r="Y1286">
+        <v>301</v>
+      </c>
+      <c r="AE1286">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1287" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1287" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1287" t="s">
         <v>324</v>
       </c>
-      <c r="S1270">
+      <c r="S1287">
+        <v>95</v>
+      </c>
+      <c r="Y1287">
+        <v>447</v>
+      </c>
+      <c r="AE1287" s="3">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="1288" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1288" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1288">
+        <v>7908916</v>
+      </c>
+      <c r="L1288" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1288">
+        <v>100058</v>
+      </c>
+      <c r="Q1288" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1288" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W1288" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1288" s="3">
+        <v>35155</v>
+      </c>
+      <c r="AK1288" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1289" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1289" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1289">
+        <v>6666</v>
+      </c>
+    </row>
+    <row r="1290" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1290" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1290" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1291" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1291" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1292" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1292" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1293" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1293" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1293" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1293" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1293" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1294" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1294" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1295" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1295" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1295" t="s">
+        <v>115</v>
+      </c>
+      <c r="S1295">
+        <v>95</v>
+      </c>
+      <c r="Y1295">
+        <v>700</v>
+      </c>
+      <c r="AE1295" s="3">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="1296" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1296" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1296" t="s">
+        <v>43</v>
+      </c>
+      <c r="S1296">
+        <v>95</v>
+      </c>
+      <c r="Y1296">
+        <v>80</v>
+      </c>
+      <c r="AE1296" s="3">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="1297" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1297" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1297" t="s">
+        <v>31</v>
+      </c>
+      <c r="S1297">
+        <v>95</v>
+      </c>
+      <c r="Y1297">
+        <v>4</v>
+      </c>
+      <c r="AE1297" s="3">
+        <v>7938</v>
+      </c>
+    </row>
+    <row r="1298" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1298" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1298" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1298">
+        <v>95</v>
+      </c>
+      <c r="Y1298">
+        <v>543</v>
+      </c>
+      <c r="AE1298" s="3">
+        <v>8491</v>
+      </c>
+    </row>
+    <row r="1299" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1299" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1299" t="s">
+        <v>119</v>
+      </c>
+      <c r="S1299">
+        <v>95</v>
+      </c>
+      <c r="Y1299">
+        <v>541</v>
+      </c>
+      <c r="AE1299" s="3">
+        <v>6875</v>
+      </c>
+    </row>
+    <row r="1300" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1300" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1300" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1300">
+        <v>95</v>
+      </c>
+      <c r="Y1300">
+        <v>297</v>
+      </c>
+      <c r="AE1300">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="1301" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1301" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1301" t="s">
+        <v>292</v>
+      </c>
+      <c r="S1301">
+        <v>95</v>
+      </c>
+      <c r="Y1301">
+        <v>552</v>
+      </c>
+      <c r="AE1301" s="3">
+        <v>5875</v>
+      </c>
+    </row>
+    <row r="1302" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1302" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1302" t="s">
+        <v>226</v>
+      </c>
+      <c r="S1302">
+        <v>95</v>
+      </c>
+      <c r="Y1302">
+        <v>327</v>
+      </c>
+      <c r="AE1302" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1303" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1303" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1303" t="s">
+        <v>293</v>
+      </c>
+      <c r="S1303">
+        <v>95</v>
+      </c>
+      <c r="Y1303">
+        <v>219</v>
+      </c>
+      <c r="AE1303" s="3">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="1304" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1304" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1304" t="s">
+        <v>300</v>
+      </c>
+      <c r="S1304">
+        <v>95</v>
+      </c>
+      <c r="Y1304">
+        <v>304</v>
+      </c>
+      <c r="AE1304" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="1305" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1305" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1305" t="s">
+        <v>303</v>
+      </c>
+      <c r="S1305">
+        <v>95</v>
+      </c>
+      <c r="Y1305">
+        <v>324</v>
+      </c>
+      <c r="AE1305">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1306" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1306" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1306" t="s">
+        <v>305</v>
+      </c>
+      <c r="S1306">
+        <v>95</v>
+      </c>
+      <c r="Y1306">
+        <v>229</v>
+      </c>
+      <c r="AE1306" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1307" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1307" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1307" t="s">
+        <v>307</v>
+      </c>
+      <c r="S1307">
+        <v>95</v>
+      </c>
+      <c r="Y1307">
+        <v>322</v>
+      </c>
+      <c r="AE1307">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1308" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1308" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1308" t="s">
+        <v>309</v>
+      </c>
+      <c r="S1308">
+        <v>95</v>
+      </c>
+      <c r="Y1308">
+        <v>312</v>
+      </c>
+      <c r="AE1308" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1309" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1309" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1309" t="s">
+        <v>310</v>
+      </c>
+      <c r="S1309">
+        <v>95</v>
+      </c>
+      <c r="Y1309">
+        <v>313</v>
+      </c>
+      <c r="AE1309">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1310" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1310" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1310" t="s">
+        <v>311</v>
+      </c>
+      <c r="S1310">
+        <v>95</v>
+      </c>
+      <c r="Y1310">
+        <v>314</v>
+      </c>
+      <c r="AE1310" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1311" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1311" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1311" t="s">
+        <v>227</v>
+      </c>
+      <c r="S1311">
+        <v>95</v>
+      </c>
+      <c r="Y1311">
+        <v>334</v>
+      </c>
+      <c r="AE1311" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1312" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1312" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1312" t="s">
+        <v>314</v>
+      </c>
+      <c r="S1312">
+        <v>95</v>
+      </c>
+      <c r="Y1312">
+        <v>309</v>
+      </c>
+      <c r="AE1312" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1313" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1313" t="s">
+        <v>228</v>
+      </c>
+      <c r="S1313">
+        <v>95</v>
+      </c>
+      <c r="Y1313">
+        <v>336</v>
+      </c>
+      <c r="AE1313" s="3">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1314" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1314">
+        <v>7908916</v>
+      </c>
+      <c r="L1314" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1314">
+        <v>100138</v>
+      </c>
+      <c r="Q1314" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U1314" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1314" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1314" s="3">
+        <v>102000</v>
+      </c>
+      <c r="AK1314" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1315" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1315">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1316" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1316" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1317" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1318" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1319">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1320" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1321" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1321" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1322" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1322">
+        <v>67977322</v>
+      </c>
+      <c r="AH1322" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1322" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1323" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1323" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1323" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1323" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1323" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1323" t="s">
         <v>10</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E1271" t="s">
+      <c r="U1323" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1323" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1323" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1323" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1323" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1323" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1323" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1324" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1324" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1324" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1324" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1325" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1326" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1326" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1326">
+        <v>95</v>
+      </c>
+      <c r="Y1326">
+        <v>187</v>
+      </c>
+      <c r="AE1326" s="3">
+        <v>102000</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1327" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1327" t="s">
+        <v>226</v>
+      </c>
+      <c r="S1327">
+        <v>95</v>
+      </c>
+      <c r="Y1327">
+        <v>327</v>
+      </c>
+      <c r="AE1327" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1328" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1328" t="s">
+        <v>217</v>
+      </c>
+      <c r="S1328">
+        <v>95</v>
+      </c>
+      <c r="Y1328">
+        <v>330</v>
+      </c>
+      <c r="AE1328" s="3">
+        <v>8900</v>
+      </c>
+    </row>
+    <row r="1329" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1329" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1329" t="s">
+        <v>297</v>
+      </c>
+      <c r="S1329">
+        <v>95</v>
+      </c>
+      <c r="Y1329">
+        <v>342</v>
+      </c>
+      <c r="AE1329">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1330" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1330" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1330" t="s">
+        <v>298</v>
+      </c>
+      <c r="S1330">
+        <v>95</v>
+      </c>
+      <c r="Y1330">
+        <v>339</v>
+      </c>
+      <c r="AE1330">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1331" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1331" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1331" t="s">
+        <v>300</v>
+      </c>
+      <c r="S1331">
+        <v>95</v>
+      </c>
+      <c r="Y1331">
         <v>304</v>
       </c>
-      <c r="K1271">
-[...13 lines deleted...]
-      <c r="E1272" t="s">
+      <c r="AE1331" s="3">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="1332" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1332" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1332" t="s">
+        <v>303</v>
+      </c>
+      <c r="S1332">
+        <v>95</v>
+      </c>
+      <c r="Y1332">
+        <v>324</v>
+      </c>
+      <c r="AE1332">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1333" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1333" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1333" t="s">
+        <v>325</v>
+      </c>
+      <c r="S1333">
+        <v>95</v>
+      </c>
+      <c r="Y1333">
         <v>305</v>
       </c>
-      <c r="K1272">
-[...13 lines deleted...]
-      <c r="E1273" t="s">
+      <c r="AE1333" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1334" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1334" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1334" t="s">
+        <v>308</v>
+      </c>
+      <c r="S1334">
+        <v>95</v>
+      </c>
+      <c r="Y1334">
+        <v>315</v>
+      </c>
+      <c r="AE1334" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1335" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1335" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1335" t="s">
+        <v>309</v>
+      </c>
+      <c r="S1335">
+        <v>95</v>
+      </c>
+      <c r="Y1335">
+        <v>312</v>
+      </c>
+      <c r="AE1335" s="3">
+        <v>13200</v>
+      </c>
+    </row>
+    <row r="1336" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1336" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1336" t="s">
+        <v>310</v>
+      </c>
+      <c r="S1336">
+        <v>95</v>
+      </c>
+      <c r="Y1336">
+        <v>313</v>
+      </c>
+      <c r="AE1336">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1337" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1337" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1337" t="s">
+        <v>227</v>
+      </c>
+      <c r="S1337">
+        <v>95</v>
+      </c>
+      <c r="Y1337">
+        <v>334</v>
+      </c>
+      <c r="AE1337" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1338" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1338" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1338" t="s">
+        <v>313</v>
+      </c>
+      <c r="S1338">
+        <v>95</v>
+      </c>
+      <c r="Y1338">
+        <v>218</v>
+      </c>
+      <c r="AE1338" s="3">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="1339" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1339" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1339" t="s">
+        <v>314</v>
+      </c>
+      <c r="S1339">
+        <v>95</v>
+      </c>
+      <c r="Y1339">
+        <v>309</v>
+      </c>
+      <c r="AE1339">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1340" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1340" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1340" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1340">
+        <v>95</v>
+      </c>
+      <c r="Y1340">
+        <v>303</v>
+      </c>
+      <c r="AE1340" s="3">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1341" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1341" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1341" t="s">
+        <v>315</v>
+      </c>
+      <c r="S1341">
+        <v>95</v>
+      </c>
+      <c r="Y1341">
+        <v>307</v>
+      </c>
+      <c r="AE1341" s="3">
+        <v>10100</v>
+      </c>
+    </row>
+    <row r="1342" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1342" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1342" t="s">
+        <v>178</v>
+      </c>
+      <c r="S1342">
+        <v>95</v>
+      </c>
+      <c r="Y1342">
+        <v>467</v>
+      </c>
+      <c r="AE1342" s="3">
+        <v>12400</v>
+      </c>
+    </row>
+    <row r="1343" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1343" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1343" t="s">
+        <v>326</v>
+      </c>
+      <c r="S1343">
+        <v>95</v>
+      </c>
+      <c r="Y1343">
         <v>306</v>
       </c>
-      <c r="K1273">
-[...22 lines deleted...]
-      <c r="S1274">
+      <c r="AE1343" s="3">
+        <v>6600</v>
+      </c>
+    </row>
+    <row r="1344" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E1344" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1344" t="s">
+        <v>228</v>
+      </c>
+      <c r="S1344">
+        <v>95</v>
+      </c>
+      <c r="Y1344">
+        <v>336</v>
+      </c>
+      <c r="AE1344" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1345" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1345" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1345" t="s">
+        <v>321</v>
+      </c>
+      <c r="S1345">
+        <v>95</v>
+      </c>
+      <c r="Y1345">
+        <v>320</v>
+      </c>
+      <c r="AE1345" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1346" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1346" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1346">
+        <v>7908916</v>
+      </c>
+      <c r="L1346" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1346">
+        <v>136455</v>
+      </c>
+      <c r="Q1346" s="2">
+        <v>42736</v>
+      </c>
+      <c r="U1346" s="2">
+        <v>53692</v>
+      </c>
+      <c r="W1346" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1346" s="3">
+        <v>12000</v>
+      </c>
+      <c r="AK1346" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1347" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1347" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1347">
+        <v>7488</v>
+      </c>
+    </row>
+    <row r="1348" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1348" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1348" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1349" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1349" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1349" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1349" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1349" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1350" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1350" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1351" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1351" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1351" t="s">
+        <v>115</v>
+      </c>
+      <c r="S1351">
+        <v>95</v>
+      </c>
+      <c r="Y1351">
+        <v>700</v>
+      </c>
+      <c r="AE1351" s="3">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="1352" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1352" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1352" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1352">
+        <v>95</v>
+      </c>
+      <c r="Y1352">
+        <v>543</v>
+      </c>
+      <c r="AE1352" s="3">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="1353" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1353" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1353" t="s">
+        <v>212</v>
+      </c>
+      <c r="S1353">
+        <v>95</v>
+      </c>
+      <c r="Y1353">
+        <v>295</v>
+      </c>
+      <c r="AE1353" s="3">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="1354" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1354" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1354">
+        <v>7908916</v>
+      </c>
+      <c r="L1354" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1354">
+        <v>138065</v>
+      </c>
+      <c r="Q1354" s="2">
+        <v>40148</v>
+      </c>
+      <c r="U1354" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1354" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1354" s="3">
+        <v>4147</v>
+      </c>
+      <c r="AK1354" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1355" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1355" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1355">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="1356" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1356" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1356" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1357" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1357" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1358" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1358" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1359" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1359" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1359" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1359" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1359" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1360" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1360" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1361" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1361" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1361">
+        <v>95</v>
+      </c>
+      <c r="Y1361">
+        <v>297</v>
+      </c>
+      <c r="AE1361" s="3">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1362" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1362" t="s">
+        <v>327</v>
+      </c>
+      <c r="S1362">
+        <v>95</v>
+      </c>
+      <c r="Y1362">
+        <v>670</v>
+      </c>
+      <c r="AE1362" s="3">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1363">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1364" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1365" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1365" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1366" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1366">
+        <v>67977322</v>
+      </c>
+      <c r="AH1366" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1366" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1367" t="s">
         <v>5</v>
       </c>
-    </row>
-[...149 lines deleted...]
-      <c r="S1283">
+      <c r="J1367" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1367" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1367" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1367" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1367" t="s">
         <v>10</v>
       </c>
-    </row>
-[...119 lines deleted...]
-      <c r="U1292" t="s">
+      <c r="U1367" t="s">
         <v>11</v>
       </c>
-      <c r="V1292" s="1" t="s">
+      <c r="V1367" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X1292" t="s">
+      <c r="X1367" t="s">
         <v>13</v>
       </c>
-      <c r="Z1292" t="s">
+      <c r="Z1367" t="s">
         <v>14</v>
       </c>
-      <c r="AB1292" t="s">
+      <c r="AB1367" t="s">
         <v>15</v>
       </c>
-      <c r="AF1292" t="s">
+      <c r="AF1367" t="s">
         <v>16</v>
       </c>
-      <c r="AJ1292" t="s">
+      <c r="AJ1367" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1293" spans="1:36" x14ac:dyDescent="0.25">
-[...1151 lines deleted...]
-    <row r="1368" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="1368" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C1368" t="s">
         <v>290</v>
       </c>
       <c r="J1368">
         <v>7908916</v>
       </c>
       <c r="L1368" t="s">
         <v>19</v>
       </c>
       <c r="O1368">
-        <v>138065</v>
+        <v>138587</v>
       </c>
       <c r="Q1368" s="2">
-        <v>40148</v>
+        <v>40848</v>
       </c>
       <c r="U1368" s="2">
-        <v>48883</v>
+        <v>47422</v>
       </c>
       <c r="W1368" t="s">
         <v>20</v>
       </c>
       <c r="AC1368" s="3">
-        <v>4147</v>
+        <v>23347</v>
       </c>
       <c r="AK1368" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="1369" spans="2:37" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:37" x14ac:dyDescent="0.25">
       <c r="M1369" t="s">
         <v>22</v>
       </c>
       <c r="X1369">
-        <v>2770</v>
-[...2 lines deleted...]
-    <row r="1370" spans="2:37" x14ac:dyDescent="0.25">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B1370" t="s">
         <v>23</v>
       </c>
       <c r="N1370" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1371" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F1371" t="s">
+    <row r="1371" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1371" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1371" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1371" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1371" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1372" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1373" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1373" t="s">
+        <v>211</v>
+      </c>
+      <c r="S1373">
+        <v>95</v>
+      </c>
+      <c r="Y1373">
+        <v>620</v>
+      </c>
+      <c r="AE1373" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1374" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1374" t="s">
+        <v>179</v>
+      </c>
+      <c r="S1374">
+        <v>95</v>
+      </c>
+      <c r="Y1374">
+        <v>235</v>
+      </c>
+      <c r="AE1374" s="3">
+        <v>8347</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1375" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1375" t="s">
+        <v>212</v>
+      </c>
+      <c r="S1375">
+        <v>95</v>
+      </c>
+      <c r="Y1375">
+        <v>295</v>
+      </c>
+      <c r="AE1375" s="3">
+        <v>23347</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1376" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1376">
+        <v>7908916</v>
+      </c>
+      <c r="L1376" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1376">
+        <v>139153</v>
+      </c>
+      <c r="Q1376" s="2">
+        <v>41000</v>
+      </c>
+      <c r="U1376" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1376" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1376" s="3">
+        <v>1046</v>
+      </c>
+      <c r="AK1376" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1377" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1377" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1377">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="1378" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1378" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1378" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1379" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1379" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="1372" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R1372" t="s">
+    <row r="1380" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1380" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="1373" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1373" t="s">
+    <row r="1381" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1381" t="s">
         <v>25</v>
       </c>
-      <c r="H1373" t="s">
+      <c r="H1381" t="s">
         <v>26</v>
       </c>
-      <c r="P1373" t="s">
+      <c r="P1381" t="s">
         <v>27</v>
       </c>
-      <c r="X1373" t="s">
+      <c r="X1381" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1374" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1374" t="s">
+    <row r="1382" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1382" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1375" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E1375" t="s">
+    <row r="1383" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1383" t="s">
         <v>30</v>
       </c>
-      <c r="I1375" t="s">
-[...5 lines deleted...]
-      <c r="Y1375">
+      <c r="I1383" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1383">
+        <v>95</v>
+      </c>
+      <c r="Y1383">
         <v>297</v>
       </c>
-      <c r="AE1375" s="3">
-[...94 lines deleted...]
-      <c r="C1382" t="s">
+      <c r="AE1383" s="3">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="1384" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1384" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1384" t="s">
+        <v>216</v>
+      </c>
+      <c r="S1384">
+        <v>95</v>
+      </c>
+      <c r="Y1384">
+        <v>470</v>
+      </c>
+      <c r="AE1384">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="1385" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1385" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1385" t="s">
+        <v>178</v>
+      </c>
+      <c r="S1385">
+        <v>95</v>
+      </c>
+      <c r="Y1385">
+        <v>467</v>
+      </c>
+      <c r="AE1385">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1386" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1386" t="s">
         <v>290</v>
       </c>
-      <c r="J1382">
+      <c r="J1386">
         <v>7908916</v>
       </c>
-      <c r="L1382" t="s">
+      <c r="L1386" t="s">
         <v>19</v>
       </c>
-      <c r="O1382">
-[...8 lines deleted...]
-      <c r="W1382" t="s">
+      <c r="O1386">
+        <v>139154</v>
+      </c>
+      <c r="Q1386" s="2">
+        <v>41000</v>
+      </c>
+      <c r="U1386" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1386" t="s">
         <v>20</v>
       </c>
-      <c r="AC1382" s="3">
-[...7 lines deleted...]
-      <c r="M1383" t="s">
+      <c r="AC1386" s="3">
+        <v>4000</v>
+      </c>
+      <c r="AK1386" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1387" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1387" t="s">
         <v>22</v>
       </c>
-      <c r="X1383">
-[...4 lines deleted...]
-      <c r="B1384" t="s">
+      <c r="X1387">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="1388" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1388" t="s">
         <v>23</v>
       </c>
-      <c r="N1384" t="s">
+      <c r="N1388" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1385" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D1385" t="s">
+    <row r="1389" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1389" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1390" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1390" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1391" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1391" t="s">
         <v>25</v>
       </c>
-      <c r="H1385" t="s">
+      <c r="H1391" t="s">
         <v>26</v>
       </c>
-      <c r="P1385" t="s">
+      <c r="P1391" t="s">
         <v>27</v>
       </c>
-      <c r="X1385" t="s">
+      <c r="X1391" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1386" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD1386" t="s">
+    <row r="1392" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1392" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1387" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E1387" t="s">
+    <row r="1393" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1393" t="s">
         <v>30</v>
       </c>
-      <c r="I1387" t="s">
-[...93 lines deleted...]
-        <v>113</v>
+      <c r="I1393" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1393">
+        <v>95</v>
+      </c>
+      <c r="Y1393">
+        <v>297</v>
+      </c>
+      <c r="AE1393" s="3">
+        <v>4000</v>
       </c>
     </row>
     <row r="1394" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R1394" t="s">
-        <v>19</v>
+      <c r="E1394" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1394" t="s">
+        <v>294</v>
+      </c>
+      <c r="S1394">
+        <v>95</v>
+      </c>
+      <c r="Y1394">
+        <v>217</v>
+      </c>
+      <c r="AE1394">
+        <v>100</v>
       </c>
     </row>
     <row r="1395" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1395" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E1395" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1395" t="s">
+        <v>216</v>
+      </c>
+      <c r="S1395">
+        <v>95</v>
+      </c>
+      <c r="Y1395">
+        <v>470</v>
+      </c>
+      <c r="AE1395">
+        <v>100</v>
       </c>
     </row>
     <row r="1396" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1396" t="s">
-        <v>29</v>
+      <c r="E1396" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1396" t="s">
+        <v>315</v>
+      </c>
+      <c r="S1396">
+        <v>95</v>
+      </c>
+      <c r="Y1396">
+        <v>307</v>
+      </c>
+      <c r="AE1396" s="3">
+        <v>3200</v>
       </c>
     </row>
     <row r="1397" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1397" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1397" t="s">
+        <v>228</v>
+      </c>
+      <c r="S1397">
+        <v>95</v>
+      </c>
+      <c r="Y1397">
+        <v>336</v>
+      </c>
+      <c r="AE1397">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1398" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1398" t="s">
+        <v>290</v>
+      </c>
+      <c r="J1398">
+        <v>7908916</v>
+      </c>
+      <c r="L1398" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1398">
+        <v>140964</v>
+      </c>
+      <c r="Q1398" s="2">
+        <v>42309</v>
+      </c>
+      <c r="U1398" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W1398" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1398" s="3">
+        <v>13525</v>
+      </c>
+      <c r="AK1398" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1399" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1399" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1399">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="1400" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1400" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1400" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1401" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1401" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1401" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1401" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1401" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1402" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1402" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1403" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1403" t="s">
         <v>30</v>
       </c>
-      <c r="I1397" t="s">
-[...33 lines deleted...]
-      <c r="I1399" t="s">
+      <c r="I1403" t="s">
+        <v>179</v>
+      </c>
+      <c r="S1403">
+        <v>95</v>
+      </c>
+      <c r="Y1403">
+        <v>235</v>
+      </c>
+      <c r="AE1403" s="3">
+        <v>13525</v>
+      </c>
+    </row>
+    <row r="1404" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1404" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1404" t="s">
+        <v>328</v>
+      </c>
+      <c r="S1404">
+        <v>95</v>
+      </c>
+      <c r="Y1404">
+        <v>750</v>
+      </c>
+      <c r="AE1404" s="3">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="1405" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1405" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1405" t="s">
         <v>178</v>
       </c>
-      <c r="S1399">
-[...2 lines deleted...]
-      <c r="Y1399">
+      <c r="S1405">
+        <v>95</v>
+      </c>
+      <c r="Y1405">
         <v>467</v>
       </c>
-      <c r="AE1399">
-[...10 lines deleted...]
-      <c r="L1400" t="s">
+      <c r="AE1405" s="3">
+        <v>8914</v>
+      </c>
+    </row>
+    <row r="1406" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1406" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1406" t="s">
+        <v>318</v>
+      </c>
+      <c r="S1406">
+        <v>95</v>
+      </c>
+      <c r="Y1406">
+        <v>464</v>
+      </c>
+      <c r="AE1406">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="1407" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="T1407">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1408" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="J1408" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1409" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1409" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1410" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1410">
+        <v>67977322</v>
+      </c>
+      <c r="AH1410" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1410" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1411" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1411" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1411" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1411" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1411" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1411" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1411" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1411" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1411" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1411" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1411" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1411" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1411" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1412" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1412" t="s">
+        <v>319</v>
+      </c>
+      <c r="S1412">
+        <v>95</v>
+      </c>
+      <c r="Y1412">
+        <v>462</v>
+      </c>
+      <c r="AE1412" s="3">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1413" t="s">
+        <v>329</v>
+      </c>
+      <c r="J1413">
+        <v>52298721</v>
+      </c>
+      <c r="L1413" t="s">
         <v>19</v>
       </c>
-      <c r="O1400">
-[...8 lines deleted...]
-      <c r="W1400" t="s">
+      <c r="O1413">
+        <v>100022</v>
+      </c>
+      <c r="Q1413" s="2">
+        <v>32813</v>
+      </c>
+      <c r="U1413" s="2">
+        <v>45747</v>
+      </c>
+      <c r="W1413" t="s">
         <v>20</v>
       </c>
-      <c r="AC1400" s="3">
-[...7 lines deleted...]
-      <c r="M1401" t="s">
+      <c r="AC1413" s="3">
+        <v>27050</v>
+      </c>
+      <c r="AK1413" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1414" t="s">
         <v>22</v>
       </c>
-      <c r="X1401">
-[...4 lines deleted...]
-      <c r="B1402" t="s">
+      <c r="X1414">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1415" t="s">
         <v>23</v>
       </c>
-      <c r="N1402" t="s">
+      <c r="N1415" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1403" spans="2:37" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="D1405" t="s">
+    <row r="1416" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1416" t="s">
         <v>25</v>
       </c>
-      <c r="H1405" t="s">
+      <c r="H1416" t="s">
         <v>26</v>
       </c>
-      <c r="P1405" t="s">
+      <c r="P1416" t="s">
         <v>27</v>
       </c>
-      <c r="X1405" t="s">
+      <c r="X1416" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1406" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1406" t="s">
+    <row r="1417" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1417" t="s">
         <v>29</v>
-      </c>
-[...164 lines deleted...]
-        <v>13525</v>
       </c>
     </row>
     <row r="1418" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1418" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1418" t="s">
-        <v>328</v>
+        <v>43</v>
       </c>
       <c r="S1418">
         <v>95</v>
       </c>
       <c r="Y1418">
-        <v>750</v>
+        <v>80</v>
       </c>
       <c r="AE1418" s="3">
-        <v>1492</v>
+        <v>19608</v>
       </c>
     </row>
     <row r="1419" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1419" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1419" t="s">
-        <v>178</v>
+        <v>31</v>
       </c>
       <c r="S1419">
         <v>95</v>
       </c>
       <c r="Y1419">
-        <v>467</v>
+        <v>4</v>
       </c>
       <c r="AE1419" s="3">
-        <v>8914</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="1420" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1420" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1420" t="s">
-        <v>318</v>
+        <v>45</v>
       </c>
       <c r="S1420">
         <v>95</v>
       </c>
       <c r="Y1420">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>297</v>
+      </c>
+      <c r="AE1420" s="3">
+        <v>3050</v>
       </c>
     </row>
     <row r="1421" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="T1421">
-        <v>32</v>
+      <c r="E1421" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1421" t="s">
+        <v>127</v>
+      </c>
+      <c r="S1421">
+        <v>95</v>
+      </c>
+      <c r="Y1421">
+        <v>472</v>
+      </c>
+      <c r="AE1421" s="3">
+        <v>21872</v>
       </c>
     </row>
     <row r="1422" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="I1422" s="1" t="s">
-        <v>0</v>
+      <c r="E1422" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1422" t="s">
+        <v>216</v>
+      </c>
+      <c r="S1422">
+        <v>95</v>
+      </c>
+      <c r="Y1422">
+        <v>470</v>
+      </c>
+      <c r="AE1422" s="3">
+        <v>2378</v>
       </c>
     </row>
     <row r="1423" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1423" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="E1423" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1423" t="s">
+        <v>315</v>
+      </c>
+      <c r="S1423">
+        <v>95</v>
+      </c>
+      <c r="Y1423">
+        <v>307</v>
+      </c>
+      <c r="AE1423" s="3">
+        <v>2400</v>
       </c>
     </row>
     <row r="1424" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1424" t="s">
-[...12 lines deleted...]
-    <row r="1425" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1424" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1424" t="s">
+        <v>330</v>
+      </c>
+      <c r="S1424">
+        <v>95</v>
+      </c>
+      <c r="Y1424">
+        <v>326</v>
+      </c>
+      <c r="AE1424">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1425" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C1425" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>329</v>
+      </c>
+      <c r="J1425">
+        <v>52298721</v>
       </c>
       <c r="L1425" t="s">
-        <v>8</v>
-[...47 lines deleted...]
-      <c r="C1427" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1425">
+        <v>100090</v>
+      </c>
+      <c r="Q1425" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1425" s="2">
+        <v>45747</v>
+      </c>
+      <c r="W1425" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1425" s="3">
+        <v>2464</v>
+      </c>
+      <c r="AK1425" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1426" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1426" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1426">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1427" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1427" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1427" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1428" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1428" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1428" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1428" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1428" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1429" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1429" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1430" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1430" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1430" t="s">
+        <v>43</v>
+      </c>
+      <c r="S1430">
+        <v>95</v>
+      </c>
+      <c r="Y1430">
+        <v>80</v>
+      </c>
+      <c r="AE1430" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1431" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1431" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1431" t="s">
+        <v>127</v>
+      </c>
+      <c r="S1431">
+        <v>95</v>
+      </c>
+      <c r="Y1431">
+        <v>472</v>
+      </c>
+      <c r="AE1431" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1432" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1432" t="s">
         <v>329</v>
       </c>
-      <c r="I1427">
+      <c r="J1432">
         <v>52298721</v>
       </c>
-      <c r="K1427" t="s">
+      <c r="L1432" t="s">
         <v>19</v>
       </c>
-      <c r="N1427">
-[...5 lines deleted...]
-      <c r="S1427" s="2">
+      <c r="O1432">
+        <v>100095</v>
+      </c>
+      <c r="Q1432" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1432" s="2">
         <v>45747</v>
       </c>
-      <c r="U1427" t="s">
+      <c r="W1432" t="s">
         <v>20</v>
       </c>
-      <c r="AA1427" s="3">
-[...7 lines deleted...]
-      <c r="L1428" t="s">
+      <c r="AC1432" s="3">
+        <v>2464</v>
+      </c>
+      <c r="AK1432" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1433" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1433" t="s">
         <v>22</v>
       </c>
-      <c r="V1428">
+      <c r="X1433">
         <v>365</v>
       </c>
     </row>
-    <row r="1429" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="B1429" t="s">
+    <row r="1434" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1434" t="s">
         <v>23</v>
       </c>
-      <c r="M1429" t="s">
+      <c r="N1434" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1430" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1430" t="s">
+    <row r="1435" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1435" t="s">
         <v>25</v>
       </c>
-      <c r="G1430" t="s">
+      <c r="H1435" t="s">
         <v>26</v>
       </c>
-      <c r="O1430" t="s">
+      <c r="P1435" t="s">
         <v>27</v>
       </c>
-      <c r="V1430" t="s">
+      <c r="X1435" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1431" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1431" t="s">
+    <row r="1436" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1436" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1432" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1432" t="s">
+    <row r="1437" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1437" t="s">
         <v>30</v>
       </c>
-      <c r="H1432" t="s">
-[...5 lines deleted...]
-      <c r="W1432">
+      <c r="I1437" t="s">
+        <v>43</v>
+      </c>
+      <c r="S1437">
+        <v>95</v>
+      </c>
+      <c r="Y1437">
         <v>80</v>
       </c>
-      <c r="AC1432" s="3">
-[...41 lines deleted...]
-      <c r="H1435" t="s">
+      <c r="AE1437" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1438" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1438" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1438" t="s">
         <v>127</v>
       </c>
-      <c r="Q1435">
-[...2 lines deleted...]
-      <c r="W1435">
+      <c r="S1438">
+        <v>95</v>
+      </c>
+      <c r="Y1438">
         <v>472</v>
       </c>
-      <c r="AC1435" s="3">
-[...54 lines deleted...]
-    <row r="1439" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AE1438" s="3">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1439" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C1439" t="s">
-        <v>329</v>
-[...4 lines deleted...]
-      <c r="K1439" t="s">
+        <v>331</v>
+      </c>
+      <c r="J1439">
+        <v>9106055</v>
+      </c>
+      <c r="L1439" t="s">
         <v>19</v>
       </c>
-      <c r="N1439">
-[...8 lines deleted...]
-      <c r="U1439" t="s">
+      <c r="O1439">
+        <v>100139</v>
+      </c>
+      <c r="Q1439" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U1439" s="2">
+        <v>40512</v>
+      </c>
+      <c r="W1439" t="s">
         <v>20</v>
       </c>
-      <c r="AA1439" s="3">
-[...7 lines deleted...]
-      <c r="L1440" t="s">
+      <c r="AC1439" s="3">
+        <v>3000</v>
+      </c>
+      <c r="AK1439" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1440" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1440" t="s">
         <v>22</v>
       </c>
-      <c r="V1440">
+      <c r="X1440">
         <v>365</v>
       </c>
     </row>
-    <row r="1441" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="1441" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B1441" t="s">
         <v>23</v>
       </c>
-      <c r="M1441" t="s">
+      <c r="N1441" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1442" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1442" t="s">
+    <row r="1442" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1442" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1443" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1444" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1445" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1446" t="s">
         <v>25</v>
       </c>
-      <c r="G1442" t="s">
+      <c r="H1446" t="s">
         <v>26</v>
       </c>
-      <c r="O1442" t="s">
+      <c r="P1446" t="s">
         <v>27</v>
       </c>
-      <c r="V1442" t="s">
+      <c r="X1446" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1443" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1443" t="s">
+    <row r="1447" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1447" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1444" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1444" t="s">
+    <row r="1448" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1448" t="s">
         <v>30</v>
       </c>
-      <c r="H1444" t="s">
-[...5 lines deleted...]
-      <c r="W1444">
+      <c r="I1448" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1448">
+        <v>95</v>
+      </c>
+      <c r="Y1448">
+        <v>297</v>
+      </c>
+      <c r="AE1448" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1449" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1449" t="s">
+        <v>332</v>
+      </c>
+      <c r="S1449">
+        <v>95</v>
+      </c>
+      <c r="Y1449">
+        <v>468</v>
+      </c>
+      <c r="AE1449" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1450">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1451" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1452" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1452" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1453" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1453">
+        <v>67977322</v>
+      </c>
+      <c r="AH1453" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1453" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1454" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1454" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1454" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1454" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1454" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1454" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1454" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1454" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1454" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1454" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1454" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1454" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1454" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1455" t="s">
+        <v>333</v>
+      </c>
+      <c r="J1455">
+        <v>7909013</v>
+      </c>
+      <c r="L1455" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1455">
+        <v>129875</v>
+      </c>
+      <c r="Q1455" s="2">
+        <v>37561</v>
+      </c>
+      <c r="U1455" s="2">
+        <v>47026</v>
+      </c>
+      <c r="W1455" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1455" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AK1455" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1456" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1456">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="1457" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1457" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1457" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1458" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1458" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1458" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1458" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1458" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1459" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1459" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1460" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1460" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1460" t="s">
+        <v>334</v>
+      </c>
+      <c r="S1460">
+        <v>95</v>
+      </c>
+      <c r="Y1460">
+        <v>641</v>
+      </c>
+      <c r="AE1460" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1461" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1461" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1461" t="s">
+        <v>335</v>
+      </c>
+      <c r="S1461">
+        <v>95</v>
+      </c>
+      <c r="Y1461">
+        <v>642</v>
+      </c>
+      <c r="AE1461" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1462" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1462" t="s">
+        <v>333</v>
+      </c>
+      <c r="J1462">
+        <v>7909013</v>
+      </c>
+      <c r="L1462" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1462">
+        <v>130983</v>
+      </c>
+      <c r="Q1462" s="2">
+        <v>37895</v>
+      </c>
+      <c r="U1462" s="2">
+        <v>47026</v>
+      </c>
+      <c r="W1462" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1462" s="3">
+        <v>90000</v>
+      </c>
+      <c r="AK1462" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="1463" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1463" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1463">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="1464" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1464" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1464" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1465" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1465" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1466" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1466" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1467" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1467" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1467" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1467" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1467" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1468" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1468" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1469" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1469" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1469" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1469">
+        <v>95</v>
+      </c>
+      <c r="Y1469">
+        <v>297</v>
+      </c>
+      <c r="AE1469" s="3">
+        <v>90000</v>
+      </c>
+    </row>
+    <row r="1470" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1470" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1470" t="s">
+        <v>335</v>
+      </c>
+      <c r="S1470">
+        <v>95</v>
+      </c>
+      <c r="Y1470">
+        <v>642</v>
+      </c>
+      <c r="AE1470" s="3">
+        <v>90000</v>
+      </c>
+    </row>
+    <row r="1471" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1471" t="s">
+        <v>333</v>
+      </c>
+      <c r="J1471">
+        <v>7909013</v>
+      </c>
+      <c r="L1471" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1471">
+        <v>146120</v>
+      </c>
+      <c r="Q1471" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U1471" s="2">
+        <v>47938</v>
+      </c>
+      <c r="W1471" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1471" s="3">
+        <v>25000</v>
+      </c>
+      <c r="AK1471" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1472" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1472" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1472">
+        <v>1734</v>
+      </c>
+      <c r="AA1472" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1473" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1473" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1473" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1474" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1474" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1474" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1474" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1474" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1475" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1475" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1476" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1476" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1476" t="s">
+        <v>120</v>
+      </c>
+      <c r="S1476">
+        <v>95</v>
+      </c>
+      <c r="Y1476">
+        <v>187</v>
+      </c>
+      <c r="AE1476" s="3">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="1477" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1477" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1477" t="s">
+        <v>337</v>
+      </c>
+      <c r="S1477">
+        <v>95</v>
+      </c>
+      <c r="Y1477">
+        <v>969</v>
+      </c>
+      <c r="AE1477" s="3">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="1478" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1478" t="s">
+        <v>333</v>
+      </c>
+      <c r="J1478">
+        <v>7909013</v>
+      </c>
+      <c r="L1478" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1478">
+        <v>146121</v>
+      </c>
+      <c r="Q1478" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U1478" s="2">
+        <v>47938</v>
+      </c>
+      <c r="W1478" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1478" s="3">
+        <v>73000</v>
+      </c>
+      <c r="AK1478" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1479" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1479" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1479">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="1480" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1480" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1480" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1481" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1481" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1481" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1481" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1481" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1482" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1482" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1483" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1483" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1483" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1483">
+        <v>95</v>
+      </c>
+      <c r="Y1483">
+        <v>543</v>
+      </c>
+      <c r="AE1483" s="3">
+        <v>73000</v>
+      </c>
+    </row>
+    <row r="1484" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1484" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1484" t="s">
+        <v>337</v>
+      </c>
+      <c r="S1484">
+        <v>95</v>
+      </c>
+      <c r="Y1484">
+        <v>969</v>
+      </c>
+      <c r="AE1484" s="3">
+        <v>73000</v>
+      </c>
+    </row>
+    <row r="1485" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1485" t="s">
+        <v>338</v>
+      </c>
+      <c r="J1485">
+        <v>7909054</v>
+      </c>
+      <c r="L1485" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1485">
+        <v>100130</v>
+      </c>
+      <c r="Q1485" s="2">
+        <v>35004</v>
+      </c>
+      <c r="U1485" s="2">
+        <v>43373</v>
+      </c>
+      <c r="W1485" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1485" s="3">
+        <v>30000</v>
+      </c>
+      <c r="AK1485" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1486" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1486" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1486">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1487" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1487" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1487" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1488" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1488" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1488" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1488" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1488" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AD1489" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1490" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1490" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1490">
+        <v>95</v>
+      </c>
+      <c r="Y1490">
+        <v>297</v>
+      </c>
+      <c r="AE1490" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1491" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1491" t="s">
+        <v>305</v>
+      </c>
+      <c r="S1491">
+        <v>95</v>
+      </c>
+      <c r="Y1491">
+        <v>229</v>
+      </c>
+      <c r="AE1491" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="T1492">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1493" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1494" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1494" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1495" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1495">
+        <v>67977322</v>
+      </c>
+      <c r="AF1495" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1495" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1496" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1496" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1496" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1496" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1496" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1496" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1496" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1496" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1496" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1496" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1496" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1496" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1496" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1497" t="s">
+        <v>338</v>
+      </c>
+      <c r="I1497">
+        <v>7909054</v>
+      </c>
+      <c r="K1497" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1497">
+        <v>100131</v>
+      </c>
+      <c r="P1497" s="2">
+        <v>35065</v>
+      </c>
+      <c r="S1497" s="2">
+        <v>41547</v>
+      </c>
+      <c r="U1497" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1497" s="3">
+        <v>16000</v>
+      </c>
+      <c r="AI1497" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1498" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1498">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1499" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1499" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1500" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1500" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1500" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1500" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1501" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1502" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1502" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q1502">
+        <v>95</v>
+      </c>
+      <c r="W1502">
         <v>80</v>
       </c>
-      <c r="AC1444" s="3">
-[...27 lines deleted...]
-      <c r="K1446" t="s">
+      <c r="AC1502" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1503" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1503" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q1503">
+        <v>95</v>
+      </c>
+      <c r="W1503">
+        <v>4</v>
+      </c>
+      <c r="AC1503" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1504" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1504" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1504">
+        <v>95</v>
+      </c>
+      <c r="W1504">
+        <v>543</v>
+      </c>
+      <c r="AC1504" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1505" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1505" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1505" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q1505">
+        <v>95</v>
+      </c>
+      <c r="W1505">
+        <v>541</v>
+      </c>
+      <c r="AC1505" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1506" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1506" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1506" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q1506">
+        <v>95</v>
+      </c>
+      <c r="W1506">
+        <v>552</v>
+      </c>
+      <c r="AC1506" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1507" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1507" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1507" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q1507">
+        <v>95</v>
+      </c>
+      <c r="W1507">
+        <v>229</v>
+      </c>
+      <c r="AC1507" s="3">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="1508" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1508" t="s">
+        <v>338</v>
+      </c>
+      <c r="I1508">
+        <v>7909054</v>
+      </c>
+      <c r="K1508" t="s">
         <v>19</v>
       </c>
-      <c r="N1446">
-[...2 lines deleted...]
-      <c r="P1446" s="2">
+      <c r="N1508">
+        <v>132685</v>
+      </c>
+      <c r="P1508" s="2">
+        <v>38292</v>
+      </c>
+      <c r="S1508" s="2">
+        <v>41547</v>
+      </c>
+      <c r="U1508" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1508" s="3">
+        <v>11000</v>
+      </c>
+      <c r="AI1508" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1509" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1509" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1509">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1510" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1510" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1510" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1511" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1511" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1511" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1511" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1511" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1512" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1512" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1513" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1513" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1513" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1513">
+        <v>95</v>
+      </c>
+      <c r="W1513">
+        <v>297</v>
+      </c>
+      <c r="AC1513" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="1514" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1514" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1514" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1514">
+        <v>95</v>
+      </c>
+      <c r="W1514">
+        <v>188</v>
+      </c>
+      <c r="AC1514" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="1515" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1515" t="s">
+        <v>338</v>
+      </c>
+      <c r="I1515">
+        <v>7909054</v>
+      </c>
+      <c r="K1515" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1515">
+        <v>138137</v>
+      </c>
+      <c r="P1515" s="2">
+        <v>40179</v>
+      </c>
+      <c r="S1515" s="2">
+        <v>45961</v>
+      </c>
+      <c r="U1515" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1515" s="3">
+        <v>14851</v>
+      </c>
+      <c r="AI1515" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1516" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1516" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1516">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1517" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1517" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1517" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1518" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1518" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1518" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1518" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1518" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1519" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1519" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1520" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1520" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1520" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1520">
+        <v>95</v>
+      </c>
+      <c r="W1520">
+        <v>297</v>
+      </c>
+      <c r="AC1520" s="3">
+        <v>14851</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1521" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1521" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q1521">
+        <v>95</v>
+      </c>
+      <c r="W1521">
+        <v>229</v>
+      </c>
+      <c r="AC1521" s="3">
+        <v>14851</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1522" t="s">
+        <v>338</v>
+      </c>
+      <c r="I1522">
+        <v>7909054</v>
+      </c>
+      <c r="K1522" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1522">
+        <v>138154</v>
+      </c>
+      <c r="P1522" s="2">
+        <v>40179</v>
+      </c>
+      <c r="S1522" s="2">
+        <v>45961</v>
+      </c>
+      <c r="U1522" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1522" s="3">
+        <v>1454</v>
+      </c>
+      <c r="AI1522" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="L1523" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1523">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1524" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1524" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1525" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1525" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1525" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1525" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AB1526" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1527" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1527" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1527">
+        <v>95</v>
+      </c>
+      <c r="W1527">
+        <v>297</v>
+      </c>
+      <c r="AC1527" s="3">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1528" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1528" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q1528">
+        <v>95</v>
+      </c>
+      <c r="W1528">
+        <v>229</v>
+      </c>
+      <c r="AC1528" s="3">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1529">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J1530" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1531" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1531" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1532" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1532">
+        <v>67977322</v>
+      </c>
+      <c r="AH1532" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1532" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1533" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1533" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1533" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1533" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1533" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1533" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1533" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1533" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1533" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1533" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1533" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1533" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1533" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1534" t="s">
+        <v>339</v>
+      </c>
+      <c r="J1534">
+        <v>253301949</v>
+      </c>
+      <c r="L1534" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1534">
+        <v>146631</v>
+      </c>
+      <c r="Q1534" s="2">
+        <v>45946</v>
+      </c>
+      <c r="U1534" s="2">
+        <v>46295</v>
+      </c>
+      <c r="W1534" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1534" s="3">
+        <v>30000</v>
+      </c>
+      <c r="AK1534" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1535" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1535">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1536" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1536" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1537" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1537" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1537" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1537" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1537" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1538" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1538" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1539" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1539" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1539" t="s">
+        <v>31</v>
+      </c>
+      <c r="S1539">
+        <v>95</v>
+      </c>
+      <c r="Y1539">
+        <v>4</v>
+      </c>
+      <c r="AE1539" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1540" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1540" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1540" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1540">
+        <v>95</v>
+      </c>
+      <c r="Y1540">
+        <v>550</v>
+      </c>
+      <c r="AE1540" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1541" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1541" t="s">
+        <v>340</v>
+      </c>
+      <c r="J1541">
+        <v>98864010</v>
+      </c>
+      <c r="L1541" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1541">
+        <v>100074</v>
+      </c>
+      <c r="Q1541" s="2">
         <v>34060</v>
       </c>
-      <c r="S1446" s="2">
-[...2 lines deleted...]
-      <c r="U1446" t="s">
+      <c r="U1541" s="2">
+        <v>52870</v>
+      </c>
+      <c r="W1541" t="s">
         <v>20</v>
       </c>
-      <c r="AA1446" s="3">
-[...7 lines deleted...]
-      <c r="L1447" t="s">
+      <c r="AC1541">
+        <v>30</v>
+      </c>
+      <c r="AK1541" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1542" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1542" t="s">
         <v>22</v>
       </c>
-      <c r="V1447">
-[...4 lines deleted...]
-      <c r="B1448" t="s">
+      <c r="X1542">
+        <v>6666</v>
+      </c>
+    </row>
+    <row r="1543" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1543" t="s">
         <v>23</v>
       </c>
-      <c r="M1448" t="s">
+      <c r="N1543" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1449" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1449" t="s">
+    <row r="1544" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1544" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1545" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1545" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1546" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1546" t="s">
         <v>25</v>
       </c>
-      <c r="G1449" t="s">
+      <c r="H1546" t="s">
         <v>26</v>
       </c>
-      <c r="O1449" t="s">
+      <c r="P1546" t="s">
         <v>27</v>
       </c>
-      <c r="V1449" t="s">
+      <c r="X1546" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1450" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1450" t="s">
+    <row r="1547" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1547" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1451" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1451" t="s">
+    <row r="1548" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1548" t="s">
         <v>30</v>
       </c>
-      <c r="H1451" t="s">
-[...36 lines deleted...]
-      <c r="K1453" t="s">
+      <c r="I1548" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1548">
+        <v>95</v>
+      </c>
+      <c r="Y1548">
+        <v>297</v>
+      </c>
+      <c r="AE1548">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1549" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1549" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1549" t="s">
+        <v>110</v>
+      </c>
+      <c r="S1549">
+        <v>95</v>
+      </c>
+      <c r="Y1549">
+        <v>459</v>
+      </c>
+      <c r="AE1549">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1550" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1550" t="s">
+        <v>341</v>
+      </c>
+      <c r="J1550">
+        <v>44111037</v>
+      </c>
+      <c r="L1550" t="s">
         <v>19</v>
       </c>
-      <c r="N1453">
-[...8 lines deleted...]
-      <c r="U1453" t="s">
+      <c r="O1550">
+        <v>132246</v>
+      </c>
+      <c r="Q1550" s="2">
+        <v>38292</v>
+      </c>
+      <c r="U1550" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W1550" t="s">
         <v>20</v>
       </c>
-      <c r="AA1453" s="3">
-[...7 lines deleted...]
-      <c r="L1454" t="s">
+      <c r="AC1550" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AK1550" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1551" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1551" t="s">
         <v>22</v>
       </c>
-      <c r="V1454">
-[...4 lines deleted...]
-      <c r="B1455" t="s">
+      <c r="X1551">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1552" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1552" t="s">
         <v>23</v>
       </c>
-      <c r="M1455" t="s">
+      <c r="N1552" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1456" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1456" t="s">
+    <row r="1553" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1553" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="1554" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1554" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1555" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1555" t="s">
         <v>25</v>
       </c>
-      <c r="G1456" t="s">
+      <c r="H1555" t="s">
         <v>26</v>
       </c>
-      <c r="O1456" t="s">
+      <c r="P1555" t="s">
         <v>27</v>
       </c>
-      <c r="V1456" t="s">
+      <c r="X1555" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1457" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AB1457" t="s">
+    <row r="1556" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1556" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1458" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E1458" t="s">
+    <row r="1557" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1557" t="s">
         <v>30</v>
       </c>
-      <c r="H1458" t="s">
-[...109 lines deleted...]
-      <c r="L1465" t="s">
+      <c r="I1557" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1557">
+        <v>95</v>
+      </c>
+      <c r="Y1557">
+        <v>297</v>
+      </c>
+      <c r="AE1557" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1558" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1558" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1558" t="s">
+        <v>342</v>
+      </c>
+      <c r="S1558">
+        <v>95</v>
+      </c>
+      <c r="Y1558">
+        <v>463</v>
+      </c>
+      <c r="AE1558" s="3">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="1559" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1559" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1559" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1559">
+        <v>95</v>
+      </c>
+      <c r="Y1559">
+        <v>188</v>
+      </c>
+      <c r="AE1559" s="3">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1560" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1560" t="s">
+        <v>343</v>
+      </c>
+      <c r="J1560">
+        <v>7942113</v>
+      </c>
+      <c r="L1560" t="s">
         <v>19</v>
       </c>
-      <c r="O1465">
-[...8 lines deleted...]
-      <c r="W1465" t="s">
+      <c r="O1560">
+        <v>100009</v>
+      </c>
+      <c r="Q1560" s="2">
+        <v>33909</v>
+      </c>
+      <c r="U1560" s="2">
+        <v>49979</v>
+      </c>
+      <c r="W1560" t="s">
         <v>20</v>
       </c>
-      <c r="AC1465" s="3">
-[...7 lines deleted...]
-      <c r="M1466" t="s">
+      <c r="AC1560" s="3">
+        <v>288303</v>
+      </c>
+      <c r="AK1560" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1561" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1561" t="s">
         <v>22</v>
       </c>
-      <c r="X1466">
-[...4 lines deleted...]
-      <c r="B1467" t="s">
+      <c r="X1561">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="1562" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1562" t="s">
         <v>23</v>
       </c>
-      <c r="N1467" t="s">
+      <c r="N1562" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1468" spans="1:37" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="D1470" t="s">
+    <row r="1563" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1563" t="s">
         <v>25</v>
       </c>
-      <c r="H1470" t="s">
+      <c r="H1563" t="s">
         <v>26</v>
       </c>
-      <c r="P1470" t="s">
+      <c r="P1563" t="s">
         <v>27</v>
       </c>
-      <c r="X1470" t="s">
+      <c r="X1563" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1471" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD1471" t="s">
+    <row r="1564" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1564" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1472" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E1472" t="s">
+    <row r="1565" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1565" t="s">
         <v>30</v>
       </c>
-      <c r="I1472" t="s">
-[...97 lines deleted...]
-      <c r="E1479" t="s">
+      <c r="I1565" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1565">
+        <v>95</v>
+      </c>
+      <c r="Y1565">
+        <v>564</v>
+      </c>
+      <c r="AE1565" s="3">
+        <v>14164</v>
+      </c>
+    </row>
+    <row r="1566" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1566" t="s">
         <v>30</v>
       </c>
-      <c r="I1479" t="s">
-[...94 lines deleted...]
-      <c r="E1486" t="s">
+      <c r="I1566" t="s">
+        <v>114</v>
+      </c>
+      <c r="S1566">
+        <v>95</v>
+      </c>
+      <c r="Y1566">
+        <v>554</v>
+      </c>
+      <c r="AE1566" s="3">
+        <v>14775</v>
+      </c>
+    </row>
+    <row r="1567" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1567" t="s">
         <v>30</v>
       </c>
-      <c r="I1486" t="s">
-[...1125 lines deleted...]
-        <v>29</v>
+      <c r="I1567" t="s">
+        <v>42</v>
+      </c>
+      <c r="S1567">
+        <v>95</v>
+      </c>
+      <c r="Y1567">
+        <v>75</v>
+      </c>
+      <c r="AE1567" s="3">
+        <v>58906</v>
       </c>
     </row>
     <row r="1568" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E1568" t="s">
         <v>30</v>
       </c>
       <c r="I1568" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="S1568">
         <v>95</v>
       </c>
       <c r="Y1568">
-        <v>564</v>
+        <v>80</v>
       </c>
       <c r="AE1568" s="3">
-        <v>14164</v>
-[...2 lines deleted...]
-    <row r="1569" spans="5:31" x14ac:dyDescent="0.25">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:34" x14ac:dyDescent="0.25">
       <c r="E1569" t="s">
         <v>30</v>
       </c>
       <c r="I1569" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="S1569">
         <v>95</v>
       </c>
       <c r="Y1569">
-        <v>554</v>
+        <v>543</v>
       </c>
       <c r="AE1569" s="3">
-        <v>14775</v>
-[...2 lines deleted...]
-    <row r="1570" spans="5:31" x14ac:dyDescent="0.25">
+        <v>35541</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:34" x14ac:dyDescent="0.25">
       <c r="E1570" t="s">
         <v>30</v>
       </c>
       <c r="I1570" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S1570">
         <v>95</v>
       </c>
       <c r="Y1570">
-        <v>75</v>
+        <v>401</v>
       </c>
       <c r="AE1570" s="3">
-        <v>58906</v>
-[...2 lines deleted...]
-    <row r="1571" spans="5:31" x14ac:dyDescent="0.25">
+        <v>75936</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:34" x14ac:dyDescent="0.25">
       <c r="E1571" t="s">
         <v>30</v>
       </c>
       <c r="I1571" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S1571">
         <v>95</v>
       </c>
       <c r="Y1571">
-        <v>80</v>
+        <v>297</v>
       </c>
       <c r="AE1571" s="3">
-        <v>2209</v>
-[...2 lines deleted...]
-    <row r="1572" spans="5:31" x14ac:dyDescent="0.25">
+        <v>77875</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:34" x14ac:dyDescent="0.25">
       <c r="E1572" t="s">
         <v>30</v>
       </c>
       <c r="I1572" t="s">
-        <v>37</v>
+        <v>292</v>
       </c>
       <c r="S1572">
         <v>95</v>
       </c>
       <c r="Y1572">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="AE1572" s="3">
-        <v>35541</v>
-[...49 lines deleted...]
-      <c r="AE1575" s="3">
         <v>8897</v>
       </c>
     </row>
-    <row r="1576" spans="5:31" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1576">
+    <row r="1573" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="T1573">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I1574" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A1575" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1575" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A1576" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1576">
+        <v>67977322</v>
+      </c>
+      <c r="AF1576" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1576" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="C1577" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1577" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1577" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1577" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1577" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1577" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1577" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1577" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1577" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1577" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1577" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1577" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1577" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1578" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1578" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q1578">
+        <v>95</v>
+      </c>
+      <c r="W1578">
         <v>273</v>
       </c>
-      <c r="AE1576">
+      <c r="AC1578">
         <v>233</v>
       </c>
     </row>
-    <row r="1577" spans="5:31" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1577">
+    <row r="1579" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1579" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1579" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q1579">
+        <v>95</v>
+      </c>
+      <c r="W1579">
         <v>246</v>
       </c>
-      <c r="AE1577" s="3">
+      <c r="AC1579" s="3">
         <v>2060</v>
       </c>
     </row>
-    <row r="1578" spans="5:31" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1578">
+    <row r="1580" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1580" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1580" t="s">
+        <v>346</v>
+      </c>
+      <c r="Q1580">
+        <v>95</v>
+      </c>
+      <c r="W1580">
         <v>258</v>
       </c>
-      <c r="AE1578" s="3">
+      <c r="AC1580" s="3">
         <v>2830</v>
       </c>
     </row>
-    <row r="1579" spans="5:31" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1579">
+    <row r="1581" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1581" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1581" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q1581">
+        <v>95</v>
+      </c>
+      <c r="W1581">
         <v>257</v>
       </c>
-      <c r="AE1579">
+      <c r="AC1581">
         <v>50</v>
       </c>
     </row>
-    <row r="1580" spans="5:31" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1580">
+    <row r="1582" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1582" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1582" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q1582">
+        <v>95</v>
+      </c>
+      <c r="W1582">
         <v>243</v>
       </c>
-      <c r="AE1580" s="3">
+      <c r="AC1582" s="3">
         <v>3464</v>
       </c>
     </row>
-    <row r="1581" spans="5:31" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1581">
+    <row r="1583" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1583" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1583" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q1583">
+        <v>95</v>
+      </c>
+      <c r="W1583">
         <v>259</v>
       </c>
-      <c r="AE1581" s="3">
+      <c r="AC1583" s="3">
         <v>4100</v>
       </c>
     </row>
-    <row r="1582" spans="5:31" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1582">
+    <row r="1584" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1584" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1584" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q1584">
+        <v>95</v>
+      </c>
+      <c r="W1584">
         <v>268</v>
       </c>
-      <c r="AE1582" s="3">
+      <c r="AC1584" s="3">
         <v>5000</v>
       </c>
     </row>
-    <row r="1583" spans="5:31" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="Y1583">
+    <row r="1585" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1585" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1585" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q1585">
+        <v>95</v>
+      </c>
+      <c r="W1585">
         <v>271</v>
       </c>
-      <c r="AE1583">
+      <c r="AC1585">
         <v>700</v>
       </c>
     </row>
-    <row r="1584" spans="5:31" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="A1586" t="s">
+    <row r="1586" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1586" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1586" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q1586">
+        <v>95</v>
+      </c>
+      <c r="W1586">
+        <v>484</v>
+      </c>
+      <c r="AC1586">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1587" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1587" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1587" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q1587">
+        <v>95</v>
+      </c>
+      <c r="W1587">
+        <v>247</v>
+      </c>
+      <c r="AC1587" s="3">
+        <v>16767</v>
+      </c>
+    </row>
+    <row r="1588" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1588" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1588" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q1588">
+        <v>95</v>
+      </c>
+      <c r="W1588">
+        <v>478</v>
+      </c>
+      <c r="AC1588">
         <v>1</v>
       </c>
-      <c r="F1586" t="s">
-[...58 lines deleted...]
-    <row r="1589" spans="1:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="1589" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E1589" t="s">
         <v>32</v>
       </c>
       <c r="H1589" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="Q1589">
         <v>95</v>
       </c>
       <c r="W1589">
-        <v>484</v>
-[...1 lines deleted...]
-      <c r="AC1589">
+        <v>278</v>
+      </c>
+      <c r="AC1589" s="3">
+        <v>8820</v>
+      </c>
+    </row>
+    <row r="1590" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1590" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1590" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q1590">
+        <v>95</v>
+      </c>
+      <c r="W1590">
+        <v>263</v>
+      </c>
+      <c r="AC1590" s="3">
+        <v>28850</v>
+      </c>
+    </row>
+    <row r="1591" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1591" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1591" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q1591">
+        <v>95</v>
+      </c>
+      <c r="W1591">
+        <v>260</v>
+      </c>
+      <c r="AC1591" s="3">
+        <v>4755</v>
+      </c>
+    </row>
+    <row r="1592" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1592" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1592" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q1592">
+        <v>95</v>
+      </c>
+      <c r="W1592">
+        <v>277</v>
+      </c>
+      <c r="AC1592" s="3">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="1593" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1593" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1593" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q1593">
+        <v>95</v>
+      </c>
+      <c r="W1593">
+        <v>483</v>
+      </c>
+      <c r="AC1593" s="3">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="1594" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1594" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1594" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q1594">
+        <v>95</v>
+      </c>
+      <c r="W1594">
+        <v>450</v>
+      </c>
+      <c r="AC1594">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="1595" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1595" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1595" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q1595">
+        <v>95</v>
+      </c>
+      <c r="W1595">
+        <v>475</v>
+      </c>
+      <c r="AC1595" s="3">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="1596" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1596" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1596" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q1596">
+        <v>95</v>
+      </c>
+      <c r="W1596">
+        <v>264</v>
+      </c>
+      <c r="AC1596" s="3">
+        <v>10250</v>
+      </c>
+    </row>
+    <row r="1597" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1597" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1597" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1597">
+        <v>95</v>
+      </c>
+      <c r="W1597">
+        <v>481</v>
+      </c>
+      <c r="AC1597" s="3">
+        <v>83600</v>
+      </c>
+    </row>
+    <row r="1598" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1598" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1598" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1598">
+        <v>95</v>
+      </c>
+      <c r="W1598">
+        <v>482</v>
+      </c>
+      <c r="AC1598" s="3">
+        <v>80700</v>
+      </c>
+    </row>
+    <row r="1599" spans="5:29" x14ac:dyDescent="0.25">
+      <c r="E1599" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1599" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q1599">
+        <v>95</v>
+      </c>
+      <c r="W1599">
+        <v>547</v>
+      </c>
+      <c r="AC1599">
         <v>100</v>
       </c>
     </row>
-    <row r="1590" spans="1:34" x14ac:dyDescent="0.25">
-[...169 lines deleted...]
-    <row r="1600" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="1600" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E1600" t="s">
         <v>32</v>
       </c>
       <c r="H1600" t="s">
-        <v>103</v>
+        <v>364</v>
       </c>
       <c r="Q1600">
         <v>95</v>
       </c>
       <c r="W1600">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>83600</v>
+        <v>545</v>
+      </c>
+      <c r="AC1600">
+        <v>150</v>
       </c>
     </row>
     <row r="1601" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1601" t="s">
         <v>32</v>
       </c>
       <c r="H1601" t="s">
-        <v>104</v>
+        <v>365</v>
       </c>
       <c r="Q1601">
         <v>95</v>
       </c>
       <c r="W1601">
-        <v>482</v>
+        <v>251</v>
       </c>
       <c r="AC1601" s="3">
-        <v>80700</v>
+        <v>11020</v>
       </c>
     </row>
     <row r="1602" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1602" t="s">
         <v>32</v>
       </c>
       <c r="H1602" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="Q1602">
         <v>95</v>
       </c>
       <c r="W1602">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>265</v>
+      </c>
+      <c r="AC1602" s="3">
+        <v>28876</v>
       </c>
     </row>
     <row r="1603" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1603" t="s">
         <v>32</v>
       </c>
       <c r="H1603" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="Q1603">
         <v>95</v>
       </c>
       <c r="W1603">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>275</v>
+      </c>
+      <c r="AC1603" s="3">
+        <v>1930</v>
       </c>
     </row>
     <row r="1604" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1604" t="s">
         <v>32</v>
       </c>
       <c r="H1604" t="s">
-        <v>363</v>
+        <v>100</v>
       </c>
       <c r="Q1604">
         <v>95</v>
       </c>
       <c r="W1604">
-        <v>251</v>
+        <v>451</v>
       </c>
       <c r="AC1604" s="3">
-        <v>11020</v>
+        <v>48000</v>
       </c>
     </row>
     <row r="1605" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1605" t="s">
         <v>32</v>
       </c>
       <c r="H1605" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="Q1605">
         <v>95</v>
       </c>
       <c r="W1605">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="AC1605" s="3">
-        <v>28876</v>
+        <v>26640</v>
       </c>
     </row>
     <row r="1606" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1606" t="s">
         <v>32</v>
       </c>
       <c r="H1606" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="Q1606">
         <v>95</v>
       </c>
       <c r="W1606">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>1930</v>
+        <v>477</v>
+      </c>
+      <c r="AC1606">
+        <v>1</v>
       </c>
     </row>
     <row r="1607" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1607" t="s">
         <v>32</v>
       </c>
       <c r="H1607" t="s">
-        <v>101</v>
+        <v>370</v>
       </c>
       <c r="Q1607">
         <v>95</v>
       </c>
       <c r="W1607">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>48000</v>
+        <v>476</v>
+      </c>
+      <c r="AC1607">
+        <v>1</v>
       </c>
     </row>
     <row r="1608" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1608" t="s">
         <v>32</v>
       </c>
       <c r="H1608" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="Q1608">
         <v>95</v>
       </c>
       <c r="W1608">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>26640</v>
+        <v>232</v>
+      </c>
+      <c r="AC1608">
+        <v>400</v>
       </c>
     </row>
     <row r="1609" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1609" t="s">
         <v>32</v>
       </c>
       <c r="H1609" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="Q1609">
         <v>95</v>
       </c>
       <c r="W1609">
-        <v>477</v>
+        <v>233</v>
       </c>
       <c r="AC1609">
-        <v>1</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1610" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1610" t="s">
         <v>32</v>
       </c>
       <c r="H1610" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="Q1610">
         <v>95</v>
       </c>
       <c r="W1610">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="AC1610">
+        <v>245</v>
+      </c>
+      <c r="AC1610" s="3">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="1611" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1611" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1611">
+        <v>7942113</v>
+      </c>
+      <c r="K1611" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1611">
+        <v>100035</v>
+      </c>
+      <c r="P1611" s="2">
+        <v>33147</v>
+      </c>
+      <c r="S1611" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1611" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1611" s="3">
+        <v>32800</v>
+      </c>
+      <c r="AI1611" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1612" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1612" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1612">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="1613" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1613" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1613" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1614" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1614" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1614" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1614" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1614" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1615" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1615" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1616" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="R1616">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1617" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1618" t="s">
         <v>1</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="I1614">
+      <c r="F1618" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1619" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1619">
+        <v>67977322</v>
+      </c>
+      <c r="AF1619" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1619" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1620" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1620" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1620" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1620" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1620" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1620" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1620" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1620" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1620" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1620" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1620" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1620" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1620" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1621" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1621" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1621">
+        <v>95</v>
+      </c>
+      <c r="W1621">
+        <v>297</v>
+      </c>
+      <c r="AC1621" s="3">
+        <v>32800</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1622" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1622" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q1622">
+        <v>95</v>
+      </c>
+      <c r="W1622">
+        <v>451</v>
+      </c>
+      <c r="AC1622" s="3">
+        <v>32800</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1623" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1623">
         <v>7942113</v>
       </c>
-      <c r="K1614" t="s">
+      <c r="K1623" t="s">
         <v>19</v>
       </c>
-      <c r="N1614">
-[...8 lines deleted...]
-      <c r="U1614" t="s">
+      <c r="N1623">
+        <v>100051</v>
+      </c>
+      <c r="P1623" s="2">
+        <v>33664</v>
+      </c>
+      <c r="S1623" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1623" t="s">
         <v>20</v>
       </c>
-      <c r="AA1614" s="3">
-[...7 lines deleted...]
-      <c r="L1615" t="s">
+      <c r="AA1623" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AI1623" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1624" t="s">
         <v>22</v>
       </c>
-      <c r="V1615">
-[...4 lines deleted...]
-      <c r="B1616" t="s">
+      <c r="V1624">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1625" t="s">
         <v>23</v>
       </c>
-      <c r="M1616" t="s">
+      <c r="M1625" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1617" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D1617" t="s">
+    <row r="1626" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1626" t="s">
         <v>25</v>
       </c>
-      <c r="G1617" t="s">
+      <c r="G1626" t="s">
         <v>26</v>
       </c>
-      <c r="O1617" t="s">
+      <c r="O1626" t="s">
         <v>27</v>
       </c>
-      <c r="V1617" t="s">
+      <c r="V1626" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1618" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB1618" t="s">
+    <row r="1627" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1627" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1619" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1619" t="s">
+    <row r="1628" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1628" t="s">
         <v>30</v>
       </c>
-      <c r="H1619" t="s">
-[...5 lines deleted...]
-      <c r="W1619">
+      <c r="H1628" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1628">
+        <v>95</v>
+      </c>
+      <c r="W1628">
         <v>297</v>
       </c>
-      <c r="AC1619" s="3">
-[...13 lines deleted...]
-      <c r="W1620">
+      <c r="AC1628" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1629" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1629" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q1629">
+        <v>95</v>
+      </c>
+      <c r="W1629">
         <v>451</v>
       </c>
-      <c r="AC1620" s="3">
-[...25 lines deleted...]
-      <c r="AA1621" s="3">
+      <c r="AC1629" s="3">
         <v>5000</v>
-      </c>
-[...68 lines deleted...]
-        <v>46113</v>
       </c>
     </row>
     <row r="1630" spans="1:35" x14ac:dyDescent="0.25">
       <c r="C1630" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1630">
+        <v>7942113</v>
+      </c>
+      <c r="K1630" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1630">
+        <v>100056</v>
+      </c>
+      <c r="P1630" s="2">
+        <v>34060</v>
+      </c>
+      <c r="S1630" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1630" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1630" s="3">
+        <v>48000</v>
+      </c>
+      <c r="AI1630" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1631" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1631">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1632" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1632" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1633" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="D1633" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1633" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1633" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1633" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1634" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="AB1634" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1635" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1635" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1635" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1635">
+        <v>95</v>
+      </c>
+      <c r="W1635">
+        <v>564</v>
+      </c>
+      <c r="AC1635" s="3">
+        <v>9216</v>
+      </c>
+    </row>
+    <row r="1636" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1636" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1636" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q1636">
+        <v>95</v>
+      </c>
+      <c r="W1636">
+        <v>80</v>
+      </c>
+      <c r="AC1636" s="3">
+        <v>10944</v>
+      </c>
+    </row>
+    <row r="1637" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1637" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1637" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1637">
+        <v>95</v>
+      </c>
+      <c r="W1637">
+        <v>297</v>
+      </c>
+      <c r="AC1637" s="3">
+        <v>27840</v>
+      </c>
+    </row>
+    <row r="1638" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1638" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1638" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q1638">
+        <v>95</v>
+      </c>
+      <c r="W1638">
+        <v>246</v>
+      </c>
+      <c r="AC1638">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="1639" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1639" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1639" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q1639">
+        <v>95</v>
+      </c>
+      <c r="W1639">
+        <v>257</v>
+      </c>
+      <c r="AC1639">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1640" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1640" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1640" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q1640">
+        <v>95</v>
+      </c>
+      <c r="W1640">
+        <v>243</v>
+      </c>
+      <c r="AC1640">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1641" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1641" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1641" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q1641">
+        <v>95</v>
+      </c>
+      <c r="W1641">
+        <v>234</v>
+      </c>
+      <c r="AC1641">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1642" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1642" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1642" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q1642">
+        <v>95</v>
+      </c>
+      <c r="W1642">
+        <v>259</v>
+      </c>
+      <c r="AC1642" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="1643" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1643" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1643" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q1643">
+        <v>95</v>
+      </c>
+      <c r="W1643">
+        <v>268</v>
+      </c>
+      <c r="AC1643" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1644" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1644" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1644" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q1644">
+        <v>95</v>
+      </c>
+      <c r="W1644">
+        <v>484</v>
+      </c>
+      <c r="AC1644">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1645" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1645" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1645" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q1645">
+        <v>95</v>
+      </c>
+      <c r="W1645">
+        <v>278</v>
+      </c>
+      <c r="AC1645">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="1646" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1646" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1646" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q1646">
+        <v>95</v>
+      </c>
+      <c r="W1646">
+        <v>263</v>
+      </c>
+      <c r="AC1646">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1647" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1647" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1647" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q1647">
+        <v>95</v>
+      </c>
+      <c r="W1647">
+        <v>92</v>
+      </c>
+      <c r="AC1647" s="3">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1648" spans="4:29" x14ac:dyDescent="0.25">
+      <c r="E1648" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1648" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q1648">
+        <v>95</v>
+      </c>
+      <c r="W1648">
+        <v>260</v>
+      </c>
+      <c r="AC1648">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1649" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1649" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q1649">
+        <v>95</v>
+      </c>
+      <c r="W1649">
+        <v>483</v>
+      </c>
+      <c r="AC1649">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1650" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1650" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q1650">
+        <v>95</v>
+      </c>
+      <c r="W1650">
+        <v>242</v>
+      </c>
+      <c r="AC1650">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1651" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1651" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q1651">
+        <v>95</v>
+      </c>
+      <c r="W1651">
+        <v>475</v>
+      </c>
+      <c r="AC1651">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1652" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1652" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q1652">
+        <v>95</v>
+      </c>
+      <c r="W1652">
+        <v>264</v>
+      </c>
+      <c r="AC1652" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1653" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1653" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1653">
+        <v>95</v>
+      </c>
+      <c r="W1653">
+        <v>481</v>
+      </c>
+      <c r="AC1653" s="3">
+        <v>6181</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1654" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1654" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1654">
+        <v>95</v>
+      </c>
+      <c r="W1654">
+        <v>482</v>
+      </c>
+      <c r="AC1654" s="3">
+        <v>14450</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1655" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1655" t="s">
+        <v>376</v>
+      </c>
+      <c r="Q1655">
+        <v>95</v>
+      </c>
+      <c r="W1655">
+        <v>608</v>
+      </c>
+      <c r="AC1655" s="3">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1656" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1656" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q1656">
+        <v>95</v>
+      </c>
+      <c r="W1656">
+        <v>547</v>
+      </c>
+      <c r="AC1656">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1657" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1657" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q1657">
+        <v>95</v>
+      </c>
+      <c r="W1657">
+        <v>545</v>
+      </c>
+      <c r="AC1657">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="R1658">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I1659" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A1660" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1660" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A1661" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1661">
+        <v>67977322</v>
+      </c>
+      <c r="AF1661" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1661" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="C1662" t="s">
         <v>5</v>
       </c>
-      <c r="I1630" t="s">
+      <c r="I1662" t="s">
         <v>6</v>
       </c>
-      <c r="J1630" t="s">
+      <c r="J1662" t="s">
         <v>7</v>
       </c>
-      <c r="L1630" t="s">
+      <c r="L1662" t="s">
         <v>8</v>
       </c>
-      <c r="N1630" t="s">
+      <c r="N1662" t="s">
         <v>9</v>
       </c>
-      <c r="P1630" t="s">
+      <c r="P1662" t="s">
         <v>10</v>
       </c>
-      <c r="S1630" t="s">
+      <c r="S1662" t="s">
         <v>11</v>
       </c>
-      <c r="T1630" s="1" t="s">
+      <c r="T1662" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V1630" t="s">
+      <c r="V1662" t="s">
         <v>13</v>
       </c>
-      <c r="X1630" t="s">
+      <c r="X1662" t="s">
         <v>14</v>
       </c>
-      <c r="Z1630" t="s">
+      <c r="Z1662" t="s">
         <v>15</v>
       </c>
-      <c r="AD1630" t="s">
+      <c r="AD1662" t="s">
         <v>16</v>
       </c>
-      <c r="AH1630" t="s">
+      <c r="AH1662" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1631" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1631" t="s">
+    <row r="1663" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1663" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1663" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q1663">
+        <v>95</v>
+      </c>
+      <c r="W1663">
+        <v>251</v>
+      </c>
+      <c r="AC1663">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="E1664" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1664" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q1664">
+        <v>95</v>
+      </c>
+      <c r="W1664">
+        <v>265</v>
+      </c>
+      <c r="AC1664" s="3">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="1665" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1665" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1665" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1665">
+        <v>95</v>
+      </c>
+      <c r="W1665">
+        <v>284</v>
+      </c>
+      <c r="AC1665">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1666" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1666" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1666" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q1666">
+        <v>95</v>
+      </c>
+      <c r="W1666">
+        <v>275</v>
+      </c>
+      <c r="AC1666">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1667" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1667" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1667" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q1667">
+        <v>95</v>
+      </c>
+      <c r="W1667">
+        <v>451</v>
+      </c>
+      <c r="AC1667" s="3">
+        <v>4890</v>
+      </c>
+    </row>
+    <row r="1668" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1668" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1668" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q1668">
+        <v>95</v>
+      </c>
+      <c r="W1668">
+        <v>250</v>
+      </c>
+      <c r="AC1668">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1669" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1669" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1669" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q1669">
+        <v>95</v>
+      </c>
+      <c r="W1669">
+        <v>232</v>
+      </c>
+      <c r="AC1669">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1670" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1670" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1670">
+        <v>7942113</v>
+      </c>
+      <c r="K1670" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1670">
+        <v>100120</v>
+      </c>
+      <c r="P1670" s="2">
+        <v>34578</v>
+      </c>
+      <c r="S1670" s="2">
+        <v>47422</v>
+      </c>
+      <c r="U1670" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1670" s="3">
+        <v>18430</v>
+      </c>
+      <c r="AI1670" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1671" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1671" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1671">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="1672" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1672" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1672" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1673" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1673" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1673" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1673" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1673" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1674" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1674" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1675" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1675" t="s">
         <v>30</v>
       </c>
-      <c r="H1631" t="s">
-[...5 lines deleted...]
-      <c r="W1631">
+      <c r="H1675" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q1675">
+        <v>95</v>
+      </c>
+      <c r="W1675">
+        <v>554</v>
+      </c>
+      <c r="AC1675" s="3">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="1676" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1676" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1676" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1676">
+        <v>95</v>
+      </c>
+      <c r="W1676">
         <v>297</v>
       </c>
-      <c r="AC1631" s="3">
-[...247 lines deleted...]
-      <c r="W1647">
+      <c r="AC1676" s="3">
+        <v>13030</v>
+      </c>
+    </row>
+    <row r="1677" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1677" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1677" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q1677">
+        <v>95</v>
+      </c>
+      <c r="W1677">
         <v>484</v>
       </c>
-      <c r="AC1647">
-[...480 lines deleted...]
-    <row r="1678" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AC1677" s="3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="1678" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1678" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H1678" t="s">
-        <v>114</v>
+        <v>377</v>
       </c>
       <c r="Q1678">
         <v>95</v>
       </c>
       <c r="W1678">
-        <v>554</v>
-[...5 lines deleted...]
-    <row r="1679" spans="1:35" x14ac:dyDescent="0.25">
+        <v>276</v>
+      </c>
+      <c r="AC1678">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="1679" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1679" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H1679" t="s">
-        <v>46</v>
+        <v>378</v>
       </c>
       <c r="Q1679">
         <v>95</v>
       </c>
       <c r="W1679">
-        <v>297</v>
+        <v>262</v>
       </c>
       <c r="AC1679" s="3">
-        <v>13030</v>
-[...2 lines deleted...]
-    <row r="1680" spans="1:35" x14ac:dyDescent="0.25">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="1680" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1680" t="s">
         <v>32</v>
       </c>
       <c r="H1680" t="s">
-        <v>350</v>
+        <v>379</v>
       </c>
       <c r="Q1680">
         <v>95</v>
       </c>
       <c r="W1680">
-        <v>484</v>
+        <v>252</v>
       </c>
       <c r="AC1680" s="3">
-        <v>1710</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="1681" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1681" t="s">
         <v>32</v>
       </c>
       <c r="H1681" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="Q1681">
         <v>95</v>
       </c>
       <c r="W1681">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>547</v>
+      </c>
+      <c r="AC1681" s="3">
+        <v>11320</v>
       </c>
     </row>
     <row r="1682" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1682" t="s">
-[...12 lines deleted...]
-        <v>1250</v>
+      <c r="C1682" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1682">
+        <v>7942113</v>
+      </c>
+      <c r="K1682" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1682">
+        <v>100132</v>
+      </c>
+      <c r="P1682" s="2">
+        <v>35004</v>
+      </c>
+      <c r="S1682" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1682" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1682" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI1682" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="1683" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1683" t="s">
-[...12 lines deleted...]
-        <v>3333</v>
+      <c r="L1683" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1683">
+        <v>853</v>
       </c>
     </row>
     <row r="1684" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1684" t="s">
-[...12 lines deleted...]
-        <v>11320</v>
+      <c r="B1684" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1684" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="1685" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C1685" t="s">
-[...2 lines deleted...]
-      <c r="I1685">
+      <c r="D1685" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1685" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1685" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1685" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1686" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1686" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1687" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1687" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1687" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1687">
+        <v>95</v>
+      </c>
+      <c r="W1687">
+        <v>297</v>
+      </c>
+      <c r="AC1687" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1688" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1688" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1688" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q1688">
+        <v>95</v>
+      </c>
+      <c r="W1688">
+        <v>92</v>
+      </c>
+      <c r="AC1688" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1689" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1689" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1689">
         <v>7942113</v>
       </c>
-      <c r="K1685" t="s">
+      <c r="K1689" t="s">
         <v>19</v>
       </c>
-      <c r="N1685">
-[...8 lines deleted...]
-      <c r="U1685" t="s">
+      <c r="N1689">
+        <v>121293</v>
+      </c>
+      <c r="P1689" s="2">
+        <v>35798</v>
+      </c>
+      <c r="S1689" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1689" t="s">
         <v>20</v>
       </c>
-      <c r="AA1685" s="3">
-[...7 lines deleted...]
-      <c r="L1686" t="s">
+      <c r="AA1689" s="3">
+        <v>2464</v>
+      </c>
+      <c r="AI1689" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1690" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1690" t="s">
         <v>22</v>
       </c>
-      <c r="V1686">
-[...4 lines deleted...]
-      <c r="B1687" t="s">
+      <c r="V1690">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="1691" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1691" t="s">
         <v>23</v>
       </c>
-      <c r="M1687" t="s">
+      <c r="M1691" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1688" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1688" t="s">
+    <row r="1692" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1692" t="s">
         <v>25</v>
       </c>
-      <c r="G1688" t="s">
+      <c r="G1692" t="s">
         <v>26</v>
       </c>
-      <c r="O1688" t="s">
+      <c r="O1692" t="s">
         <v>27</v>
       </c>
-      <c r="V1688" t="s">
+      <c r="V1692" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1689" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1689" t="s">
+    <row r="1693" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1693" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1690" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1690" t="s">
+    <row r="1694" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1694" t="s">
         <v>30</v>
       </c>
-      <c r="H1690" t="s">
-[...71 lines deleted...]
-        <v>24</v>
+      <c r="H1694" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q1694">
+        <v>95</v>
+      </c>
+      <c r="W1694">
+        <v>4</v>
+      </c>
+      <c r="AC1694" s="3">
+        <v>1848</v>
       </c>
     </row>
     <row r="1695" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1695" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E1695" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1695" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1695">
+        <v>95</v>
+      </c>
+      <c r="W1695">
+        <v>543</v>
+      </c>
+      <c r="AC1695">
+        <v>616</v>
       </c>
     </row>
     <row r="1696" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1696" t="s">
-        <v>29</v>
+      <c r="E1696" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1696" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q1696">
+        <v>95</v>
+      </c>
+      <c r="W1696">
+        <v>290</v>
+      </c>
+      <c r="AC1696" s="3">
+        <v>1848</v>
       </c>
     </row>
     <row r="1697" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E1697" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1697" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q1697">
+        <v>95</v>
+      </c>
+      <c r="W1697">
+        <v>248</v>
+      </c>
+      <c r="AC1697">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1698">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1699" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1700" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1700" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1701" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1701">
+        <v>67977322</v>
+      </c>
+      <c r="AF1701" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1701" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1702" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1702" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1702" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1702" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1702" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1702" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1702" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1702" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1702" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1702" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1702" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1702" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1702" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1703" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1703">
+        <v>7942113</v>
+      </c>
+      <c r="K1703" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1703">
+        <v>127115</v>
+      </c>
+      <c r="P1703" s="2">
+        <v>37240</v>
+      </c>
+      <c r="S1703" s="2">
+        <v>46843</v>
+      </c>
+      <c r="U1703" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA1703" s="3">
+        <v>50350</v>
+      </c>
+      <c r="AI1703" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1704" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1704">
+        <v>639</v>
+      </c>
+      <c r="Y1704" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1705" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1705" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1706" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1706" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1706" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1706" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1707" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1708" t="s">
         <v>30</v>
       </c>
-      <c r="H1697" t="s">
-[...13 lines deleted...]
-      <c r="E1698" t="s">
+      <c r="H1708" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q1708">
+        <v>95</v>
+      </c>
+      <c r="W1708">
+        <v>619</v>
+      </c>
+      <c r="AC1708" s="3">
+        <v>50350</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1709" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1709" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q1709">
+        <v>95</v>
+      </c>
+      <c r="W1709">
+        <v>618</v>
+      </c>
+      <c r="AC1709" s="3">
+        <v>50350</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1710" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1710">
+        <v>7942113</v>
+      </c>
+      <c r="K1710" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1710">
+        <v>132124</v>
+      </c>
+      <c r="P1710" s="2">
+        <v>38107</v>
+      </c>
+      <c r="S1710" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1710" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1710" s="3">
+        <v>21747</v>
+      </c>
+      <c r="AI1710" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1711" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1711">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1712" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1712" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1713" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1713" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1713" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1713" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1713" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1714" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1714" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1715" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1715" t="s">
         <v>30</v>
       </c>
-      <c r="H1698" t="s">
-[...242 lines deleted...]
-      <c r="AA1713" s="3">
+      <c r="H1715" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1715">
+        <v>95</v>
+      </c>
+      <c r="W1715">
+        <v>297</v>
+      </c>
+      <c r="AC1715" s="3">
         <v>21747</v>
       </c>
-      <c r="AI1713" t="s">
-[...17 lines deleted...]
-      </c>
     </row>
     <row r="1716" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1716" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E1716" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1716" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q1716">
+        <v>95</v>
+      </c>
+      <c r="W1716">
+        <v>217</v>
+      </c>
+      <c r="AC1716">
+        <v>800</v>
       </c>
     </row>
     <row r="1717" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1717" t="s">
-        <v>29</v>
+      <c r="E1717" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1717" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q1717">
+        <v>95</v>
+      </c>
+      <c r="W1717">
+        <v>470</v>
+      </c>
+      <c r="AC1717" s="3">
+        <v>3150</v>
       </c>
     </row>
     <row r="1718" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1718" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H1718" t="s">
-        <v>46</v>
+        <v>308</v>
       </c>
       <c r="Q1718">
         <v>95</v>
       </c>
       <c r="W1718">
-        <v>297</v>
+        <v>315</v>
       </c>
       <c r="AC1718" s="3">
-        <v>21747</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="1719" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1719" t="s">
         <v>32</v>
       </c>
       <c r="H1719" t="s">
-        <v>294</v>
+        <v>99</v>
       </c>
       <c r="Q1719">
         <v>95</v>
       </c>
       <c r="W1719">
-        <v>217</v>
+        <v>303</v>
       </c>
       <c r="AC1719">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="1720" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1720" t="s">
         <v>32</v>
       </c>
       <c r="H1720" t="s">
-        <v>218</v>
+        <v>184</v>
       </c>
       <c r="Q1720">
         <v>95</v>
       </c>
       <c r="W1720">
-        <v>470</v>
+        <v>628</v>
       </c>
       <c r="AC1720" s="3">
-        <v>3150</v>
+        <v>15597</v>
       </c>
     </row>
     <row r="1721" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1721" t="s">
-[...12 lines deleted...]
-        <v>1600</v>
+      <c r="C1721" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1721">
+        <v>7942113</v>
+      </c>
+      <c r="K1721" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1721">
+        <v>134258</v>
+      </c>
+      <c r="P1721" s="2">
+        <v>38718</v>
+      </c>
+      <c r="S1721" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1721" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1721" s="3">
+        <v>55000</v>
+      </c>
+      <c r="AI1721" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="1722" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1722" t="s">
-[...2 lines deleted...]
-      <c r="H1722" t="s">
+      <c r="L1722" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1722">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="1723" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1723" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1723" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1724" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1724" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1724" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1724" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1724" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1725" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1725" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1726" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1726" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1726" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1726">
+        <v>95</v>
+      </c>
+      <c r="W1726">
+        <v>297</v>
+      </c>
+      <c r="AC1726" s="3">
+        <v>55000</v>
+      </c>
+    </row>
+    <row r="1727" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1727" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1727" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q1727">
+        <v>95</v>
+      </c>
+      <c r="W1727">
+        <v>246</v>
+      </c>
+      <c r="AC1727" s="3">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="1728" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1728" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1728" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q1728">
+        <v>95</v>
+      </c>
+      <c r="W1728">
+        <v>674</v>
+      </c>
+      <c r="AC1728" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1729" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1729" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q1729">
+        <v>95</v>
+      </c>
+      <c r="W1729">
+        <v>484</v>
+      </c>
+      <c r="AC1729">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1730" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1730" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q1730">
+        <v>95</v>
+      </c>
+      <c r="W1730">
+        <v>263</v>
+      </c>
+      <c r="AC1730" s="3">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1731" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1731" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q1731">
+        <v>95</v>
+      </c>
+      <c r="W1731">
+        <v>237</v>
+      </c>
+      <c r="AC1731" s="3">
+        <v>7840</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1732" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1732" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q1732">
+        <v>95</v>
+      </c>
+      <c r="W1732">
+        <v>260</v>
+      </c>
+      <c r="AC1732" s="3">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1733" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1733" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1733">
+        <v>95</v>
+      </c>
+      <c r="W1733">
+        <v>482</v>
+      </c>
+      <c r="AC1733" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1734" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1734" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q1734">
+        <v>95</v>
+      </c>
+      <c r="W1734">
+        <v>547</v>
+      </c>
+      <c r="AC1734" s="3">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1735" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1735" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q1735">
+        <v>95</v>
+      </c>
+      <c r="W1735">
+        <v>251</v>
+      </c>
+      <c r="AC1735" s="3">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1736" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1736" t="s">
         <v>100</v>
       </c>
-      <c r="Q1722">
-[...30 lines deleted...]
-      <c r="I1724">
+      <c r="Q1736">
+        <v>95</v>
+      </c>
+      <c r="W1736">
+        <v>451</v>
+      </c>
+      <c r="AC1736" s="3">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1737" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1737" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q1737">
+        <v>95</v>
+      </c>
+      <c r="W1737">
+        <v>250</v>
+      </c>
+      <c r="AC1737" s="3">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1738">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1739" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1740" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1740" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1741" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1741">
+        <v>67977322</v>
+      </c>
+      <c r="AF1741" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1741" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1742" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1742" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1742" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1742" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1742" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1742" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1742" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1742" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1742" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1742" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1742" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1742" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1742" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1743" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1743">
         <v>7942113</v>
       </c>
-      <c r="K1724" t="s">
+      <c r="K1743" t="s">
         <v>19</v>
       </c>
-      <c r="N1724">
-[...8 lines deleted...]
-      <c r="U1724" t="s">
+      <c r="N1743">
+        <v>135434</v>
+      </c>
+      <c r="P1743" s="2">
+        <v>39753</v>
+      </c>
+      <c r="S1743" s="2">
+        <v>47208</v>
+      </c>
+      <c r="U1743" t="s">
         <v>20</v>
       </c>
-      <c r="AA1724" s="3">
-[...7 lines deleted...]
-      <c r="L1725" t="s">
+      <c r="AA1743" s="3">
+        <v>110704</v>
+      </c>
+      <c r="AI1743" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1744" t="s">
         <v>22</v>
       </c>
-      <c r="V1725">
-[...4 lines deleted...]
-      <c r="B1726" t="s">
+      <c r="V1744">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="1745" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1745" t="s">
         <v>23</v>
       </c>
-      <c r="M1726" t="s">
+      <c r="M1745" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1727" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1727" t="s">
+    <row r="1746" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1746" t="s">
         <v>25</v>
       </c>
-      <c r="G1727" t="s">
+      <c r="G1746" t="s">
         <v>26</v>
       </c>
-      <c r="O1727" t="s">
+      <c r="O1746" t="s">
         <v>27</v>
       </c>
-      <c r="V1727" t="s">
+      <c r="V1746" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1728" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1728" t="s">
+    <row r="1747" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1747" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1729" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E1729" t="s">
+    <row r="1748" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1748" t="s">
         <v>30</v>
       </c>
-      <c r="H1729" t="s">
-[...5 lines deleted...]
-      <c r="W1729">
+      <c r="H1748" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q1748">
+        <v>95</v>
+      </c>
+      <c r="W1748">
+        <v>235</v>
+      </c>
+      <c r="AC1748" s="3">
+        <v>110704</v>
+      </c>
+    </row>
+    <row r="1749" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1749" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1749" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q1749">
+        <v>95</v>
+      </c>
+      <c r="W1749">
+        <v>472</v>
+      </c>
+      <c r="AC1749" s="3">
+        <v>30500</v>
+      </c>
+    </row>
+    <row r="1750" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1750" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1750" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q1750">
+        <v>95</v>
+      </c>
+      <c r="W1750">
+        <v>674</v>
+      </c>
+      <c r="AC1750" s="3">
+        <v>75704</v>
+      </c>
+    </row>
+    <row r="1751" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1751" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1751" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1751">
+        <v>95</v>
+      </c>
+      <c r="W1751">
+        <v>284</v>
+      </c>
+      <c r="AC1751" s="3">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="1752" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1752" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1752">
+        <v>7942113</v>
+      </c>
+      <c r="K1752" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1752">
+        <v>135602</v>
+      </c>
+      <c r="P1752" s="2">
+        <v>43344</v>
+      </c>
+      <c r="S1752" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1752" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1752" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AI1752" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1753" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1753" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1753">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1754" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1754" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1754" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1755" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1755" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1755" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1755" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1755" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1756" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1756" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1757" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1757" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1757" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1757">
+        <v>95</v>
+      </c>
+      <c r="W1757">
         <v>297</v>
       </c>
-      <c r="AC1729" s="3">
-[...7 lines deleted...]
-      <c r="H1730" t="s">
+      <c r="AC1757" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="1758" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1758" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1758" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q1758">
+        <v>95</v>
+      </c>
+      <c r="W1758">
+        <v>640</v>
+      </c>
+      <c r="AC1758" s="3">
+        <v>10403</v>
+      </c>
+    </row>
+    <row r="1759" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1759" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1759" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q1759">
+        <v>95</v>
+      </c>
+      <c r="W1759">
+        <v>237</v>
+      </c>
+      <c r="AC1759" s="3">
+        <v>4597</v>
+      </c>
+    </row>
+    <row r="1760" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1760" t="s">
         <v>343</v>
       </c>
-      <c r="Q1730">
-[...183 lines deleted...]
-      <c r="I1741">
+      <c r="I1760">
         <v>7942113</v>
       </c>
-      <c r="K1741" t="s">
+      <c r="K1760" t="s">
         <v>19</v>
       </c>
-      <c r="N1741">
-[...2 lines deleted...]
-      <c r="P1741" s="2">
+      <c r="N1760">
+        <v>136459</v>
+      </c>
+      <c r="P1760" s="2">
         <v>39753</v>
       </c>
-      <c r="S1741" s="2">
-[...2 lines deleted...]
-      <c r="U1741" t="s">
+      <c r="S1760" s="2">
+        <v>52870</v>
+      </c>
+      <c r="U1760" t="s">
         <v>20</v>
       </c>
-      <c r="AA1741" s="3">
-[...7 lines deleted...]
-      <c r="L1742" t="s">
+      <c r="AA1760" s="3">
+        <v>11210</v>
+      </c>
+      <c r="AI1760" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1761" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1761" t="s">
         <v>22</v>
       </c>
-      <c r="V1742">
-[...4 lines deleted...]
-      <c r="B1743" t="s">
+      <c r="V1761">
+        <v>6666</v>
+      </c>
+    </row>
+    <row r="1762" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1762" t="s">
         <v>23</v>
       </c>
-      <c r="M1743" t="s">
+      <c r="M1762" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1744" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1744" t="s">
+    <row r="1763" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1763" t="s">
         <v>25</v>
       </c>
-      <c r="G1744" t="s">
+      <c r="G1763" t="s">
         <v>26</v>
       </c>
-      <c r="O1744" t="s">
+      <c r="O1763" t="s">
         <v>27</v>
       </c>
-      <c r="V1744" t="s">
+      <c r="V1763" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1745" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB1745" t="s">
+    <row r="1764" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1764" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1746" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1746" t="s">
+    <row r="1765" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1765" t="s">
         <v>30</v>
       </c>
-      <c r="H1746" t="s">
-[...210 lines deleted...]
-      <c r="W1760">
+      <c r="H1765" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1765">
+        <v>95</v>
+      </c>
+      <c r="W1765">
         <v>297</v>
       </c>
-      <c r="AC1760" s="3">
-[...59 lines deleted...]
-      <c r="AA1763" s="3">
+      <c r="AC1765" s="3">
         <v>11210</v>
       </c>
-      <c r="AI1763" t="s">
-[...17 lines deleted...]
-      </c>
     </row>
     <row r="1766" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1766" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="E1766" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1766" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q1766">
+        <v>95</v>
+      </c>
+      <c r="W1766">
+        <v>459</v>
+      </c>
+      <c r="AC1766">
+        <v>710</v>
       </c>
     </row>
     <row r="1767" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1767" t="s">
-        <v>29</v>
+      <c r="E1767" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1767" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1767">
+        <v>95</v>
+      </c>
+      <c r="W1767">
+        <v>188</v>
+      </c>
+      <c r="AC1767" s="3">
+        <v>10000</v>
       </c>
     </row>
     <row r="1768" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1768" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1768" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q1768">
+        <v>95</v>
+      </c>
+      <c r="W1768">
+        <v>228</v>
+      </c>
+      <c r="AC1768">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="1769" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1769" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1769">
+        <v>7942113</v>
+      </c>
+      <c r="K1769" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1769">
+        <v>138077</v>
+      </c>
+      <c r="P1769" s="2">
+        <v>40151</v>
+      </c>
+      <c r="S1769" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U1769" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA1769" s="3">
+        <v>36928</v>
+      </c>
+      <c r="AI1769" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="1770" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1770" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1770">
+        <v>2465</v>
+      </c>
+      <c r="Y1770" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1771" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1771" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1771" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1772" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1772" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1772" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1772" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1772" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1773" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1773" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1774" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1774" t="s">
         <v>30</v>
       </c>
-      <c r="H1768" t="s">
-[...5 lines deleted...]
-      <c r="W1768">
+      <c r="H1774" t="s">
+        <v>385</v>
+      </c>
+      <c r="Q1774">
+        <v>95</v>
+      </c>
+      <c r="W1774">
+        <v>735</v>
+      </c>
+      <c r="AC1774" s="3">
+        <v>36928</v>
+      </c>
+    </row>
+    <row r="1775" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1775" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1775" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q1775">
+        <v>95</v>
+      </c>
+      <c r="W1775">
+        <v>547</v>
+      </c>
+      <c r="AC1775" s="3">
+        <v>36928</v>
+      </c>
+    </row>
+    <row r="1776" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="R1776">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1777" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1778" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1778" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1779" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1779">
+        <v>67977322</v>
+      </c>
+      <c r="AF1779" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1779" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1780" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1780" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1780" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1780" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1780" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1780" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1780" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1780" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1780" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1780" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1780" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1780" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1780" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1781" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1781">
+        <v>7942113</v>
+      </c>
+      <c r="K1781" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1781">
+        <v>138409</v>
+      </c>
+      <c r="P1781" s="2">
+        <v>40299</v>
+      </c>
+      <c r="S1781" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U1781" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1781" s="3">
+        <v>2000</v>
+      </c>
+      <c r="AI1781" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1782" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1782">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1783" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1783" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1784" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1784" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1784" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1784" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1785" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1786" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1786" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1786">
+        <v>95</v>
+      </c>
+      <c r="W1786">
         <v>297</v>
       </c>
-      <c r="AC1768" s="3">
-[...58 lines deleted...]
-      <c r="I1772">
+      <c r="AC1786" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1787" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1787" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q1787">
+        <v>95</v>
+      </c>
+      <c r="W1787">
+        <v>640</v>
+      </c>
+      <c r="AC1787" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1788" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1788">
         <v>7942113</v>
       </c>
-      <c r="K1772" t="s">
+      <c r="K1788" t="s">
         <v>19</v>
       </c>
-      <c r="N1772">
-[...5 lines deleted...]
-      <c r="S1772" s="2">
+      <c r="N1788">
+        <v>138412</v>
+      </c>
+      <c r="P1788" s="2">
+        <v>40330</v>
+      </c>
+      <c r="S1788" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U1788" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1788" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AI1788" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1789" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1789">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1790" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1790" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1791" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1791" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1791" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1791" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1792" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1793" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1793" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1793" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1793">
+        <v>95</v>
+      </c>
+      <c r="W1793">
+        <v>297</v>
+      </c>
+      <c r="AC1793" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1794" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1794" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1794" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q1794">
+        <v>95</v>
+      </c>
+      <c r="W1794">
+        <v>226</v>
+      </c>
+      <c r="AC1794" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1795" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1795" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1795">
+        <v>7942113</v>
+      </c>
+      <c r="K1795" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1795">
+        <v>139052</v>
+      </c>
+      <c r="P1795" s="2">
+        <v>45748</v>
+      </c>
+      <c r="S1795" s="2">
+        <v>49399</v>
+      </c>
+      <c r="U1795" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1795" s="3">
+        <v>50000</v>
+      </c>
+      <c r="AI1795" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1796" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1796" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1796">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="1797" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1797" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1797" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1798" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1798" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1798" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1798" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1798" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1799" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1799" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1800" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1800" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1800" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q1800">
+        <v>95</v>
+      </c>
+      <c r="W1800">
+        <v>187</v>
+      </c>
+      <c r="AC1800" s="3">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="1801" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1801" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1801" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q1801">
+        <v>95</v>
+      </c>
+      <c r="W1801">
+        <v>295</v>
+      </c>
+      <c r="AC1801" s="3">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="1802" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1802" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1802">
+        <v>7942113</v>
+      </c>
+      <c r="K1802" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1802">
+        <v>139859</v>
+      </c>
+      <c r="P1802" s="2">
+        <v>41221</v>
+      </c>
+      <c r="S1802" s="2">
+        <v>46698</v>
+      </c>
+      <c r="U1802" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1802" s="3">
+        <v>80120</v>
+      </c>
+      <c r="AI1802" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="1803" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1803" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1803">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="1804" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1804" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1804" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1805" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1805" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1805" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1805" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1805" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1806" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1806" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1807" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1807" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1807" t="s">
+        <v>386</v>
+      </c>
+      <c r="Q1807">
+        <v>95</v>
+      </c>
+      <c r="W1807">
+        <v>754</v>
+      </c>
+      <c r="AC1807" s="3">
+        <v>80120</v>
+      </c>
+    </row>
+    <row r="1808" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1808" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1808" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1808">
+        <v>95</v>
+      </c>
+      <c r="W1808">
+        <v>481</v>
+      </c>
+      <c r="AC1808" s="3">
+        <v>80120</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1809" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1809">
+        <v>7942113</v>
+      </c>
+      <c r="K1809" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1809">
+        <v>140053</v>
+      </c>
+      <c r="P1809" s="2">
+        <v>41579</v>
+      </c>
+      <c r="S1809" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1809" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1809" s="3">
+        <v>63900</v>
+      </c>
+      <c r="AI1809" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1810" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1810">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1811" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1811" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1812" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1812" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1812" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1812" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1813" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1814" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1814" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q1814">
+        <v>95</v>
+      </c>
+      <c r="W1814">
+        <v>759</v>
+      </c>
+      <c r="AC1814" s="3">
+        <v>63900</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1815" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1815" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q1815">
+        <v>95</v>
+      </c>
+      <c r="W1815">
+        <v>451</v>
+      </c>
+      <c r="AC1815" s="3">
+        <v>63900</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1816">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1817" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1818" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1818" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1819" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1819">
+        <v>67977322</v>
+      </c>
+      <c r="AF1819" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1819" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1820" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1820" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1820" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1820" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1820" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1820" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1820" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1820" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1820" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1820" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1820" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1820" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1820" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1821" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1821">
+        <v>7942113</v>
+      </c>
+      <c r="K1821" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1821">
+        <v>140415</v>
+      </c>
+      <c r="P1821" s="2">
+        <v>41817</v>
+      </c>
+      <c r="S1821" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U1821" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1821" s="3">
+        <v>2469</v>
+      </c>
+      <c r="AI1821" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1822" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1822">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1823" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1823" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1824" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1824" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1824" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1824" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1825" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1825" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1826" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1826" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1826" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q1826">
+        <v>95</v>
+      </c>
+      <c r="W1826">
+        <v>4</v>
+      </c>
+      <c r="AC1826" s="3">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="1827" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1827" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1827" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1827">
+        <v>95</v>
+      </c>
+      <c r="W1827">
+        <v>297</v>
+      </c>
+      <c r="AC1827">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1828" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1828" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1828" t="s">
+        <v>388</v>
+      </c>
+      <c r="Q1828">
+        <v>95</v>
+      </c>
+      <c r="W1828">
+        <v>256</v>
+      </c>
+      <c r="AC1828" s="3">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="1829" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1829" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1829">
+        <v>7942113</v>
+      </c>
+      <c r="K1829" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1829">
+        <v>140669</v>
+      </c>
+      <c r="P1829" s="2">
+        <v>42064</v>
+      </c>
+      <c r="S1829" s="2">
+        <v>47787</v>
+      </c>
+      <c r="U1829" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1829" s="3">
+        <v>6150</v>
+      </c>
+      <c r="AI1829" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1830" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1830" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1830">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1831" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1831" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1831" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1832" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1832" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1832" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1832" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1832" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1833" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1833" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1834" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1834" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1834" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1834">
+        <v>95</v>
+      </c>
+      <c r="W1834">
+        <v>297</v>
+      </c>
+      <c r="AC1834" s="3">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="1835" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1835" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1835" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q1835">
+        <v>95</v>
+      </c>
+      <c r="W1835">
+        <v>628</v>
+      </c>
+      <c r="AC1835" s="3">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="1836" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1836" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1836">
+        <v>7942113</v>
+      </c>
+      <c r="K1836" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1836">
+        <v>140678</v>
+      </c>
+      <c r="P1836" s="2">
+        <v>42095</v>
+      </c>
+      <c r="S1836" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1836" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1836" s="3">
+        <v>1200</v>
+      </c>
+      <c r="AI1836" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1837" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1837" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1837">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="1838" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1838" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1838" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1839" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1839" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1839" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1839" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1839" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1840" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1840" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1841" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1841" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1841" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1841">
+        <v>95</v>
+      </c>
+      <c r="W1841">
+        <v>297</v>
+      </c>
+      <c r="AC1841" s="3">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="1842" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1842" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1842" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q1842">
+        <v>95</v>
+      </c>
+      <c r="W1842">
+        <v>92</v>
+      </c>
+      <c r="AC1842" s="3">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="1843" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1843" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1843">
+        <v>7942113</v>
+      </c>
+      <c r="K1843" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1843">
+        <v>140766</v>
+      </c>
+      <c r="P1843" s="2">
+        <v>42309</v>
+      </c>
+      <c r="S1843" s="2">
         <v>48669</v>
       </c>
-      <c r="U1772" t="s">
+      <c r="U1843" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1843" s="3">
+        <v>6650</v>
+      </c>
+      <c r="AI1843" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1844" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1844" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1844">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="1845" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1845" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1845" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1846" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1846" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1846" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1846" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1846" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1847" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1847" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1848" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1848" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1848" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q1848">
+        <v>95</v>
+      </c>
+      <c r="W1848">
+        <v>235</v>
+      </c>
+      <c r="AC1848" s="3">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="1849" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1849" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1849" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q1849">
+        <v>95</v>
+      </c>
+      <c r="W1849">
+        <v>226</v>
+      </c>
+      <c r="AC1849" s="3">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="1850" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1850" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1850">
+        <v>7942113</v>
+      </c>
+      <c r="K1850" t="s">
         <v>19</v>
       </c>
-      <c r="AA1772" s="3">
-[...2 lines deleted...]
-      <c r="AI1772" t="s">
+      <c r="N1850">
+        <v>140907</v>
+      </c>
+      <c r="P1850" s="2">
+        <v>43374</v>
+      </c>
+      <c r="S1850" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1850" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1850" s="3">
+        <v>20000</v>
+      </c>
+      <c r="AI1850" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="1773" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="L1773" t="s">
+    <row r="1851" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1851" t="s">
         <v>22</v>
       </c>
-      <c r="V1773">
-[...7 lines deleted...]
-      <c r="B1774" t="s">
+      <c r="V1851">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="1852" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1852" t="s">
         <v>23</v>
       </c>
-      <c r="M1774" t="s">
+      <c r="M1852" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1775" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1775" t="s">
+    <row r="1853" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1853" t="s">
         <v>25</v>
       </c>
-      <c r="G1775" t="s">
+      <c r="G1853" t="s">
         <v>26</v>
       </c>
-      <c r="O1775" t="s">
+      <c r="O1853" t="s">
         <v>27</v>
       </c>
-      <c r="V1775" t="s">
+      <c r="V1853" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1776" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1776" t="s">
+    <row r="1854" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1854" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1777" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1777" t="s">
+    <row r="1855" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1855" t="s">
         <v>30</v>
       </c>
-      <c r="H1777" t="s">
-[...103 lines deleted...]
-      <c r="W1784">
+      <c r="H1855" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1855">
+        <v>95</v>
+      </c>
+      <c r="W1855">
         <v>297</v>
       </c>
-      <c r="AC1784" s="3">
-[...71 lines deleted...]
-      <c r="I1790" s="1" t="s">
+      <c r="AC1855" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1856" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="R1856">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1857" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1791" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1791" t="s">
+    <row r="1858" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1858" t="s">
         <v>1</v>
       </c>
-      <c r="F1791" t="s">
+      <c r="F1858" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1792" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A1792" t="s">
+    <row r="1859" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1859" t="s">
         <v>3</v>
       </c>
-      <c r="F1792">
+      <c r="F1859">
         <v>67977322</v>
       </c>
-      <c r="AF1792" t="s">
+      <c r="AF1859" t="s">
         <v>4</v>
       </c>
-      <c r="AG1792" s="2">
-[...968 lines deleted...]
-        <v>20000</v>
+      <c r="AG1859" s="2">
+        <v>46204</v>
       </c>
     </row>
     <row r="1860" spans="1:35" x14ac:dyDescent="0.25">
       <c r="C1860" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="I1860">
+        <v>5</v>
+      </c>
+      <c r="I1860" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1860" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1860" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1860" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1860" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1860" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1860" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1860" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1860" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1860" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1860" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1860" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1861" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1861" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q1861">
+        <v>95</v>
+      </c>
+      <c r="W1861">
+        <v>237</v>
+      </c>
+      <c r="AC1861" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1862" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1862">
         <v>7942113</v>
       </c>
-      <c r="K1860" t="s">
+      <c r="K1862" t="s">
         <v>19</v>
       </c>
-      <c r="N1860">
+      <c r="N1862">
         <v>140910</v>
       </c>
-      <c r="P1860" s="2">
+      <c r="P1862" s="2">
         <v>42309</v>
       </c>
-      <c r="S1860" s="2">
+      <c r="S1862" s="2">
         <v>48669</v>
       </c>
-      <c r="U1860" t="s">
+      <c r="U1862" t="s">
         <v>20</v>
       </c>
-      <c r="AA1860" s="3">
+      <c r="AA1862" s="3">
         <v>27547</v>
       </c>
-      <c r="AI1860" t="s">
-[...4 lines deleted...]
-      <c r="L1861" t="s">
+      <c r="AI1862" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1863" t="s">
         <v>22</v>
       </c>
-      <c r="V1861">
-[...4 lines deleted...]
-      <c r="B1862" t="s">
+      <c r="V1863">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1864" t="s">
         <v>23</v>
       </c>
-      <c r="M1862" t="s">
+      <c r="M1864" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1863" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D1863" t="s">
+    <row r="1865" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1865" t="s">
         <v>25</v>
       </c>
-      <c r="G1863" t="s">
+      <c r="G1865" t="s">
         <v>26</v>
       </c>
-      <c r="O1863" t="s">
+      <c r="O1865" t="s">
         <v>27</v>
       </c>
-      <c r="V1863" t="s">
+      <c r="V1865" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1864" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB1864" t="s">
+    <row r="1866" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1866" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1865" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E1865" t="s">
+    <row r="1867" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1867" t="s">
         <v>30</v>
       </c>
-      <c r="H1865" t="s">
+      <c r="H1867" t="s">
         <v>179</v>
       </c>
-      <c r="Q1865">
-[...2 lines deleted...]
-      <c r="W1865">
+      <c r="Q1867">
+        <v>95</v>
+      </c>
+      <c r="W1867">
         <v>235</v>
       </c>
-      <c r="AC1865" s="3">
+      <c r="AC1867" s="3">
         <v>27547</v>
       </c>
     </row>
-    <row r="1866" spans="1:35" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="H1866" t="s">
+    <row r="1868" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1868" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1868" t="s">
         <v>161</v>
       </c>
-      <c r="Q1866">
-[...2 lines deleted...]
-      <c r="W1866">
+      <c r="Q1868">
+        <v>95</v>
+      </c>
+      <c r="W1868">
         <v>284</v>
       </c>
-      <c r="AC1866" s="3">
+      <c r="AC1868" s="3">
         <v>27547</v>
       </c>
     </row>
-    <row r="1867" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="R1867">
+    <row r="1869" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1869" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1869">
+        <v>7942113</v>
+      </c>
+      <c r="K1869" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1869">
+        <v>143077</v>
+      </c>
+      <c r="P1869" s="2">
+        <v>43770</v>
+      </c>
+      <c r="S1869" s="2">
+        <v>52915</v>
+      </c>
+      <c r="U1869" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1869" s="3">
+        <v>172799</v>
+      </c>
+      <c r="AI1869" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1870" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1870">
+        <v>6711</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1871" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1871" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1872" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1872" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1872" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1872" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1873" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1873" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1874" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1874" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1874" t="s">
+        <v>386</v>
+      </c>
+      <c r="Q1874">
+        <v>95</v>
+      </c>
+      <c r="W1874">
+        <v>754</v>
+      </c>
+      <c r="AC1874" s="3">
+        <v>172799</v>
+      </c>
+    </row>
+    <row r="1875" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1875" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1875" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1875">
+        <v>95</v>
+      </c>
+      <c r="W1875">
+        <v>481</v>
+      </c>
+      <c r="AC1875" s="3">
+        <v>172799</v>
+      </c>
+    </row>
+    <row r="1876" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1876" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1876">
+        <v>7942113</v>
+      </c>
+      <c r="K1876" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1876">
+        <v>143460</v>
+      </c>
+      <c r="P1876" s="2">
+        <v>43922</v>
+      </c>
+      <c r="S1876" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1876" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1876" s="3">
+        <v>3000</v>
+      </c>
+      <c r="AI1876" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1877" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1877" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1877">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="1878" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1878" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1878" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1879" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1879" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1879" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1879" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1879" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1880" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1880" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1881" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1881" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1881" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1881">
+        <v>95</v>
+      </c>
+      <c r="W1881">
+        <v>543</v>
+      </c>
+      <c r="AC1881" s="3">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="1882" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1882" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1882" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1882">
+        <v>95</v>
+      </c>
+      <c r="W1882">
+        <v>297</v>
+      </c>
+      <c r="AC1882" s="3">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1883" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1883" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1883" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q1883">
+        <v>95</v>
+      </c>
+      <c r="W1883">
+        <v>446</v>
+      </c>
+      <c r="AC1883" s="3">
+        <v>4636</v>
+      </c>
+    </row>
+    <row r="1884" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1884" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1884">
+        <v>7942113</v>
+      </c>
+      <c r="K1884" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1884">
+        <v>145168</v>
+      </c>
+      <c r="P1884" s="2">
+        <v>46082</v>
+      </c>
+      <c r="S1884" s="2">
+        <v>53417</v>
+      </c>
+      <c r="U1884" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1884" s="3">
+        <v>8500</v>
+      </c>
+      <c r="AI1884" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1885" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1885" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1885">
+        <v>7213</v>
+      </c>
+    </row>
+    <row r="1886" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1886" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1886" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1887" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1887" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1887" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1887" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1887" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1888" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1888" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1889" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1889" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1889">
+        <v>95</v>
+      </c>
+      <c r="W1889">
+        <v>297</v>
+      </c>
+      <c r="AC1889" s="3">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1890" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1890" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q1890">
+        <v>95</v>
+      </c>
+      <c r="W1890">
+        <v>470</v>
+      </c>
+      <c r="AC1890" s="3">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1891" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1891">
+        <v>7942113</v>
+      </c>
+      <c r="K1891" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1891">
+        <v>145267</v>
+      </c>
+      <c r="P1891" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S1891" s="2">
+        <v>47057</v>
+      </c>
+      <c r="U1891" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1891" s="3">
+        <v>30000</v>
+      </c>
+      <c r="AI1891" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L1892" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1892">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B1893" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1893" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D1894" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1894" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1894" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1894" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB1895" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R1896">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I1897" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1898" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1898" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A1899" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1899">
+        <v>67977322</v>
+      </c>
+      <c r="AF1899" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1899" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1900" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1900" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1900" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1900" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1900" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1900" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1900" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1900" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1900" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1900" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1900" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1900" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1900" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1901" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1901" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1901">
+        <v>95</v>
+      </c>
+      <c r="W1901">
+        <v>297</v>
+      </c>
+      <c r="AC1901" s="3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1902" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1902" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q1902">
+        <v>95</v>
+      </c>
+      <c r="W1902">
+        <v>674</v>
+      </c>
+      <c r="AC1902" s="3">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E1903" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1903" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1903">
+        <v>95</v>
+      </c>
+      <c r="W1903">
+        <v>481</v>
+      </c>
+      <c r="AC1903" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C1904" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1904">
+        <v>7942113</v>
+      </c>
+      <c r="K1904" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1904">
+        <v>145268</v>
+      </c>
+      <c r="P1904" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S1904" s="2">
+        <v>48518</v>
+      </c>
+      <c r="U1904" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1904" s="3">
+        <v>52000</v>
+      </c>
+      <c r="AI1904" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1905" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1905" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1905">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="1906" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1906" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1906" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1907" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1907" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1907" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1907" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1907" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1908" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1908" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1909" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1909" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1909" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1909">
+        <v>95</v>
+      </c>
+      <c r="W1909">
+        <v>564</v>
+      </c>
+      <c r="AC1909" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="1910" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1910" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1910" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q1910">
+        <v>95</v>
+      </c>
+      <c r="W1910">
+        <v>75</v>
+      </c>
+      <c r="AC1910" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1911" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1911" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1911" t="s">
         <v>43</v>
       </c>
-    </row>
-[...631 lines deleted...]
-    <row r="1912" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="Q1911">
+        <v>95</v>
+      </c>
+      <c r="W1911">
+        <v>80</v>
+      </c>
+      <c r="AC1911" s="3">
+        <v>7840</v>
+      </c>
+    </row>
+    <row r="1912" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1912" t="s">
         <v>30</v>
       </c>
       <c r="H1912" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="Q1912">
         <v>95</v>
       </c>
       <c r="W1912">
-        <v>564</v>
+        <v>543</v>
       </c>
       <c r="AC1912" s="3">
-        <v>6000</v>
-[...2 lines deleted...]
-    <row r="1913" spans="1:35" x14ac:dyDescent="0.25">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1913" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1913" t="s">
         <v>30</v>
       </c>
       <c r="H1913" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="Q1913">
         <v>95</v>
       </c>
       <c r="W1913">
-        <v>75</v>
+        <v>297</v>
       </c>
       <c r="AC1913" s="3">
-        <v>4000</v>
-[...2 lines deleted...]
-    <row r="1914" spans="1:35" x14ac:dyDescent="0.25">
+        <v>30160</v>
+      </c>
+    </row>
+    <row r="1914" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E1914" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1914" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q1914">
+        <v>95</v>
+      </c>
+      <c r="W1914">
+        <v>640</v>
+      </c>
+      <c r="AC1914" s="3">
+        <v>30160</v>
+      </c>
+    </row>
+    <row r="1915" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1915" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1915" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1915">
+        <v>95</v>
+      </c>
+      <c r="W1915">
+        <v>481</v>
+      </c>
+      <c r="AC1915" s="3">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="1916" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1916" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1916" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1916">
+        <v>95</v>
+      </c>
+      <c r="W1916">
+        <v>284</v>
+      </c>
+      <c r="AC1916" s="3">
+        <v>15300</v>
+      </c>
+    </row>
+    <row r="1917" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1917" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1917">
+        <v>7942113</v>
+      </c>
+      <c r="K1917" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1917">
+        <v>145550</v>
+      </c>
+      <c r="P1917" s="2">
+        <v>45232</v>
+      </c>
+      <c r="S1917" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U1917" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1917" s="3">
+        <v>2873</v>
+      </c>
+      <c r="AI1917" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1918" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1918" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1918">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="1919" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1919" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1919" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1920" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1920" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1920" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1920" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1920" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1921" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1921" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1922" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1922" t="s">
         <v>30</v>
       </c>
-      <c r="H1914" t="s">
-[...13 lines deleted...]
-      <c r="E1915" t="s">
+      <c r="H1922" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q1922">
+        <v>95</v>
+      </c>
+      <c r="W1922">
+        <v>235</v>
+      </c>
+      <c r="AC1922" s="3">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="1923" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1923" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1923" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q1923">
+        <v>95</v>
+      </c>
+      <c r="W1923">
+        <v>284</v>
+      </c>
+      <c r="AC1923" s="3">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="1924" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1924" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1924">
+        <v>7942113</v>
+      </c>
+      <c r="K1924" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1924">
+        <v>145551</v>
+      </c>
+      <c r="P1924" s="2">
+        <v>45232</v>
+      </c>
+      <c r="S1924" s="2">
+        <v>48883</v>
+      </c>
+      <c r="U1924" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1924" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI1924" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1925" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1925" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1925">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="1926" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1926" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1926" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1927" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1927" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1927" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1927" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1927" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1928" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1928" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1929" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1929" t="s">
         <v>30</v>
       </c>
-      <c r="H1915" t="s">
-[...22 lines deleted...]
-      <c r="W1916">
+      <c r="H1929" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q1929">
+        <v>95</v>
+      </c>
+      <c r="W1929">
         <v>297</v>
       </c>
-      <c r="AC1916" s="3">
-[...58 lines deleted...]
-      <c r="I1920">
+      <c r="AC1929" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="1930" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1930" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1930" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q1930">
+        <v>95</v>
+      </c>
+      <c r="W1930">
+        <v>247</v>
+      </c>
+      <c r="AC1930" s="3">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="1931" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1931" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1931" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q1931">
+        <v>95</v>
+      </c>
+      <c r="W1931">
+        <v>237</v>
+      </c>
+      <c r="AC1931" s="3">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="1932" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1932" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1932">
         <v>7942113</v>
       </c>
-      <c r="K1920" t="s">
+      <c r="K1932" t="s">
         <v>19</v>
       </c>
-      <c r="N1920">
-[...8 lines deleted...]
-      <c r="U1920" t="s">
+      <c r="N1932">
+        <v>145648</v>
+      </c>
+      <c r="P1932" s="2">
+        <v>45295</v>
+      </c>
+      <c r="S1932" s="2">
+        <v>45838</v>
+      </c>
+      <c r="U1932" t="s">
         <v>20</v>
       </c>
-      <c r="AA1920" s="3">
-[...7 lines deleted...]
-      <c r="L1921" t="s">
+      <c r="AA1932" s="3">
+        <v>94000</v>
+      </c>
+      <c r="AI1932" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1933" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1933" t="s">
         <v>22</v>
       </c>
-      <c r="V1921">
-[...4 lines deleted...]
-      <c r="B1922" t="s">
+      <c r="V1933">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1934" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1934" t="s">
         <v>23</v>
       </c>
-      <c r="M1922" t="s">
+      <c r="M1934" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1923" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D1923" t="s">
+    <row r="1935" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="R1935">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1936" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="J1936" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1937" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1937" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1938" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1938">
+        <v>67977322</v>
+      </c>
+      <c r="AH1938" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI1938" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1939" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1939" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1939" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1939" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1939" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q1939" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1939" t="s">
+        <v>11</v>
+      </c>
+      <c r="V1939" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X1939" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z1939" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB1939" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF1939" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ1939" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1940" t="s">
         <v>25</v>
       </c>
-      <c r="G1923" t="s">
+      <c r="H1940" t="s">
         <v>26</v>
       </c>
-      <c r="O1923" t="s">
+      <c r="P1940" t="s">
         <v>27</v>
       </c>
-      <c r="V1923" t="s">
+      <c r="X1940" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1924" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB1924" t="s">
+    <row r="1941" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1941" t="s">
         <v>29</v>
-      </c>
-[...245 lines deleted...]
-        <v>3000</v>
       </c>
     </row>
     <row r="1942" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1942" t="s">
-        <v>32</v>
-[...11 lines deleted...]
-        <v>22000</v>
+        <v>30</v>
+      </c>
+      <c r="I1942" t="s">
+        <v>45</v>
+      </c>
+      <c r="S1942">
+        <v>95</v>
+      </c>
+      <c r="Y1942">
+        <v>297</v>
+      </c>
+      <c r="AE1942" s="3">
+        <v>94000</v>
       </c>
     </row>
     <row r="1943" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1943" t="s">
         <v>32</v>
       </c>
-      <c r="H1943" t="s">
-[...9 lines deleted...]
-        <v>26000</v>
+      <c r="I1943" t="s">
+        <v>346</v>
+      </c>
+      <c r="S1943">
+        <v>95</v>
+      </c>
+      <c r="Y1943">
+        <v>258</v>
+      </c>
+      <c r="AE1943" s="3">
+        <v>3000</v>
       </c>
     </row>
     <row r="1944" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1944" t="s">
         <v>32</v>
       </c>
-      <c r="H1944" t="s">
-[...9 lines deleted...]
-        <v>21000</v>
+      <c r="I1944" t="s">
+        <v>353</v>
+      </c>
+      <c r="S1944">
+        <v>95</v>
+      </c>
+      <c r="Y1944">
+        <v>247</v>
+      </c>
+      <c r="AE1944" s="3">
+        <v>22000</v>
       </c>
     </row>
     <row r="1945" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E1945" t="s">
         <v>32</v>
       </c>
-      <c r="H1945" t="s">
+      <c r="I1945" t="s">
+        <v>305</v>
+      </c>
+      <c r="S1945">
+        <v>95</v>
+      </c>
+      <c r="Y1945">
+        <v>229</v>
+      </c>
+      <c r="AE1945" s="3">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1946" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1946" t="s">
+        <v>313</v>
+      </c>
+      <c r="S1946">
+        <v>95</v>
+      </c>
+      <c r="Y1946">
+        <v>218</v>
+      </c>
+      <c r="AE1946" s="3">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1947" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1947" t="s">
         <v>161</v>
       </c>
-      <c r="Q1945">
-[...2 lines deleted...]
-      <c r="W1945">
+      <c r="S1947">
+        <v>95</v>
+      </c>
+      <c r="Y1947">
         <v>284</v>
       </c>
-      <c r="AC1945" s="3">
+      <c r="AE1947" s="3">
         <v>22000</v>
       </c>
     </row>
-    <row r="1946" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R1946">
+    <row r="1948" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1948" t="s">
+        <v>389</v>
+      </c>
+      <c r="J1948">
+        <v>7939069</v>
+      </c>
+      <c r="L1948" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1948">
+        <v>139525</v>
+      </c>
+      <c r="Q1948" s="2">
+        <v>41030</v>
+      </c>
+      <c r="U1948" s="2">
+        <v>42855</v>
+      </c>
+      <c r="W1948" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1948" s="3">
+        <v>4311</v>
+      </c>
+      <c r="AK1948" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1949" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1949">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1950" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1950" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1951" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1951" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1951" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1951" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1952" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1953" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1953" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1953" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1953">
+        <v>95</v>
+      </c>
+      <c r="Y1953">
+        <v>543</v>
+      </c>
+      <c r="AE1953" s="3">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="1954" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1954" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1954" t="s">
+        <v>390</v>
+      </c>
+      <c r="S1954">
+        <v>95</v>
+      </c>
+      <c r="Y1954">
+        <v>555</v>
+      </c>
+      <c r="AE1954" s="3">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="1955" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1955" t="s">
+        <v>284</v>
+      </c>
+      <c r="J1955">
+        <v>118254781</v>
+      </c>
+      <c r="L1955" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1955">
+        <v>146940</v>
+      </c>
+      <c r="Q1955" s="2">
+        <v>46101</v>
+      </c>
+      <c r="U1955" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W1955" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1955" s="3">
+        <v>20000</v>
+      </c>
+      <c r="AK1955" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1956" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1956" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1956">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="1957" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1957" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1957" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1958" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D1958" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1958" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1958" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1958" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1959" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD1959" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1960" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1960" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1960" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1960">
+        <v>95</v>
+      </c>
+      <c r="Y1960">
+        <v>543</v>
+      </c>
+      <c r="AE1960" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1961" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E1961" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1961" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1961">
+        <v>95</v>
+      </c>
+      <c r="Y1961">
+        <v>550</v>
+      </c>
+      <c r="AE1961" s="3">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="1962" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C1962" t="s">
+        <v>391</v>
+      </c>
+      <c r="J1962">
+        <v>131075863</v>
+      </c>
+      <c r="L1962" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1962">
+        <v>100084</v>
+      </c>
+      <c r="Q1962" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U1962" s="2">
+        <v>52170</v>
+      </c>
+      <c r="W1962" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1962">
+        <v>525</v>
+      </c>
+      <c r="AK1962" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1963" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M1963" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1963">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="1964" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B1964" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1964" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1965" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1965" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1966" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1966" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1967" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F1967" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1968" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R1968" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D1969" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1969" t="s">
+        <v>26</v>
+      </c>
+      <c r="P1969" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1969" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD1970" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1971" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1971" t="s">
+        <v>234</v>
+      </c>
+      <c r="S1971">
+        <v>95</v>
+      </c>
+      <c r="Y1971">
+        <v>61</v>
+      </c>
+      <c r="AE1971">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E1972" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1972" t="s">
+        <v>76</v>
+      </c>
+      <c r="S1972">
+        <v>95</v>
+      </c>
+      <c r="Y1972">
+        <v>355</v>
+      </c>
+      <c r="AE1972">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1973" t="s">
+        <v>391</v>
+      </c>
+      <c r="J1973">
+        <v>131075863</v>
+      </c>
+      <c r="L1973" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1973">
+        <v>100141</v>
+      </c>
+      <c r="Q1973" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U1973" s="2">
+        <v>44165</v>
+      </c>
+      <c r="W1973" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC1973" s="3">
+        <v>2250</v>
+      </c>
+      <c r="AK1973" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M1974" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1974">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B1975" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1975" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1976" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1977" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F1978" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R1979" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T1980">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="I1981" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1982" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1982" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A1983" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1983">
+        <v>67977322</v>
+      </c>
+      <c r="AF1983" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG1983" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C1984" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1984" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1984" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1984" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1984" t="s">
+        <v>9</v>
+      </c>
+      <c r="P1984" t="s">
+        <v>10</v>
+      </c>
+      <c r="S1984" t="s">
+        <v>11</v>
+      </c>
+      <c r="T1984" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V1984" t="s">
+        <v>13</v>
+      </c>
+      <c r="X1984" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1984" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1984" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH1984" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1985" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1985" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1985" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1985" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1985" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1986" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1986" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1987" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1987" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1987" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1987">
+        <v>95</v>
+      </c>
+      <c r="W1987">
+        <v>543</v>
+      </c>
+      <c r="AC1987" s="3">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="1988" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1988" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1988" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="J1947" s="1" t="s">
+      <c r="Q1988">
+        <v>95</v>
+      </c>
+      <c r="W1988">
+        <v>297</v>
+      </c>
+      <c r="AC1988" s="3">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="1989" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1989" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1989" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q1989">
+        <v>95</v>
+      </c>
+      <c r="W1989">
+        <v>355</v>
+      </c>
+      <c r="AC1989" s="3">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1990" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1990" t="s">
+        <v>392</v>
+      </c>
+      <c r="I1990">
+        <v>612075846</v>
+      </c>
+      <c r="K1990" t="s">
+        <v>20</v>
+      </c>
+      <c r="N1990">
+        <v>145724</v>
+      </c>
+      <c r="P1990" s="2">
+        <v>45383</v>
+      </c>
+      <c r="S1990" s="2">
+        <v>56339</v>
+      </c>
+      <c r="U1990" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1990" s="3">
+        <v>6000</v>
+      </c>
+      <c r="AI1990" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1991" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1991" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1991">
+        <v>10135</v>
+      </c>
+    </row>
+    <row r="1992" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1992" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1992" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1993" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D1993" t="s">
+        <v>25</v>
+      </c>
+      <c r="G1993" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1993" t="s">
+        <v>27</v>
+      </c>
+      <c r="V1993" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1994" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB1994" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1995" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1995" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1995" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q1995">
+        <v>95</v>
+      </c>
+      <c r="W1995">
+        <v>4</v>
+      </c>
+      <c r="AC1995" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="1996" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E1996" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1996" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q1996">
+        <v>95</v>
+      </c>
+      <c r="W1996">
+        <v>92</v>
+      </c>
+      <c r="AC1996" s="3">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="1997" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C1997" t="s">
+        <v>231</v>
+      </c>
+      <c r="I1997">
+        <v>837565548</v>
+      </c>
+      <c r="K1997" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1997">
+        <v>134972</v>
+      </c>
+      <c r="P1997" s="2">
+        <v>39022</v>
+      </c>
+      <c r="S1997" s="2">
+        <v>53417</v>
+      </c>
+      <c r="U1997" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA1997" s="3">
+        <v>9500</v>
+      </c>
+      <c r="AI1997" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1998" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L1998" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1998">
+        <v>7213</v>
+      </c>
+    </row>
+    <row r="1999" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B1999" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1999" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2000" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2000" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2000" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2000" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2000" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2001" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2001" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2002" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2002" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2002" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q2002">
+        <v>95</v>
+      </c>
+      <c r="W2002">
+        <v>297</v>
+      </c>
+      <c r="AC2002" s="3">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="2003" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2003" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2003" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q2003">
+        <v>95</v>
+      </c>
+      <c r="W2003">
+        <v>555</v>
+      </c>
+      <c r="AC2003" s="3">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="2004" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2004" t="s">
+        <v>231</v>
+      </c>
+      <c r="I2004">
+        <v>837565548</v>
+      </c>
+      <c r="K2004" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2004">
+        <v>135526</v>
+      </c>
+      <c r="P2004" s="2">
+        <v>39539</v>
+      </c>
+      <c r="S2004" s="2">
+        <v>53417</v>
+      </c>
+      <c r="U2004" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2004" s="3">
+        <v>10000</v>
+      </c>
+      <c r="AI2004" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2005" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2005" t="s">
+        <v>22</v>
+      </c>
+      <c r="V2005">
+        <v>7213</v>
+      </c>
+    </row>
+    <row r="2006" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2006" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2006" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2007" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2007" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2007" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2007" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2007" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2008" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2008" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2009" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2009" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2009" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q2009">
+        <v>95</v>
+      </c>
+      <c r="W2009">
+        <v>297</v>
+      </c>
+      <c r="AC2009" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="2010" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2010" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2010" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q2010">
+        <v>95</v>
+      </c>
+      <c r="W2010">
+        <v>555</v>
+      </c>
+      <c r="AC2010" s="3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="2011" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2011" t="s">
+        <v>231</v>
+      </c>
+      <c r="I2011">
+        <v>837565548</v>
+      </c>
+      <c r="K2011" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2011">
+        <v>143724</v>
+      </c>
+      <c r="P2011" s="2">
+        <v>44136</v>
+      </c>
+      <c r="S2011" s="2">
+        <v>44286</v>
+      </c>
+      <c r="U2011" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2011" s="3">
+        <v>6805</v>
+      </c>
+      <c r="AI2011" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2012" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2012" t="s">
+        <v>22</v>
+      </c>
+      <c r="V2012">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2013" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2013" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2013" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2014" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2014" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2014" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2014" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2014" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2015" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2015" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2016" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2016" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2016" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q2016">
+        <v>95</v>
+      </c>
+      <c r="W2016">
+        <v>415</v>
+      </c>
+      <c r="AC2016" s="3">
+        <v>6805</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2017" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2017" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q2017">
+        <v>95</v>
+      </c>
+      <c r="W2017">
+        <v>426</v>
+      </c>
+      <c r="AC2017" s="3">
+        <v>6805</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2018">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2019" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="1948" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1948" t="s">
+    <row r="2020" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2020" t="s">
         <v>1</v>
       </c>
-      <c r="G1948" t="s">
+      <c r="G2020" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="1949" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A1949" t="s">
+    <row r="2021" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2021" t="s">
         <v>3</v>
       </c>
-      <c r="G1949">
+      <c r="G2021">
         <v>67977322</v>
       </c>
-      <c r="AH1949" t="s">
+      <c r="AH2021" t="s">
         <v>4</v>
       </c>
-      <c r="AI1949" s="2">
-[...4 lines deleted...]
-      <c r="C1950" t="s">
+      <c r="AI2021" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2022" t="s">
         <v>5</v>
       </c>
-      <c r="J1950" t="s">
+      <c r="J2022" t="s">
         <v>6</v>
       </c>
-      <c r="K1950" t="s">
+      <c r="K2022" t="s">
         <v>7</v>
       </c>
-      <c r="M1950" t="s">
+      <c r="M2022" t="s">
         <v>8</v>
       </c>
-      <c r="O1950" t="s">
+      <c r="O2022" t="s">
         <v>9</v>
       </c>
-      <c r="Q1950" t="s">
+      <c r="Q2022" t="s">
         <v>10</v>
       </c>
-      <c r="U1950" t="s">
+      <c r="U2022" t="s">
         <v>11</v>
       </c>
-      <c r="V1950" s="1" t="s">
+      <c r="V2022" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X1950" t="s">
+      <c r="X2022" t="s">
         <v>13</v>
       </c>
-      <c r="Z1950" t="s">
+      <c r="Z2022" t="s">
         <v>14</v>
       </c>
-      <c r="AB1950" t="s">
+      <c r="AB2022" t="s">
         <v>15</v>
       </c>
-      <c r="AF1950" t="s">
+      <c r="AF2022" t="s">
         <v>16</v>
       </c>
-      <c r="AJ1950" t="s">
+      <c r="AJ2022" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1951" spans="1:37" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="L1951" t="s">
+    <row r="2023" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2023" t="s">
+        <v>393</v>
+      </c>
+      <c r="J2023">
+        <v>959415852</v>
+      </c>
+      <c r="L2023" t="s">
         <v>19</v>
       </c>
-      <c r="O1951">
-[...8 lines deleted...]
-      <c r="W1951" t="s">
+      <c r="O2023">
+        <v>100046</v>
+      </c>
+      <c r="Q2023" s="2">
+        <v>33390</v>
+      </c>
+      <c r="U2023" s="2">
+        <v>39629</v>
+      </c>
+      <c r="W2023" t="s">
         <v>20</v>
       </c>
-      <c r="AC1951" s="3">
-[...7 lines deleted...]
-      <c r="M1952" t="s">
+      <c r="AC2023" s="3">
+        <v>59696</v>
+      </c>
+      <c r="AK2023" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2024" t="s">
         <v>22</v>
       </c>
-      <c r="X1952">
+      <c r="X2024">
         <v>365</v>
       </c>
     </row>
-    <row r="1953" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B1953" t="s">
+    <row r="2025" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2025" t="s">
         <v>23</v>
       </c>
-      <c r="N1953" t="s">
+      <c r="N2025" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="1954" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D1954" t="s">
+    <row r="2026" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2026" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2027" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2028" t="s">
         <v>25</v>
       </c>
-      <c r="H1954" t="s">
+      <c r="H2028" t="s">
         <v>26</v>
       </c>
-      <c r="P1954" t="s">
+      <c r="P2028" t="s">
         <v>27</v>
       </c>
-      <c r="X1954" t="s">
+      <c r="X2028" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="1955" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD1955" t="s">
+    <row r="2029" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2029" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="1956" spans="2:37" x14ac:dyDescent="0.25">
-[...957 lines deleted...]
-    <row r="2030" spans="2:37" x14ac:dyDescent="0.25">
+    <row r="2030" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2030" t="s">
         <v>30</v>
       </c>
       <c r="I2030" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="S2030">
         <v>95</v>
       </c>
       <c r="Y2030">
+        <v>80</v>
+      </c>
+      <c r="AE2030" s="3">
+        <v>9880</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2031" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2031" t="s">
+        <v>37</v>
+      </c>
+      <c r="S2031">
+        <v>95</v>
+      </c>
+      <c r="Y2031">
+        <v>543</v>
+      </c>
+      <c r="AE2031" s="3">
+        <v>14032</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2032" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2032" t="s">
+        <v>45</v>
+      </c>
+      <c r="S2032">
+        <v>95</v>
+      </c>
+      <c r="Y2032">
         <v>297</v>
       </c>
-      <c r="AE2030" s="3">
+      <c r="AE2032" s="3">
         <v>35784</v>
       </c>
     </row>
-    <row r="2031" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I2031" t="s">
+    <row r="2033" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2033" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2033" t="s">
         <v>110</v>
       </c>
-      <c r="S2031">
-[...2 lines deleted...]
-      <c r="Y2031">
+      <c r="S2033">
+        <v>95</v>
+      </c>
+      <c r="Y2033">
         <v>459</v>
       </c>
-      <c r="AE2031" s="3">
+      <c r="AE2033" s="3">
         <v>59696</v>
       </c>
     </row>
-    <row r="2032" spans="2:37" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="AF2035" t="s">
+    <row r="2034" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2034" t="s">
+        <v>393</v>
+      </c>
+      <c r="J2034">
+        <v>959415852</v>
+      </c>
+      <c r="L2034" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2034">
+        <v>100061</v>
+      </c>
+      <c r="Q2034" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U2034" s="2">
+        <v>39538</v>
+      </c>
+      <c r="W2034" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2034" s="3">
+        <v>9000</v>
+      </c>
+      <c r="AK2034" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2035" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2035" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2035">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2036" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2036" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2036" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2037" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2037" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2037" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2037" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2037" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2038" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2038" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2039" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2039" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2039" t="s">
+        <v>31</v>
+      </c>
+      <c r="S2039">
+        <v>95</v>
+      </c>
+      <c r="Y2039">
         <v>4</v>
       </c>
-      <c r="AG2035" s="2">
-[...51 lines deleted...]
-      <c r="K2037" t="s">
+      <c r="AE2039" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="2040" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2040" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2040" t="s">
+        <v>110</v>
+      </c>
+      <c r="S2040">
+        <v>95</v>
+      </c>
+      <c r="Y2040">
+        <v>459</v>
+      </c>
+      <c r="AE2040" s="3">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="2041" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2041" t="s">
+        <v>395</v>
+      </c>
+      <c r="J2041">
+        <v>6970917</v>
+      </c>
+      <c r="L2041" t="s">
         <v>19</v>
       </c>
-      <c r="N2037">
-[...8 lines deleted...]
-      <c r="U2037" t="s">
+      <c r="O2041">
+        <v>100048</v>
+      </c>
+      <c r="Q2041" s="2">
+        <v>33390</v>
+      </c>
+      <c r="U2041" s="2">
+        <v>48304</v>
+      </c>
+      <c r="W2041" t="s">
         <v>20</v>
       </c>
-      <c r="AA2037" s="3">
-[...7 lines deleted...]
-      <c r="L2038" t="s">
+      <c r="AC2041" s="3">
+        <v>7668</v>
+      </c>
+      <c r="AK2041" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="2042" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2042" t="s">
         <v>22</v>
       </c>
-      <c r="V2038">
-[...4 lines deleted...]
-      <c r="B2039" t="s">
+      <c r="X2042">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="2043" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2043" t="s">
         <v>23</v>
       </c>
-      <c r="M2039" t="s">
+      <c r="N2043" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2040" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D2040" t="s">
+    <row r="2044" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2044" t="s">
         <v>25</v>
       </c>
-      <c r="G2040" t="s">
+      <c r="H2044" t="s">
         <v>26</v>
       </c>
-      <c r="O2040" t="s">
+      <c r="P2044" t="s">
         <v>27</v>
       </c>
-      <c r="V2040" t="s">
+      <c r="X2044" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2041" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB2041" t="s">
+    <row r="2045" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2045" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2042" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="E2042" t="s">
+    <row r="2046" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2046" t="s">
         <v>30</v>
       </c>
-      <c r="H2042" t="s">
+      <c r="I2046" t="s">
         <v>31</v>
       </c>
-      <c r="Q2042">
-[...2 lines deleted...]
-      <c r="W2042">
+      <c r="S2046">
+        <v>95</v>
+      </c>
+      <c r="Y2046">
         <v>4</v>
       </c>
-      <c r="AC2042" s="3">
-[...84 lines deleted...]
-    <row r="2049" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AE2046" s="3">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="2047" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2047" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2047" t="s">
+        <v>37</v>
+      </c>
+      <c r="S2047">
+        <v>95</v>
+      </c>
+      <c r="Y2047">
+        <v>543</v>
+      </c>
+      <c r="AE2047">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="2048" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2048" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2048" t="s">
+        <v>45</v>
+      </c>
+      <c r="S2048">
+        <v>95</v>
+      </c>
+      <c r="Y2048">
+        <v>297</v>
+      </c>
+      <c r="AE2048" s="3">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2049" t="s">
         <v>30</v>
       </c>
-      <c r="H2049" t="s">
-[...12 lines deleted...]
-    <row r="2050" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="I2049" t="s">
+        <v>292</v>
+      </c>
+      <c r="S2049">
+        <v>95</v>
+      </c>
+      <c r="Y2049">
+        <v>552</v>
+      </c>
+      <c r="AE2049" s="3">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2050" t="s">
         <v>32</v>
       </c>
-      <c r="H2050" t="s">
-[...12 lines deleted...]
-    <row r="2051" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="I2050" t="s">
+        <v>110</v>
+      </c>
+      <c r="S2050">
+        <v>95</v>
+      </c>
+      <c r="Y2050">
+        <v>459</v>
+      </c>
+      <c r="AE2050" s="3">
+        <v>7668</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:37" x14ac:dyDescent="0.25">
       <c r="C2051" t="s">
         <v>395</v>
       </c>
-      <c r="I2051">
+      <c r="J2051">
         <v>6970917</v>
       </c>
-      <c r="K2051" t="s">
+      <c r="L2051" t="s">
         <v>19</v>
       </c>
-      <c r="N2051">
-[...2 lines deleted...]
-      <c r="P2051" s="2">
+      <c r="O2051">
+        <v>100049</v>
+      </c>
+      <c r="Q2051" s="2">
         <v>33390</v>
       </c>
-      <c r="S2051" s="2">
+      <c r="U2051" s="2">
         <v>48304</v>
       </c>
-      <c r="U2051" t="s">
+      <c r="W2051" t="s">
         <v>20</v>
       </c>
-      <c r="AA2051" s="3">
-[...7 lines deleted...]
-      <c r="L2052" t="s">
+      <c r="AC2051" s="3">
+        <v>41535</v>
+      </c>
+      <c r="AK2051" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2052" t="s">
         <v>22</v>
       </c>
-      <c r="V2052">
-[...3 lines deleted...]
-    <row r="2053" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="X2052">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B2053" t="s">
         <v>23</v>
       </c>
-      <c r="M2053" t="s">
+      <c r="N2053" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2054" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="2054" spans="1:37" x14ac:dyDescent="0.25">
       <c r="D2054" t="s">
         <v>25</v>
       </c>
-      <c r="G2054" t="s">
+      <c r="H2054" t="s">
         <v>26</v>
       </c>
-      <c r="O2054" t="s">
+      <c r="P2054" t="s">
         <v>27</v>
       </c>
-      <c r="V2054" t="s">
+      <c r="X2054" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2055" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB2055" t="s">
+    <row r="2055" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2055" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2056" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="2056" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2056" t="s">
         <v>30</v>
       </c>
-      <c r="H2056" t="s">
+      <c r="I2056" t="s">
         <v>31</v>
       </c>
-      <c r="Q2056">
-[...2 lines deleted...]
-      <c r="W2056">
+      <c r="S2056">
+        <v>95</v>
+      </c>
+      <c r="Y2056">
         <v>4</v>
       </c>
-      <c r="AC2056" s="3">
-[...3 lines deleted...]
-    <row r="2057" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AE2056" s="3">
+        <v>13699</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2057" t="s">
         <v>30</v>
       </c>
-      <c r="H2057" t="s">
+      <c r="I2057" t="s">
         <v>37</v>
       </c>
-      <c r="Q2057">
-[...2 lines deleted...]
-      <c r="W2057">
+      <c r="S2057">
+        <v>95</v>
+      </c>
+      <c r="Y2057">
         <v>543</v>
       </c>
-      <c r="AC2057">
-[...3 lines deleted...]
-    <row r="2058" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AE2057" s="3">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2058" t="s">
         <v>30</v>
       </c>
-      <c r="H2058" t="s">
-[...5 lines deleted...]
-      <c r="W2058">
+      <c r="I2058" t="s">
+        <v>45</v>
+      </c>
+      <c r="S2058">
+        <v>95</v>
+      </c>
+      <c r="Y2058">
         <v>297</v>
       </c>
-      <c r="AC2058" s="3">
-[...3 lines deleted...]
-    <row r="2059" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AE2058" s="3">
+        <v>24090</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2059" t="s">
         <v>30</v>
       </c>
-      <c r="H2059" t="s">
+      <c r="I2059" t="s">
         <v>292</v>
       </c>
-      <c r="Q2059">
-[...2 lines deleted...]
-      <c r="W2059">
+      <c r="S2059">
+        <v>95</v>
+      </c>
+      <c r="Y2059">
         <v>552</v>
       </c>
-      <c r="AC2059" s="3">
-[...3 lines deleted...]
-    <row r="2060" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AE2059">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2060" t="s">
         <v>32</v>
       </c>
-      <c r="H2060" t="s">
+      <c r="I2060" t="s">
         <v>110</v>
       </c>
-      <c r="Q2060">
-[...2 lines deleted...]
-      <c r="W2060">
+      <c r="S2060">
+        <v>95</v>
+      </c>
+      <c r="Y2060">
         <v>459</v>
       </c>
-      <c r="AC2060" s="3">
-[...4 lines deleted...]
-      <c r="C2061" t="s">
+      <c r="AE2060" s="3">
+        <v>41535</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2061">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2062" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2063" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2063" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2064" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2064">
+        <v>67977322</v>
+      </c>
+      <c r="AH2064" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2064" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2065" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2065" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2065" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2065" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2065" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2065" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2065" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2065" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2065" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2065" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2065" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2065" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2065" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2065" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2066" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2066" t="s">
         <v>395</v>
       </c>
-      <c r="I2061">
+      <c r="J2066">
         <v>6970917</v>
       </c>
-      <c r="K2061" t="s">
+      <c r="L2066" t="s">
         <v>19</v>
       </c>
-      <c r="N2061">
-[...5 lines deleted...]
-      <c r="S2061" s="2">
+      <c r="O2066">
+        <v>100057</v>
+      </c>
+      <c r="Q2066" s="2">
+        <v>34060</v>
+      </c>
+      <c r="U2066" s="2">
         <v>48304</v>
       </c>
-      <c r="U2061" t="s">
+      <c r="W2066" t="s">
         <v>20</v>
       </c>
-      <c r="AA2061" s="3">
-[...7 lines deleted...]
-      <c r="L2062" t="s">
+      <c r="AC2066" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AK2066" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2067" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2067" t="s">
         <v>22</v>
       </c>
-      <c r="V2062">
-[...4 lines deleted...]
-      <c r="B2063" t="s">
+      <c r="X2067">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="2068" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2068" t="s">
         <v>23</v>
       </c>
-      <c r="M2063" t="s">
+      <c r="N2068" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2064" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D2064" t="s">
+    <row r="2069" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2069" t="s">
         <v>25</v>
       </c>
-      <c r="G2064" t="s">
+      <c r="H2069" t="s">
         <v>26</v>
       </c>
-      <c r="O2064" t="s">
+      <c r="P2069" t="s">
         <v>27</v>
       </c>
-      <c r="V2064" t="s">
+      <c r="X2069" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2065" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AB2065" t="s">
+    <row r="2070" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2070" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2066" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E2066" t="s">
+    <row r="2071" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2071" t="s">
         <v>30</v>
       </c>
-      <c r="H2066" t="s">
+      <c r="I2071" t="s">
+        <v>37</v>
+      </c>
+      <c r="S2071">
+        <v>95</v>
+      </c>
+      <c r="Y2071">
+        <v>543</v>
+      </c>
+      <c r="AE2071" s="3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="2072" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2072" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2072" t="s">
+        <v>292</v>
+      </c>
+      <c r="S2072">
+        <v>95</v>
+      </c>
+      <c r="Y2072">
+        <v>552</v>
+      </c>
+      <c r="AE2072" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="2073" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2073" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2073" t="s">
+        <v>110</v>
+      </c>
+      <c r="S2073">
+        <v>95</v>
+      </c>
+      <c r="Y2073">
+        <v>459</v>
+      </c>
+      <c r="AE2073" s="3">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="2074" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2074" t="s">
+        <v>395</v>
+      </c>
+      <c r="J2074">
+        <v>6970917</v>
+      </c>
+      <c r="L2074" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2074">
+        <v>133591</v>
+      </c>
+      <c r="Q2074" s="2">
+        <v>38471</v>
+      </c>
+      <c r="U2074" s="2">
+        <v>48304</v>
+      </c>
+      <c r="W2074" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2074" s="3">
+        <v>11373</v>
+      </c>
+      <c r="AK2074" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2075" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2075" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2075">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="2076" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2076" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2076" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2077" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2077" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2077" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2077" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2077" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2078" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2078" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2079" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2079" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2079" t="s">
         <v>31</v>
       </c>
-      <c r="Q2066">
-[...2 lines deleted...]
-      <c r="W2066">
+      <c r="S2079">
+        <v>95</v>
+      </c>
+      <c r="Y2079">
         <v>4</v>
       </c>
-      <c r="AC2066" s="3">
-[...4 lines deleted...]
-      <c r="E2067" t="s">
+      <c r="AE2079">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="2080" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2080" t="s">
         <v>30</v>
       </c>
-      <c r="H2067" t="s">
+      <c r="I2080" t="s">
         <v>37</v>
       </c>
-      <c r="Q2067">
-[...2 lines deleted...]
-      <c r="W2067">
+      <c r="S2080">
+        <v>95</v>
+      </c>
+      <c r="Y2080">
         <v>543</v>
       </c>
-      <c r="AC2067" s="3">
-[...188 lines deleted...]
-        <v>29</v>
+      <c r="AE2080" s="3">
+        <v>3973</v>
       </c>
     </row>
     <row r="2081" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2081" t="s">
         <v>30</v>
       </c>
       <c r="I2081" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="S2081">
         <v>95</v>
       </c>
       <c r="Y2081">
-        <v>543</v>
+        <v>297</v>
       </c>
       <c r="AE2081" s="3">
-        <v>4000</v>
+        <v>6596</v>
       </c>
     </row>
     <row r="2082" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2082" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2082" t="s">
+        <v>110</v>
+      </c>
+      <c r="S2082">
+        <v>95</v>
+      </c>
+      <c r="Y2082">
+        <v>459</v>
+      </c>
+      <c r="AE2082" s="3">
+        <v>11373</v>
+      </c>
+    </row>
+    <row r="2083" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2083" t="s">
+        <v>398</v>
+      </c>
+      <c r="J2083">
+        <v>838611739</v>
+      </c>
+      <c r="L2083" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2083">
+        <v>146685</v>
+      </c>
+      <c r="Q2083" s="2">
+        <v>45992</v>
+      </c>
+      <c r="U2083" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W2083" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2083">
+        <v>350</v>
+      </c>
+      <c r="AK2083" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2084" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2084" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2084">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2085" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2085" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2085" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2086" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2086" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2086" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2086" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2086" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2087" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2087" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2088" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2088" t="s">
         <v>30</v>
       </c>
-      <c r="I2082" t="s">
-[...90 lines deleted...]
-        <v>29</v>
+      <c r="I2088" t="s">
+        <v>233</v>
+      </c>
+      <c r="S2088">
+        <v>95</v>
+      </c>
+      <c r="Y2088">
+        <v>501</v>
+      </c>
+      <c r="AE2088">
+        <v>350</v>
       </c>
     </row>
     <row r="2089" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2089" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I2089" t="s">
-        <v>31</v>
+        <v>399</v>
       </c>
       <c r="S2089">
         <v>95</v>
       </c>
       <c r="Y2089">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="AE2089">
-        <v>804</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2090" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2090" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I2090" t="s">
-        <v>37</v>
+        <v>400</v>
       </c>
       <c r="S2090">
         <v>95</v>
       </c>
       <c r="Y2090">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>3973</v>
+        <v>11</v>
+      </c>
+      <c r="AE2090">
+        <v>100</v>
       </c>
     </row>
     <row r="2091" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2091" t="s">
-[...12 lines deleted...]
-        <v>6596</v>
+      <c r="C2091" t="s">
+        <v>401</v>
+      </c>
+      <c r="J2091">
+        <v>20248134</v>
+      </c>
+      <c r="L2091" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2091">
+        <v>120408</v>
+      </c>
+      <c r="Q2091" s="2">
+        <v>35749</v>
+      </c>
+      <c r="U2091" s="2">
+        <v>43039</v>
+      </c>
+      <c r="W2091" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2091" s="3">
+        <v>1850</v>
+      </c>
+      <c r="AK2091" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="2092" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="E2092" t="s">
-[...12 lines deleted...]
-        <v>11373</v>
+      <c r="M2092" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2092">
+        <v>365</v>
       </c>
     </row>
     <row r="2093" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2093" t="s">
-[...5 lines deleted...]
-      <c r="L2093" t="s">
+      <c r="B2093" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2093" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2094" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2094" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="2095" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2095" t="s">
         <v>19</v>
-      </c>
-[...32 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2096" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D2096" t="s">
         <v>25</v>
       </c>
       <c r="H2096" t="s">
         <v>26</v>
       </c>
       <c r="P2096" t="s">
         <v>27</v>
       </c>
       <c r="X2096" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2097" spans="1:37" x14ac:dyDescent="0.25">
       <c r="AD2097" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2098" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2098" t="s">
         <v>30</v>
       </c>
       <c r="I2098" t="s">
-        <v>234</v>
+        <v>291</v>
       </c>
       <c r="S2098">
         <v>95</v>
       </c>
       <c r="Y2098">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>59</v>
+      </c>
+      <c r="AE2098" s="3">
+        <v>1850</v>
       </c>
     </row>
     <row r="2099" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2099" t="s">
         <v>32</v>
       </c>
       <c r="I2099" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="S2099">
         <v>95</v>
       </c>
       <c r="Y2099">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>580</v>
+      </c>
+      <c r="AE2099" s="3">
+        <v>1850</v>
       </c>
     </row>
     <row r="2100" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E2100" t="s">
-[...8 lines deleted...]
-      <c r="Y2100">
+      <c r="T2100">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2101" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2102" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2102" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2103" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2103">
+        <v>67977322</v>
+      </c>
+      <c r="AH2103" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2103" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2104" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2104" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2104" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2104" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2104" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2104" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2104" t="s">
         <v>11</v>
       </c>
-      <c r="AE2100">
-[...10 lines deleted...]
-      <c r="L2101" t="s">
+      <c r="V2104" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2104" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2104" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2104" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2104" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2105" t="s">
+        <v>403</v>
+      </c>
+      <c r="J2105">
+        <v>965177889</v>
+      </c>
+      <c r="L2105" t="s">
         <v>19</v>
       </c>
-      <c r="O2101">
-[...8 lines deleted...]
-      <c r="W2101" t="s">
+      <c r="O2105">
+        <v>146566</v>
+      </c>
+      <c r="Q2105" s="2">
+        <v>45961</v>
+      </c>
+      <c r="U2105" s="2">
+        <v>46324</v>
+      </c>
+      <c r="W2105" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC2105" s="3">
+        <v>5000</v>
+      </c>
+      <c r="AK2105" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2106" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2106">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2107" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2107" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2108" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2108" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2108" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2108" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2109" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2110" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2110" t="s">
+        <v>404</v>
+      </c>
+      <c r="S2110">
+        <v>95</v>
+      </c>
+      <c r="Y2110">
+        <v>760</v>
+      </c>
+      <c r="AE2110" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2111" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2111" t="s">
+        <v>405</v>
+      </c>
+      <c r="S2111">
+        <v>95</v>
+      </c>
+      <c r="Y2111">
+        <v>539</v>
+      </c>
+      <c r="AE2111" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2112" t="s">
+        <v>406</v>
+      </c>
+      <c r="J2112">
+        <v>5212600</v>
+      </c>
+      <c r="L2112" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2112">
+        <v>126320</v>
+      </c>
+      <c r="Q2112" s="2">
+        <v>36923</v>
+      </c>
+      <c r="U2112" s="2">
+        <v>48518</v>
+      </c>
+      <c r="W2112" t="s">
         <v>20</v>
       </c>
-      <c r="AC2101" s="3">
-[...7 lines deleted...]
-      <c r="M2102" t="s">
+      <c r="AC2112" s="3">
+        <v>5725</v>
+      </c>
+      <c r="AK2112" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2113" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2113" t="s">
         <v>22</v>
       </c>
-      <c r="X2102">
+      <c r="X2113">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="2114" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2114" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2114" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2115" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2115" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="2116" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2116" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2117" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2117" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="2118" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2118" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2119" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2119" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2119" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2119" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2119" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2120" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2120" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2121" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2121" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2121" t="s">
+        <v>45</v>
+      </c>
+      <c r="S2121">
+        <v>95</v>
+      </c>
+      <c r="Y2121">
+        <v>297</v>
+      </c>
+      <c r="AE2121" s="3">
+        <v>5725</v>
+      </c>
+    </row>
+    <row r="2122" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2122" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2122" t="s">
+        <v>33</v>
+      </c>
+      <c r="S2122">
+        <v>95</v>
+      </c>
+      <c r="Y2122">
+        <v>92</v>
+      </c>
+      <c r="AE2122" s="3">
+        <v>5725</v>
+      </c>
+    </row>
+    <row r="2123" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2123" t="s">
+        <v>394</v>
+      </c>
+      <c r="J2123">
+        <v>790620046</v>
+      </c>
+      <c r="L2123" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2123">
+        <v>146937</v>
+      </c>
+      <c r="Q2123" s="2">
+        <v>46113</v>
+      </c>
+      <c r="U2123" s="2">
+        <v>46326</v>
+      </c>
+      <c r="W2123" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC2123" s="3">
+        <v>2500</v>
+      </c>
+      <c r="AK2123" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2124" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2124" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2124">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2125" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2125" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2125" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2126" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2126" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2126" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2126" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2126" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2127" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2127" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2128" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2128" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2128" t="s">
+        <v>120</v>
+      </c>
+      <c r="S2128">
+        <v>95</v>
+      </c>
+      <c r="Y2128">
+        <v>187</v>
+      </c>
+      <c r="AE2128" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2129" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2129" t="s">
+        <v>38</v>
+      </c>
+      <c r="S2129">
+        <v>95</v>
+      </c>
+      <c r="Y2129">
+        <v>3</v>
+      </c>
+      <c r="AE2129" s="3">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2130" t="s">
+        <v>407</v>
+      </c>
+      <c r="J2130">
+        <v>601978869</v>
+      </c>
+      <c r="L2130" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2130">
+        <v>100145</v>
+      </c>
+      <c r="Q2130" s="2">
+        <v>35034</v>
+      </c>
+      <c r="U2130" s="2">
+        <v>40512</v>
+      </c>
+      <c r="W2130" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2130">
+        <v>300</v>
+      </c>
+      <c r="AK2130" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2131" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2131" t="s">
+        <v>22</v>
+      </c>
+      <c r="X2131">
         <v>365</v>
       </c>
     </row>
-    <row r="2103" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="B2103" t="s">
+    <row r="2132" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2132" t="s">
         <v>23</v>
       </c>
-      <c r="N2103" t="s">
+      <c r="N2132" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2104" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R2105" t="s">
+    <row r="2133" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2133" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2134" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2106" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D2106" t="s">
+    <row r="2135" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2135" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2136" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2137" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2137" t="s">
         <v>25</v>
       </c>
-      <c r="H2106" t="s">
+      <c r="H2137" t="s">
         <v>26</v>
       </c>
-      <c r="P2106" t="s">
+      <c r="P2137" t="s">
         <v>27</v>
       </c>
-      <c r="X2106" t="s">
+      <c r="X2137" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2107" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD2107" t="s">
+    <row r="2138" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2138" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2108" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="E2108" t="s">
+    <row r="2139" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2139" t="s">
         <v>30</v>
       </c>
-      <c r="I2108" t="s">
-[...40 lines deleted...]
-      <c r="A2112" t="s">
+      <c r="I2139" t="s">
+        <v>45</v>
+      </c>
+      <c r="S2139">
+        <v>95</v>
+      </c>
+      <c r="Y2139">
+        <v>297</v>
+      </c>
+      <c r="AE2139">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2140" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2140" t="s">
+        <v>228</v>
+      </c>
+      <c r="S2140">
+        <v>95</v>
+      </c>
+      <c r="Y2140">
+        <v>336</v>
+      </c>
+      <c r="AE2140">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2141">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2142" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2143" t="s">
         <v>1</v>
       </c>
-      <c r="G2112" t="s">
+      <c r="G2143" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2113" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2113" t="s">
+    <row r="2144" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2144" t="s">
         <v>3</v>
       </c>
-      <c r="G2113">
+      <c r="G2144">
         <v>67977322</v>
       </c>
-      <c r="AH2113" t="s">
+      <c r="AH2144" t="s">
         <v>4</v>
       </c>
-      <c r="AI2113" s="2">
-[...4 lines deleted...]
-      <c r="C2114" t="s">
+      <c r="AI2144" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2145" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2145" t="s">
         <v>5</v>
       </c>
-      <c r="J2114" t="s">
+      <c r="J2145" t="s">
         <v>6</v>
       </c>
-      <c r="K2114" t="s">
+      <c r="K2145" t="s">
         <v>7</v>
       </c>
-      <c r="M2114" t="s">
+      <c r="M2145" t="s">
         <v>8</v>
       </c>
-      <c r="O2114" t="s">
+      <c r="O2145" t="s">
         <v>9</v>
       </c>
-      <c r="Q2114" t="s">
+      <c r="Q2145" t="s">
         <v>10</v>
       </c>
-      <c r="U2114" t="s">
+      <c r="U2145" t="s">
         <v>11</v>
       </c>
-      <c r="V2114" s="1" t="s">
+      <c r="V2145" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X2114" t="s">
+      <c r="X2145" t="s">
         <v>13</v>
       </c>
-      <c r="Z2114" t="s">
+      <c r="Z2145" t="s">
         <v>14</v>
       </c>
-      <c r="AB2114" t="s">
+      <c r="AB2145" t="s">
         <v>15</v>
       </c>
-      <c r="AF2114" t="s">
+      <c r="AF2145" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2114" t="s">
+      <c r="AJ2145" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2115" spans="1:37" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="L2115" t="s">
+    <row r="2146" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2146" t="s">
+        <v>39</v>
+      </c>
+      <c r="J2146">
+        <v>7943764</v>
+      </c>
+      <c r="L2146" t="s">
         <v>19</v>
       </c>
-      <c r="O2115">
-[...8 lines deleted...]
-      <c r="W2115" t="s">
+      <c r="O2146">
+        <v>100403</v>
+      </c>
+      <c r="Q2146" s="2">
+        <v>36100</v>
+      </c>
+      <c r="U2146" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W2146" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2146" s="3">
+        <v>2654</v>
+      </c>
+      <c r="AG2146" s="3">
+        <v>95565</v>
+      </c>
+      <c r="AK2146" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2147" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2147" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2147">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="2148" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2148" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2148" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2149" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2149" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2149" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2149" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2149" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2150" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2150" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2152" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2152" t="s">
+        <v>96</v>
+      </c>
+      <c r="J2152">
+        <v>9256819</v>
+      </c>
+      <c r="L2152" t="s">
         <v>19</v>
       </c>
-      <c r="AC2115" s="3">
-[...15 lines deleted...]
-      <c r="B2117" t="s">
+      <c r="O2152">
+        <v>135386</v>
+      </c>
+      <c r="Q2152" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2152" s="2">
+        <v>50586</v>
+      </c>
+      <c r="W2152" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2152" s="3">
+        <v>8500</v>
+      </c>
+      <c r="AG2152" s="3">
+        <v>99165</v>
+      </c>
+      <c r="AK2152" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2153" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2153" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2153">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="2154" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2154" t="s">
         <v>23</v>
       </c>
-      <c r="N2117" t="s">
+      <c r="N2154" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2118" spans="1:37" x14ac:dyDescent="0.25">
-[...59 lines deleted...]
-      <c r="L2122" t="s">
+    <row r="2155" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2155" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2156" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2156" t="s">
         <v>19</v>
       </c>
-      <c r="O2122">
-[...40 lines deleted...]
-      <c r="R2126" t="s">
+    </row>
+    <row r="2157" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2157" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2158" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2158" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2127" spans="1:37" x14ac:dyDescent="0.25">
-[...399 lines deleted...]
-    <row r="2159" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="2159" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D2159" t="s">
         <v>25</v>
       </c>
       <c r="H2159" t="s">
         <v>26</v>
       </c>
       <c r="P2159" t="s">
         <v>27</v>
       </c>
       <c r="X2159" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2160" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="2160" spans="2:37" x14ac:dyDescent="0.25">
       <c r="AD2160" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="2162" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C2162" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="J2162">
-        <v>9256819</v>
+        <v>7942584</v>
       </c>
       <c r="L2162" t="s">
         <v>19</v>
       </c>
       <c r="O2162">
-        <v>135386</v>
+        <v>100401</v>
       </c>
       <c r="Q2162" s="2">
-        <v>39142</v>
+        <v>36100</v>
       </c>
       <c r="U2162" s="2">
-        <v>50586</v>
+        <v>43769</v>
       </c>
       <c r="W2162" t="s">
         <v>20</v>
       </c>
       <c r="AC2162" s="3">
-        <v>8500</v>
+        <v>16789</v>
       </c>
       <c r="AG2162" s="3">
-        <v>99165</v>
+        <v>604351</v>
       </c>
       <c r="AK2162" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="2163" spans="2:37" x14ac:dyDescent="0.25">
       <c r="M2163" t="s">
         <v>410</v>
       </c>
       <c r="X2163">
-        <v>4473</v>
+        <v>365</v>
       </c>
     </row>
     <row r="2164" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B2164" t="s">
         <v>23</v>
       </c>
       <c r="N2164" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2165" spans="2:37" x14ac:dyDescent="0.25">
       <c r="F2165" t="s">
-        <v>98</v>
+        <v>414</v>
       </c>
     </row>
     <row r="2166" spans="2:37" x14ac:dyDescent="0.25">
       <c r="R2166" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2167" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2167" t="s">
-        <v>98</v>
+      <c r="D2167" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2167" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2167" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2167" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="2168" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2168" t="s">
+      <c r="AD2168" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2170" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2170" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2170">
+        <v>7942584</v>
+      </c>
+      <c r="L2170" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D2169" t="s">
+      <c r="O2170">
+        <v>135365</v>
+      </c>
+      <c r="Q2170" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2170" s="2">
+        <v>58745</v>
+      </c>
+      <c r="W2170" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2170" s="3">
+        <v>30000</v>
+      </c>
+      <c r="AG2170" s="3">
+        <v>350000</v>
+      </c>
+      <c r="AK2170" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2171" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2171" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2171">
+        <v>12541</v>
+      </c>
+    </row>
+    <row r="2172" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2172" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2172" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2173" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2173" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2174" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2174" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2175" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2175" t="s">
         <v>25</v>
       </c>
-      <c r="H2169" t="s">
+      <c r="H2175" t="s">
         <v>26</v>
       </c>
-      <c r="P2169" t="s">
+      <c r="P2175" t="s">
         <v>27</v>
       </c>
-      <c r="X2169" t="s">
+      <c r="X2175" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2170" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2170" t="s">
+    <row r="2176" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2176" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2172" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2172" t="s">
+    <row r="2178" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2178" t="s">
         <v>111</v>
       </c>
-      <c r="J2172">
+      <c r="J2178">
         <v>7942584</v>
       </c>
-      <c r="L2172" t="s">
+      <c r="L2178" t="s">
         <v>19</v>
       </c>
-      <c r="O2172">
-[...2 lines deleted...]
-      <c r="Q2172" s="2">
+      <c r="O2178">
+        <v>139622</v>
+      </c>
+      <c r="Q2178" s="2">
+        <v>41153</v>
+      </c>
+      <c r="U2178" s="2">
+        <v>46112</v>
+      </c>
+      <c r="W2178" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2178" s="3">
+        <v>3500</v>
+      </c>
+      <c r="AG2178" s="3">
+        <v>102782</v>
+      </c>
+      <c r="AK2178" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2179" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2179" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2179">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2180" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2180" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2180" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2181" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2182" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2183" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2183" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2183" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2183" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2183" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2184" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2184" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2186" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2186">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="2187" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2187" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="2188" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2188" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2188" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2189" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2189" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2189">
+        <v>67977322</v>
+      </c>
+      <c r="AH2189" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2189" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2190" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2190" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2190" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2190" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2190" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2190" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2190" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2190" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2190" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2190" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2190" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2190" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2190" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2190" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2191" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2191" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2191">
+        <v>7942584</v>
+      </c>
+      <c r="L2191" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2191">
+        <v>143461</v>
+      </c>
+      <c r="Q2191" s="2">
+        <v>43922</v>
+      </c>
+      <c r="U2191" s="2">
+        <v>46112</v>
+      </c>
+      <c r="W2191" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2191" s="3">
+        <v>6077</v>
+      </c>
+      <c r="AG2191" s="3">
+        <v>178460</v>
+      </c>
+      <c r="AK2191" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2192" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2192" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2192">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2193" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2193" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2193" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2194" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2194" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2195" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2195" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2196" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2196" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2196" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2196" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2196" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2197" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2197" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2199" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2199" t="s">
+        <v>210</v>
+      </c>
+      <c r="J2199">
+        <v>249953860</v>
+      </c>
+      <c r="L2199" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2199">
+        <v>126033</v>
+      </c>
+      <c r="Q2199" s="2">
+        <v>36831</v>
+      </c>
+      <c r="U2199" s="2">
+        <v>48334</v>
+      </c>
+      <c r="W2199" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2199" s="3">
+        <v>16861</v>
+      </c>
+      <c r="AG2199" s="3">
+        <v>421863</v>
+      </c>
+      <c r="AK2199" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2200" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2200" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2200">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="2201" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2201" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2201" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2202" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2202" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2202" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2202" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2202" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2203" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2203" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2205" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2205" t="s">
+        <v>210</v>
+      </c>
+      <c r="J2205">
+        <v>249953860</v>
+      </c>
+      <c r="L2205" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2205">
+        <v>135427</v>
+      </c>
+      <c r="Q2205" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2205" s="2">
+        <v>48334</v>
+      </c>
+      <c r="W2205" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2205" s="3">
+        <v>54233</v>
+      </c>
+      <c r="AG2205" s="3">
+        <v>632718</v>
+      </c>
+      <c r="AK2205" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2206" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2206" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2206">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="2207" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2207" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2207" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2208" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2208" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2208" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2208" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2208" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2209" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2209" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2211" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2211" t="s">
+        <v>219</v>
+      </c>
+      <c r="J2211">
+        <v>6927271</v>
+      </c>
+      <c r="L2211" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2211">
+        <v>135430</v>
+      </c>
+      <c r="Q2211" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2211" s="2">
+        <v>52536</v>
+      </c>
+      <c r="W2211" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2211" s="3">
+        <v>11267</v>
+      </c>
+      <c r="AG2211" s="3">
+        <v>131453</v>
+      </c>
+      <c r="AK2211" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2212" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2212" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2212">
+        <v>6332</v>
+      </c>
+    </row>
+    <row r="2213" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2213" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2213" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2214" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2214" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2214" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2214" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2214" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2215" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2215" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2217" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2217" t="s">
+        <v>230</v>
+      </c>
+      <c r="J2217">
+        <v>181912262</v>
+      </c>
+      <c r="L2217" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2217">
+        <v>100405</v>
+      </c>
+      <c r="Q2217" s="2">
         <v>36100</v>
       </c>
-      <c r="U2172" s="2">
-[...2 lines deleted...]
-      <c r="W2172" t="s">
+      <c r="U2217" s="2">
+        <v>48304</v>
+      </c>
+      <c r="W2217" t="s">
         <v>20</v>
       </c>
-      <c r="AC2172" s="3">
-[...10 lines deleted...]
-      <c r="M2173" t="s">
+      <c r="AC2217" s="3">
+        <v>30337</v>
+      </c>
+      <c r="AG2217" s="3">
+        <v>1092099</v>
+      </c>
+      <c r="AK2217" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2218" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2218" t="s">
         <v>410</v>
       </c>
-      <c r="X2173">
-[...4 lines deleted...]
-      <c r="B2174" t="s">
+      <c r="X2218">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="2219" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2219" t="s">
         <v>23</v>
       </c>
-      <c r="N2174" t="s">
+      <c r="N2219" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2175" spans="2:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R2176" t="s">
+    <row r="2220" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2220" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2221" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2221" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2177" spans="2:37" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="L2180" t="s">
+    <row r="2222" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2222" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="2223" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2223" t="s">
         <v>19</v>
-      </c>
-[...473 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2224" spans="2:37" x14ac:dyDescent="0.25">
       <c r="D2224" t="s">
         <v>25</v>
       </c>
       <c r="H2224" t="s">
         <v>26</v>
       </c>
       <c r="P2224" t="s">
         <v>27</v>
       </c>
       <c r="X2224" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2225" spans="1:37" x14ac:dyDescent="0.25">
       <c r="AD2225" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="2227" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="C2227" t="s">
-[...2 lines deleted...]
-      <c r="J2227">
+      <c r="T2227">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2228" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2228" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2229" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2229" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2230" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2230" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2230">
+        <v>67977322</v>
+      </c>
+      <c r="AH2230" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2230" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2231" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2231" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2231" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2231" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2231" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2231" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2231" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2231" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2231" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2231" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2231" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2231" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2231" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2231" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2232" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2232" t="s">
+        <v>290</v>
+      </c>
+      <c r="J2232">
+        <v>7908916</v>
+      </c>
+      <c r="L2232" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2232">
+        <v>100502</v>
+      </c>
+      <c r="Q2232" s="2">
+        <v>36100</v>
+      </c>
+      <c r="U2232" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W2232" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2232" s="3">
+        <v>46030</v>
+      </c>
+      <c r="AG2232" s="3">
+        <v>1120288</v>
+      </c>
+      <c r="AK2232" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2233" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2233">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="2234" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2234" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2234" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2235" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2235" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2236" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2236" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2237" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2237" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2237" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2237" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2238" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2238" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2240" t="s">
+        <v>343</v>
+      </c>
+      <c r="J2240">
+        <v>7942113</v>
+      </c>
+      <c r="L2240" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2240">
+        <v>100505</v>
+      </c>
+      <c r="Q2240" s="2">
+        <v>36100</v>
+      </c>
+      <c r="U2240" s="2">
+        <v>49765</v>
+      </c>
+      <c r="W2240" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2240" s="3">
+        <v>48390</v>
+      </c>
+      <c r="AG2240" s="3">
+        <v>1181021</v>
+      </c>
+      <c r="AK2240" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2241" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2241" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2241">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="2242" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2242" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2242" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2243" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2243" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2243" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2243" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2243" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2244" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2244" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2246" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2246" t="s">
+        <v>343</v>
+      </c>
+      <c r="J2246">
+        <v>7942113</v>
+      </c>
+      <c r="L2246" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2246">
+        <v>139250</v>
+      </c>
+      <c r="Q2246" s="2">
+        <v>40848</v>
+      </c>
+      <c r="U2246" s="2">
+        <v>48669</v>
+      </c>
+      <c r="W2246" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2246" s="3">
+        <v>6704</v>
+      </c>
+      <c r="AG2246" s="3">
+        <v>140622</v>
+      </c>
+      <c r="AK2246" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2247" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2247" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2247">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="2248" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2248" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2248" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2249" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2249" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2249" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2249" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2249" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2250" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2250" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2252" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2252" t="s">
+        <v>231</v>
+      </c>
+      <c r="J2252">
+        <v>837565548</v>
+      </c>
+      <c r="L2252" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2252">
+        <v>134511</v>
+      </c>
+      <c r="Q2252" s="2">
+        <v>38838</v>
+      </c>
+      <c r="U2252" s="2">
+        <v>53417</v>
+      </c>
+      <c r="W2252" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2252">
+        <v>637</v>
+      </c>
+      <c r="AG2252" s="3">
+        <v>16373</v>
+      </c>
+      <c r="AK2252" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2253" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2253" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2253">
+        <v>7213</v>
+      </c>
+    </row>
+    <row r="2254" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2254" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2254" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2255" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2255" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2255" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2255" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2255" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2256" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2256" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2258" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2258" t="s">
+        <v>393</v>
+      </c>
+      <c r="J2258">
+        <v>959415852</v>
+      </c>
+      <c r="L2258" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2258">
+        <v>126544</v>
+      </c>
+      <c r="Q2258" s="2">
+        <v>37012</v>
+      </c>
+      <c r="U2258" s="2">
+        <v>53417</v>
+      </c>
+      <c r="W2258" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2258" s="3">
+        <v>12687</v>
+      </c>
+      <c r="AG2258" s="3">
+        <v>281242</v>
+      </c>
+      <c r="AK2258" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2259" t="s">
+        <v>410</v>
+      </c>
+      <c r="X2259">
+        <v>7213</v>
+      </c>
+    </row>
+    <row r="2260" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2260" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2260" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2261" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2261" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="2262" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2262" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2263" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2263" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2263" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2263" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2263" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2264" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2264" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2266" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2266">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="2267" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2267" s="1" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="2268" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2268" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2268" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2269" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2269" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2269">
+        <v>67977322</v>
+      </c>
+      <c r="AH2269" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2269" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2270" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2270" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2270" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2270" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2270" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2270" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2270" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2270" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2270" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2270" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2270" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2270" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2270" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2270" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2271" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2271" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2271">
+        <v>7942584</v>
+      </c>
+      <c r="L2271" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2271">
+        <v>100601</v>
+      </c>
+      <c r="Q2271" s="2">
+        <v>39142</v>
+      </c>
+      <c r="U2271" s="2">
+        <v>45016</v>
+      </c>
+      <c r="W2271" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2271" s="3">
+        <v>60000</v>
+      </c>
+      <c r="AG2271" s="3">
+        <v>562200</v>
+      </c>
+      <c r="AK2271" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2272" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2272">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2273" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2273" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2273" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2274" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2274" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2274" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2274" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2274" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2275" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2275" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2277" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2277" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2277">
+        <v>7942584</v>
+      </c>
+      <c r="L2277" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2277">
+        <v>140857</v>
+      </c>
+      <c r="Q2277" s="2">
+        <v>42461</v>
+      </c>
+      <c r="U2277" s="2">
+        <v>45016</v>
+      </c>
+      <c r="W2277" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2277" s="3">
+        <v>18125</v>
+      </c>
+      <c r="AG2277" s="3">
+        <v>100000</v>
+      </c>
+      <c r="AK2277" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2278" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2278" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2278">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2279" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2279" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2279" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2280" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2280" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2280" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2280" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2280" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2281" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2281" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2283" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2283" t="s">
+        <v>192</v>
+      </c>
+      <c r="J2283">
+        <v>60041985</v>
+      </c>
+      <c r="L2283" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2283">
+        <v>140427</v>
+      </c>
+      <c r="Q2283" s="2">
+        <v>41852</v>
+      </c>
+      <c r="U2283" s="2">
+        <v>47787</v>
+      </c>
+      <c r="W2283" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2283" s="3">
+        <v>1500</v>
+      </c>
+      <c r="AG2283" s="3">
+        <v>8965</v>
+      </c>
+      <c r="AK2283" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="2284" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2284" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2284">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="2285" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2285" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2285" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2286" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2286" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="2287" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2287" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2288" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2288" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2288" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2288" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2288" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2289" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2289" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2291" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2291" t="s">
+        <v>230</v>
+      </c>
+      <c r="J2291">
         <v>181912262</v>
       </c>
-      <c r="L2227" t="s">
+      <c r="L2291" t="s">
         <v>19</v>
       </c>
-      <c r="O2227">
-[...8 lines deleted...]
-      <c r="W2227" t="s">
+      <c r="O2291">
+        <v>100604</v>
+      </c>
+      <c r="Q2291" s="2">
+        <v>39052</v>
+      </c>
+      <c r="U2291" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2291" t="s">
         <v>20</v>
       </c>
-      <c r="AC2227" s="3">
-[...5 lines deleted...]
-      <c r="AK2227" t="s">
+      <c r="AC2291" s="3">
+        <v>72000</v>
+      </c>
+      <c r="AG2291" s="3">
+        <v>770520</v>
+      </c>
+      <c r="AK2291" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="2228" spans="1:37" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B2229" t="s">
+    <row r="2292" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2292" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2292">
+        <v>5752</v>
+      </c>
+    </row>
+    <row r="2293" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2293" t="s">
         <v>23</v>
       </c>
-      <c r="N2229" t="s">
+      <c r="N2293" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2230" spans="1:37" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="R2231" t="s">
+    <row r="2294" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2294" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2295" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2295" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2232" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="F2232" t="s">
+    <row r="2296" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2296" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2296" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2296" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2296" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2297" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2297" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2299" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2299" t="s">
+        <v>230</v>
+      </c>
+      <c r="J2299">
+        <v>181912262</v>
+      </c>
+      <c r="L2299" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2299">
+        <v>135014</v>
+      </c>
+      <c r="Q2299" s="2">
+        <v>39387</v>
+      </c>
+      <c r="U2299" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2299" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2299" s="3">
+        <v>41200</v>
+      </c>
+      <c r="AG2299" s="3">
+        <v>325715</v>
+      </c>
+      <c r="AK2299" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2300" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2300" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2300">
+        <v>5752</v>
+      </c>
+    </row>
+    <row r="2301" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2301" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2301" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2302" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2302" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="2233" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="R2233" t="s">
+    <row r="2303" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2303" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2234" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="D2234" t="s">
+    <row r="2304" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2304" t="s">
         <v>25</v>
       </c>
-      <c r="H2234" t="s">
+      <c r="H2304" t="s">
         <v>26</v>
       </c>
-      <c r="P2234" t="s">
+      <c r="P2304" t="s">
         <v>27</v>
       </c>
-      <c r="X2234" t="s">
+      <c r="X2304" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2235" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="AD2235" t="s">
+    <row r="2305" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2305" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2237" spans="1:37" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="A2239" t="s">
+    <row r="2307" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2307" t="s">
+        <v>230</v>
+      </c>
+      <c r="J2307">
+        <v>181912262</v>
+      </c>
+      <c r="L2307" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2307">
+        <v>140833</v>
+      </c>
+      <c r="Q2307" s="2">
+        <v>42461</v>
+      </c>
+      <c r="U2307" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2307" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2307" s="3">
+        <v>41975</v>
+      </c>
+      <c r="AG2307" s="3">
+        <v>378900</v>
+      </c>
+      <c r="AK2307" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2308" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2308" t="s">
+        <v>416</v>
+      </c>
+      <c r="X2308">
+        <v>5752</v>
+      </c>
+    </row>
+    <row r="2309" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2309" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2309" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2310" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="F2310" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2311" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2312" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2312">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="2313" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="I2313" s="1" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="2314" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2314" t="s">
         <v>1</v>
       </c>
-      <c r="G2239" t="s">
+      <c r="F2314" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2240" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A2240" t="s">
+    <row r="2315" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2315" t="s">
         <v>3</v>
       </c>
-      <c r="G2240">
+      <c r="F2315">
         <v>67977322</v>
       </c>
-      <c r="AH2240" t="s">
+      <c r="AF2315" t="s">
         <v>4</v>
       </c>
-      <c r="AI2240" s="2">
-[...4 lines deleted...]
-      <c r="C2241" t="s">
+      <c r="AG2315" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2316" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2316" t="s">
         <v>5</v>
       </c>
-      <c r="J2241" t="s">
+      <c r="I2316" t="s">
         <v>6</v>
       </c>
-      <c r="K2241" t="s">
+      <c r="J2316" t="s">
         <v>7</v>
       </c>
-      <c r="M2241" t="s">
+      <c r="L2316" t="s">
         <v>8</v>
       </c>
-      <c r="O2241" t="s">
+      <c r="N2316" t="s">
         <v>9</v>
       </c>
-      <c r="Q2241" t="s">
+      <c r="P2316" t="s">
         <v>10</v>
       </c>
-      <c r="U2241" t="s">
+      <c r="S2316" t="s">
         <v>11</v>
       </c>
-      <c r="V2241" s="1" t="s">
+      <c r="T2316" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X2241" t="s">
+      <c r="V2316" t="s">
         <v>13</v>
       </c>
-      <c r="Z2241" t="s">
+      <c r="X2316" t="s">
         <v>14</v>
       </c>
-      <c r="AB2241" t="s">
+      <c r="Z2316" t="s">
         <v>15</v>
       </c>
-      <c r="AF2241" t="s">
+      <c r="AD2316" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2241" t="s">
+      <c r="AH2316" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2242" spans="2:37" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="L2242" t="s">
+    <row r="2317" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2317" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2317" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2317" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2317" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2318" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AB2318" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2320" t="s">
+        <v>343</v>
+      </c>
+      <c r="I2320">
+        <v>7942113</v>
+      </c>
+      <c r="K2320" t="s">
         <v>19</v>
       </c>
-      <c r="O2242">
-[...8 lines deleted...]
-      <c r="W2242" t="s">
+      <c r="N2320">
+        <v>140975</v>
+      </c>
+      <c r="P2320" s="2">
+        <v>42309</v>
+      </c>
+      <c r="S2320" s="2">
+        <v>47208</v>
+      </c>
+      <c r="U2320" t="s">
         <v>20</v>
       </c>
-      <c r="AC2242" s="3">
-[...18 lines deleted...]
-      <c r="B2244" t="s">
+      <c r="AA2320" s="3">
+        <v>55500</v>
+      </c>
+      <c r="AE2320" s="3">
+        <v>181700</v>
+      </c>
+      <c r="AI2320" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2321" t="s">
+        <v>416</v>
+      </c>
+      <c r="V2321">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="2322" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2322" t="s">
         <v>23</v>
       </c>
-      <c r="N2244" t="s">
+      <c r="M2322" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2245" spans="2:37" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="D2247" t="s">
+    <row r="2323" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D2323" t="s">
         <v>25</v>
       </c>
-      <c r="H2247" t="s">
+      <c r="G2323" t="s">
         <v>26</v>
       </c>
-      <c r="P2247" t="s">
+      <c r="O2323" t="s">
         <v>27</v>
       </c>
-      <c r="X2247" t="s">
+      <c r="V2323" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2248" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2248" t="s">
+    <row r="2324" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2324" t="s">
         <v>411</v>
-      </c>
-[...804 lines deleted...]
-        <v>46113</v>
       </c>
     </row>
     <row r="2326" spans="1:35" x14ac:dyDescent="0.25">
       <c r="C2326" t="s">
-        <v>5</v>
-[...35 lines deleted...]
-        <v>17</v>
+        <v>343</v>
+      </c>
+      <c r="I2326">
+        <v>7942113</v>
+      </c>
+      <c r="K2326" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2326">
+        <v>145269</v>
+      </c>
+      <c r="P2326" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S2326" s="2">
+        <v>47208</v>
+      </c>
+      <c r="U2326" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2326" s="3">
+        <v>15000</v>
+      </c>
+      <c r="AE2326" s="3">
+        <v>60000</v>
+      </c>
+      <c r="AI2326" t="s">
+        <v>412</v>
       </c>
     </row>
     <row r="2327" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D2327" t="s">
+      <c r="L2327" t="s">
+        <v>416</v>
+      </c>
+      <c r="V2327">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="2328" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2328" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2328" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2329" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D2329" t="s">
         <v>25</v>
       </c>
-      <c r="G2327" t="s">
+      <c r="G2329" t="s">
         <v>26</v>
       </c>
-      <c r="O2327" t="s">
+      <c r="O2329" t="s">
         <v>27</v>
       </c>
-      <c r="V2327" t="s">
+      <c r="V2329" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2328" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB2328" t="s">
+    <row r="2330" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2330" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2330" spans="1:35" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-    </row>
     <row r="2332" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="B2332" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="R2332">
+        <v>55</v>
       </c>
     </row>
     <row r="2333" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="D2333" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I2333" s="1" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="2334" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="AB2334" t="s">
-        <v>411</v>
+      <c r="A2334" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2334" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2335" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2335" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2335">
+        <v>67977322</v>
+      </c>
+      <c r="AF2335" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2335" s="2">
+        <v>46204</v>
       </c>
     </row>
     <row r="2336" spans="1:35" x14ac:dyDescent="0.25">
       <c r="C2336" t="s">
-        <v>341</v>
-[...4 lines deleted...]
-      <c r="K2336" t="s">
+        <v>5</v>
+      </c>
+      <c r="I2336" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2336" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2336" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2336" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2336" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2336" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2336" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2336" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2336" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2336" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2336" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2336" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2337" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2337" t="s">
+        <v>39</v>
+      </c>
+      <c r="I2337">
+        <v>7943764</v>
+      </c>
+      <c r="K2337" t="s">
         <v>19</v>
       </c>
-      <c r="N2336">
-[...8 lines deleted...]
-      <c r="U2336" t="s">
+      <c r="N2337">
+        <v>100314</v>
+      </c>
+      <c r="P2337" s="2">
+        <v>34820</v>
+      </c>
+      <c r="S2337" s="2">
+        <v>46721</v>
+      </c>
+      <c r="U2337" t="s">
         <v>20</v>
       </c>
-      <c r="AA2336" s="3">
-[...10 lines deleted...]
-      <c r="L2337" t="s">
+      <c r="AA2337" s="3">
+        <v>91200</v>
+      </c>
+      <c r="AE2337" s="3">
+        <v>7962</v>
+      </c>
+      <c r="AI2337" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2338" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2338" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2338">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="2339" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2339" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2339" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2340" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2340" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2340" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2340" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2340" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2341" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2341" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2342" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2342" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2342" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q2342">
+        <v>95</v>
+      </c>
+      <c r="W2342">
+        <v>235</v>
+      </c>
+      <c r="AC2342" s="3">
+        <v>91200</v>
+      </c>
+    </row>
+    <row r="2343" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2343" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2343" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q2343">
+        <v>95</v>
+      </c>
+      <c r="W2343">
+        <v>382</v>
+      </c>
+      <c r="AC2343" s="3">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="2344" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2344" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2344" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q2344">
+        <v>95</v>
+      </c>
+      <c r="W2344">
+        <v>523</v>
+      </c>
+      <c r="AC2344" s="3">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="2345" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2345" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2345" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q2345">
+        <v>95</v>
+      </c>
+      <c r="W2345">
+        <v>522</v>
+      </c>
+      <c r="AC2345" s="3">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="2346" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2346" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2346" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q2346">
+        <v>95</v>
+      </c>
+      <c r="W2346">
+        <v>417</v>
+      </c>
+      <c r="AC2346">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="2347" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2347" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2347" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q2347">
+        <v>95</v>
+      </c>
+      <c r="W2347">
+        <v>421</v>
+      </c>
+      <c r="AC2347">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2348" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2348" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2348" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q2348">
+        <v>95</v>
+      </c>
+      <c r="W2348">
+        <v>375</v>
+      </c>
+      <c r="AC2348">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="2349" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2349" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2349" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q2349">
+        <v>95</v>
+      </c>
+      <c r="W2349">
         <v>416</v>
       </c>
-      <c r="V2337">
-[...31 lines deleted...]
-      <c r="R2342">
+      <c r="AC2349">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2350" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2350" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2350" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q2350">
+        <v>95</v>
+      </c>
+      <c r="W2350">
+        <v>423</v>
+      </c>
+      <c r="AC2350">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2351" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2351" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2351" t="s">
         <v>55</v>
       </c>
-    </row>
-[...135 lines deleted...]
-    <row r="2352" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="Q2351">
+        <v>95</v>
+      </c>
+      <c r="W2351">
+        <v>204</v>
+      </c>
+      <c r="AC2351">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="2352" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E2352" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H2352" t="s">
-        <v>179</v>
+        <v>57</v>
       </c>
       <c r="Q2352">
         <v>95</v>
       </c>
       <c r="W2352">
-        <v>235</v>
+        <v>528</v>
       </c>
       <c r="AC2352" s="3">
-        <v>91200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="2353" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2353" t="s">
         <v>32</v>
       </c>
       <c r="H2353" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="Q2353">
         <v>95</v>
       </c>
       <c r="W2353">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>1600</v>
+        <v>380</v>
+      </c>
+      <c r="AC2353">
+        <v>100</v>
       </c>
     </row>
     <row r="2354" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2354" t="s">
         <v>32</v>
       </c>
       <c r="H2354" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="Q2354">
         <v>95</v>
       </c>
       <c r="W2354">
-        <v>523</v>
+        <v>425</v>
       </c>
       <c r="AC2354" s="3">
-        <v>2800</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="2355" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2355" t="s">
         <v>32</v>
       </c>
       <c r="H2355" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="Q2355">
         <v>95</v>
       </c>
       <c r="W2355">
-        <v>522</v>
+        <v>426</v>
       </c>
       <c r="AC2355" s="3">
-        <v>2200</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="2356" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2356" t="s">
         <v>32</v>
       </c>
       <c r="H2356" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="Q2356">
         <v>95</v>
       </c>
       <c r="W2356">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>424</v>
+      </c>
+      <c r="AC2356" s="3">
+        <v>5600</v>
       </c>
     </row>
     <row r="2357" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2357" t="s">
         <v>32</v>
       </c>
       <c r="H2357" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="Q2357">
         <v>95</v>
       </c>
       <c r="W2357">
-        <v>421</v>
+        <v>377</v>
       </c>
       <c r="AC2357">
-        <v>70</v>
+        <v>170</v>
       </c>
     </row>
     <row r="2358" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2358" t="s">
         <v>32</v>
       </c>
       <c r="H2358" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="Q2358">
         <v>95</v>
       </c>
       <c r="W2358">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>930</v>
+        <v>403</v>
+      </c>
+      <c r="AC2358" s="3">
+        <v>1778</v>
       </c>
     </row>
     <row r="2359" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2359" t="s">
         <v>32</v>
       </c>
       <c r="H2359" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="Q2359">
         <v>95</v>
       </c>
       <c r="W2359">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>420</v>
+      </c>
+      <c r="AC2359" s="3">
+        <v>4500</v>
       </c>
     </row>
     <row r="2360" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2360" t="s">
         <v>32</v>
       </c>
       <c r="H2360" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="Q2360">
         <v>95</v>
       </c>
       <c r="W2360">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>718</v>
+      </c>
+      <c r="AC2360" s="3">
+        <v>15662</v>
       </c>
     </row>
     <row r="2361" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2361" t="s">
         <v>32</v>
       </c>
       <c r="H2361" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="Q2361">
         <v>95</v>
       </c>
       <c r="W2361">
-        <v>204</v>
+        <v>418</v>
       </c>
       <c r="AC2361">
-        <v>430</v>
+        <v>190</v>
       </c>
     </row>
     <row r="2362" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2362" t="s">
         <v>32</v>
       </c>
       <c r="H2362" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="Q2362">
         <v>95</v>
       </c>
       <c r="W2362">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>524</v>
+      </c>
+      <c r="AC2362">
+        <v>160</v>
       </c>
     </row>
     <row r="2363" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2363" t="s">
         <v>32</v>
       </c>
       <c r="H2363" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="Q2363">
         <v>95</v>
       </c>
       <c r="W2363">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>404</v>
+      </c>
+      <c r="AC2363" s="3">
+        <v>1062</v>
       </c>
     </row>
     <row r="2364" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2364" t="s">
         <v>32</v>
       </c>
       <c r="H2364" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="Q2364">
         <v>95</v>
       </c>
       <c r="W2364">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="AC2364" s="3">
-        <v>4000</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="2365" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2365" t="s">
         <v>32</v>
       </c>
       <c r="H2365" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="Q2365">
         <v>95</v>
       </c>
       <c r="W2365">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>2500</v>
+        <v>379</v>
+      </c>
+      <c r="AC2365">
+        <v>400</v>
       </c>
     </row>
     <row r="2366" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2366" t="s">
         <v>32</v>
       </c>
       <c r="H2366" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="Q2366">
         <v>95</v>
       </c>
       <c r="W2366">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>5600</v>
+        <v>527</v>
+      </c>
+      <c r="AC2366">
+        <v>140</v>
       </c>
     </row>
     <row r="2367" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2367" t="s">
         <v>32</v>
       </c>
       <c r="H2367" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="Q2367">
         <v>95</v>
       </c>
       <c r="W2367">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>385</v>
+      </c>
+      <c r="AC2367" s="3">
+        <v>37938</v>
       </c>
     </row>
     <row r="2368" spans="5:29" x14ac:dyDescent="0.25">
       <c r="E2368" t="s">
         <v>32</v>
       </c>
       <c r="H2368" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="Q2368">
         <v>95</v>
       </c>
       <c r="W2368">
-        <v>403</v>
+        <v>383</v>
       </c>
       <c r="AC2368" s="3">
-        <v>1778</v>
-[...2 lines deleted...]
-    <row r="2369" spans="5:29" x14ac:dyDescent="0.25">
+        <v>10300</v>
+      </c>
+    </row>
+    <row r="2369" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E2369" t="s">
         <v>32</v>
       </c>
       <c r="H2369" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q2369">
+        <v>95</v>
+      </c>
+      <c r="W2369">
+        <v>381</v>
+      </c>
+      <c r="AC2369">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2370" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2370" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2370" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q2370">
+        <v>95</v>
+      </c>
+      <c r="W2370">
+        <v>188</v>
+      </c>
+      <c r="AC2370" s="3">
+        <v>6510</v>
+      </c>
+    </row>
+    <row r="2371" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2371" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2371" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q2371">
+        <v>95</v>
+      </c>
+      <c r="W2371">
+        <v>212</v>
+      </c>
+      <c r="AC2371">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2372" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2372" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2372" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q2372">
+        <v>95</v>
+      </c>
+      <c r="W2372">
+        <v>422</v>
+      </c>
+      <c r="AC2372">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2373" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2373" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2373" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q2373">
+        <v>95</v>
+      </c>
+      <c r="W2373">
+        <v>409</v>
+      </c>
+      <c r="AC2373">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="2374" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="R2374">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="2375" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2375" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2376" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2376" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2377" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2377" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2377">
+        <v>67977322</v>
+      </c>
+      <c r="AH2377" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2377" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2378" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2378" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2378" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2378" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2378" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2378" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2378" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2378" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2378" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2378" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2378" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2378" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2378" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2378" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2379" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2379" t="s">
+        <v>39</v>
+      </c>
+      <c r="J2379">
+        <v>7943764</v>
+      </c>
+      <c r="L2379" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2379">
+        <v>100315</v>
+      </c>
+      <c r="Q2379" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2379" s="2">
+        <v>49613</v>
+      </c>
+      <c r="W2379" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2379" s="3">
+        <v>2623</v>
+      </c>
+      <c r="AG2379">
+        <v>259</v>
+      </c>
+      <c r="AK2379" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2380" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2380" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2380">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="2381" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2381" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2381" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2382" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2382" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2382" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2382" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2382" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2383" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2383" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2384" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2384" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2384" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2384">
+        <v>95</v>
+      </c>
+      <c r="Y2384">
+        <v>235</v>
+      </c>
+      <c r="AE2384" s="3">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="2385" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2385" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2385" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2385">
+        <v>95</v>
+      </c>
+      <c r="Y2385">
+        <v>361</v>
+      </c>
+      <c r="AE2385">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2386" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2386" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2386" t="s">
+        <v>59</v>
+      </c>
+      <c r="S2386">
+        <v>95</v>
+      </c>
+      <c r="Y2386">
+        <v>181</v>
+      </c>
+      <c r="AE2386" s="3">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="2387" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2387" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2387" t="s">
         <v>66</v>
       </c>
-      <c r="Q2369">
-[...13 lines deleted...]
-      <c r="H2370" t="s">
+      <c r="S2387">
+        <v>95</v>
+      </c>
+      <c r="Y2387">
+        <v>359</v>
+      </c>
+      <c r="AE2387">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="2388" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2388" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2388" t="s">
         <v>68</v>
       </c>
-      <c r="Q2370">
-[...22 lines deleted...]
-      <c r="AC2371">
+      <c r="S2388">
+        <v>95</v>
+      </c>
+      <c r="Y2388">
+        <v>179</v>
+      </c>
+      <c r="AE2388">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2389" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2389" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2389" t="s">
+        <v>75</v>
+      </c>
+      <c r="S2389">
+        <v>95</v>
+      </c>
+      <c r="Y2389">
+        <v>351</v>
+      </c>
+      <c r="AE2389">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2390" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2390" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2390" t="s">
+        <v>81</v>
+      </c>
+      <c r="S2390">
+        <v>95</v>
+      </c>
+      <c r="Y2390">
+        <v>188</v>
+      </c>
+      <c r="AE2390">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="2391" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2391" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2391" t="s">
+        <v>84</v>
+      </c>
+      <c r="S2391">
+        <v>95</v>
+      </c>
+      <c r="Y2391">
+        <v>345</v>
+      </c>
+      <c r="AE2391">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2392" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2392" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2392" t="s">
+        <v>85</v>
+      </c>
+      <c r="S2392">
+        <v>95</v>
+      </c>
+      <c r="Y2392">
+        <v>180</v>
+      </c>
+      <c r="AE2392">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2393" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2393" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2393">
+        <v>7942584</v>
+      </c>
+      <c r="L2393" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2393">
+        <v>100302</v>
+      </c>
+      <c r="Q2393" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2393" s="2">
+        <v>43769</v>
+      </c>
+      <c r="W2393" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2393" s="3">
+        <v>16789</v>
+      </c>
+      <c r="AG2393" s="3">
+        <v>1656</v>
+      </c>
+      <c r="AK2393" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2394" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2394" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2394">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2395" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2395" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2395" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2396" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2396" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2397" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2397" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2398" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2398" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2398" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2398" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2398" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2399" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2399" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2400" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2400" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2400" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2400">
+        <v>95</v>
+      </c>
+      <c r="Y2400">
+        <v>235</v>
+      </c>
+      <c r="AE2400" s="3">
+        <v>16789</v>
+      </c>
+    </row>
+    <row r="2401" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2401" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2401" t="s">
+        <v>121</v>
+      </c>
+      <c r="S2401">
+        <v>95</v>
+      </c>
+      <c r="Y2401">
+        <v>471</v>
+      </c>
+      <c r="AE2401">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2402" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2402" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2402" t="s">
+        <v>122</v>
+      </c>
+      <c r="S2402">
+        <v>95</v>
+      </c>
+      <c r="Y2402">
+        <v>487</v>
+      </c>
+      <c r="AE2402" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="2403" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2403" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2403" t="s">
+        <v>123</v>
+      </c>
+      <c r="S2403">
+        <v>95</v>
+      </c>
+      <c r="Y2403">
+        <v>285</v>
+      </c>
+      <c r="AE2403">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2404" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2404" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2404" t="s">
+        <v>124</v>
+      </c>
+      <c r="S2404">
+        <v>95</v>
+      </c>
+      <c r="Y2404">
+        <v>279</v>
+      </c>
+      <c r="AE2404">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="2405" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2405" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2405" t="s">
+        <v>127</v>
+      </c>
+      <c r="S2405">
+        <v>95</v>
+      </c>
+      <c r="Y2405">
+        <v>472</v>
+      </c>
+      <c r="AE2405" s="3">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="2406" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2406" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2406" t="s">
+        <v>380</v>
+      </c>
+      <c r="S2406">
+        <v>95</v>
+      </c>
+      <c r="Y2406">
+        <v>290</v>
+      </c>
+      <c r="AE2406" s="3">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="2407" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2407" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2407" t="s">
+        <v>128</v>
+      </c>
+      <c r="S2407">
+        <v>95</v>
+      </c>
+      <c r="Y2407">
+        <v>486</v>
+      </c>
+      <c r="AE2407" s="3">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="2408" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2408" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2408" t="s">
+        <v>129</v>
+      </c>
+      <c r="S2408">
+        <v>95</v>
+      </c>
+      <c r="Y2408">
+        <v>373</v>
+      </c>
+      <c r="AE2408" s="3">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="2409" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2409" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2409" t="s">
+        <v>130</v>
+      </c>
+      <c r="S2409">
+        <v>95</v>
+      </c>
+      <c r="Y2409">
+        <v>230</v>
+      </c>
+      <c r="AE2409">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2410" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2410" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2410" t="s">
+        <v>132</v>
+      </c>
+      <c r="S2410">
+        <v>95</v>
+      </c>
+      <c r="Y2410">
+        <v>286</v>
+      </c>
+      <c r="AE2410">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2411" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2411" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2411" t="s">
+        <v>135</v>
+      </c>
+      <c r="S2411">
+        <v>95</v>
+      </c>
+      <c r="Y2411">
         <v>190</v>
       </c>
-    </row>
-[...81 lines deleted...]
-      <c r="AC2376">
+      <c r="AE2411">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="2412" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2412" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2412" t="s">
+        <v>136</v>
+      </c>
+      <c r="S2412">
+        <v>95</v>
+      </c>
+      <c r="Y2412">
+        <v>171</v>
+      </c>
+      <c r="AE2412">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2413" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2413" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2413" t="s">
         <v>140</v>
       </c>
-    </row>
-[...155 lines deleted...]
-      <c r="J2388" t="s">
+      <c r="S2413">
+        <v>95</v>
+      </c>
+      <c r="Y2413">
+        <v>369</v>
+      </c>
+      <c r="AE2413" s="3">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="2414" spans="5:31" x14ac:dyDescent="0.25">
+      <c r="E2414" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2414" t="s">
+        <v>141</v>
+      </c>
+      <c r="S2414">
+        <v>95</v>
+      </c>
+      <c r="Y2414">
+        <v>288</v>
+      </c>
+      <c r="AE2414">
         <v>6</v>
       </c>
-      <c r="K2388" t="s">
-[...415 lines deleted...]
-    <row r="2415" spans="2:37" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2415" spans="5:31" x14ac:dyDescent="0.25">
       <c r="E2415" t="s">
         <v>32</v>
       </c>
       <c r="I2415" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="S2415">
         <v>95</v>
       </c>
       <c r="Y2415">
-        <v>472</v>
+        <v>227</v>
       </c>
       <c r="AE2415" s="3">
-        <v>1803</v>
-[...2 lines deleted...]
-    <row r="2416" spans="2:37" x14ac:dyDescent="0.25">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="2416" spans="5:31" x14ac:dyDescent="0.25">
       <c r="E2416" t="s">
         <v>32</v>
       </c>
       <c r="I2416" t="s">
-        <v>378</v>
+        <v>143</v>
       </c>
       <c r="S2416">
         <v>95</v>
       </c>
       <c r="Y2416">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>3580</v>
+        <v>289</v>
+      </c>
+      <c r="AE2416">
+        <v>553</v>
       </c>
     </row>
     <row r="2417" spans="1:34" x14ac:dyDescent="0.25">
       <c r="E2417" t="s">
         <v>32</v>
       </c>
       <c r="I2417" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="S2417">
         <v>95</v>
       </c>
       <c r="Y2417">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>4198</v>
+        <v>412</v>
+      </c>
+      <c r="AE2417">
+        <v>6</v>
       </c>
     </row>
     <row r="2418" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="E2418" t="s">
-[...12 lines deleted...]
-        <v>2202</v>
+      <c r="T2418">
+        <v>57</v>
       </c>
     </row>
     <row r="2419" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="E2419" t="s">
-[...12 lines deleted...]
-        <v>80</v>
+      <c r="I2419" s="1" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="2420" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="E2420" t="s">
-[...12 lines deleted...]
-        <v>20</v>
+      <c r="A2420" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2420" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="2421" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="E2421" t="s">
-[...12 lines deleted...]
-        <v>838</v>
+      <c r="A2421" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2421">
+        <v>67977322</v>
+      </c>
+      <c r="AF2421" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2421" s="2">
+        <v>46204</v>
       </c>
     </row>
     <row r="2422" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="E2422" t="s">
-        <v>32</v>
+      <c r="C2422" t="s">
+        <v>5</v>
       </c>
       <c r="I2422" t="s">
-        <v>136</v>
-[...8 lines deleted...]
-        <v>35</v>
+        <v>6</v>
+      </c>
+      <c r="J2422" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2422" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2422" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2422" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2422" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2422" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2422" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2422" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2422" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2422" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2422" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="2423" spans="1:34" x14ac:dyDescent="0.25">
       <c r="E2423" t="s">
         <v>32</v>
       </c>
-      <c r="I2423" t="s">
-[...9 lines deleted...]
-        <v>3668</v>
+      <c r="H2423" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q2423">
+        <v>95</v>
+      </c>
+      <c r="W2423">
+        <v>283</v>
+      </c>
+      <c r="AC2423">
+        <v>885</v>
       </c>
     </row>
     <row r="2424" spans="1:34" x14ac:dyDescent="0.25">
       <c r="E2424" t="s">
         <v>32</v>
       </c>
-      <c r="I2424" t="s">
-[...9 lines deleted...]
-        <v>6</v>
+      <c r="H2424" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q2424">
+        <v>95</v>
+      </c>
+      <c r="W2424">
+        <v>170</v>
+      </c>
+      <c r="AC2424">
+        <v>906</v>
       </c>
     </row>
     <row r="2425" spans="1:34" x14ac:dyDescent="0.25">
       <c r="E2425" t="s">
         <v>32</v>
       </c>
-      <c r="I2425" t="s">
-[...9 lines deleted...]
-        <v>2000</v>
+      <c r="H2425" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q2425">
+        <v>95</v>
+      </c>
+      <c r="W2425">
+        <v>479</v>
+      </c>
+      <c r="AC2425">
+        <v>960</v>
       </c>
     </row>
     <row r="2426" spans="1:34" x14ac:dyDescent="0.25">
       <c r="E2426" t="s">
         <v>32</v>
       </c>
-      <c r="I2426" t="s">
-[...9 lines deleted...]
-        <v>553</v>
+      <c r="H2426" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q2426">
+        <v>95</v>
+      </c>
+      <c r="W2426">
+        <v>371</v>
+      </c>
+      <c r="AC2426">
+        <v>500</v>
       </c>
     </row>
     <row r="2427" spans="1:34" x14ac:dyDescent="0.25">
       <c r="E2427" t="s">
         <v>32</v>
       </c>
-      <c r="I2427" t="s">
-[...9 lines deleted...]
-        <v>6</v>
+      <c r="H2427" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q2427">
+        <v>95</v>
+      </c>
+      <c r="W2427">
+        <v>185</v>
+      </c>
+      <c r="AC2427" s="3">
+        <v>1231</v>
       </c>
     </row>
     <row r="2428" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="T2428">
-        <v>57</v>
+      <c r="E2428" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2428" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q2428">
+        <v>95</v>
+      </c>
+      <c r="W2428">
+        <v>370</v>
+      </c>
+      <c r="AC2428">
+        <v>80</v>
       </c>
     </row>
     <row r="2429" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="I2429" s="1" t="s">
-        <v>418</v>
+      <c r="E2429" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2429" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q2429">
+        <v>95</v>
+      </c>
+      <c r="W2429">
+        <v>284</v>
+      </c>
+      <c r="AC2429" s="3">
+        <v>2614</v>
       </c>
     </row>
     <row r="2430" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A2430" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="E2430" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2430" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q2430">
+        <v>95</v>
+      </c>
+      <c r="W2430">
+        <v>188</v>
+      </c>
+      <c r="AC2430" s="3">
+        <v>3107</v>
       </c>
     </row>
     <row r="2431" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A2431" t="s">
-[...9 lines deleted...]
-        <v>46113</v>
+      <c r="E2431" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2431" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q2431">
+        <v>95</v>
+      </c>
+      <c r="W2431">
+        <v>433</v>
+      </c>
+      <c r="AC2431" s="3">
+        <v>1000</v>
       </c>
     </row>
     <row r="2432" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="C2432" t="s">
-[...36 lines deleted...]
-        <v>17</v>
+      <c r="E2432" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2432" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q2432">
+        <v>95</v>
+      </c>
+      <c r="W2432">
+        <v>520</v>
+      </c>
+      <c r="AC2432" s="3">
+        <v>2109</v>
       </c>
     </row>
     <row r="2433" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E2433" t="s">
         <v>32</v>
       </c>
       <c r="H2433" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="Q2433">
         <v>95</v>
       </c>
       <c r="W2433">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>446</v>
+      </c>
+      <c r="AC2433" s="3">
+        <v>3474</v>
       </c>
     </row>
     <row r="2434" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E2434" t="s">
         <v>32</v>
       </c>
       <c r="H2434" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="Q2434">
         <v>95</v>
       </c>
       <c r="W2434">
-        <v>170</v>
+        <v>223</v>
       </c>
       <c r="AC2434">
-        <v>906</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2435" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E2435" t="s">
         <v>32</v>
       </c>
       <c r="H2435" t="s">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="Q2435">
         <v>95</v>
       </c>
       <c r="W2435">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>960</v>
+        <v>439</v>
+      </c>
+      <c r="AC2435" s="3">
+        <v>2500</v>
       </c>
     </row>
     <row r="2436" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2436" t="s">
-[...12 lines deleted...]
-        <v>500</v>
+      <c r="C2436" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2436">
+        <v>7942584</v>
+      </c>
+      <c r="K2436" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2436">
+        <v>100304</v>
+      </c>
+      <c r="P2436" s="2">
+        <v>34425</v>
+      </c>
+      <c r="S2436" s="2">
+        <v>45016</v>
+      </c>
+      <c r="U2436" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2436" s="3">
+        <v>60000</v>
+      </c>
+      <c r="AE2436" s="3">
+        <v>1540</v>
+      </c>
+      <c r="AI2436" t="s">
+        <v>420</v>
       </c>
     </row>
     <row r="2437" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2437" t="s">
-[...12 lines deleted...]
-        <v>1231</v>
+      <c r="L2437" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2437">
+        <v>365</v>
       </c>
     </row>
     <row r="2438" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2438" t="s">
-[...12 lines deleted...]
-        <v>80</v>
+      <c r="B2438" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2438" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="2439" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2439" t="s">
-[...12 lines deleted...]
-        <v>2614</v>
+      <c r="D2439" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2439" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2439" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2439" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="2440" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2440" t="s">
-[...12 lines deleted...]
-        <v>3107</v>
+      <c r="AB2440" t="s">
+        <v>411</v>
       </c>
     </row>
     <row r="2441" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E2441" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H2441" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="Q2441">
         <v>95</v>
       </c>
       <c r="W2441">
-        <v>433</v>
+        <v>194</v>
       </c>
       <c r="AC2441" s="3">
-        <v>1000</v>
+        <v>60000</v>
       </c>
     </row>
     <row r="2442" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2442" t="s">
-[...12 lines deleted...]
-        <v>2109</v>
+      <c r="C2442" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2442">
+        <v>7942584</v>
+      </c>
+      <c r="K2442" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2442">
+        <v>139624</v>
+      </c>
+      <c r="P2442" s="2">
+        <v>41153</v>
+      </c>
+      <c r="S2442" s="2">
+        <v>43921</v>
+      </c>
+      <c r="U2442" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2442" s="3">
+        <v>3500</v>
+      </c>
+      <c r="AE2442">
+        <v>282</v>
+      </c>
+      <c r="AI2442" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="2443" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2443" t="s">
-[...12 lines deleted...]
-        <v>3474</v>
+      <c r="L2443" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2443">
+        <v>365</v>
       </c>
     </row>
     <row r="2444" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2444" t="s">
-[...12 lines deleted...]
-        <v>69</v>
+      <c r="B2444" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2444" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="2445" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2445" t="s">
-[...11 lines deleted...]
-      <c r="AC2445" s="3">
+      <c r="D2445" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2445" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2445" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2445" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2446" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2446" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2447" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2447" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2447" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q2447">
+        <v>95</v>
+      </c>
+      <c r="W2447">
+        <v>235</v>
+      </c>
+      <c r="AC2447" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="2448" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2448" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2448" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q2448">
+        <v>95</v>
+      </c>
+      <c r="W2448">
+        <v>472</v>
+      </c>
+      <c r="AC2448" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C2449" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2449">
+        <v>7942584</v>
+      </c>
+      <c r="K2449" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2449">
+        <v>141193</v>
+      </c>
+      <c r="P2449" s="2">
+        <v>42461</v>
+      </c>
+      <c r="S2449" s="2">
+        <v>45016</v>
+      </c>
+      <c r="U2449" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2449" s="3">
+        <v>10675</v>
+      </c>
+      <c r="AE2449">
+        <v>274</v>
+      </c>
+      <c r="AI2449" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="L2450" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2450">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2451" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B2451" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2451" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2452" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="D2452" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2452" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2452" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2452" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2453" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AB2453" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2454" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2454" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2454" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q2454">
+        <v>95</v>
+      </c>
+      <c r="W2454">
+        <v>194</v>
+      </c>
+      <c r="AC2454" s="3">
+        <v>10675</v>
+      </c>
+    </row>
+    <row r="2455" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C2455" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2455">
+        <v>7942584</v>
+      </c>
+      <c r="K2455" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2455">
+        <v>143463</v>
+      </c>
+      <c r="P2455" s="2">
+        <v>43922</v>
+      </c>
+      <c r="S2455" s="2">
+        <v>45016</v>
+      </c>
+      <c r="U2455" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA2455" s="3">
+        <v>6077</v>
+      </c>
+      <c r="AE2455">
+        <v>489</v>
+      </c>
+      <c r="AI2455" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2456" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="L2456" t="s">
+        <v>419</v>
+      </c>
+      <c r="V2456">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2457" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B2457" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2457" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2458" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="R2458">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="2459" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J2459" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2460" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2460" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2460" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2461" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2461" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2461">
+        <v>67977322</v>
+      </c>
+      <c r="AH2461" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2461" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C2462" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2462" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2462" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2462" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2462" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2462" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2462" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2462" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2462" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2462" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2462" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2462" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2462" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2463" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="D2463" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2463" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2463" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2463" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2464" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AD2464" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2465" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2465" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2465" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2465">
+        <v>95</v>
+      </c>
+      <c r="Y2465">
+        <v>235</v>
+      </c>
+      <c r="AE2465" s="3">
+        <v>6077</v>
+      </c>
+    </row>
+    <row r="2466" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2466" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2466" t="s">
+        <v>127</v>
+      </c>
+      <c r="S2466">
+        <v>95</v>
+      </c>
+      <c r="Y2466">
+        <v>472</v>
+      </c>
+      <c r="AE2466" s="3">
+        <v>6077</v>
+      </c>
+    </row>
+    <row r="2467" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2467" t="s">
+        <v>192</v>
+      </c>
+      <c r="J2467">
+        <v>60041985</v>
+      </c>
+      <c r="L2467" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2467">
+        <v>100305</v>
+      </c>
+      <c r="Q2467" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2467" s="2">
+        <v>37195</v>
+      </c>
+      <c r="W2467" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2467" s="3">
+        <v>1500</v>
+      </c>
+      <c r="AG2467">
+        <v>25</v>
+      </c>
+      <c r="AK2467" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="2468" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2468" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2468">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2469" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2469" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2469" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2470" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2470" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="2471" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2471" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2472" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2472" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2472" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2472" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2472" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2473" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2473" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2474" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2474" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2474" t="s">
+        <v>173</v>
+      </c>
+      <c r="S2474">
+        <v>95</v>
+      </c>
+      <c r="Y2474">
+        <v>194</v>
+      </c>
+      <c r="AE2474" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="2475" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2475" t="s">
+        <v>210</v>
+      </c>
+      <c r="J2475">
+        <v>249953860</v>
+      </c>
+      <c r="L2475" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2475">
+        <v>100301</v>
+      </c>
+      <c r="Q2475" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2475" s="2">
+        <v>48334</v>
+      </c>
+      <c r="W2475" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2475" s="3">
+        <v>63000</v>
+      </c>
+      <c r="AG2475" s="3">
+        <v>6214</v>
+      </c>
+      <c r="AK2475" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2476" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2476" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2476">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="2477" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2477" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2477" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2478" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2478" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2478" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2478" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2478" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2479" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2479" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2480" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2480" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2480" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2480">
+        <v>95</v>
+      </c>
+      <c r="Y2480">
+        <v>235</v>
+      </c>
+      <c r="AE2480" s="3">
+        <v>63000</v>
+      </c>
+    </row>
+    <row r="2481" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2481" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2481" t="s">
+        <v>212</v>
+      </c>
+      <c r="S2481">
+        <v>95</v>
+      </c>
+      <c r="Y2481">
+        <v>295</v>
+      </c>
+      <c r="AE2481" s="3">
+        <v>63000</v>
+      </c>
+    </row>
+    <row r="2482" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2482" t="s">
+        <v>210</v>
+      </c>
+      <c r="J2482">
+        <v>249953860</v>
+      </c>
+      <c r="L2482" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2482">
+        <v>100322</v>
+      </c>
+      <c r="Q2482" s="2">
+        <v>35551</v>
+      </c>
+      <c r="U2482" s="2">
+        <v>48334</v>
+      </c>
+      <c r="W2482" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2482" s="3">
+        <v>11934</v>
+      </c>
+      <c r="AG2482">
+        <v>762</v>
+      </c>
+      <c r="AK2482" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2483" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2483" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2483">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="2484" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2484" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2484" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2485" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2485" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2485" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2485" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2485" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2486" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2486" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2487" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2487" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2487" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2487">
+        <v>95</v>
+      </c>
+      <c r="Y2487">
+        <v>235</v>
+      </c>
+      <c r="AE2487" s="3">
+        <v>11934</v>
+      </c>
+    </row>
+    <row r="2488" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2488" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2488" t="s">
+        <v>212</v>
+      </c>
+      <c r="S2488">
+        <v>95</v>
+      </c>
+      <c r="Y2488">
+        <v>295</v>
+      </c>
+      <c r="AE2488" s="3">
+        <v>11934</v>
+      </c>
+    </row>
+    <row r="2489" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2489" t="s">
+        <v>230</v>
+      </c>
+      <c r="J2489">
+        <v>181912262</v>
+      </c>
+      <c r="L2489" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2489">
+        <v>100306</v>
+      </c>
+      <c r="Q2489" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2489" s="2">
+        <v>48304</v>
+      </c>
+      <c r="W2489" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2489" s="3">
+        <v>30337</v>
+      </c>
+      <c r="AG2489" s="3">
+        <v>2992</v>
+      </c>
+      <c r="AK2489" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="2490" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2490" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2490">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="2491" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2491" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2491" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2492" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2492" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2493" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2493" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2494" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2494" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="2495" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2495" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2496" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2496" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2496" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2496" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2496" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2497" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2498" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2498" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2498" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2498">
+        <v>95</v>
+      </c>
+      <c r="Y2498">
+        <v>235</v>
+      </c>
+      <c r="AE2498" s="3">
+        <v>30337</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2499" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2499" t="s">
+        <v>236</v>
+      </c>
+      <c r="S2499">
+        <v>95</v>
+      </c>
+      <c r="Y2499">
+        <v>134</v>
+      </c>
+      <c r="AE2499" s="3">
         <v>2500</v>
       </c>
     </row>
-    <row r="2446" spans="2:35" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="K2446" t="s">
+    <row r="2500" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2500" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2500" t="s">
+        <v>244</v>
+      </c>
+      <c r="S2500">
+        <v>95</v>
+      </c>
+      <c r="Y2500">
+        <v>161</v>
+      </c>
+      <c r="AE2500" s="3">
+        <v>18966</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2501" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2501" t="s">
+        <v>253</v>
+      </c>
+      <c r="S2501">
+        <v>95</v>
+      </c>
+      <c r="Y2501">
+        <v>151</v>
+      </c>
+      <c r="AE2501">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2502" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2502" t="s">
+        <v>255</v>
+      </c>
+      <c r="S2502">
+        <v>95</v>
+      </c>
+      <c r="Y2502">
+        <v>143</v>
+      </c>
+      <c r="AE2502">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2503" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="T2503">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="2504" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2504" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2505" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2505" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2505" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2506" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2506">
+        <v>67977322</v>
+      </c>
+      <c r="AH2506" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2506" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2507" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2507" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2507" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2507" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2507" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2507" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2507" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2507" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2507" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2507" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2507" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2507" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2507" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2507" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2508" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2508" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2508" t="s">
+        <v>258</v>
+      </c>
+      <c r="S2508">
+        <v>95</v>
+      </c>
+      <c r="Y2508">
+        <v>157</v>
+      </c>
+      <c r="AE2508">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="2509" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2509" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2509" t="s">
+        <v>264</v>
+      </c>
+      <c r="S2509">
+        <v>95</v>
+      </c>
+      <c r="Y2509">
+        <v>159</v>
+      </c>
+      <c r="AE2509">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2510" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2510" t="s">
+        <v>277</v>
+      </c>
+      <c r="S2510">
+        <v>95</v>
+      </c>
+      <c r="Y2510">
+        <v>146</v>
+      </c>
+      <c r="AE2510" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="2511" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2511" t="s">
+        <v>230</v>
+      </c>
+      <c r="J2511">
+        <v>181912262</v>
+      </c>
+      <c r="L2511" t="s">
         <v>19</v>
       </c>
-      <c r="N2446">
-[...2 lines deleted...]
-      <c r="P2446" s="2">
+      <c r="O2511">
+        <v>100307</v>
+      </c>
+      <c r="Q2511" s="2">
         <v>34425</v>
       </c>
-      <c r="S2446" s="2">
-[...2 lines deleted...]
-      <c r="U2446" t="s">
+      <c r="U2511" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2511" t="s">
         <v>20</v>
       </c>
-      <c r="AA2446" s="3">
-[...5 lines deleted...]
-      <c r="AI2446" t="s">
+      <c r="AC2511" s="3">
+        <v>72000</v>
+      </c>
+      <c r="AG2511" s="3">
+        <v>2111</v>
+      </c>
+      <c r="AK2511" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="2512" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2512" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2512">
+        <v>5752</v>
+      </c>
+    </row>
+    <row r="2513" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2513" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2513" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2514" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2514" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2515" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2515" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2516" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2516" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2516" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2516" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2516" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2517" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2517" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2518" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2518" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2518" t="s">
+        <v>173</v>
+      </c>
+      <c r="S2518">
+        <v>95</v>
+      </c>
+      <c r="Y2518">
+        <v>194</v>
+      </c>
+      <c r="AE2518" s="3">
+        <v>72000</v>
+      </c>
+    </row>
+    <row r="2519" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2519" t="s">
+        <v>230</v>
+      </c>
+      <c r="J2519">
+        <v>181912262</v>
+      </c>
+      <c r="L2519" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2519">
+        <v>135045</v>
+      </c>
+      <c r="Q2519" s="2">
+        <v>39387</v>
+      </c>
+      <c r="U2519" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2519" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2519" s="3">
+        <v>41200</v>
+      </c>
+      <c r="AG2519">
+        <v>892</v>
+      </c>
+      <c r="AK2519" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="2520" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2520" t="s">
+        <v>419</v>
+      </c>
+      <c r="X2520">
+        <v>5752</v>
+      </c>
+    </row>
+    <row r="2521" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2521" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2521" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2522" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2522" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2523" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2523" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2524" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2524" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2524" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2524" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2524" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2525" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2525" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2526" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2526" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2526" t="s">
+        <v>173</v>
+      </c>
+      <c r="S2526">
+        <v>95</v>
+      </c>
+      <c r="Y2526">
+        <v>194</v>
+      </c>
+      <c r="AE2526" s="3">
+        <v>41200</v>
+      </c>
+    </row>
+    <row r="2527" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2527" t="s">
+        <v>230</v>
+      </c>
+      <c r="J2527">
+        <v>181912262</v>
+      </c>
+      <c r="L2527" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2527">
+        <v>141191</v>
+      </c>
+      <c r="Q2527" s="2">
+        <v>42461</v>
+      </c>
+      <c r="U2527" s="2">
+        <v>51956</v>
+      </c>
+      <c r="W2527" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2527" s="3">
+        <v>41975</v>
+      </c>
+      <c r="AG2527" s="3">
+        <v>1038</v>
+      </c>
+      <c r="AK2527" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="2447" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="L2447" t="s">
+    <row r="2528" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2528" t="s">
         <v>419</v>
       </c>
-      <c r="V2447">
-[...4 lines deleted...]
-      <c r="B2448" t="s">
+      <c r="X2528">
+        <v>5752</v>
+      </c>
+    </row>
+    <row r="2529" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2529" t="s">
         <v>23</v>
       </c>
-      <c r="M2448" t="s">
+      <c r="N2529" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2449" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D2449" t="s">
+    <row r="2530" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2530" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2531" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2531" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2532" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2532" t="s">
         <v>25</v>
       </c>
-      <c r="G2449" t="s">
+      <c r="H2532" t="s">
         <v>26</v>
       </c>
-      <c r="O2449" t="s">
+      <c r="P2532" t="s">
         <v>27</v>
       </c>
-      <c r="V2449" t="s">
+      <c r="X2532" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2450" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB2450" t="s">
+    <row r="2533" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2533" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2451" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2451" t="s">
+    <row r="2534" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2534" t="s">
         <v>30</v>
       </c>
-      <c r="H2451" t="s">
+      <c r="I2534" t="s">
         <v>173</v>
       </c>
-      <c r="Q2451">
-[...2 lines deleted...]
-      <c r="W2451">
+      <c r="S2534">
+        <v>95</v>
+      </c>
+      <c r="Y2534">
         <v>194</v>
       </c>
-      <c r="AC2451" s="3">
-[...10 lines deleted...]
-      <c r="K2452" t="s">
+      <c r="AE2534" s="3">
+        <v>41975</v>
+      </c>
+    </row>
+    <row r="2535" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2535" t="s">
+        <v>290</v>
+      </c>
+      <c r="J2535">
+        <v>7908916</v>
+      </c>
+      <c r="L2535" t="s">
         <v>19</v>
       </c>
-      <c r="N2452">
-[...8 lines deleted...]
-      <c r="U2452" t="s">
+      <c r="O2535">
+        <v>100308</v>
+      </c>
+      <c r="Q2535" s="2">
+        <v>34425</v>
+      </c>
+      <c r="U2535" s="2">
+        <v>48883</v>
+      </c>
+      <c r="W2535" t="s">
         <v>20</v>
       </c>
-      <c r="AA2452" s="3">
-[...10 lines deleted...]
-      <c r="L2453" t="s">
+      <c r="AC2535" s="3">
+        <v>32624</v>
+      </c>
+      <c r="AG2535" s="3">
+        <v>2299</v>
+      </c>
+      <c r="AK2535" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="2536" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2536" t="s">
         <v>419</v>
       </c>
-      <c r="V2453">
-[...4 lines deleted...]
-      <c r="B2454" t="s">
+      <c r="X2536">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="2537" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2537" t="s">
         <v>23</v>
       </c>
-      <c r="M2454" t="s">
+      <c r="N2537" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2455" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D2455" t="s">
+    <row r="2538" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2538" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2539" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2539" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2540" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2540" t="s">
         <v>25</v>
       </c>
-      <c r="G2455" t="s">
+      <c r="H2540" t="s">
         <v>26</v>
       </c>
-      <c r="O2455" t="s">
+      <c r="P2540" t="s">
         <v>27</v>
       </c>
-      <c r="V2455" t="s">
+      <c r="X2540" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2456" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB2456" t="s">
+    <row r="2541" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2541" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2457" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2457" t="s">
+    <row r="2542" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2542" t="s">
         <v>30</v>
       </c>
-      <c r="H2457" t="s">
+      <c r="I2542" t="s">
         <v>179</v>
       </c>
-      <c r="Q2457">
-[...2 lines deleted...]
-      <c r="W2457">
+      <c r="S2542">
+        <v>95</v>
+      </c>
+      <c r="Y2542">
         <v>235</v>
       </c>
-      <c r="AC2457" s="3">
-[...1127 lines deleted...]
-        <v>28</v>
+      <c r="AE2542" s="3">
+        <v>32624</v>
       </c>
     </row>
     <row r="2543" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2543" t="s">
-        <v>411</v>
+      <c r="E2543" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2543" t="s">
+        <v>226</v>
+      </c>
+      <c r="S2543">
+        <v>95</v>
+      </c>
+      <c r="Y2543">
+        <v>327</v>
+      </c>
+      <c r="AE2543" s="3">
+        <v>2071</v>
       </c>
     </row>
     <row r="2544" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2544" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I2544" t="s">
-        <v>173</v>
+        <v>293</v>
       </c>
       <c r="S2544">
         <v>95</v>
       </c>
       <c r="Y2544">
-        <v>194</v>
-[...6 lines deleted...]
-      <c r="C2545" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE2544">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2545" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2545" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2545" t="s">
+        <v>294</v>
+      </c>
+      <c r="S2545">
+        <v>95</v>
+      </c>
+      <c r="Y2545">
+        <v>217</v>
+      </c>
+      <c r="AE2545" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="2546" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2546" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2546" t="s">
+        <v>296</v>
+      </c>
+      <c r="S2546">
+        <v>95</v>
+      </c>
+      <c r="Y2546">
+        <v>332</v>
+      </c>
+      <c r="AE2546">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2547" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2547" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2547" t="s">
+        <v>297</v>
+      </c>
+      <c r="S2547">
+        <v>95</v>
+      </c>
+      <c r="Y2547">
+        <v>342</v>
+      </c>
+      <c r="AE2547">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2548" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2548" t="s">
+        <v>298</v>
+      </c>
+      <c r="S2548">
+        <v>95</v>
+      </c>
+      <c r="Y2548">
+        <v>339</v>
+      </c>
+      <c r="AE2548">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2549" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2549" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2549" t="s">
+        <v>216</v>
+      </c>
+      <c r="S2549">
+        <v>95</v>
+      </c>
+      <c r="Y2549">
+        <v>470</v>
+      </c>
+      <c r="AE2549" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="T2550">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2551" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="J2551" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2552" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2552" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2553" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2553" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2553">
+        <v>67977322</v>
+      </c>
+      <c r="AH2553" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2553" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C2554" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2554" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2554" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2554" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2554" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2554" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2554" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2554" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2554" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2554" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2554" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2554" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2554" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2555" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2555" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2555" t="s">
+        <v>301</v>
+      </c>
+      <c r="S2555">
+        <v>95</v>
+      </c>
+      <c r="Y2555">
+        <v>448</v>
+      </c>
+      <c r="AE2555" s="3">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="2556" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2556" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2556" t="s">
+        <v>303</v>
+      </c>
+      <c r="S2556">
+        <v>95</v>
+      </c>
+      <c r="Y2556">
+        <v>324</v>
+      </c>
+      <c r="AE2556">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2557" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2557" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2557" t="s">
+        <v>307</v>
+      </c>
+      <c r="S2557">
+        <v>95</v>
+      </c>
+      <c r="Y2557">
+        <v>322</v>
+      </c>
+      <c r="AE2557">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2558" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2558" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2558" t="s">
+        <v>308</v>
+      </c>
+      <c r="S2558">
+        <v>95</v>
+      </c>
+      <c r="Y2558">
+        <v>315</v>
+      </c>
+      <c r="AE2558">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="2559" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2559" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2559" t="s">
+        <v>309</v>
+      </c>
+      <c r="S2559">
+        <v>95</v>
+      </c>
+      <c r="Y2559">
+        <v>312</v>
+      </c>
+      <c r="AE2559">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2560" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E2560" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2560" t="s">
+        <v>310</v>
+      </c>
+      <c r="S2560">
+        <v>95</v>
+      </c>
+      <c r="Y2560">
+        <v>313</v>
+      </c>
+      <c r="AE2560">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2561" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2561" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2561" t="s">
+        <v>227</v>
+      </c>
+      <c r="S2561">
+        <v>95</v>
+      </c>
+      <c r="Y2561">
+        <v>334</v>
+      </c>
+      <c r="AE2561">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="2562" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2562" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2562" t="s">
+        <v>99</v>
+      </c>
+      <c r="S2562">
+        <v>95</v>
+      </c>
+      <c r="Y2562">
+        <v>303</v>
+      </c>
+      <c r="AE2562" s="3">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="2563" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2563" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2563" t="s">
+        <v>315</v>
+      </c>
+      <c r="S2563">
+        <v>95</v>
+      </c>
+      <c r="Y2563">
+        <v>307</v>
+      </c>
+      <c r="AE2563" s="3">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="2564" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2564" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2564" t="s">
+        <v>178</v>
+      </c>
+      <c r="S2564">
+        <v>95</v>
+      </c>
+      <c r="Y2564">
+        <v>467</v>
+      </c>
+      <c r="AE2564" s="3">
+        <v>7536</v>
+      </c>
+    </row>
+    <row r="2565" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2565" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2565" t="s">
+        <v>317</v>
+      </c>
+      <c r="S2565">
+        <v>95</v>
+      </c>
+      <c r="Y2565">
+        <v>319</v>
+      </c>
+      <c r="AE2565">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="2566" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2566" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2566" t="s">
+        <v>228</v>
+      </c>
+      <c r="S2566">
+        <v>95</v>
+      </c>
+      <c r="Y2566">
+        <v>336</v>
+      </c>
+      <c r="AE2566">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="2567" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2567" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2567" t="s">
+        <v>320</v>
+      </c>
+      <c r="S2567">
+        <v>95</v>
+      </c>
+      <c r="Y2567">
+        <v>474</v>
+      </c>
+      <c r="AE2567" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="2568" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2568" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2568" t="s">
+        <v>323</v>
+      </c>
+      <c r="S2568">
+        <v>95</v>
+      </c>
+      <c r="Y2568">
+        <v>301</v>
+      </c>
+      <c r="AE2568">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="2569" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2569" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2569" t="s">
+        <v>324</v>
+      </c>
+      <c r="S2569">
+        <v>95</v>
+      </c>
+      <c r="Y2569">
+        <v>447</v>
+      </c>
+      <c r="AE2569">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2570" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2570" t="s">
         <v>290</v>
       </c>
-      <c r="J2545">
+      <c r="J2570">
         <v>7908916</v>
       </c>
-      <c r="L2545" t="s">
+      <c r="L2570" t="s">
         <v>19</v>
       </c>
-      <c r="O2545">
-[...2 lines deleted...]
-      <c r="Q2545" s="2">
+      <c r="O2570">
+        <v>100310</v>
+      </c>
+      <c r="Q2570" s="2">
         <v>34425</v>
       </c>
-      <c r="U2545" s="2">
+      <c r="U2570" s="2">
         <v>48883</v>
       </c>
-      <c r="W2545" t="s">
+      <c r="W2570" t="s">
         <v>20</v>
       </c>
-      <c r="AC2545" s="3">
-[...5 lines deleted...]
-      <c r="AK2545" t="s">
+      <c r="AC2570" s="3">
+        <v>13406</v>
+      </c>
+      <c r="AG2570">
+        <v>771</v>
+      </c>
+      <c r="AK2570" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="2546" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2546" t="s">
+    <row r="2571" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2571" t="s">
         <v>419</v>
       </c>
-      <c r="X2546">
-[...4 lines deleted...]
-      <c r="B2547" t="s">
+      <c r="X2571">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="2572" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2572" t="s">
         <v>23</v>
       </c>
-      <c r="N2547" t="s">
+      <c r="N2572" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2548" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="F2548" t="s">
+    <row r="2573" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2573" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="2549" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2549" t="s">
+    <row r="2574" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2574" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2550" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2550" t="s">
+    <row r="2575" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2575" t="s">
         <v>25</v>
       </c>
-      <c r="H2550" t="s">
+      <c r="H2575" t="s">
         <v>26</v>
       </c>
-      <c r="P2550" t="s">
+      <c r="P2575" t="s">
         <v>27</v>
       </c>
-      <c r="X2550" t="s">
+      <c r="X2575" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2551" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2551" t="s">
+    <row r="2576" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2576" t="s">
         <v>411</v>
-      </c>
-[...411 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="2577" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2577" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I2577" t="s">
-        <v>320</v>
+        <v>179</v>
       </c>
       <c r="S2577">
         <v>95</v>
       </c>
       <c r="Y2577">
-        <v>474</v>
+        <v>235</v>
       </c>
       <c r="AE2577" s="3">
-        <v>1500</v>
+        <v>13406</v>
       </c>
     </row>
     <row r="2578" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2578" t="s">
         <v>32</v>
       </c>
       <c r="I2578" t="s">
-        <v>323</v>
+        <v>227</v>
       </c>
       <c r="S2578">
         <v>95</v>
       </c>
       <c r="Y2578">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>334</v>
+      </c>
+      <c r="AE2578" s="3">
+        <v>2574</v>
       </c>
     </row>
     <row r="2579" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2579" t="s">
         <v>32</v>
       </c>
       <c r="I2579" t="s">
-        <v>324</v>
+        <v>178</v>
       </c>
       <c r="S2579">
         <v>95</v>
       </c>
       <c r="Y2579">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>467</v>
+      </c>
+      <c r="AE2579" s="3">
+        <v>9467</v>
       </c>
     </row>
     <row r="2580" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2580" t="s">
-[...5 lines deleted...]
-      <c r="L2580" t="s">
+      <c r="E2580" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2580" t="s">
+        <v>228</v>
+      </c>
+      <c r="S2580">
+        <v>95</v>
+      </c>
+      <c r="Y2580">
+        <v>336</v>
+      </c>
+      <c r="AE2580" s="3">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="2581" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2581" t="s">
+        <v>343</v>
+      </c>
+      <c r="J2581">
+        <v>7942113</v>
+      </c>
+      <c r="L2581" t="s">
         <v>19</v>
       </c>
-      <c r="O2580">
-[...8 lines deleted...]
-      <c r="W2580" t="s">
+      <c r="O2581">
+        <v>100311</v>
+      </c>
+      <c r="Q2581" s="2">
+        <v>35048</v>
+      </c>
+      <c r="U2581" s="2">
+        <v>49765</v>
+      </c>
+      <c r="W2581" t="s">
         <v>20</v>
       </c>
-      <c r="AC2580" s="3">
-[...10 lines deleted...]
-      <c r="M2581" t="s">
+      <c r="AC2581" s="3">
+        <v>223047</v>
+      </c>
+      <c r="AG2581" s="3">
+        <v>13873</v>
+      </c>
+      <c r="AK2581" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="2582" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2582" t="s">
         <v>419</v>
       </c>
-      <c r="X2581">
-[...4 lines deleted...]
-      <c r="B2582" t="s">
+      <c r="X2582">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="2583" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2583" t="s">
         <v>23</v>
       </c>
-      <c r="N2582" t="s">
+      <c r="N2583" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2583" spans="2:37" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="2584" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="R2584" t="s">
-        <v>19</v>
+      <c r="D2584" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2584" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2584" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2584" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="2585" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="D2585" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="AD2585" t="s">
+        <v>411</v>
       </c>
     </row>
     <row r="2586" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="AD2586" t="s">
-        <v>411</v>
+      <c r="E2586" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2586" t="s">
+        <v>179</v>
+      </c>
+      <c r="S2586">
+        <v>95</v>
+      </c>
+      <c r="Y2586">
+        <v>235</v>
+      </c>
+      <c r="AE2586" s="3">
+        <v>223047</v>
       </c>
     </row>
     <row r="2587" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2587" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I2587" t="s">
-        <v>179</v>
+        <v>348</v>
       </c>
       <c r="S2587">
         <v>95</v>
       </c>
       <c r="Y2587">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="AE2587" s="3">
-        <v>13406</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="2588" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2588" t="s">
         <v>32</v>
       </c>
       <c r="I2588" t="s">
-        <v>229</v>
+        <v>349</v>
       </c>
       <c r="S2588">
         <v>95</v>
       </c>
       <c r="Y2588">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>2574</v>
+        <v>259</v>
+      </c>
+      <c r="AE2588">
+        <v>600</v>
       </c>
     </row>
     <row r="2589" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2589" t="s">
         <v>32</v>
       </c>
       <c r="I2589" t="s">
-        <v>178</v>
+        <v>350</v>
       </c>
       <c r="S2589">
         <v>95</v>
       </c>
       <c r="Y2589">
-        <v>467</v>
+        <v>268</v>
       </c>
       <c r="AE2589" s="3">
-        <v>9467</v>
+        <v>21896</v>
       </c>
     </row>
     <row r="2590" spans="2:37" x14ac:dyDescent="0.25">
       <c r="E2590" t="s">
         <v>32</v>
       </c>
       <c r="I2590" t="s">
-        <v>230</v>
+        <v>352</v>
       </c>
       <c r="S2590">
         <v>95</v>
       </c>
       <c r="Y2590">
-        <v>336</v>
+        <v>484</v>
       </c>
       <c r="AE2590" s="3">
-        <v>1365</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="2591" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="C2591" t="s">
-[...2 lines deleted...]
-      <c r="J2591">
+      <c r="E2591" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2591" t="s">
+        <v>356</v>
+      </c>
+      <c r="S2591">
+        <v>95</v>
+      </c>
+      <c r="Y2591">
+        <v>263</v>
+      </c>
+      <c r="AE2591" s="3">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="2592" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2592" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2592" t="s">
+        <v>358</v>
+      </c>
+      <c r="S2592">
+        <v>95</v>
+      </c>
+      <c r="Y2592">
+        <v>277</v>
+      </c>
+      <c r="AE2592">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2593" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2593" t="s">
+        <v>361</v>
+      </c>
+      <c r="S2593">
+        <v>95</v>
+      </c>
+      <c r="Y2593">
+        <v>475</v>
+      </c>
+      <c r="AE2593">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="T2594">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2595" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="I2595" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2596" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2596" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2596" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2597" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2597">
+        <v>67977322</v>
+      </c>
+      <c r="AF2597" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG2597" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2598" t="s">
+        <v>5</v>
+      </c>
+      <c r="I2598" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2598" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2598" t="s">
+        <v>8</v>
+      </c>
+      <c r="N2598" t="s">
+        <v>9</v>
+      </c>
+      <c r="P2598" t="s">
+        <v>10</v>
+      </c>
+      <c r="S2598" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2598" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2598" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2598" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2598" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD2598" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH2598" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2599" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2599" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q2599">
+        <v>95</v>
+      </c>
+      <c r="W2599">
+        <v>264</v>
+      </c>
+      <c r="AC2599" s="3">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2600" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2600" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q2600">
+        <v>95</v>
+      </c>
+      <c r="W2600">
+        <v>481</v>
+      </c>
+      <c r="AC2600" s="3">
+        <v>63400</v>
+      </c>
+    </row>
+    <row r="2601" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2601" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2601" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q2601">
+        <v>95</v>
+      </c>
+      <c r="W2601">
+        <v>482</v>
+      </c>
+      <c r="AC2601" s="3">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2602" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2602" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q2602">
+        <v>95</v>
+      </c>
+      <c r="W2602">
+        <v>547</v>
+      </c>
+      <c r="AC2602" s="3">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="2603" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2603" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2603" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q2603">
+        <v>95</v>
+      </c>
+      <c r="W2603">
+        <v>251</v>
+      </c>
+      <c r="AC2603" s="3">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2604" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2604" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q2604">
+        <v>95</v>
+      </c>
+      <c r="W2604">
+        <v>265</v>
+      </c>
+      <c r="AC2604" s="3">
+        <v>6791</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2605" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2605" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q2605">
+        <v>95</v>
+      </c>
+      <c r="W2605">
+        <v>275</v>
+      </c>
+      <c r="AC2605">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2606" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2606" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q2606">
+        <v>95</v>
+      </c>
+      <c r="W2606">
+        <v>451</v>
+      </c>
+      <c r="AC2606" s="3">
+        <v>74300</v>
+      </c>
+    </row>
+    <row r="2607" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2607" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2607" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q2607">
+        <v>95</v>
+      </c>
+      <c r="W2607">
+        <v>250</v>
+      </c>
+      <c r="AC2607" s="3">
+        <v>3360</v>
+      </c>
+    </row>
+    <row r="2608" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2608" t="s">
+        <v>343</v>
+      </c>
+      <c r="I2608">
         <v>7942113</v>
       </c>
-      <c r="L2591" t="s">
+      <c r="K2608" t="s">
         <v>19</v>
       </c>
-      <c r="O2591">
-[...2 lines deleted...]
-      <c r="Q2591" s="2">
+      <c r="N2608">
+        <v>100313</v>
+      </c>
+      <c r="P2608" s="2">
         <v>35048</v>
       </c>
-      <c r="U2591" s="2">
+      <c r="S2608" s="2">
         <v>49765</v>
       </c>
-      <c r="W2591" t="s">
+      <c r="U2608" t="s">
         <v>20</v>
       </c>
-      <c r="AC2591" s="3">
-[...5 lines deleted...]
-      <c r="AK2591" t="s">
+      <c r="AA2608" s="3">
+        <v>60433</v>
+      </c>
+      <c r="AE2608" s="3">
+        <v>3233</v>
+      </c>
+      <c r="AI2608" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="2592" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="M2592" t="s">
+    <row r="2609" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2609" t="s">
         <v>419</v>
       </c>
-      <c r="X2592">
-[...4 lines deleted...]
-      <c r="B2593" t="s">
+      <c r="V2609">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="2610" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2610" t="s">
         <v>23</v>
       </c>
-      <c r="N2593" t="s">
+      <c r="M2610" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2594" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="D2594" t="s">
+    <row r="2611" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2611" t="s">
         <v>25</v>
       </c>
-      <c r="H2594" t="s">
+      <c r="G2611" t="s">
         <v>26</v>
       </c>
-      <c r="P2594" t="s">
+      <c r="O2611" t="s">
         <v>27</v>
       </c>
-      <c r="X2594" t="s">
+      <c r="V2611" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2595" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="AD2595" t="s">
+    <row r="2612" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2612" t="s">
         <v>411</v>
-      </c>
-[...275 lines deleted...]
-        <v>3600</v>
       </c>
     </row>
     <row r="2613" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E2613" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H2613" t="s">
-        <v>363</v>
+        <v>179</v>
       </c>
       <c r="Q2613">
         <v>95</v>
       </c>
       <c r="W2613">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="AC2613" s="3">
-        <v>1900</v>
+        <v>60433</v>
       </c>
     </row>
     <row r="2614" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E2614" t="s">
         <v>32</v>
       </c>
       <c r="H2614" t="s">
-        <v>364</v>
+        <v>127</v>
       </c>
       <c r="Q2614">
         <v>95</v>
       </c>
       <c r="W2614">
-        <v>265</v>
+        <v>472</v>
       </c>
       <c r="AC2614" s="3">
-        <v>6791</v>
+        <v>6080</v>
       </c>
     </row>
     <row r="2615" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E2615" t="s">
         <v>32</v>
       </c>
       <c r="H2615" t="s">
-        <v>365</v>
+        <v>380</v>
       </c>
       <c r="Q2615">
         <v>95</v>
       </c>
       <c r="W2615">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>290</v>
+      </c>
+      <c r="AC2615" s="3">
+        <v>2343</v>
       </c>
     </row>
     <row r="2616" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E2616" t="s">
         <v>32</v>
       </c>
       <c r="H2616" t="s">
-        <v>101</v>
+        <v>350</v>
       </c>
       <c r="Q2616">
         <v>95</v>
       </c>
       <c r="W2616">
-        <v>451</v>
+        <v>268</v>
       </c>
       <c r="AC2616" s="3">
-        <v>74300</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="2617" spans="2:35" x14ac:dyDescent="0.25">
       <c r="E2617" t="s">
         <v>32</v>
       </c>
       <c r="H2617" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
       <c r="Q2617">
         <v>95</v>
       </c>
       <c r="W2617">
-        <v>250</v>
+        <v>278</v>
       </c>
       <c r="AC2617" s="3">
-        <v>3360</v>
+        <v>11147</v>
       </c>
     </row>
     <row r="2618" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="C2618" t="s">
-[...2 lines deleted...]
-      <c r="I2618">
+      <c r="E2618" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2618" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q2618">
+        <v>95</v>
+      </c>
+      <c r="W2618">
+        <v>263</v>
+      </c>
+      <c r="AC2618" s="3">
+        <v>38067</v>
+      </c>
+    </row>
+    <row r="2619" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="E2619" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2619" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q2619">
+        <v>95</v>
+      </c>
+      <c r="W2619">
+        <v>260</v>
+      </c>
+      <c r="AC2619">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="2620" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C2620" t="s">
+        <v>343</v>
+      </c>
+      <c r="I2620">
         <v>7942113</v>
       </c>
-      <c r="K2618" t="s">
+      <c r="K2620" t="s">
         <v>19</v>
       </c>
-      <c r="N2618">
-[...8 lines deleted...]
-      <c r="U2618" t="s">
+      <c r="N2620">
+        <v>145270</v>
+      </c>
+      <c r="P2620" s="2">
+        <v>45047</v>
+      </c>
+      <c r="S2620" s="2">
+        <v>48669</v>
+      </c>
+      <c r="U2620" t="s">
         <v>20</v>
       </c>
-      <c r="AA2618" s="3">
-[...5 lines deleted...]
-      <c r="AI2618" t="s">
+      <c r="AA2620" s="3">
+        <v>50000</v>
+      </c>
+      <c r="AE2620" s="3">
+        <v>2740</v>
+      </c>
+      <c r="AI2620" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="2619" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="L2619" t="s">
+    <row r="2621" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="L2621" t="s">
         <v>419</v>
       </c>
-      <c r="V2619">
-[...4 lines deleted...]
-      <c r="B2620" t="s">
+      <c r="V2621">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="2622" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B2622" t="s">
         <v>23</v>
       </c>
-      <c r="M2620" t="s">
+      <c r="M2622" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2621" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D2621" t="s">
+    <row r="2623" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="D2623" t="s">
         <v>25</v>
       </c>
-      <c r="G2621" t="s">
+      <c r="G2623" t="s">
         <v>26</v>
       </c>
-      <c r="O2621" t="s">
+      <c r="O2623" t="s">
         <v>27</v>
       </c>
-      <c r="V2621" t="s">
+      <c r="V2623" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2622" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB2622" t="s">
+    <row r="2624" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AB2624" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2623" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2623" t="s">
+    <row r="2625" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2625" t="s">
         <v>30</v>
       </c>
-      <c r="H2623" t="s">
+      <c r="H2625" t="s">
         <v>179</v>
       </c>
-      <c r="Q2623">
-[...2 lines deleted...]
-      <c r="W2623">
+      <c r="Q2625">
+        <v>95</v>
+      </c>
+      <c r="W2625">
         <v>235</v>
       </c>
-      <c r="AC2623" s="3">
-[...30 lines deleted...]
-      <c r="W2625">
+      <c r="AC2625" s="3">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="2626" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2626" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2626" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q2626">
+        <v>95</v>
+      </c>
+      <c r="W2626">
         <v>290</v>
       </c>
-      <c r="AC2625" s="3">
-[...15 lines deleted...]
-      </c>
       <c r="AC2626" s="3">
-        <v>2104</v>
-[...2 lines deleted...]
-    <row r="2627" spans="2:35" x14ac:dyDescent="0.25">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="2627" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E2627" t="s">
         <v>32</v>
       </c>
       <c r="H2627" t="s">
-        <v>353</v>
+        <v>161</v>
       </c>
       <c r="Q2627">
         <v>95</v>
       </c>
       <c r="W2627">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="AC2627" s="3">
-        <v>11147</v>
-[...2 lines deleted...]
-    <row r="2628" spans="2:35" x14ac:dyDescent="0.25">
+        <v>23378</v>
+      </c>
+    </row>
+    <row r="2628" spans="1:35" x14ac:dyDescent="0.25">
       <c r="E2628" t="s">
         <v>32</v>
       </c>
       <c r="H2628" t="s">
-        <v>354</v>
+        <v>212</v>
       </c>
       <c r="Q2628">
         <v>95</v>
       </c>
       <c r="W2628">
-        <v>263</v>
+        <v>295</v>
       </c>
       <c r="AC2628" s="3">
-        <v>38067</v>
-[...26 lines deleted...]
-      <c r="K2630" t="s">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="2629" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2629" t="s">
+        <v>231</v>
+      </c>
+      <c r="I2629">
+        <v>837565548</v>
+      </c>
+      <c r="K2629" t="s">
         <v>19</v>
       </c>
-      <c r="N2630">
-[...8 lines deleted...]
-      <c r="U2630" t="s">
+      <c r="N2629">
+        <v>134510</v>
+      </c>
+      <c r="P2629" s="2">
+        <v>38838</v>
+      </c>
+      <c r="S2629" s="2">
+        <v>53417</v>
+      </c>
+      <c r="U2629" t="s">
         <v>20</v>
       </c>
-      <c r="AA2630" s="3">
-[...10 lines deleted...]
-      <c r="L2631" t="s">
+      <c r="AA2629">
+        <v>637</v>
+      </c>
+      <c r="AE2629">
+        <v>45</v>
+      </c>
+      <c r="AI2629" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="2630" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="L2630" t="s">
         <v>419</v>
       </c>
-      <c r="V2631">
-[...4 lines deleted...]
-      <c r="B2632" t="s">
+      <c r="V2630">
+        <v>7213</v>
+      </c>
+    </row>
+    <row r="2631" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2631" t="s">
         <v>23</v>
       </c>
-      <c r="M2632" t="s">
+      <c r="M2631" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2633" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="D2633" t="s">
+    <row r="2632" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="D2632" t="s">
         <v>25</v>
       </c>
-      <c r="G2633" t="s">
+      <c r="G2632" t="s">
         <v>26</v>
       </c>
-      <c r="O2633" t="s">
+      <c r="O2632" t="s">
         <v>27</v>
       </c>
-      <c r="V2633" t="s">
+      <c r="V2632" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2634" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="AB2634" t="s">
+    <row r="2633" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AB2633" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2635" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="E2635" t="s">
+    <row r="2634" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E2634" t="s">
         <v>30</v>
       </c>
-      <c r="H2635" t="s">
+      <c r="H2634" t="s">
         <v>179</v>
       </c>
-      <c r="Q2635">
-[...2 lines deleted...]
-      <c r="W2635">
+      <c r="Q2634">
+        <v>95</v>
+      </c>
+      <c r="W2634">
         <v>235</v>
       </c>
-      <c r="AC2635" s="3">
-[...13 lines deleted...]
-      <c r="W2636">
+      <c r="AC2634">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="2635" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="R2635">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2636" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="F2636" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="2637" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2637" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2637" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2638" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A2638" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2638">
+        <v>67977322</v>
+      </c>
+      <c r="U2638" t="s">
+        <v>4</v>
+      </c>
+      <c r="V2638" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2639" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B2639" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2639" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2639" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2639" t="s">
+        <v>8</v>
+      </c>
+      <c r="I2639" t="s">
+        <v>9</v>
+      </c>
+      <c r="J2639" t="s">
+        <v>10</v>
+      </c>
+      <c r="M2639" t="s">
+        <v>11</v>
+      </c>
+      <c r="N2639" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O2639" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q2639" t="s">
+        <v>14</v>
+      </c>
+      <c r="R2639" t="s">
+        <v>15</v>
+      </c>
+      <c r="T2639" t="s">
+        <v>16</v>
+      </c>
+      <c r="W2639" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2640" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C2640" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2640" t="s">
+        <v>212</v>
+      </c>
+      <c r="K2640">
+        <v>95</v>
+      </c>
+      <c r="P2640">
+        <v>295</v>
+      </c>
+      <c r="S2640">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="2641" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2641" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2641" t="s">
+        <v>81</v>
+      </c>
+      <c r="K2641">
+        <v>95</v>
+      </c>
+      <c r="P2641">
+        <v>188</v>
+      </c>
+      <c r="S2641">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="2642" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="L2642">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2643" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="J2643" s="1" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="2644" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2644" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2644" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2645" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2645" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2645">
+        <v>67977322</v>
+      </c>
+      <c r="AH2645" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI2645" s="2">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="2646" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2646" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2646" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2646" t="s">
+        <v>7</v>
+      </c>
+      <c r="M2646" t="s">
+        <v>8</v>
+      </c>
+      <c r="O2646" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2646" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2646" t="s">
+        <v>11</v>
+      </c>
+      <c r="V2646" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X2646" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z2646" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB2646" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF2646" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ2646" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2647" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2647" t="s">
         <v>290</v>
       </c>
-      <c r="AC2636" s="3">
-[...44 lines deleted...]
-      <c r="K2639" t="s">
+      <c r="J2647">
+        <v>7908916</v>
+      </c>
+      <c r="L2647" t="s">
         <v>19</v>
       </c>
-      <c r="N2639">
-[...8 lines deleted...]
-      <c r="U2639" t="s">
+      <c r="O2647">
+        <v>147114</v>
+      </c>
+      <c r="Q2647" s="2">
+        <v>46143</v>
+      </c>
+      <c r="U2647" s="2">
+        <v>51135</v>
+      </c>
+      <c r="W2647" t="s">
         <v>20</v>
       </c>
-      <c r="AA2639">
-[...18 lines deleted...]
-      <c r="B2641" t="s">
+      <c r="AC2647" s="3">
+        <v>33687</v>
+      </c>
+      <c r="AK2647" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2648" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2648" t="s">
+        <v>426</v>
+      </c>
+      <c r="X2648">
+        <v>4931</v>
+      </c>
+    </row>
+    <row r="2649" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2649" t="s">
         <v>23</v>
       </c>
-      <c r="M2641" t="s">
+      <c r="N2649" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2642" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="D2642" t="s">
+    <row r="2650" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="D2650" t="s">
         <v>25</v>
       </c>
-      <c r="G2642" t="s">
+      <c r="H2650" t="s">
         <v>26</v>
       </c>
-      <c r="O2642" t="s">
+      <c r="P2650" t="s">
         <v>27</v>
       </c>
-      <c r="V2642" t="s">
+      <c r="X2650" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2643" spans="1:29" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E2644" t="s">
+    <row r="2651" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AD2651" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2652" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2652" t="s">
         <v>30</v>
       </c>
-      <c r="H2644" t="s">
-[...23 lines deleted...]
-      <c r="A2647" t="s">
+      <c r="I2652" t="s">
+        <v>427</v>
+      </c>
+      <c r="S2652">
+        <v>95</v>
+      </c>
+      <c r="Y2652">
+        <v>971</v>
+      </c>
+      <c r="AE2652" s="3">
+        <v>33687</v>
+      </c>
+    </row>
+    <row r="2653" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E2653" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2653" t="s">
+        <v>428</v>
+      </c>
+      <c r="S2653">
+        <v>95</v>
+      </c>
+      <c r="Y2653">
+        <v>980</v>
+      </c>
+      <c r="AE2653" s="3">
+        <v>33687</v>
+      </c>
+    </row>
+    <row r="2654" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="C2654" t="s">
+        <v>338</v>
+      </c>
+      <c r="J2654">
+        <v>7909054</v>
+      </c>
+      <c r="L2654" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2654">
+        <v>147115</v>
+      </c>
+      <c r="Q2654" s="2">
+        <v>46143</v>
+      </c>
+      <c r="U2654" s="2">
+        <v>51135</v>
+      </c>
+      <c r="W2654" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2654" s="3">
+        <v>159726</v>
+      </c>
+      <c r="AK2654" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="2655" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="M2655" t="s">
+        <v>426</v>
+      </c>
+      <c r="X2655">
+        <v>4931</v>
+      </c>
+    </row>
+    <row r="2656" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B2656" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2656" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2657" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2657" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2657" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2657" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2657" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2658" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2658" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2659" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2659" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2659" t="s">
+        <v>427</v>
+      </c>
+      <c r="S2659">
+        <v>95</v>
+      </c>
+      <c r="Y2659">
+        <v>971</v>
+      </c>
+      <c r="AE2659" s="3">
+        <v>159726</v>
+      </c>
+    </row>
+    <row r="2660" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2660" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2660" t="s">
+        <v>429</v>
+      </c>
+      <c r="S2660">
+        <v>95</v>
+      </c>
+      <c r="Y2660">
+        <v>979</v>
+      </c>
+      <c r="AE2660">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2661" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2661" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2661" t="s">
+        <v>430</v>
+      </c>
+      <c r="S2661">
+        <v>95</v>
+      </c>
+      <c r="Y2661">
+        <v>978</v>
+      </c>
+      <c r="AE2661" s="3">
+        <v>50126</v>
+      </c>
+    </row>
+    <row r="2662" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2662" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2662" t="s">
+        <v>431</v>
+      </c>
+      <c r="S2662">
+        <v>95</v>
+      </c>
+      <c r="Y2662">
+        <v>975</v>
+      </c>
+      <c r="AE2662" s="3">
+        <v>65000</v>
+      </c>
+    </row>
+    <row r="2663" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2663" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2663" t="s">
+        <v>432</v>
+      </c>
+      <c r="S2663">
+        <v>95</v>
+      </c>
+      <c r="Y2663">
+        <v>976</v>
+      </c>
+      <c r="AE2663" s="3">
+        <v>44500</v>
+      </c>
+    </row>
+    <row r="2664" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="C2664" t="s">
+        <v>406</v>
+      </c>
+      <c r="J2664">
+        <v>5212600</v>
+      </c>
+      <c r="L2664" t="s">
+        <v>19</v>
+      </c>
+      <c r="O2664">
+        <v>147111</v>
+      </c>
+      <c r="Q2664" s="2">
+        <v>46143</v>
+      </c>
+      <c r="U2664" s="2">
+        <v>51135</v>
+      </c>
+      <c r="W2664" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC2664" s="3">
+        <v>7500</v>
+      </c>
+      <c r="AK2664" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="2665" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="M2665" t="s">
+        <v>426</v>
+      </c>
+      <c r="X2665">
+        <v>4931</v>
+      </c>
+    </row>
+    <row r="2666" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B2666" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2666" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2667" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="F2667" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="2668" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="R2668" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2669" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="D2669" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2669" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2669" t="s">
+        <v>27</v>
+      </c>
+      <c r="X2669" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2670" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AD2670" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2671" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2671" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2671" t="s">
+        <v>427</v>
+      </c>
+      <c r="S2671">
+        <v>95</v>
+      </c>
+      <c r="Y2671">
+        <v>971</v>
+      </c>
+      <c r="AE2671" s="3">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="2672" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="E2672" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2672" t="s">
+        <v>433</v>
+      </c>
+      <c r="S2672">
+        <v>95</v>
+      </c>
+      <c r="Y2672">
+        <v>977</v>
+      </c>
+      <c r="AE2672" s="3">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="2673" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="T2673">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="2674" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2674" t="s">
+        <v>434</v>
+      </c>
+      <c r="B2674" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="2675" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2675">
         <v>1</v>
       </c>
-      <c r="D2647" t="s">
+      <c r="B2675" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="2676" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2676">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2648" t="s">
+      <c r="B2676" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="2677" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2677">
         <v>3</v>
       </c>
-      <c r="D2648">
-[...2 lines deleted...]
-      <c r="U2648" t="s">
+      <c r="B2677" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="2678" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2678">
         <v>4</v>
       </c>
-      <c r="V2648" s="2">
-[...10 lines deleted...]
-      <c r="G2649" t="s">
+      <c r="B2678" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="2679" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2679">
         <v>7</v>
       </c>
-      <c r="H2649" t="s">
-[...14 lines deleted...]
-      <c r="O2649" t="s">
+      <c r="B2679" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="2680" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2680">
         <v>13</v>
       </c>
-      <c r="Q2649" t="s">
-[...25 lines deleted...]
-      <c r="S2650">
+      <c r="B2680" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="2681" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2681">
+        <v>38</v>
+      </c>
+      <c r="B2681" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="2682" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2682">
+        <v>48</v>
+      </c>
+      <c r="B2682" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="2683" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2683">
+        <v>66</v>
+      </c>
+      <c r="B2683" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="2684" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2684">
+        <v>82</v>
+      </c>
+      <c r="B2684" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="2685" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2685">
+        <v>83</v>
+      </c>
+      <c r="B2685" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="2651" spans="1:29" x14ac:dyDescent="0.25">
-[...118 lines deleted...]
-      <c r="A2665">
+    <row r="2686" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2686">
         <v>89</v>
       </c>
-      <c r="B2665" t="s">
-[...4 lines deleted...]
-      <c r="A2666">
+      <c r="B2686" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="2687" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2687">
         <v>163</v>
       </c>
-      <c r="B2666" t="s">
-[...13 lines deleted...]
-        <v>64</v>
+      <c r="B2687" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="2688" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="C2688">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>C0006402604</vt:lpstr>
+      <vt:lpstr>C0006402607</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cunningham, Steven</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>